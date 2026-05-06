--- v0 (2026-02-05)
+++ v1 (2026-05-06)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="176" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="211" uniqueCount="84">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Período</t>
   </si>
   <si>
     <t>Matéria</t>
   </si>
   <si>
     <t>Autor</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>Situação</t>
   </si>
   <si>
     <t>ordem dia</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 7 de 2026</t>
   </si>
   <si>
@@ -217,50 +217,95 @@
     <t>A Vereadora que esta subscreve, nos termos regimentais vigentes, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, que sejam tomadas as providências necessárias e desenvolvidos os devidos estudos técnicos, administrativos e jurídicos, com o objetivo de estender ao Plano de Carreira do Magistério Municipal o disposto na Lei Federal nº 15.326, de 06 de janeiro de 2026, que alterou a Lei nº 11.738, de 16  de julho de 2008, bem como a Lei nº 9.394, de 20 de dezembro de 1996 (Lei de Diretrizes e Bases da Educação Nacional - LDB), passando a incluir expressamente os professores da educação infantil como profissionais do magistério, nos termos do §2º do referido Diploma legal.</t>
   </si>
   <si>
     <t>Indicação nº 9 de 2026</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, nos termos regimentais vigentes, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, que sejam tomadas as providências necessárias, objetivando a aquisição de uma carretinha apropriada para o transporte de animais, especialmente cães e gatos, utilizados nos programas de castração realizados pelo Município, no Centro de Zoonoses.</t>
   </si>
   <si>
     <t>Indicação nº 10 de 2026</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, para que realize os devidos estudos e tome as providências necessárias, objetivando a colocação de um braço de luz, com luminária, no poste de iluminação pública já existente, na confluência das Ruas Maria Goulart Antônio e Aparecida Rosante Ledesma, no Residencial Jacintho de Oliveira Neto, como pode ser observado nas fotos abaixo.</t>
   </si>
   <si>
     <t>Indicação nº 11 de 2026</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, nos termos regimentais vigentes, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, que sejam tomadas as providências necessárias, visando valorizar, manter e ampliar as políticas públicas e ações que consolidem o Município de Buritama como Estância Turística, ressaltando a importância estratégica dessa classificação para o desenvolvimento local.</t>
   </si>
   <si>
     <t>Indicação nº 12 de 2026</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, nos termos regimentais vigentes, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, que sejam realizados os devidos estudos e tomadas as providências necessárias, com a finalidade de formalizar a aquisição de patinetes elétricos destinados ao uso da população e visitantes, tanto na área urbana do Município quanto no Parque Turístico João Simão Garcia - Prainha.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 5 de 2026</t>
+  </si>
+  <si>
+    <t>ANDRÉ DO ZÉ CARLÃO</t>
+  </si>
+  <si>
+    <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 07/2026.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 6 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 08/2026.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 7 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 09/2026.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 8 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 10/2026.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 9 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 11/2026.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 10 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 12/2026.</t>
+  </si>
+  <si>
+    <t>Requerimento nº 11 de 2026</t>
+  </si>
+  <si>
+    <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI LEGISLATIVO Nº 03/2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -552,51 +597,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:F35"/>
+  <dimension ref="A1:F42"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="5" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="11.28515625" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="43.140625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="77.140625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="255.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="22.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
@@ -1263,50 +1308,190 @@
       </c>
       <c r="E34" t="s">
         <v>22</v>
       </c>
       <c r="F34" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35">
         <v>4130</v>
       </c>
       <c r="B35" t="s">
         <v>30</v>
       </c>
       <c r="C35" t="s">
         <v>27</v>
       </c>
       <c r="D35" t="s">
         <v>28</v>
       </c>
       <c r="E35" t="s">
         <v>29</v>
       </c>
       <c r="F35" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="36" spans="1:6">
+      <c r="A36">
+        <v>4131</v>
+      </c>
+      <c r="B36" t="s">
+        <v>30</v>
+      </c>
+      <c r="C36" t="s">
+        <v>69</v>
+      </c>
+      <c r="D36" t="s">
+        <v>70</v>
+      </c>
+      <c r="E36" t="s">
+        <v>71</v>
+      </c>
+      <c r="F36" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="37" spans="1:6">
+      <c r="A37">
+        <v>4132</v>
+      </c>
+      <c r="B37" t="s">
+        <v>30</v>
+      </c>
+      <c r="C37" t="s">
+        <v>72</v>
+      </c>
+      <c r="D37" t="s">
+        <v>70</v>
+      </c>
+      <c r="E37" t="s">
+        <v>73</v>
+      </c>
+      <c r="F37" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="38" spans="1:6">
+      <c r="A38">
+        <v>4133</v>
+      </c>
+      <c r="B38" t="s">
+        <v>30</v>
+      </c>
+      <c r="C38" t="s">
+        <v>74</v>
+      </c>
+      <c r="D38" t="s">
+        <v>70</v>
+      </c>
+      <c r="E38" t="s">
+        <v>75</v>
+      </c>
+      <c r="F38" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="39" spans="1:6">
+      <c r="A39">
+        <v>4134</v>
+      </c>
+      <c r="B39" t="s">
+        <v>30</v>
+      </c>
+      <c r="C39" t="s">
+        <v>76</v>
+      </c>
+      <c r="D39" t="s">
+        <v>70</v>
+      </c>
+      <c r="E39" t="s">
+        <v>77</v>
+      </c>
+      <c r="F39" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="40" spans="1:6">
+      <c r="A40">
+        <v>4135</v>
+      </c>
+      <c r="B40" t="s">
+        <v>30</v>
+      </c>
+      <c r="C40" t="s">
+        <v>78</v>
+      </c>
+      <c r="D40" t="s">
+        <v>70</v>
+      </c>
+      <c r="E40" t="s">
+        <v>79</v>
+      </c>
+      <c r="F40" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="41" spans="1:6">
+      <c r="A41">
+        <v>4136</v>
+      </c>
+      <c r="B41" t="s">
+        <v>30</v>
+      </c>
+      <c r="C41" t="s">
+        <v>80</v>
+      </c>
+      <c r="D41" t="s">
+        <v>70</v>
+      </c>
+      <c r="E41" t="s">
+        <v>81</v>
+      </c>
+      <c r="F41" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="42" spans="1:6">
+      <c r="A42">
+        <v>4137</v>
+      </c>
+      <c r="B42" t="s">
+        <v>30</v>
+      </c>
+      <c r="C42" t="s">
+        <v>82</v>
+      </c>
+      <c r="D42" t="s">
+        <v>70</v>
+      </c>
+      <c r="E42" t="s">
+        <v>83</v>
+      </c>
+      <c r="F42" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">