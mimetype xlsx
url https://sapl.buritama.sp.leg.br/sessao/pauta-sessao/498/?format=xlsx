--- v0 (2026-01-25)
+++ v1 (2026-05-02)
@@ -57,60 +57,60 @@
   <si>
     <t>Projeto de Lei Ordinária nº 4 de 2026</t>
   </si>
   <si>
     <t>TIAGO LUIZ DE OLIVEIRA - PREFEITO MUNICIPAL</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito suplementar no valor de R$ 259.223,10 (duzentos e cinquenta e nove mil, duzentos e vinte e três reais e dez centavos) ao orçamento de 2026 alteração do PPA - LDO para os fins que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>Proposição protocolada.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 5 de 2026</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial no valor de R$ 118.714,82 (cento e dezoito mil, setecentos e quatorze reais e oitenta e dois centavos) ao orçamento de 2026 alteração do PPA - LDO para os fins que especifica, e dá outras providencias.</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 6 de 2026</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei Municipal nº 4.737, de 08 de fevereiro de 2022, que dispõe sobre a Política Municipal dos Direitos da Criança e do Adolescente do município de Buritama, e dá outras providências.</t>
   </si>
   <si>
+    <t>Não informada</t>
+  </si>
+  <si>
     <t>Projeto de Lei Ordinária da Câmara nº 2 de 2026</t>
   </si>
   <si>
     <t>ANTONIO CARLOS</t>
   </si>
   <si>
     <t>Dispõe sobre revisão geral anual nos Subsídios do Prefeito e do Vice-Prefeito do Município de Buritama.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Não informada</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -493,71 +493,71 @@
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4">
         <v>4101</v>
       </c>
       <c r="B4" t="s">
         <v>6</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>14</v>
       </c>
       <c r="F4" t="s">
-        <v>10</v>
+        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5">
         <v>4106</v>
       </c>
       <c r="B5" t="s">
         <v>6</v>
       </c>
       <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E5" t="s">
+        <v>18</v>
+      </c>
+      <c r="F5" t="s">
         <v>15</v>
-      </c>
-[...7 lines deleted...]
-        <v>18</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>