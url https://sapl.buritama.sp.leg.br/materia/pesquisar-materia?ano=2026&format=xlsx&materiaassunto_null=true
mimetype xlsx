--- v0 (2026-03-01)
+++ v1 (2026-04-26)
@@ -10,570 +10,789 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="648" uniqueCount="292">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1480" uniqueCount="645">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4152</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>E-LOM</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>TIAGO LUIZ DE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4152/projeto_de_emenda_a_lei_organica_01.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4152/projeto_de_emenda_a_lei_organica_01.pdf</t>
   </si>
   <si>
     <t>Altera a denominação do Município de Buritama para Município da Estância Turística de Buritama, no texto da Lei Orgânica Municipal, em conformidade com a Lei Estadual nº 18.379, de 23 de dezembro de 2025.</t>
   </si>
   <si>
     <t>4161</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4161/projeto_de_emenda_a_lei_organica_02.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4161/projeto_de_emenda_a_lei_organica_02.pdf</t>
   </si>
   <si>
     <t>Altera a denominação do Município de Buritama_x000D_
 para Estância Turística do Município de Buritama, no texto da Lei Orgânica Municipal, em conformidade com a Lei Estadual nº 18.379, de 23 de dezembro de 2025.</t>
   </si>
   <si>
     <t>4162</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4162/projeto_de_emenda_a_lei_organica_03_-.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4162/projeto_de_emenda_a_lei_organica_03_-.pdf</t>
   </si>
   <si>
     <t>Altera o § 5º do artigo 69 da Lei Orgânica do Município de Buritama para constar a expressão Estância Turística do Governo do Município de Buritama, bem como altera o logo turístico, e dá outras providências.</t>
   </si>
   <si>
     <t>4173</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4173/projeto_de_emenda_a_lei_organica_04.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4173/projeto_de_emenda_a_lei_organica_04.pdf</t>
   </si>
   <si>
     <t>Altera o § 5º, do artigo 69, da Lei Orgânica do Município de Buritama, para constar a expressão Governo da Estância Turística do Município de Buritama e Câmara Municipal da Estância Turística de Buritama, bem como altera o logo turístico, e dá outras providências.</t>
   </si>
   <si>
     <t>4096</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4096/pl01.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4096/pl01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial no valor de R$ 2.800.000,00 (dois milhões e oitocentos mil reais) ao orçamento de 2026 alteração do PPA - LDO para os fins que especifica, e dá outras providencias.</t>
   </si>
   <si>
     <t>4097</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4097/pl02.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4097/pl02.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial no valor de R$ 18.269,34 (dezoito mil, duzentos e sessenta e nove reais e trinta e quatro centavos) ao orçamento de 2026 alteração do PPA - LDO para os fins que especifica, e dá outras providencias</t>
   </si>
   <si>
     <t>4098</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4098/pl03.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4098/pl03.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito suplementar no valor de R$ 875.000,00 (oitocentos e setenta e cinco mil reais) ao orçamento de 2026 alteração do PPA - LDO para os fins que especifica, e dá outras providencias.</t>
   </si>
   <si>
     <t>4099</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4099/pl04.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4099/pl04.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito suplementar no valor de R$ 259.223,10 (duzentos e cinquenta e nove mil, duzentos e vinte e três reais e dez centavos) ao orçamento de 2026 alteração do PPA - LDO para os fins que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>4100</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4100/pl05.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4100/pl05.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial no valor de R$ 118.714,82 (cento e dezoito mil, setecentos e quatorze reais e oitenta e dois centavos) ao orçamento de 2026 alteração do PPA - LDO para os fins que especifica, e dá outras providencias.</t>
   </si>
   <si>
     <t>4101</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4101/pl06.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4101/pl06.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei Municipal nº 4.737, de 08 de fevereiro de 2022, que dispõe sobre a Política Municipal dos Direitos da Criança e do Adolescente do município de Buritama, e dá outras providências.</t>
   </si>
   <si>
     <t>4102</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4102/pl07.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4102/pl07.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial no valor de R$ 679.143,94 (seiscentos e setenta e nove mil cento e quarenta e três reais e noventa e quatro centavos) a autarquia SAAEMB- Serviço Autônomo de Água, Esgoto e Meio Ambiente no orçamento de 2026 alteração do PPA - LDO para os fins que especifica, e dá outras providencias.</t>
   </si>
   <si>
     <t>4107</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4107/pl08.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4107/pl08.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito suplementar no valor de R$ 1.225.000,00 (um milhão, duzentos e vinte e cinco mil reais) ao orçamento de 2026 alteração do PPA - LDO para os fins que especifica, e dá outras providencias.</t>
   </si>
   <si>
     <t>4124</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4124/pl09.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4124/pl09.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial no valor de R$ 408.256,91 (quatrocentos e oito mil, duzentos e cinquenta e seis reais e noventa e um centavos) ao orçamento de 2026 alteração do PPA - LDO para os fins que especifica, e dá outras providencias</t>
   </si>
   <si>
     <t>4125</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4125/pl10.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4125/pl10.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial no R$ 231.671,46 (duzentos e trinta e um mil, seiscentos e setenta e um reais e quarenta e seis centavos) ao orçamento de 2026 alteração do PPA - LDO para os fins que especifica, e dá outras providencias.</t>
   </si>
   <si>
     <t>4126</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4126/pl11.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4126/pl11.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial no valor de R$ 103.315,36 (cento e três mil, trezentos e quinze reais e trinta e seis centavos) ao orçamento de 2026 alteração do PPA - LDO para os fins que especifica, e dá outras providencias.</t>
   </si>
   <si>
     <t>4127</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4127/pl12_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4127/pl12_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial no valor de R$ 345.316,40 (trezentos e quarenta e cinco mil, trezentos e dezesseis reais e quarenta centavos) ao orçamento de 2026 alteração do PPA - LDO para os fins que especifica, e dá outras providencias.</t>
   </si>
   <si>
     <t>4153</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4153/pl13.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4153/pl13.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para cessão de uso de equipamentos Sistema PABX à Santa Casa de Misericórdia São Francisco, e dá outras providências.</t>
   </si>
   <si>
     <t>4163</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4163/pl14.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4163/pl14.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial no valor de R$ 2.283.950,40 (dois milhões, duzentos e oitenta e três mil, novecentos e cinquenta reais e quarenta centavos) ao orçamento de 2026 alteração do PPA - LDO para os fins que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>4164</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4164/pl15.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4164/pl15.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial no valor de R$ 39.673,50 (trinta e nove mil, seiscentos e setenta e três reais e cinquenta centavos) ao orçamento de 2026 alteração do PPA - LDO para os fins que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>4174</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4174/pl16.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4174/pl16.pdf</t>
   </si>
   <si>
     <t>Reformula Lei Municipal nº 2.858, de 05 de março de 2002, que dispõe sobre autorização ao Poder Executivo a firmar convênio com Instituições de Ensino, para fins de estágios, e dá outras providências.</t>
   </si>
   <si>
     <t>4175</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4175/pl17.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4175/pl17.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial no valor de R$ 38.653,89 (trinta e oito mil, seiscentos e cinquenta e três reis e oitenta e nove centavos) ao orçamento de 2026 alteração do PPA - LDO para os fins que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>4176</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4176/pl18.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4176/pl18.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito suplementar no valor de R$ 30.710,00 (trinta mil, setecentos e dez reais) ao orçamento de 2026, alteração do PPA - LDO para os fins que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>4177</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4177/pl19.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4177/pl19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial no valor de R$ 2.542.000,00 (dois milhões, quinhentos e quarenta e dois mil reais) ao orçamento de 2026 alteração do PPA - LDO para os fins que especifica, e dá outras providências.</t>
   </si>
   <si>
+    <t>4203</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4203/pl20.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre autorização para doação de impressora à Associação Beneficente de Assistência Social - ABAS, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4204</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4204/pl21.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre abertura de crédito suplementar no valor de R$ 88.393,45 (oitenta e oito mil, trezentos e noventa e três reais e quarenta e cinco centavos) ao orçamento de 2026, alteração do PPA-LDO para os fins que especifica, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4225</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4225/pl22.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre alteração da Lei Municipal nº 5.108, de 05 de novembro 2025, que instituiu o Sistema Municipal de Cultura do Município de Buritama, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4226</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4226/pl23.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre alteração na Lei Municipal nº 4.997, de 06 de dezembro de 2024, que trata da obrigatoriedade da publicação, divulgação e atualização, no site oficial do município, da lista de espera dos pacientes que aguardam consultas, exames, intervenções cirúrgicas ou outros tipos de procedimentos na rede pública municipal de saúde de Buritama/SP, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4229</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4229/pl24.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre abertura de crédito especial ao orçamento de 2026 alteração do PPA - LDO para os fins que específica, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4241</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4241/pl25.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre abertura de crédito especial no valor de R$ 2.500.000,00 (dois milhões e quinhentos mil reais) ao orçamento de 2026 alteração do PPA - LDO para os fins que especifica, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4242</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4242/pl26.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre abertura de crédito especial no valor de R$ 995.000,00 (novecentos e noventa e cinco mil reais) ao orçamento de 2026 alteração do PPA - LDO para os fins que especifica, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4243</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4243/pl27.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o custeio parcial do transporte coletivo intermunicipal mediante aquisição de passes pelo município de Buritama, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4253</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4253/pl28.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a promover a desafetação da Área Institucional 02 situada no Loteamento Residencial Reserva da Barra e a receber benfeitorias, em permuta com a área institucional então desafetada, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4281</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4281/pl29.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a firmar Termo de Parceria e efetuar concessão de auxílio à Santa Casa de Misericórdia São Francisco de Buritama, para a implantação do serviço de tomografia computadorizada, e dá outras providências.</t>
+  </si>
+  <si>
     <t>4105</t>
   </si>
   <si>
     <t>PL-C</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária da Câmara</t>
   </si>
   <si>
     <t>ANTONIO CARLOS, DR. WALLISON, TONHÃO DA EDITORA</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/</t>
+    <t>http://sapl.buritama.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre revisão geral anual dos Subsídios dos Vereadores e do Presidente da Câmara Municipal de Buritama.</t>
   </si>
   <si>
     <t>4106</t>
   </si>
   <si>
     <t>ANTONIO CARLOS</t>
   </si>
   <si>
     <t>Dispõe sobre revisão geral anual nos Subsídios do Prefeito e do Vice-Prefeito do Município de Buritama.</t>
   </si>
   <si>
     <t>4130</t>
   </si>
   <si>
     <t>FERNANDA MACENO</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4130/projeto_de_lei_camara_no_03.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4130/projeto_de_lei_camara_no_03.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Identificação e Cadastro de Animais e dá outras providências.</t>
   </si>
   <si>
     <t>4165</t>
   </si>
   <si>
     <t>ANÍZIO</t>
   </si>
   <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4165/projeto_de_lei_no_04_anizio_retirado.pdf</t>
+  </si>
+  <si>
     <t>Altera a Lei Ordinária nº 3.620, de 23 de dezembro de 2010, que autoriza o Poder Executivo a celebrar convênio com o Estado de São Paulo para o desempenho de atividade delegada, a fim de incluir os integrantes do Corpo de Bombeiros e agentes de brigada, e dá outras providências.</t>
   </si>
   <si>
     <t>4166</t>
   </si>
   <si>
     <t>CRISTINA NOBRE</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para o fornecimento de protetores auriculares para crianças com Transtorno do Espectro Autista (TEA) na rede pública de ensino do Município de Buritama.</t>
   </si>
   <si>
     <t>4167</t>
   </si>
   <si>
     <t>DR. WALLISON</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4167/projeto_de_lei_no_06.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4167/projeto_de_lei_no_06.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivo à Lei nº 4.839, de 23 de janeiro de 2023, que autoriza o Poder Executivo a celebrar convênio com a FUNAP, para vedar a alocação de mão de obra de reeducandos em atividades nas proximidades de estabelecimentos de ensino.</t>
   </si>
   <si>
+    <t>4205</t>
+  </si>
+  <si>
+    <t>ADRIANO TUSTÃO, ANDRÉ DO ZÉ CARLÃO, ANÍZIO, ANTONIO CARLOS, CARLINHO DO DIVINO, CRISTINA NOBRE, DR. WALLISON, FEBEM, FERNANDA MACENO, MIKAEL DISK FRETE, TONHÃO DA EDITORA</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4205/projeto_de_lei_leg_no_09.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre denominação da Lanchonete e do Quiosque Restaurante do Parque Turístico João Simão Garcia, Prainha, de nosso Município.</t>
+  </si>
+  <si>
+    <t>4270</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4270/pl-cam_no_10.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a obrigatoriedade de retirada de cabos, fios, equipamentos e demais materiais em desuso instalados em postes da Estância Turística do Município de Buritama, e dá outras providências.</t>
+  </si>
+  <si>
     <t>4094</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4094/plcomplementar01_e_anexos.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4094/plcomplementar01_e_anexos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão anual dos servidores públicos do Governo do Município de BURITAMA e das Autarquias, e dá outras providências.</t>
   </si>
   <si>
     <t>4095</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4095/plcomplementar02.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4095/plcomplementar02.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação de novo valor para o “Vale Alimentação” concedido aos servidores públicos do Município de Buritama, e dá outras providências.</t>
   </si>
   <si>
     <t>4128</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4128/plcomplementar03.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4128/plcomplementar03.pdf</t>
   </si>
   <si>
     <t>Dispõe criação de vagas a cargo de "cuidador" de caráter efetivo junto ao quadro de pessoal do Governo do Município de Buritama, e dá outras providências</t>
   </si>
   <si>
     <t>4154</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4154/plcomplementar04.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4154/plcomplementar04.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal nº 161/2017, que instituiu o Programa de Parcelamento Incentivado – PPI, autoriza a Utilização de Protestos de Crédito Extrajudicial, Negativação de Contribuinte em Geral da Fazenda Municipal e SAAEMB – Serviço Autônomo de Água, Esgoto e Meio Ambiente do Município de Buritama e Cria o IPTU Social, dando outras providencias.</t>
   </si>
   <si>
     <t>4155</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4155/plcomplementar05.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4155/plcomplementar05.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adequação da tabela de tarifas, administrada pelo Serviço Autônomo de Água e Esgoto e Meio Ambiente do Município de Buritama “SAAEMB”, para concessão da Tarifa Social de Água e Esgoto destinada a famílias de baixa renda, em conformidade com as diretrizes estabelecidas nesta Lei, e na Lei nº 14.898, de 13 de junho de 2024.</t>
   </si>
   <si>
+    <t>4206</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4206/plcomplementar06.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe criação de 02 (duas) vagas de Cuidador, cargo de caráter efetivo  junto ao quadro de pessoal do Governo do Município de Buritama, e dá outras providências</t>
+  </si>
+  <si>
+    <t>4227</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4227/plcomplementar07_-.pdf</t>
+  </si>
+  <si>
+    <t>Altera dispositivo da Lei Complementar nº 174, de 18 de janeiro de 2018, para modificar o requisito de escolaridade do cargo em comissão de Diretor do Departamento Municipal de Administração, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4230</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4230/plcomplementar08.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Artigo 81, da Lei nº 2.024, de 28 de setembro de 1991, com redação dada pela Lei Complementar nº 77, de 28 de março de 2012, modificada pela Lei Complementar nº 214, de 11 de maio de 2022 e acrescenta o direito a 1 (uma) folga no dia do aniversário do servidor, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4240</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4240/plcomplementar09.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre alteração da Lei Municipal nº 2.024, de 28 de setembro de 1991 (Estatuto dos Servidores Públicos do Município de Buritama), e dá outras providências.</t>
+  </si>
+  <si>
     <t>4103</t>
   </si>
   <si>
     <t>PLCC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar da Câmara</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos servidores públicos municipais da Câmara Municipal de Buritama, com efeitos retroativos a 1º de janeiro de 2026, e dá outras providências.</t>
   </si>
   <si>
     <t>4104</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do Artigo 1º da Lei Complementar nº 210, de 25 de janeiro de 2022, que dispõe sobre a instituição e fixação de novo valor para o “Vale Alimentação” concedido aos servidores públicos da Câmara Municipal de Buritama, e dá outras providências.</t>
   </si>
   <si>
     <t>4129</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4129/projeto_de_resolucao_no_01.2026.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4129/projeto_de_resolucao_no_01.2026.pdf</t>
   </si>
   <si>
     <t>Institui o Diário Oficial Eletrônico da Câmara Municipal de Buritama.</t>
   </si>
   <si>
+    <t>4252</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4252/projeto_de_resolucao_no_002.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o cumprimento do artigo 3º da Lei Complementar Federal nº 226, 12 de janeiro de 2026, para prever o cômputo do período compreendido entre 28 de maio de 2020 a 31 de dezembro de 2021 para a finalidade que especifica.</t>
+  </si>
+  <si>
+    <t>4278</t>
+  </si>
+  <si>
+    <t>ANÍZIO, CARLINHO DO DIVINO, CRISTINA NOBRE, FEBEM, FERNANDA MACENO</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4278/projeto_de_resolucao_no_003.pdf</t>
+  </si>
+  <si>
+    <t>Altera os arts. 177 e 180 do Regimento Interno da Câmara Municipal da Estância Turística de Buritama para vedar a deliberação de Projetos de Lei Complementar em Sessões Extraordinárias, e dá outras providências.</t>
+  </si>
+  <si>
     <t>4168</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t xml:space="preserve">Proposta de Emenda </t>
   </si>
   <si>
     <t>ANTONIO CARLOS, ANÍZIO</t>
   </si>
   <si>
     <t>Acrescenta o § 3º ao Art. 1º do Projeto de Lei nº 39/2025, que autoriza o Município a ceder onerosamente direitos originados de créditos tributários e não tributários, inclusive quando inscritos em dívida ativa, a pessoas jurídicas de direito privado ou a fundos de investimento regulamentados pela Comissão de Valores Mobiliários (CVM).</t>
   </si>
   <si>
+    <t>4250</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4250/proposta_de_emenda_no_002_ao_pl27.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Parágrafo 2º do Artigo 2º do Projeto de Lei nº 27, de 02 de abril de 2026, que autoriza o custeio parcial do transporte coletivo intermunicipal mediante aquisição de passes pelo município de Buritama, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4269</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4269/proposta_de_emenda_no_03_ao_pl_no_28.pdf</t>
+  </si>
+  <si>
+    <t>Altera o Artigo 4º do Projeto de Lei nº 28, de 09 de Abril de 2026, que autoriza o Poder Executivo Municipal a promover a desafetação da Área Institucional 02 situada no Loteamento Residencial Reserva da Barra e a receber benfeitorias, em permuta com a área institucional então desafetada, e dá outras providências.</t>
+  </si>
+  <si>
     <t>4116</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>CARLINHO DO DIVINO</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4116/requerimento_no_01.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4116/requerimento_no_01.pdf</t>
   </si>
   <si>
     <t>Eu, CARLOS ROBERTO TEIXEIRA, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Marcelo Rodrigo Florêncio, Diretor da Unidade Gerencial Básica de Transportes do Governo do Município de Buritama, solicitando-lhe a gentileza, no sentido de encaminhar à esta Casa Legislativa, as seguintes informações: 1.	Relação completa dos veículos pertencentes à frota municipal que utilizam como combustível o óleo diesel S 10; 2.	Que a referida relação seja acompanhada das respectivas placas de identificação de cada veículo; 3.	Se possível, informar também o setor ou departamento ao qual cada veículo está vinculado.</t>
   </si>
   <si>
     <t>4117</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4117/requerimento_no_02.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4117/requerimento_no_02.pdf</t>
   </si>
   <si>
     <t>Eu, FERNANDA MACENO COLETTA MESTRINER, abaixo assinado, vereadora com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, seja oficiada a senhora Ivete Ribeiro Mariano, Diretora do Departamento Municipal de Assistência e Desenvolvimento Social, solicitando-lhe a gentileza, no sentido de encaminhar à esta Casa Legislativa, informações sobre o porquê estão faltando cestas básicas para as famílias carentes do município no CRAS 1 e 2, se o Estado de São Paulo enviou cestas básicas para o Fundo Social de Solidariedade no mês de janeiro e, caso afirmativo, dizer a quantidade de cestas.</t>
   </si>
   <si>
     <t>4118</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4118/requerimento_no_03.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4118/requerimento_no_03.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiada a senhora Ivete Ribeiro Mariano, Diretora do Departamento de Assistência e Desenvolvimento Social do Governo do Município de Buritama, solicitando-lhe a gentileza, no sentido de encaminhar à esta Casa Legislativa, as seguintes informações a respeito da população em situação de rua no Município, nos seguintes termos.</t>
   </si>
   <si>
     <t>4123</t>
   </si>
   <si>
     <t>FEBEM</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4123/requerimento_no_04.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4123/requerimento_no_04.pdf</t>
   </si>
   <si>
     <t>Eu, CARLOS ALBERTO DOS SANTOS, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de encaminhar à esta Casa Legislativa informações de forma objetiva e circunstanciada do porquê NÃO está sendo cumprida INTEGRALMENTE a Lei Municipal que dispõe sobre a obrigatoriedade da publicação, divulgação e atualização da lista de espera dos pacientes da rede pública municipal de saúde, PARA ACESSO IRRESTRITO, ou seja, permissão total e ilimitada de visualização a qualquer pessoa que quiser acompanhar este DOCUMENTO PÚBLICO no site do Governo do Município.</t>
   </si>
   <si>
     <t>4131</t>
   </si>
   <si>
     <t>ANDRÉ DO ZÉ CARLÃO</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 07/2026.</t>
   </si>
   <si>
     <t>4132</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 08/2026.</t>
   </si>
   <si>
     <t>4133</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 09/2026.</t>
   </si>
@@ -586,358 +805,1206 @@
   <si>
     <t>4135</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 11/2026.</t>
   </si>
   <si>
     <t>4136</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 12/2026.</t>
   </si>
   <si>
     <t>4137</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI LEGISLATIVO Nº 03/2026.</t>
   </si>
   <si>
     <t>4138</t>
   </si>
   <si>
     <t>FERNANDA MACENO, ADRIANO TUSTÃO, CARLINHO DO DIVINO, CRISTINA NOBRE, FEBEM</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4138/requerimento_no_12.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4138/requerimento_no_12.pdf</t>
   </si>
   <si>
     <t>Nós, ABAIXO ASSINADOS, vereadores, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEREMOS a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja expedida uma MOÇÃO DE APLAUSO, em favor do INSTITUTO DE OLHOS DE BURITAMA, na pessoa do médico oftalmologista Nélio Capelanes Carniato, associado e administrador, extensiva à sua dedicada e competente equipe de funcionários, como forma de reconhecimento público pela excelência dos serviços prestados na área da saúde ocular à população de Buritama e região por mais de duas décadas.</t>
   </si>
   <si>
     <t>4139</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4139/requerimento_no_13.pdf</t>
+    <t>CRISTINA NOBRE, ADRIANO TUSTÃO, CARLINHO DO DIVINO, FEBEM, FERNANDA MACENO</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4139/requerimento_no_13.pdf</t>
   </si>
   <si>
     <t>Nós, ABAIXO ASSINADOS, vereadores, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEREMOS a Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Jorge Augusto Molina, Presidente do Consórcio Intermunicipal de Saúde - CIMSA, solicitando-lhe a gentileza no sentido de encaminhar à esta Casa Legislativa, um relatório constando as seguintes informações abaixo descritas, referente ao período de 01 de janeiro de 2025 a 31 de dezembro de 2025, sendo elas:_x000D_
 a)	Extrato com as datas mensais de pagamento do município de Buritama junto ao CIMSA;_x000D_
 b)	Encaminhar um relatório mensal completo de todas as consultas, os exames e as cirurgias realizadas no CIMSA aos pacientes do nosso município, _x000D_
 c)	O CIMSA deixa de realizar algum tipo de procedimento caso o município esteja inadimplente com o Consórcio ou, por algum outro motivo? Se sim, informar se houve algum ocorrido com o município de Buritama, dizendo os tipos de procedimentos e os motivos, durante o períod</t>
   </si>
   <si>
     <t>4140</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4140/requerimento_no_14.pdf</t>
+    <t>CARLINHO DO DIVINO, ADRIANO TUSTÃO, CRISTINA NOBRE, FEBEM, FERNANDA MACENO</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4140/requerimento_no_14.pdf</t>
   </si>
   <si>
     <t>Nós, ABAIXO ASSINADOS, vereadores, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEREMOS a Vossa Excelência, depois de ouvido o douto Plenário, sejam oficiados os senhores Tiago Luiz de Oliveira, Prefeito Municipal, e Rodolfo Guimarães Gonçalves, Diretor do Departamento Municipal de Esporte e Lazer, solicitando-lhes a gentileza no sentido de encaminharem à esta Casa Legislativa, um relatório constando as seguintes informações abaixo descritas, referente a Lei Municipal nº 5.056, de 03 de junho de 2025, que institui no Município de Buritama o Programa Bolsa Atleta Municipal, objetivando o apoio e incentivo à atletas e paratletas amadores e profissionais.</t>
   </si>
   <si>
     <t>4141</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4141/requerimento_no_15.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4141/requerimento_no_15.pdf</t>
   </si>
   <si>
     <t>Eu, CARLOS ROBERTO TEIXEIRA, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, sejam oficiados os senhores Tiago Luiz de Oliveira, Prefeito Municipal, e Michele dos Santos Farina, Diretora do Departamento Municipal de Saúde, no sentido de encaminharem à esta Casa Legislativa, ofício com as informações e cópias dos documentos, das seguintes questões.</t>
   </si>
   <si>
     <t>4142</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4142/requerimento_no_16.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4142/requerimento_no_16.pdf</t>
   </si>
   <si>
     <t>Eu, CARLOS ROBERTO TEIXEIRA, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, no sentido de encaminhar à esta Casa Legislativa, as informações com cópias de documentos das seguintes questões.</t>
   </si>
   <si>
     <t>4143</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4143/requerimento_no_17.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4143/requerimento_no_17.pdf</t>
   </si>
   <si>
     <t>Eu, CARLOS ROBERTO TEIXEIRA, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, no sentido de encaminhar à esta Casa Legislativa, as informações com cópias dos documentos das seguintes questões.</t>
   </si>
   <si>
     <t>4156</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 13/2026.</t>
   </si>
   <si>
     <t>4169</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4169/requerimento_no_19.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4169/requerimento_no_19.pdf</t>
   </si>
   <si>
     <t>Eu, CARLOS ROBERTO TEIXEIRA, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, depois de ouvido o douto Plenário, seja oficiado o senhor David de Brito Santos, Interventor da Santa Casa de Misericórdia São Francisco de Buritama, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, se aquela entidade conta, em seu Quadro de Pessoal, com médico especialista em Neurologia. Em caso afirmativo, requeiro, ainda, que seja informado o nome do referido profissional, para conhecimento deste Vereador requerente, dos demais parlamentares que compõem este Poder Legislativo, bem como de toda a população buritamense.</t>
   </si>
   <si>
     <t>4170</t>
   </si>
   <si>
-    <t>20</t>
-[...5 lines deleted...]
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4170/requerimento_no_20.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4170/requerimento_no_20.pdf</t>
   </si>
   <si>
     <t>Nós, abaixo-assinado, vereadores, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEREMOS, depois de ouvido o douto Plenário, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa:_x000D_
 1.	O local onde serão construídas as 20 unidades habitacionais do Programa Minha Casa, Minha Vida, objeto da Lei Municipal nº 5.133, de 23 de janeiro de 2026;_x000D_
 2.	O local previsto para a construção das 50 unidades habitacionais da CDHU-Companhia de Desenvolvimento Habitacional e Urbano, anunciadas pelo Chefe do Poder Executivo Municipal através de suas redes sociais;_x000D_
 3.	Quais os critérios que serão exigidos para seleção das famílias interessadas;_x000D_
 4.	Quando serão abertas as inscrições para ambos os Programas.</t>
   </si>
   <si>
     <t>4171</t>
   </si>
   <si>
-    <t>21</t>
-[...1 lines deleted...]
-  <si>
     <t>MIKAEL DISK FRETE</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4171/requerimento_no_21.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4171/requerimento_no_21.pdf</t>
   </si>
   <si>
     <t>Eu, MIKAEL CASTRO DE BRITO, abaixo assinado, vereador com assento nesta Câmara Municipal, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, para que, por meio do setor competente, encaminhe a esta Casa Legislativa as seguintes informações: 1.	Existe cronograma definido para a instalação de coberturas metálicas nos pontos de parada de ônibus dos Conjuntos Habitacionais Hilton Gâmbera e Jacintho de Oliveira Neto? 2.	Em caso positivo, qual a data prevista para o início e a conclusão dessas benfeitorias? 3.	Considerando que outros pontos da cidade já receberam tais coberturas, qual o critério de prioridade adotado para a escolha dos locais atendidos até o momento?</t>
   </si>
   <si>
+    <t>4183</t>
+  </si>
+  <si>
+    <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 39/2025.</t>
+  </si>
+  <si>
+    <t>4182</t>
+  </si>
+  <si>
+    <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI DO LEGISLATIVO Nº 05/2026 DE AUTORIA DA VEREADORA MARIA CRISTINA NOBRE SANTOS.</t>
+  </si>
+  <si>
+    <t>4202</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4202/requerimento_no_27_retirado.pdf</t>
+  </si>
+  <si>
+    <t>Eu, ANÍZIO ANTONIO DA SILVA, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, depois de ouvido o douto Plenário, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de prestar informações e adotadas as providências necessárias quanto ao seguinte.</t>
+  </si>
+  <si>
+    <t>4178</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4178/requerimento_no_28.pdf</t>
+  </si>
+  <si>
+    <t>Eu, WALLISON ROBERTO DA SILVA, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, depois de ouvido o douto Plenário, seja expedida uma MOÇÃO DE APLAUSO em favor da cientista TATIANA COELHO SAMPAIO, pesquisadora da Universidade Federal do Rio de Janeiro, pelo brilhante trabalho científico desenvolvido na pesquisa sobre polilaminina, substância que desponta como promissora alternativa terapêutica para casos de paralisia decorrente de lesões na medula espinhal.</t>
+  </si>
+  <si>
+    <t>4179</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4179/requerimento_no_29.pdf</t>
+  </si>
+  <si>
+    <t>Eu, CARLOS ROBERTO TEIXEIRA, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, sejam oficiados os senhores Tiago Luiz de Oliveira, Prefeito Municipal, e Luiz Gustavo Canteras Scarillo Falotico Correa, Diretor do Departamento Municipal de Turismo, solicitando-lhes a gentileza, no sentido de encaminharem à esta Casa Legislativa, um relatório pormenorizado referente ao “Carnafolia 2026”, com cópias xerográficas ou digitalizadas, dos ofícios enviados às autoridades competentes e dos alvarás concedidos, bem como de cópias com todas as despesas e contratações realizadas pelo Governo do município de Buritama, contendo os nomes das pessoas físicas e jurídicas, com o valor contratado e da atividade realizada de todos que prestaram algum tipo de serviço ao referido evento.</t>
+  </si>
+  <si>
+    <t>4180</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4180/requerimento_no_30.pdf</t>
+  </si>
+  <si>
+    <t>Eu, CARLOS ROBERTO TEIXEIRA, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, seja convocado o senhor Luiz Gustavo Canteras Scarillo Falotico Correa, Diretor do Departamento Municipal de Turismo, a comparecer numa Sessão Ordinária desta Casa de Leis, previamente agendada, para ser inquirido pelos nobres vereadores e prestar informações e esclarecimentos sobre o Departamento Municipal de Turismo de Buritama nos anos de 2025 e 2026, conforme o Artigo 222, Inciso IX do Regimento Interno, e Artigo 8º, Inciso XII, da Lei Orgânica Municipal.</t>
+  </si>
+  <si>
+    <t>4181</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4181/requerimento_no_31.pdf</t>
+  </si>
+  <si>
+    <t>Eu, CARLOS ROBERTO TEIXEIRA, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, sejam oficiados os senhores Tiago Luiz de Oliveira, Prefeito Municipal, e Larissa Aline Medrado de Oliveira, Diretora do Departamento Municipal de Educação, solicitando-lhes a gentileza, no sentido de encaminharem à esta Casa Legislativa, as seguintes informações relacionadas às questões 1 e 2 abaixo:</t>
+  </si>
+  <si>
+    <t>4184</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 16/2026.</t>
+  </si>
+  <si>
+    <t>4185</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 17/2026.</t>
+  </si>
+  <si>
+    <t>4186</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 18/2026.</t>
+  </si>
+  <si>
+    <t>4187</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 19/2026.</t>
+  </si>
+  <si>
+    <t>4188</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>4189</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI LEGISLATIVO Nº 05/2026 DE AUTORIA DA VEREADORA MARIA CRISTINA NOBRE SANTOS.</t>
+  </si>
+  <si>
+    <t>4208</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4208/requerimento_no_38.pdf</t>
+  </si>
+  <si>
+    <t>Eu, CARLOS ROBERTO TEIXEIRA, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, para que faça a intercessão junto ao senhor David de Brito Santos, nomeado interventor da Santa Casa de Misericórdia São Francisco de Buritama, através do Decreto Municipal nº 5.195, de 03 de abril de 2025, solicitando-lhe a gentileza, no sentido de encaminhar à esta Casa Legislativa um relatório documentado e detalhado contendo as seguintes informações relacionadas abaixo:</t>
+  </si>
+  <si>
+    <t>4209</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4209/requerimento_no_39.pdf</t>
+  </si>
+  <si>
+    <t>Eu, CARLOS ROBERTO TEIXEIRA, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de encaminhar à esta Casa Legislativa, um relatório completo constando todos os nomes dos servidores públicos municipais, efetivos e comissionados, que receberam gratificações, comissões ou outras vantagens pecuniárias em seus vencimentos, em lista separada mensalmente, constando o nome do servidor público, os tipos de gratificações e participação em comissões ou quaisquer outras vantagens pecuniárias recebidas, com a porcentagem e o valor recebido de cada, durante o período de 1º de julho de 2025 a 28 de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>4210</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4210/requerimento_no_40.pdf</t>
+  </si>
+  <si>
+    <t>Eu, ANÍZIO ANTONIO DA SILVA, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, o seguinte: 1. Se existe projeto ou planejamento em andamento para a conclusão da pavimentação asfáltica da estrada que liga o município de Buritama ao Condomínio Riviera Santa Bárbara; 2. Em caso positivo, que sejam informados o cronograma previsto para execução da obra, bem como a fonte de recursos destinada ao empreendimento; 3. Caso ainda não haja previsão, que informe se o município possui estudos ou tratativas visando viabilizar a pavimentação do referido trecho, considerando sua importância para a mobilidade e para o desenvolvimento local.</t>
+  </si>
+  <si>
+    <t>4211</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4211/requerimento_no_41.pdf</t>
+  </si>
+  <si>
+    <t>Eu, FERNANDA MACENO COLETTA MESTRINER, abaixo assinado, vereadora, com assento na Câmara Municipal de Buritama, Estado de São Paulo,  REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, sejam oficiados os senhores Tiago Luiz de Oliveira, Prefeito Municipal, e Luiz Gustavo Canteras Scarillo Falotico Correa, Diretor do Departamento Municipal de Turismo, solicitando-lhes a gentileza, no sentido de encaminharem  à esta Casa Legislativa, uma cópia com o Regulamento de funcionamento do Parque Turístico João Simão Garcia, Prainha, bem como seja informada esta Casa Legislativa.</t>
+  </si>
+  <si>
+    <t>4212</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 20/2026.</t>
+  </si>
+  <si>
+    <t>4213</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 21/2026.</t>
+  </si>
+  <si>
+    <t>4214</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI DO PODER LEGISLATIVO DE AUTORIA DA EDILIDADE DA CÂMARA MUNICIPAL DE BURITAMA Nº 09/2026.</t>
+  </si>
+  <si>
+    <t>4217</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4217/requerimento_no_45.pdf</t>
+  </si>
+  <si>
+    <t>Eu, FERNANDA MACENO COLETTA MESTRINER, abaixo assinado, vereadora com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, sejam oficiados os senhores Tiago Luiz de Oliveira, Prefeito Municipal, e Michele dos Santos Farina, Diretora do Departamento Municipal de Saúde, no sentido de encaminharem à esta Casa Legislativa, um relatório com as seguintes informações, conforme o Estatuto da Pessoa Idosa.</t>
+  </si>
+  <si>
+    <t>4218</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4218/requerimento_no_46.pdf</t>
+  </si>
+  <si>
+    <t>Eu, CARLOS ROBERTO TEIXEIRA, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, considerando que após a formalização da contratação da empresa Coorptrans - Cooperativa Rio Pretense de Serviços de Transporte de Cargas e Passageiros, no ano de 2025, foram empenhados o valor de R$ 86.008,38 e pagos o valor de R$ 54.017,61, conforme relatório em anexo, e já no ano de 2026, até o momento, o valor empenhado é de R$ 182.684,38 e o valor pago foi de R$ 122.922,92, conforme relatório em anexo; REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de encaminhar à esta Casa Legislativa, cópia do relatório documentado e pormenorizado do seguinte.</t>
+  </si>
+  <si>
+    <t>4219</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>ANÍZIO, MIKAEL DISK FRETE, TONHÃO DA EDITORA</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4219/requerimento_no_47.pdf</t>
+  </si>
+  <si>
+    <t>Nós, ANÍZIO ANTONIO DA SILVA, ANTONIO JOSÉ DE OLIVEIRA JUNIOR e MIKAEL CASTRO DE BRITO, abaixo assinados, vereadores com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEREMOS a gentileza de Vossa Excelência, depois de ouvido o douto Plenário e observadas as formalidades regimentais, seja oficiado ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, solicitando-lhe a gentileza no sentido de encaminhar a esta Casa Legislativa as seguintes informações acerca dos valores repassados pelo Governo do Estado de São Paulo para custeio da merenda escolar nas unidades que adotam o Programa de Ensino Integral (PEI), especialmente para alunos acima do 6º ano do ensino fundamental.</t>
+  </si>
+  <si>
+    <t>4237</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4237/requerimento_no_48.pdf</t>
+  </si>
+  <si>
+    <t>Eu, CARLOS ROBERTO TEIXEIRA, abaixo assinado, vereador, com assento na Câmara Municipal da Estância Turística de Buritama, Estado de São Paulo, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, para encaminhar a esta Casa de Legislativa, cópia integral de todas as Portarias expedidas que acarretaram na instauração de Processo Administrativo Disciplinar - PAD e/ou de Sindicância Administrativa, contra qualquer servidor público municipal da administração direta ou indireta, como também, dos membros do Conselho Tutelar, no período compreendido entre 01 de janeiro de 2025 a 31 de dezembro de 2025 e de 01 de janeiro de 2026 até a presente data.</t>
+  </si>
+  <si>
+    <t>4238</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4238/requerimento_no_49.pdf</t>
+  </si>
+  <si>
+    <t>Eu, CARLOS ROBERTO TEIXEIRA, abaixo assinado, vereador com assento na Câmara Municipal da Estância Turística de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, e a senhora Larissa Aline Medrado de Oliveira, Diretora do Departamento Municipal de Educação, solicitando-lhes a gentileza, no sentido de encaminharem a esta Casa Legislativa, as seguintes informações abaixo relacionadas, acerca dos valores repassados pelos Governos, Federal e Estadual, separadamente, para custeio da merenda escolar nas unidades escolares do município de Buritama - Ensino Infantil e Fundamental Inicial -, especialmente, nas escolas que implantaram o sistema de tempo integral de ensino, conforme o Decreto Municipal nº 5.125, de 13 de janeiro de 2025.</t>
+  </si>
+  <si>
+    <t>4239</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4239/requerimento_no_50.pdf</t>
+  </si>
+  <si>
+    <t>Eu, FERNANDA MACENO COLETTA MESTRINER, abaixo assinado, vereadora, com assento na Câmara Municipal da Estância Turística de Buritama, Estado de São Paulo, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de encaminhar a esta Casa Legislativa, um relatório pormenorizado e detalhado de todos os prédios públicos do município, sejam eles próprios ou alugados, discriminados por nome, setor, função e endereço, constando quais deles possuem e quais não possuem o AVCB - Auto de Vistoria do Corpo de Bombeiros e, para os que possuem, constar a data da vistoria e do prazo de vencimento do mesmo. Juntamente, com esse pedido, solicito o mesmo de todos os prédios das entidades e/ou associações que recebem subvenção ou fazem convênio com o município.</t>
+  </si>
+  <si>
+    <t>4246</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>ADRIANO TUSTÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4246/requerimento_no_51.pdf</t>
+  </si>
+  <si>
+    <t>Eu, ADRIANO CARLO DE CARVALHO, abaixo assinado, vereador, com assento na Câmara Municipal da Estância Turística de Buritama, Estado de São Paulo, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, solicitando-lhe a gentileza de encaminhar a esta Casa Legislativa um relatório detalhado respondendo aos seguintes questionamentos:_x000D_
+1.	Existe algum projeto em relação à estrada que liga o Residencial Riviera?_x000D_
+2.	Caso não exista projeto, há alguma parceria firmada ou em negociação com a iniciativa privada para a execução desta obra?_x000D_
+3.	Na ausência de projeto ou parceria, o Poder Executivo possui algum planejamento ou cronograma para o futuro atendimento desta demanda?</t>
+  </si>
+  <si>
+    <t>4247</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 25/2026.</t>
+  </si>
+  <si>
+    <t>4248</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 26/2026.</t>
+  </si>
+  <si>
+    <t>4249</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 27/2026.</t>
+  </si>
+  <si>
+    <t>4251</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4251/requerimento_no_55.pdf</t>
+  </si>
+  <si>
+    <t>Eu, ANIZIO ANTONIO DA SILVA, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, na qualidade de Presidente da Comissão de Assuntos Relevantes (CAR), criada pela Resolução nº 05, de 05 de agosto de 2025 , REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, a PRORROGAÇÃO DO PRAZO para a conclusão dos trabalhos da referida Comissão, por mais 180 (cento e oitenta) dias.</t>
+  </si>
+  <si>
+    <t>4261</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>Eu, FERNANDA MACENO COLETTA MESTRINER, abaixo assinado, vereadora, com assento na Câmara Municipal da Estância Turística de Buritama, Estado de São Paulo, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, sejam oficiados os senhores Tiago Luiz de Oliveira, Prefeito Municipal, e David de Brito Santos, nomeado Interventor da Santa Casa de Misericórdia São Francisco de Buritama, através do Decreto Municipal nº 5.195, de 03 de abril de 2025, solicitando-lhes a gentileza, no sentido de encaminharem a esta Casa Legislativa, respostas das seguintes questões abaixo relacionadas ao Instituto de Olhos de Buritama.</t>
+  </si>
+  <si>
+    <t>4262</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>Eu, ANÍZIO ANTONIO DA SILVA, vereador com assento na Câmara Municipal da Estância Turística de Buritama, Estado de São Paulo, REQUEIRO  a Vossa Excelência, depois de ouvido o douto Plenário, sejam oficiados os senhores Tiago Luiz de Oliveira, Prefeito Municipal, e Luiz Gustavo Canteras Scarillo Falotico Correa, Diretor do Departamento Municipal de Turismo, solicitando-lhes que encaminhem a esta Casa Legislativa relatório detalhado acerca dos problemas identificados até o presente momento nas obras de remodelação do Parque Turístico João Simão Garcia (Prainha), relatadas em sessão legislativa na data de 06 de abril de 2026 pelo diretor de do departamento municipal de turismo Luiz Gustavo Canteras Scarillo Falotico Correa.</t>
+  </si>
+  <si>
+    <t>4263</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>Eu, ANIZIO ANTONIO DA SILVA, abaixo assinado, vereador com assento na Câmara Municipal da Estância Turística de Buritama/SP, Estado de São Paulo, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, seja convocado o senhor Luiz Antonio de Souza, Diretor da Coordenação da Defesa Civil do Município da Estância Turística de Buritama/SP, a comparecer numa das próximas Sessões Ordinárias desta Casa Legislativa dos dias 04, 11 ou 18 de maio de 2026, às 19h00, para prestar informações e esclarecimentos acerca das ações, planejamentos, atendimentos realizados e estrutura da Defesa Civil no Município, especialmente no que tange às atividades desenvolvidas nos anos de 2025 e 2026, conforme o Artigo 222, Inciso IX do Regimento Interno, e Artigo 8º, Inciso XII, da Lei Orgânica Municipal, bem como seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, dando-lhe ciência sobre a convocação do referido servidor, o qual comunicará este Poder Legislativo.</t>
+  </si>
+  <si>
+    <t>4264</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>FEBEM, ADRIANO TUSTÃO, CRISTINA NOBRE, FERNANDA MACENO</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4264/requerimento_no_59.pdf</t>
+  </si>
+  <si>
+    <t>Nós, ABAIXO ASSINADOS, vereadores com assento na Câmara Municipal da Estância Turística de Buritama, Estado de São Paulo, REQUEREMOS a Vossa Excelência, depois de ouvido o douto Plenário, seja convocado o senhor Milson Aparecido Polizel, Médico Veterinário, respondendo cumulativamente com as funções deste cargo, pelo Departamento Municipal de Agricultura e Meio Ambiente do Município, a comparecer numa das próximas Sessões Ordinárias desta Casa Legislativa dos dias 04, 11 ou 18 de maio de 2026, às 19h00, para prestar informações e esclarecimentos acerca da resposta ao Requerimento nº 235/25 desta Casa Legislativa.</t>
+  </si>
+  <si>
+    <t>4265</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>FEBEM, ADRIANO TUSTÃO, CARLINHO DO DIVINO, CRISTINA NOBRE, FERNANDA MACENO</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4265/requerimento_no_60.pdf</t>
+  </si>
+  <si>
+    <t>Nós, Vereadores abaixo assinados, com assento na Câmara Municipal da Estância Turística de Buritama, Estado de São Paulo, REQUEREMOS a Vossa Excelência, depois de ouvido o douto Plenário, que seja oficiado o senhor David de Brito Santos, nomeado Interventor da Santa Casa de Misericórdia São Francisco de Buritama por meio do Decreto Municipal nº 5.195, de 03 de abril de 2025, para que encaminhe a esta Casa Legislativa os seguintes documentos.</t>
+  </si>
+  <si>
+    <t>4266</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>A Vereadora que que esta subscreve, com assento na Câmara Municipal da Estância Turística de Buritama, Estado de São Paulo, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, que seja oficiado ao senhor José Luiz Figueira Silveira, Diretor do Departamento Municipal de Orçamento, Finanças e Contabilidade, para que possa informar os questionamentos orçamentários tratados no Requerimento nº 14/2026, bem como qual o valor fixado como “Bolsa Atleta Municipal” instituído através da Lei Municipal nº 5.056, de 03 de junho de 2025.</t>
+  </si>
+  <si>
+    <t>4267</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 28/2026.</t>
+  </si>
+  <si>
+    <t>4268</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI LEGISLATIVO Nº 10/2026.</t>
+  </si>
+  <si>
+    <t>4271</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>A Vereadora que esta subscreve, nos termos regimentais, REQUER a Vossa Excelência, após ouvido o douto Plenário, que seja oficiado ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, bem como ao senhor Adolpho Rodrigues Leme Gavioli, Diretor do Departamento Municipal de Obras e Serviços Públicos, para que informem a esta Casa de Leis qual é a previsão para a execução das obras de calçamento e construção de muro no entorno da área desapropriada de propriedade do senhor Izair dos Santos Teixeira e de seu cônjuge, nos termos da Lei Municipal nº 5.053/2025, destinada ao prolongamento do Cemitério Municipal.</t>
+  </si>
+  <si>
+    <t>4272</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>Eu, CARLOS ROBERTO TEIXEIRA, abaixo assinado, vereador com assento na Câmara Municipal da Estância Turística de Buritama, Estado de São Paulo, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Francisco Carlos Parra Bassalobre, Diretor Técnico de Saúde da DRS II de Araçatuba, solicitando-lhe a gentileza, no sentido de encaminhar a esta Casa Legislativa, um relatório pormenorizado das seguintes questões abaixo relacionadas à saúde do município da Estância Turística de Buritama: 1 - Relação mensal com os valores dos recursos recebidos através da Tabela SUS e da Extensão da Tabela SUS Paulista, durante todo exercício de 2025 até o mês de abril de 2026. 2 - Relação mensal das ações realizadas com os referidos recursos financeiros recebidos, durante todo exercício de 2025 até o mês de abril de 2026. 3 - Cópia da lista de presença e das atas das reuniões realizadas no Departamento Regional Saúde de Araçatuba - DRS 2, com as pactuações e extensão da Tabela</t>
+  </si>
+  <si>
+    <t>4277</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>Eu, MIKAEL CASTRO DE BRITO, abaixo assinado, vereador com assento na Câmara Municipal da Estância Turística de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, bem como ao senhor Rodolfo Guimarães Gonçalves, Diretor do Departamento Municipal de Esporte e Lazer, solicitando-lhes a gentileza, no sentido de informar à esta Casa Legislativa: 1.	Há quanto tempo o aparelho de agachamento (Smith) da academia do CERET encontra-se sem funcionamento?  2.	Qual o motivo da paralisação do referido equipamento?  3.	Existe previsão para o conserto ou substituição do equipamento?  4.	Caso positivo, qual o prazo estimado para a regularização?  5.	Caso negativo, quais medidas serão adotadas para solucionar o problema?</t>
+  </si>
+  <si>
     <t>4108</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>ANDRÉ DO ZÉ CARLÃO, DR. WALLISON</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4108/indicacao_no_01.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4108/indicacao_no_01.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, nos termos regimentais, INDICAM, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, que verifique a possibilidade de encaminhar à esta Casa Legislativa Projeto de Lei Municipal visando à aplicação, no âmbito do Município de Buritama, da Lei Complementar Federal nº 226, de 12 de janeiro de 2026, que autoriza o pagamento retroativo de vantagens funcionais aos servidores públicos municipais.</t>
   </si>
   <si>
     <t>4109</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4109/indicacao_no_02_assinado.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4109/indicacao_no_02_assinado.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, com cópia ao Diretor do Departamento de Cultura e Turismo, a elaboração e o envio à esta Casa de Legislativa de um Projeto de Lei que vise incluir a tradicional "Festa de Santos Reis" no Calendário Oficial de Eventos do Município de Buritama/SP.</t>
   </si>
   <si>
     <t>4110</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4110/indicacao_no_03.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4110/indicacao_no_03.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, que sejam tomadas as providências urgentes no sentido de retomar e/ou intensificar a Operação Tapa-Buracos em toda a malha viária urbana do Município.</t>
   </si>
   <si>
     <t>4111</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4111/indicacao_no_04.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4111/indicacao_no_04.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, no uso de suas atribuições legais e regimentais, INDICA, por intermédio de Vossa Excelência, ao Excelentíssimo Senhor Prefeito Municipal, Tiago Luiz de Oliveira, que determine ao setor competente a realização de estudos visando o envio de Projeto de Lei Complementar para alterar dispositivos da Lei Complementar nº 198, de 27 de outubro de 2021 (Código de Posturas do Município).</t>
   </si>
   <si>
     <t>4112</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4112/indicacao_no_05.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4112/indicacao_no_05.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, nos termos do Regimento Interno desta Casa Legislativa, INDICAM, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam realizados estudos técnicos, urbanísticos, ambientais e financeiros visando à construção de uma pista de ciclismo e caminhada ao longo de toda a Estrada Municipal Guilherme Guerbas Neto - BTM 030, no trecho compreendido entre o Residencial Santa Thereza e o Loteamento Jardim Itaparica.</t>
   </si>
   <si>
     <t>4113</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4113/indicacao_no_06_assinado.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4113/indicacao_no_06_assinado.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA a Vossa Excelência, o nome do jovem LUCAS SAMPAIO MENDES para o recebimento da MEDALHA 24 DE AGOSTO, por levar o nome de Buritama pelos vários lugares por que já passou em sua já brilhante trajetória jogando futebol e por sua grande contribuição no campo da literatura.</t>
   </si>
   <si>
     <t>4114</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4114/indicacao_no_07.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4114/indicacao_no_07.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, nos termos regimentais vigentes, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, que sejam tomadas as providências necessárias para que, tão logo o Município assuma os serviços de iluminação pública, em razão do advento da Lei Municipal nº 5.095, de 07 de outubro de 2025, que autoriza o Executivo Municipal a firmar convênio com a ELETRO REDES S.A., para formalizar e implantar o Projeto de Eficiência Energética nos ativos de iluminação pública no município de Buritama, e dá outras providências, seja estudada a possibilidade de instalação de etiquetas ou adesivos de identificação nos postes de iluminação pública.</t>
   </si>
   <si>
     <t>4115</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4115/indicacao_no_08.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4115/indicacao_no_08.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, nos termos regimentais vigentes, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, que sejam tomadas as providências necessárias e desenvolvidos os devidos estudos técnicos, administrativos e jurídicos, com o objetivo de estender ao Plano de Carreira do Magistério Municipal o disposto na Lei Federal nº 15.326, de 06 de janeiro de 2026, que alterou a Lei nº 11.738, de 16  de julho de 2008, bem como a Lei nº 9.394, de 20 de dezembro de 1996 (Lei de Diretrizes e Bases da Educação Nacional - LDB), passando a incluir expressamente os professores da educação infantil como profissionais do magistério, nos termos do §2º do referido Diploma legal.</t>
   </si>
   <si>
     <t>4119</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4119/indicacao_no_09.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4119/indicacao_no_09.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, nos termos regimentais vigentes, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, que sejam tomadas as providências necessárias, objetivando a aquisição de uma carretinha apropriada para o transporte de animais, especialmente cães e gatos, utilizados nos programas de castração realizados pelo Município, no Centro de Zoonoses.</t>
   </si>
   <si>
     <t>4120</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4120/indicacao_no_10.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4120/indicacao_no_10.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, para que realize os devidos estudos e tome as providências necessárias, objetivando a colocação de um braço de luz, com luminária, no poste de iluminação pública já existente, na confluência das Ruas Maria Goulart Antônio e Aparecida Rosante Ledesma, no Residencial Jacintho de Oliveira Neto, como pode ser observado nas fotos abaixo.</t>
   </si>
   <si>
     <t>4121</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4121/indicacao_no_11.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4121/indicacao_no_11.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, nos termos regimentais vigentes, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, que sejam tomadas as providências necessárias, visando valorizar, manter e ampliar as políticas públicas e ações que consolidem o Município de Buritama como Estância Turística, ressaltando a importância estratégica dessa classificação para o desenvolvimento local.</t>
   </si>
   <si>
     <t>4122</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4122/indicacao_no_12.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4122/indicacao_no_12.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, nos termos regimentais vigentes, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, que sejam realizados os devidos estudos e tomadas as providências necessárias, com a finalidade de formalizar a aquisição de patinetes elétricos destinados ao uso da população e visitantes, tanto na área urbana do Município quanto no Parque Turístico João Simão Garcia - Prainha.</t>
   </si>
   <si>
     <t>4144</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4144/indicacao_no_13.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4144/indicacao_no_13.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, INDICA ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, que sejam adotadas as providências necessárias para a criação e implantação de um serviço de atendimento via WhatsApp ou sistema eletrônico similar, destinado ao registro de reclamações da população relacionadas a defeitos na iluminação pública do Município.</t>
   </si>
   <si>
     <t>4145</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4145/indicacao_no_14.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4145/indicacao_no_14.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, INDICA aos senhores Tiago Luiz de Oliveira, Prefeito Municipal, e Giselda Elias da Cunha, Diretora Municipal de Trânsito, que sejam realizados os estudos técnicos e posteriores providências para a implantação de lombadas (redutores de velocidade) nas vias públicas do Conjunto Habitacional Horácio Rodrigues Goulart - Sapolândia, neste município.</t>
   </si>
   <si>
     <t>4146</t>
   </si>
   <si>
     <t>CRISTINA NOBRE, FERNANDA MACENO</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4146/indicacao_no_15.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4146/indicacao_no_15.pdf</t>
   </si>
   <si>
     <t>Nós, MARIA CRISTINA NOBRE SANTOS e FERNANDA MACENO COLETTA MESTRINER, vereadoras, com assento na Câmara Municipal, nos termos regimentais, INDICAMOS, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, para que, por meio dos departamentos competentes do Governo do Município de Buritama, em conjunto com o Conselho Municipal dos Direitos da Mulher, recentemente nomeado, sejam promovidas ações destinadas ao efetivo cumprimento da Lei Municipal nº 4.544, de 15 de abril de 2019, que institui a Semana Municipal de Educação para os Direitos da Mulher no município de Buritama, a ser realizada na semana em que estiver inserido o dia 08 de março, data em que se celebra o Dia Internacional da Mulher.</t>
   </si>
   <si>
     <t>4147</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4147/indicacao_no_16.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4147/indicacao_no_16.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Tiago Luiz de Oliveira, Prefeito Municipal, e Michele dos Santos Farina, Diretora do Departamento Municipal da Saúde, que sejam realizados os estudos e tomadas as devidas providências, objetivando que as UBSs do município de Buritama, UBS II da Família Nicola Lavecchia e UBS III da Família Jaime Pinto Cunha, passem a ter os seus horários de atendimento estendido para, no mínimo, até às 19 horas, de segunda a sexta-feira, com todas as suas estruturas funcionando regularmente, inclusive, com as equipes da Saúde da Família, o Centro de Especialidades Odontológicas.</t>
   </si>
   <si>
     <t>4148</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4148/indicacao_no_17.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4148/indicacao_no_17.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Tiago Luiz de Oliveira, Prefeito Municipal, e Giselda Elias da Cunha, Diretora Municipal de Trânsito, que sejam realizados os devidos estudos técnicos e, posteriormente, adotadas as providências necessárias, objetivando transformar em Mão Única a Rua Henrique José Goulart, onde na altura do número 1000 se encontra localizado o Colégio Zeta Objetivo, tendo em vista que até o presente momento, a referida via pública funciona em Mão Dupla.</t>
   </si>
   <si>
     <t>4149</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4149/indicacao_no_18.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4149/indicacao_no_18.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Tiago Luiz de Oliveira, Prefeito Municipal, e Luiz Gustavo Canteras Scarillo Falotico Correa - Diretor do Departamento Municipal de Turismo, sejam realizados os estudos técnicos necessários para verificação sobre a viabilidade de ampliação da ciclovia “Mário Bianchinni”, atualmente implantada paralelamente à Avenida Antônio Alves Teixeira, estendendo-a até o Portal da Cidade “Antônio Roberto Previdelli”, visando proporcionar melhores condições de infraestrutura de mobilidade e lazer, bem como incentivar ainda mais a prática de atividades físicas e o turismo, beneficiando os munícipes e também os visitantes, que poderão desfrutar de forma mais ampla da bela natureza e do relevo plano daquela localidade.</t>
   </si>
   <si>
     <t>4150</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4150/indicacao_no_19.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4150/indicacao_no_19.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais vigentes, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, que sejam realizadas as devidas tratativas junto ao FID - Fundo de Interesses Difusos, objetivando a liberação de recursos financeiros destinados à execução de serviços de reforma geral no prédio da Vigilância Sanitária, localizado na Rua Rio Preto, nº 755, neste Município.</t>
   </si>
   <si>
     <t>4151</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4151/indicacao_no_20.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4151/indicacao_no_20.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, com cópia ao Diretor de Esportes e Lazer, Rodolfo Guimarães Gonçalves, que determine ao setor competente a realização dos estudos necessários para a implantação de um painel eletrônico de LED no Ginásio de Esportes "Maria Bassan Feroldi".</t>
   </si>
   <si>
+    <t>4190</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4190/indicacao_no_21.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, nos termos regimentais vigentes, INDICA aos senhores Tiago Luiz de Oliveira, Prefeito Municipal, e Giselda Elias da Cunha, Diretora do Departamento Municipal de Trânsito, para que sejam tomadas as providências necessárias e realizados os devidos estudos técnicos, objetivando transformar a Rua João Faleiros em via de Mão Única, no sentido cidade-bairro, em toda a sua extensão, a partir da confluência da Rua Afonso Pena com a Avenida Frei Marcelo Manília.</t>
+  </si>
+  <si>
+    <t>4191</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4191/indicacao_no_22.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, nos termos regimentais vigentes, INDICA aos senhores Tiago Luiz de Oliveira, Prefeito Municipal, e Giselda Elias da Cunha, Diretora do Departamento Municipal de Trânsito, para que sejam tomadas as providências necessárias e realizados os devidos estudos técnicos, objetivando transformar a Rua Agostinho Gambera em via de Mão Única, em toda a sua extensão, em especial no trecho compreendido entre as Ruas Rui Barbosa e Floriano Peixoto, onde se encontra localizada a E.E. Prof. Oswaldo Januzzi.</t>
+  </si>
+  <si>
+    <t>4192</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4192/indicacao_no_23.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, nos termos regimentais vigentes, INDICA aos senhores Tiago Luiz de Oliveira, Prefeito Municipal, e Giselda Elias da Cunha, Diretora do Departamento Municipal de Trânsito, para que sejam tomadas as providências necessárias e realizados os devidos estudos, objetivando a construção de um sarjetão na confluência das Ruas Rubião Junior e Rio Preto, neste município.</t>
+  </si>
+  <si>
+    <t>4193</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4193/indicacao_no_24.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, INDICA ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, que sejam adotadas as providências necessárias para a regulamentação da Lei Estadual nº 18.397, de 07 de fevereiro de 2026, no âmbito do município de Buritama. Tal medida visa autorizar e normatizar o sepultamento de cães e gatos em campas e jazigos de seus tutores nos cemitérios locais.</t>
+  </si>
+  <si>
+    <t>4194</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4194/indicacao_no_25.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que esta subscreve, nos termos regimentais, INDICA ao senhor Tiago Luiz de Oliveira, Prefeito Municipal de Buritama, sejam tomadas as providências necessárias, por meio do setor competente, objetivando cascalhar a Estrada Municipal BTM-478 - Tereza Gonçalves Maceno.</t>
+  </si>
+  <si>
+    <t>4195</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4195/indicacao_no_26.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, INDICA ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, que sejam realizados os estudos técnicos e o posterior provimento de Decreto Municipal, nos moldes do Decreto nº 013/2026 do Município de Zacarias (ANEXO), para dispor sobre o reenquadramento de adicional por tempo de serviço e demais mecanismos equivalentes ao quadro de pessoal, nos termos da Lei Complementar Federal nº 226/2026.</t>
+  </si>
+  <si>
+    <t>4196</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4196/indicacao_no_27.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, a gentileza de determinar aos setores competentes que providenciem os estudos técnicos e administrativos necessários visando à atualização do vídeo institucional do Hino do Município de Buritama/SP, com a devida modernização de imagens, recursos audiovisuais e inserção de elementos que valorizem a história, a cultura, os pontos turísticos e o desenvolvimento atual de nossa cidade.</t>
+  </si>
+  <si>
+    <t>4197</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4197/indicacao_no_28.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que esta subscreve, nos termos regimentais vigentes, INDICA ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, para que sejam tomadas as providências necessárias, no sentido de dar fiel cumprimento à Lei Municipal nº 4.987, de 05 de novembro de 2024, que dispõe sobre a denominação das Glebas Residenciais de nosso Município, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4198</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4198/indicacao_no_29.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Tiago Luiz de Oliveira, Prefeito Municipal, e Luiz Gustavo Contreras, Diretor do Departamento Municipal de Turismo, para que sejam realizados os estudos e tomadas as devidas providências necessárias, objetivando que o Governo Municipal realize convênio junto ao Governo do Estado de São Paulo, através do Programa de Turismo Náutico, para a implantação de uma estrutura náutica flutuante, ou seja, de um píer flutuante, a ser instalada sobre as águas do Rio Tietê, na Prainha Municipal “João Simão Garcia”, com a finalidade de impulsionar o turismo náutico em nosso município.</t>
+  </si>
+  <si>
+    <t>4199</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4199/indicacao_no_30.pdf</t>
+  </si>
+  <si>
+    <t>Os vereadores que esta subscrevem, nos termos regimentais, INDICAM, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, para que sejam realizados os estudos e tomadas as devidas providências necessárias, objetivando que o Governo do Município realize convênio junto a Secretaria de Meio Ambiente, Infraestrutura e Logística de SP - SEMIL, para a implantação do Programa PET CONTÊINER, oferecendo acesso e atendimento veterinário gratuito para cães e gatos da nossa população, como, consultas, vacinação, tratamentos clínico-ambulatoriais e procedimentos de baixa complexidade. A unidade do pet contêiner possui 60 m² e estrutura completa de consultório e equipamentos com a capacidade de 10 a 15 atendimentos diários.</t>
+  </si>
+  <si>
+    <t>4201</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4201/indicacao_no_31.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que esta subscreve, nos termos regimentais vigentes, INDICA ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, para que sejam tomadas as providências necessárias, objetivando a construção de uma Praça Sensorial voltada às pessoas com Transtorno do Espectro Autista (TEA), em local a ser definido pelo Poder Executivo, preferencialmente em área de fácil acesso à população.</t>
+  </si>
+  <si>
+    <t>4200</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4200/indicacao_no_32.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores que esta subscrevem, nos termos regimentais, INDICAM, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, que sejam realizados os estudos técnicos e jurídicos necessários para viabilizar a prorrogação do Concurso Público nº 001/2024, homologado em 15 de março de 2024, conforme previsão expressa no respectivo edital, observando-se o prazo legal para sua prorrogação.</t>
+  </si>
+  <si>
+    <t>4207</t>
+  </si>
+  <si>
+    <t>ANDRÉ DO ZÉ CARLÃO, CRISTINA NOBRE</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4207/indicacao_no_33.pdf</t>
+  </si>
+  <si>
+    <t>Os vereadores que esta subscreve, nos termos regimentais, INDICAM, por intermédio de Vossa Excelência, aos senhores Tiago Luiz de Oliveira, Prefeito Municipal, Michele dos Santos Farina, Diretora Municipal de Saúde, e Rodolfo Guimarães Gonçalves, Diretor do Departamento de Esportes e Lazer, sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, objetivando ver a viabilidade de implementar no Município de Buritama/SP o serviço de hidroterapia (fisioterapia aquática), voltado ao atendimento de pacientes que necessitam de reabilitação física, especialmente idosos, pessoas com deficiência, pacientes em recuperação de lesões ortopédicas, neurológicas e pós-cirúrgicas.</t>
+  </si>
+  <si>
+    <t>4220</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4220/indicacao_no_34.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora que esta subscreve, nos termos regimentais, INDICA por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando fazer gestões junto aos representantes dos empreendimentos Imobiliários Reserva da Barra e Portal das Águas, para que realizem estudos visando a possibilidade de permuta de área institucional dentro de seus respectivos empreendimentos, com a finalidade de viabilizar a execução dos serviços de pavimentação asfáltica da Estrada Municipal Antonio Batista Borges - “Bórginho”, até a curva da confluência que dá acesso ao Loteamento Residencial Riviera, numa extensão aproximada de 1.850 metros lineares.</t>
+  </si>
+  <si>
+    <t>4221</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4221/indicacao_no_35.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Tiago Luiz de Oliveira, Prefeito Municipal, e Giselda Elias da Cunha, Diretora Municipal de Trânsito, sejam realizados os estudos necessários, através do setor competente da administração municipal, visando a instalação de uma lombada ou de um outro tipo de redutor de velocidade na Estrada Vicinal Maria Tereza Cardoso, nas proximidades do Trevo da Rodovia SP-461, Deputado Roberto Rollemberg, conforme demonstrado em anexo de imagens que acompanha a presente indicação.</t>
+  </si>
+  <si>
+    <t>4222</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4222/indicacao_no_36.pdf</t>
+  </si>
+  <si>
+    <t>Os vereadores que esta subscrevem, nos termos regimentais, INDICAM, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, a elaboração e o encaminhamento a esta Casa Legislativa de um Projeto de Lei dispondo sobre a vedação de servidores públicos municipais prestarem serviços, manterem vínculo empregatício ou profissional com empresas contratadas pela Administração Pública Municipal, como forma de prevenção a conflitos de interesses e fortalecimento da moralidade administrativa.</t>
+  </si>
+  <si>
+    <t>4223</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4223/indicacao_no_37.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a construção de algumas coberturas metálicas em pontos estratégicos destinados à parada do transporte escolar, visando oferecer proteção aos alunos residentes nos Loteamentos Residenciais Ana Alves Teixeira e Jacintho de Oliveira Neto, enquanto aguardam o ônibus escolar.</t>
+  </si>
+  <si>
+    <t>4224</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4224/indicacao_no_38.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, e à senhora Michele dos Santos Farina, Diretora do Departamento Municipal de Saúde, para que sejam realizados os estudos e tomadas as devidas providências necessárias, objetivando que o Governo Municipal realize as atividades com as equipes da Estratégia Saúde da Família - ESF, com todos seus profissionais envolvidos (Agentes Comunitários de Saúde, Técnicos de Enfermagem, Enfermeiros, Médicos), periodicamente, junto aos moradores dos loteamentos residenciais e condomínios de nossa cidade.</t>
+  </si>
+  <si>
+    <t>4231</t>
+  </si>
+  <si>
+    <t>FEBEM, CARLINHO DO DIVINO</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4231/indicacao_no_39.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam realizados os devidos estudos e tomadas as providências necessárias, considerando os justos e oportunos pedidos do senhor José Mateus de Souza e de seus filhos Sílvio Mateus de Souza e Edson Mateus de Souza, proprietários de área de terra localizada nas proximidades do Loteamento Residencial Nova Aliança.</t>
+  </si>
+  <si>
+    <t>4232</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4232/indicacao_no_40.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, e a senhora Ivete Ribeiro Mariano, Diretora do Departamento Municipal da Assistência Social, que sejam tomadas as devidas providências junto aos órgãos municipais de compras e de fiscalização, objetivando que seja observado, antes da distribuição à população carente, a qualidade dos produtos que compõem a cesta básica e que estão sendo distribuídas pelo município no CRAS I e II. Esta marca de café torrado e moído que exponho abaixo, por exemplo, algumas pessoas me enviaram a foto reclamando que é impossível tomar de tão ruim que é. O município tem o dever de fornecer e o cidadão tem o direito de receber alimentos com qualidade.</t>
+  </si>
+  <si>
+    <t>4233</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4233/indicacao_no_41.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, e a senhora Giselda Elias da Cunha, Diretora Municipal de Trânsito, que sejam realizados os estudos e tomadas as devidas providências, objetivando que a Rua Afif José Abdo, localizada no Residencial Interlagos, se torne uma rua de MÃO ÚNICA para passagens de motos, carros, caminhões e outros veículos, e também, que nesta própria rua, mais especificamente, na quadra onde se encontra instalada a EMEF Profª Maria Aparecida Duarte, sejam instalados redutores de velocidade e com ótima sinalização, no intuito de trazer mais e maior segurança aos alunos e pais, bem como, aos funcionários público que trabalham nessa escola municipal.</t>
+  </si>
+  <si>
+    <t>4234</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4234/indicacao_no_42.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Tiago Luiz de Oliveira, Prefeito Municipal, e Luiz Gustavo Canteras Scarillo Falotico Correa, Diretor do Departamento Municipal de Turismo, para que sejam realizados os estudos e tomadas as devidas providências necessárias, objetivando que o Governo da Estância Turística do Município de Buritama, promova essa maravilhosa conquista de “Estância Turística” que a nossa cidade foi contemplada, com a instalação de vários outdoors nas rodovias do entorno de Buritama e adjacências, com fotos das belezas da nossa cidade com alguns dizeres como, por exemplo: “Visite a Estância Turística de Buritama”; “Seja bem-vindo à Estância Turística de Buritama”; “Invista o seu negócio na Estância Turística de Buritama”; “Estância Turística de Buritama: Quem Conhece Ama”, dentre outros.</t>
+  </si>
+  <si>
+    <t>4235</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4235/indicacao_no_43.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, INDICA ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, que seja realizado, por meio do departamento competente (Defesa Civil, Secretaria de Saúde ou Corpo de Bombeiros em parceria), a implantação de cursos de primeiros socorros com foco em afogamento, destinados especialmente aos moradores, caseiros e frequentadores de condomínios, ranchos e áreas ribeirinhas do município.</t>
+  </si>
+  <si>
+    <t>4236</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4236/indicacao_no_44.pdf</t>
+  </si>
+  <si>
+    <t>4244</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4244/indicacao_no_45.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, para que sejam realizados os estudos e tomadas as devidas providências necessárias, objetivando que o Governo da Estância Turística do Município de Buritama elabore e encaminhe a esta Casa de Legislativa, um Projeto de Lei dispondo sobre a criação do “ARQUIVO PÚBLICO MUNICIPAL” no Município, que definirá os critérios de sua organização e vinculação administrativa, bem como, os mecanismos de gestão, difusão e acesso às informações públicas, amparado e fundamentado na Constituição Federal de 1988, art. 5º, XXXIII e art. 216; e em conformidade com a Lei Federal nº 8.159/1991 - Lei de Arquivos, Lei Complementar 131/2009 - Lei da Transparência e da Lei Federal nº 12.527/2011 - Lei de Acesso à Informação.</t>
+  </si>
+  <si>
+    <t>4245</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4245/indicacao_no_46.pdf</t>
+  </si>
+  <si>
+    <t>Os vereadores que esta subscrevem, nos termos regimentais, INDICAM, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, para que seja averiguada a possibilidade de concessão de repasse financeiro complementar à Entidade Lar dos Velhos São Camilo de Leles.</t>
+  </si>
+  <si>
+    <t>4254</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4254/indicacao_no_47.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Tiago Luiz de Oliveira, Prefeito Municipal, e Luiz Gustavo Canteras Scarillo Falotico Corrêa, Diretor do Departamento Municipal de Turismo, que sejam realizados estudos, em conjunto com a Unidade de Trânsito Municipal, visando à viabilização da liberação de uma das faixas para circulação na Avenida Antonio Alves Teixeira, por ocasião da realização de eventos no Parque Turístico João Simão Garcia - Prainha.</t>
+  </si>
+  <si>
+    <t>4255</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4255/indicacao_no_48.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que esta subscreve, no uso de suas atribuições regimentais, INDICA a Vossa Excelência o nome do senhor OSVAL MURILO GIOLI, para o recebimento da MEDALHA 24 DE AGOSTO, pelos relevantes serviços reconhecidamente prestados ao nosso município.</t>
+  </si>
+  <si>
+    <t>4256</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4256/indicacao_no_49.pdf</t>
+  </si>
+  <si>
+    <t>Os vereadores que esta subscrevem, nos termos regimentais, INDICAM, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, e aos senhores Carlos Henrique Masson Contel, Diretor do Departamento Municipal de Engenharia, e Adolpho Rodrigues Lemes Gavioli, Diretor do Departamento Municipal de Obras e Serviços Públicos, sejam realizados os estudos técnicos e administrativos necessários visando à regulamentação e efetiva aplicação da Lei Municipal nº 4.545/2019, que instituiu o Programa “Bueiro Inteligente” no Município de Buritama.</t>
+  </si>
+  <si>
+    <t>4257</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4257/indicacao_no_50.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, que sejam realizados os estudos e tomadas as devidas providências, objetivando a colocação de contêineres/lixeiras fechadas (modelo anexado), fabricadas em polietileno de alta densidade (PEAD), em algum local do Lanchódromo Atsumi Sugiura, para que os comerciantes possam “guardar” o seu lixo com segurança até o seu recolhimento e manter a sua localidade sempre limpa.</t>
+  </si>
+  <si>
+    <t>4258</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4258/indicacao_no_51.pdf</t>
+  </si>
+  <si>
+    <t>Os vereadores que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, que o Governo de São Paulo lançou na última quarta-feira (08/04), o novo edital do Fundo Estadual de Defesa dos Interesses Turísticos - FID, com mais de R$ 300 milhões de investimentos aos municípios paulistas. Cada município poderá inscrever em um projeto de até R$ 1,5 milhão, contemplando áreas como meio ambiente, direitos humanos, infraestrutura urbana, patrimônio cultural e serviços socioculturais. Para acessar o edital completo, clique neste endereço eletrônico https://www.justica.sp.gov.br/sec_justica/Edital_FID .</t>
+  </si>
+  <si>
+    <t>4259</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4259/indicacao_no_52.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, que sejam tomadas as providências necessárias, objetivando incluir o recapeamento da Rua Cunha Bueno, (quadra localizada atrás do Recinto de Exposições Odilon Ferreira de Almeida), a qual se encontra em péssimo estado de trafegabilidade, no programa de atividades a serem implementadas pelo Município, destinadas à execução de obras de recapeamento asfáltico, nos termos da Lei Municipal nº 5.163, de 07 de abril de 2026, que autorizou a inclusão de recursos da ordem de R$ 995.000,00, provenientes da Emenda Impositiva nº 25170015, de autoria do nobre Deputado Federal Vinícius Rapozo de Carvalho, destinada à execução de obras de recapeamento asfáltico.</t>
+  </si>
+  <si>
+    <t>4260</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4260/indicacao_no_53.pdf</t>
+  </si>
+  <si>
+    <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, que sejam tomadas as providências necessárias, objetivando incluir o pavimento do prolongamento da Rua Francisco Cardoso, paralela a Igreja Santos Reis, a qual se encontra sem esta benfeitoria,  no programa de atividades a serem implementadas pelo Município, destinadas à execução de obras de recapeamento asfáltico, nos termos da Lei Municipal nº 5.163, de 07 de abril de 2026, que autorizou a inclusão de recursos da ordem de R$ 995.000,00, provenientes da Emenda Impositiva nº 25170015, de autoria do nobre Deputado Federal Vinícius Rapozo de Carvalho, destinada à execução de obras de recapeamento asfáltico.</t>
+  </si>
+  <si>
+    <t>4273</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4273/indicacao_no_54.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que esta subscreve, no uso de suas atribuições regimentais, INDICA a Vossa Excelência o nome da senhora VIRGILIA DO PRADO GOMES ROSA, para o recebimento do TÍTULO DE CIDADÃ BURITAMENSE, pelos relevantes serviços reconhecidamente prestados ao nosso município.</t>
+  </si>
+  <si>
+    <t>4274</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4274/indicacao_no_55.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, e ao senhor Adolpho Rodrigues Leme Gavioli, Diretor do Departamento Municipal de Obras e Serviços Públicos, que sejam realizados estudos e adotadas as providências necessárias, por ocasião da execução das obras de construção da Unidade de Pronto Atendimento (UPA) e das adequações da UBS II “Nicola Lavecchia”, com o objetivo de viabilizar a substituição da placa de denominação atualmente instalada na referida unidade.</t>
+  </si>
+  <si>
+    <t>4275</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4275/indicacao_no_56.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, bem como aos senhores Adolpho Rodrigues Leme Gavioli, Diretor do Departamento Municipal de Obras e Serviços Públicos, e Luiz Gustavo Canteras Scarillo Falotico Corrêa, Diretor do Departamento Municipal de Turismo, a realização de estudos e a adoção das providências necessárias visando à melhoria do bairro denominado “Vila dos Pescadores”, localizado ao lado direito da ponte do rio Tietê, sentido Buritama-Birigui.</t>
+  </si>
+  <si>
+    <t>4276</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4276/indicacao_no_57.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, bem como ao senhor Rodolfo Guimarães Gonçalves, Diretor do Departamento Municipal de Esporte e Lazer, a adoção das providências necessárias, visando a aquisição de equipamentos para a academia Esportiva “Cacilda Gomes Dias”, implantada no Centro Recreativo e Esportivo do Trabalhador - CERET, compreendendo:_x000D_
+•	01 (um) rack para exercícios; _x000D_
+•	02 (dois) bancos para treino; _x000D_
+•	Conjunto de halteres de 01 a 10 kg; _x000D_
+•	01 (um) relógio digital para controle de treinos; _x000D_
+•	02 (duas) esteiras ergométricas.</t>
+  </si>
+  <si>
     <t>4172</t>
   </si>
   <si>
     <t>VTO</t>
   </si>
   <si>
     <t>Veto Aposto Pelo Prefeito</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4172/veto_total_ao_autografo_de_lei_no_03_de_03_de_fevereiro_de_2026.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4172/veto_total_ao_autografo_de_lei_no_03_de_03_de_fevereiro_de_2026.pdf</t>
   </si>
   <si>
     <t>VETO TOTAL AO AUTÓGRAFO DE LEI N° 03, DE 03 DE FEVEREIRO DE 2026.</t>
+  </si>
+  <si>
+    <t>4215</t>
+  </si>
+  <si>
+    <t>RQA</t>
+  </si>
+  <si>
+    <t>Requerimento Avulso</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4215/requerimento_avulso_-_anizio_09_03_2026.pdf</t>
+  </si>
+  <si>
+    <t>Eu, ANÍZIO ANTONIO DA SILVA, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, considerando a relevância e a necessidade de dar celeridade na tramitação da matéria, a fim de que possa ser implementada com a maior brevidade possível, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, com fulcro no Parágrafo 2º do Artigo 240 do Regimento Interno, sejam dispensadas DUAS SESSÕES de interstício entre o primeiro e o segundo turno, exigida regimentalmente para deliberação do Projeto de Lei Complementar nº 06/26, que dispõe sobre criação de vagas a cargo de caráter efetivo junto ao quadro de pessoal do Governo do Município de Buritama, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4228</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4228/requerimento_dispensa_de_interticio_plc_07.pdf</t>
+  </si>
+  <si>
+    <t>Eu, ANDRÉ LUIZ CUNTO, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, considerando a relevância e a necessidade de dar celeridade na tramitação da matéria, a fim de que possa ser implementada com a maior brevidade possível, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, com fulcro no Parágrafo 2° do Artigo 240 do Regimento Interno, sejam dispensadas DUAS SESSÕES de interstício entre o primeiro e o segundo turno, exigida regimentalmente para deliberação do Projeto de Lei Complementar n° 07/26, que altera dispositivo da Lei Complementar n° 174, de 18 de janeiro de 2018, para modificar o requisito de escolaridade do cargo em comissão de Diretor do Departamento Municipal de Administração, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4280</t>
+  </si>
+  <si>
+    <t>TCE</t>
+  </si>
+  <si>
+    <t>Parecer do TCE-SP Contas</t>
+  </si>
+  <si>
+    <t>TRIBUNAL DE CONTAS DO ESTADO DE SÃO PAULO - TCESP</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4280/parecer__processo_no_4333.989.23.pdf</t>
+  </si>
+  <si>
+    <t>PARECER FAVORÁVEL + RELATÓRIO - CONTAS PREFEITURA 2023</t>
+  </si>
+  <si>
+    <t>4279</t>
+  </si>
+  <si>
+    <t>COM</t>
+  </si>
+  <si>
+    <t>Parecer Comissão de Orçamento Contas</t>
+  </si>
+  <si>
+    <t>COFC - ORÇAMENTO, FINANÇAS E CONTABILIDADE</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4279/parecer_favoravel_cofc_06_04_2026.pdf</t>
+  </si>
+  <si>
+    <t>A Comissão de ORÇAMENTO, FINANÇAS E CONTABILIDADE, após efetuar estudo minucioso referente ao TC — 004333/989/23-4, do Egrégio Tribunal de Contas do Estado de São Paulo, PARECER FAVORÁVEL à aprovação das Contas da Prefeitura Municipal de Buritama relativas ao exercício de 2023, excetuados os atos pendentes de julgamento pelo Tribunal; TEM a opinar que ACATA o Parecer integral daquele Órgão Fiscalizador das Contas do Estado.</t>
+  </si>
+  <si>
+    <t>4216</t>
+  </si>
+  <si>
+    <t>PCCJR</t>
+  </si>
+  <si>
+    <t>Parecer Comissão de Constituição Justiça e Redação</t>
+  </si>
+  <si>
+    <t>CCJR - CONSTITUIÇÃO JUSTIÇA E REDAÇÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4216/parecer_ccjr_veto_ao_projeto_de_lei_no_003_do_legislativo.pdf</t>
+  </si>
+  <si>
+    <t>Veto total ao autógrafo de Lei n. 03/2026. Rejeição. Veto que não se sustenta à luz do contido no artigo 61, II, da Constituição Federal de 1988. Ausência de inconstitucionalidade, ou ilegalidade. Atendimento ao interesse público. Reserva de Iniciativa. Princípio da Simetria. Adequação da Lei Orgânica às Constituição Estadual e Federal e ao Tema n. 917, do Supremo Tribunal Federal. Parecer contrário ao veto.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1241,67 +2308,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4152/projeto_de_emenda_a_lei_organica_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4161/projeto_de_emenda_a_lei_organica_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4162/projeto_de_emenda_a_lei_organica_03_-.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4173/projeto_de_emenda_a_lei_organica_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4096/pl01.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4097/pl02.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4098/pl03.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4099/pl04.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4100/pl05.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4101/pl06.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4102/pl07.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4107/pl08.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4124/pl09.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4125/pl10.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4126/pl11.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4127/pl12_1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4153/pl13.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4163/pl14.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4164/pl15.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4174/pl16.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4175/pl17.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4176/pl18.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4177/pl19.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4130/projeto_de_lei_camara_no_03.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4167/projeto_de_lei_no_06.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4094/plcomplementar01_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4095/plcomplementar02.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4128/plcomplementar03.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4154/plcomplementar04.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4155/plcomplementar05.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4129/projeto_de_resolucao_no_01.2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4116/requerimento_no_01.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4117/requerimento_no_02.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4118/requerimento_no_03.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4123/requerimento_no_04.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4138/requerimento_no_12.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4139/requerimento_no_13.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4140/requerimento_no_14.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4141/requerimento_no_15.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4142/requerimento_no_16.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4143/requerimento_no_17.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4169/requerimento_no_19.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4170/requerimento_no_20.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4171/requerimento_no_21.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4108/indicacao_no_01.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4109/indicacao_no_02_assinado.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4110/indicacao_no_03.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4111/indicacao_no_04.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4112/indicacao_no_05.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4113/indicacao_no_06_assinado.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4114/indicacao_no_07.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4115/indicacao_no_08.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4119/indicacao_no_09.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4120/indicacao_no_10.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4121/indicacao_no_11.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4122/indicacao_no_12.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4144/indicacao_no_13.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4145/indicacao_no_14.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4146/indicacao_no_15.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4147/indicacao_no_16.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4148/indicacao_no_17.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4149/indicacao_no_18.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4150/indicacao_no_19.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4151/indicacao_no_20.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4172/veto_total_ao_autografo_de_lei_no_03_de_03_de_fevereiro_de_2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4152/projeto_de_emenda_a_lei_organica_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4161/projeto_de_emenda_a_lei_organica_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4162/projeto_de_emenda_a_lei_organica_03_-.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4173/projeto_de_emenda_a_lei_organica_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4096/pl01.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4097/pl02.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4098/pl03.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4099/pl04.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4100/pl05.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4101/pl06.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4102/pl07.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4107/pl08.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4124/pl09.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4125/pl10.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4126/pl11.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4127/pl12_1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4153/pl13.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4163/pl14.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4164/pl15.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4174/pl16.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4175/pl17.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4176/pl18.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4177/pl19.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4203/pl20.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4204/pl21.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4225/pl22.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4226/pl23.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4229/pl24.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4241/pl25.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4242/pl26.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4243/pl27.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4253/pl28.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4281/pl29.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4130/projeto_de_lei_camara_no_03.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4165/projeto_de_lei_no_04_anizio_retirado.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4167/projeto_de_lei_no_06.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4205/projeto_de_lei_leg_no_09.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4270/pl-cam_no_10.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4094/plcomplementar01_e_anexos.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4095/plcomplementar02.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4128/plcomplementar03.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4154/plcomplementar04.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4155/plcomplementar05.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4206/plcomplementar06.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4227/plcomplementar07_-.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4230/plcomplementar08.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4240/plcomplementar09.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4129/projeto_de_resolucao_no_01.2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4252/projeto_de_resolucao_no_002.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4278/projeto_de_resolucao_no_003.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4250/proposta_de_emenda_no_002_ao_pl27.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4269/proposta_de_emenda_no_03_ao_pl_no_28.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4116/requerimento_no_01.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4117/requerimento_no_02.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4118/requerimento_no_03.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4123/requerimento_no_04.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4138/requerimento_no_12.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4139/requerimento_no_13.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4140/requerimento_no_14.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4141/requerimento_no_15.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4142/requerimento_no_16.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4143/requerimento_no_17.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4169/requerimento_no_19.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4170/requerimento_no_20.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4171/requerimento_no_21.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4202/requerimento_no_27_retirado.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4178/requerimento_no_28.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4179/requerimento_no_29.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4180/requerimento_no_30.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4181/requerimento_no_31.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4208/requerimento_no_38.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4209/requerimento_no_39.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4210/requerimento_no_40.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4211/requerimento_no_41.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4217/requerimento_no_45.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4218/requerimento_no_46.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4219/requerimento_no_47.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4237/requerimento_no_48.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4238/requerimento_no_49.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4239/requerimento_no_50.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4246/requerimento_no_51.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4251/requerimento_no_55.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4264/requerimento_no_59.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4265/requerimento_no_60.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4108/indicacao_no_01.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4109/indicacao_no_02_assinado.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4110/indicacao_no_03.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4111/indicacao_no_04.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4112/indicacao_no_05.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4113/indicacao_no_06_assinado.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4114/indicacao_no_07.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4115/indicacao_no_08.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4119/indicacao_no_09.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4120/indicacao_no_10.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4121/indicacao_no_11.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4122/indicacao_no_12.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4144/indicacao_no_13.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4145/indicacao_no_14.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4146/indicacao_no_15.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4147/indicacao_no_16.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4148/indicacao_no_17.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4149/indicacao_no_18.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4150/indicacao_no_19.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4151/indicacao_no_20.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4190/indicacao_no_21.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4191/indicacao_no_22.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4192/indicacao_no_23.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4193/indicacao_no_24.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4194/indicacao_no_25.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4195/indicacao_no_26.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4196/indicacao_no_27.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4197/indicacao_no_28.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4198/indicacao_no_29.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4199/indicacao_no_30.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4201/indicacao_no_31.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4200/indicacao_no_32.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4207/indicacao_no_33.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4220/indicacao_no_34.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4221/indicacao_no_35.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4222/indicacao_no_36.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4223/indicacao_no_37.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4224/indicacao_no_38.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4231/indicacao_no_39.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4232/indicacao_no_40.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4233/indicacao_no_41.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4234/indicacao_no_42.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4235/indicacao_no_43.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4236/indicacao_no_44.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4244/indicacao_no_45.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4245/indicacao_no_46.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4254/indicacao_no_47.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4255/indicacao_no_48.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4256/indicacao_no_49.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4257/indicacao_no_50.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4258/indicacao_no_51.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4259/indicacao_no_52.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4260/indicacao_no_53.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4273/indicacao_no_54.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4274/indicacao_no_55.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4275/indicacao_no_56.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4276/indicacao_no_57.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4172/veto_total_ao_autografo_de_lei_no_03_de_03_de_fevereiro_de_2026.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4215/requerimento_avulso_-_anizio_09_03_2026.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4228/requerimento_dispensa_de_interticio_plc_07.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4280/parecer__processo_no_4333.989.23.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4279/parecer_favoravel_cofc_06_04_2026.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2026/4216/parecer_ccjr_veto_ao_projeto_de_lei_no_003_do_legislativo.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H81"/>
+  <dimension ref="A1:H185"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="36.7109375" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="138.140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="47.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="175.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="137.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1893,1522 +2960,4226 @@
       </c>
       <c r="D24" t="s">
         <v>29</v>
       </c>
       <c r="E24" t="s">
         <v>30</v>
       </c>
       <c r="F24" t="s">
         <v>13</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>100</v>
       </c>
       <c r="H24" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>102</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>10</v>
+        <v>103</v>
       </c>
       <c r="D25" t="s">
-        <v>103</v>
+        <v>29</v>
       </c>
       <c r="E25" t="s">
+        <v>30</v>
+      </c>
+      <c r="F25" t="s">
+        <v>13</v>
+      </c>
+      <c r="G25" s="1" t="s">
         <v>104</v>
       </c>
-      <c r="F25" t="s">
+      <c r="H25" t="s">
         <v>105</v>
-      </c>
-[...4 lines deleted...]
-        <v>107</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
+        <v>106</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>107</v>
+      </c>
+      <c r="D26" t="s">
+        <v>29</v>
+      </c>
+      <c r="E26" t="s">
+        <v>30</v>
+      </c>
+      <c r="F26" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" s="1" t="s">
         <v>108</v>
       </c>
-      <c r="B26" t="s">
-[...11 lines deleted...]
-      <c r="F26" t="s">
+      <c r="H26" t="s">
         <v>109</v>
-      </c>
-[...4 lines deleted...]
-        <v>110</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>110</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
         <v>111</v>
       </c>
-      <c r="B27" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D27" t="s">
-        <v>103</v>
+        <v>29</v>
       </c>
       <c r="E27" t="s">
-        <v>104</v>
+        <v>30</v>
       </c>
       <c r="F27" t="s">
+        <v>13</v>
+      </c>
+      <c r="G27" s="1" t="s">
         <v>112</v>
       </c>
-      <c r="G27" s="1" t="s">
+      <c r="H27" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>114</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
         <v>115</v>
       </c>
-      <c r="B28" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D28" t="s">
-        <v>103</v>
+        <v>29</v>
       </c>
       <c r="E28" t="s">
-        <v>104</v>
+        <v>30</v>
       </c>
       <c r="F28" t="s">
+        <v>13</v>
+      </c>
+      <c r="G28" s="1" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="H28" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>118</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>43</v>
+        <v>119</v>
       </c>
       <c r="D29" t="s">
-        <v>103</v>
+        <v>29</v>
       </c>
       <c r="E29" t="s">
-        <v>104</v>
+        <v>30</v>
       </c>
       <c r="F29" t="s">
-        <v>119</v>
+        <v>13</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>106</v>
+        <v>120</v>
       </c>
       <c r="H29" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>47</v>
+        <v>123</v>
       </c>
       <c r="D30" t="s">
-        <v>103</v>
+        <v>29</v>
       </c>
       <c r="E30" t="s">
-        <v>104</v>
+        <v>30</v>
       </c>
       <c r="F30" t="s">
-        <v>122</v>
+        <v>13</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="H30" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>10</v>
+        <v>127</v>
       </c>
       <c r="D31" t="s">
-        <v>126</v>
+        <v>29</v>
       </c>
       <c r="E31" t="s">
-        <v>127</v>
+        <v>30</v>
       </c>
       <c r="F31" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="1" t="s">
         <v>128</v>
       </c>
       <c r="H31" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>130</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>17</v>
+        <v>131</v>
       </c>
       <c r="D32" t="s">
-        <v>126</v>
+        <v>29</v>
       </c>
       <c r="E32" t="s">
-        <v>127</v>
+        <v>30</v>
       </c>
       <c r="F32" t="s">
         <v>13</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="H32" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>21</v>
+        <v>135</v>
       </c>
       <c r="D33" t="s">
-        <v>126</v>
+        <v>29</v>
       </c>
       <c r="E33" t="s">
-        <v>127</v>
+        <v>30</v>
       </c>
       <c r="F33" t="s">
         <v>13</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="H33" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>25</v>
+        <v>139</v>
       </c>
       <c r="D34" t="s">
-        <v>126</v>
+        <v>29</v>
       </c>
       <c r="E34" t="s">
-        <v>127</v>
+        <v>30</v>
       </c>
       <c r="F34" t="s">
         <v>13</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="H34" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>43</v>
+        <v>10</v>
       </c>
       <c r="D35" t="s">
-        <v>126</v>
+        <v>143</v>
       </c>
       <c r="E35" t="s">
-        <v>127</v>
+        <v>144</v>
       </c>
       <c r="F35" t="s">
-        <v>13</v>
+        <v>145</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="H35" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>142</v>
+        <v>148</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D36" t="s">
         <v>143</v>
       </c>
       <c r="E36" t="s">
         <v>144</v>
       </c>
       <c r="F36" t="s">
-        <v>105</v>
+        <v>149</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>106</v>
+        <v>146</v>
       </c>
       <c r="H36" t="s">
-        <v>145</v>
+        <v>150</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>146</v>
+        <v>151</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="D37" t="s">
         <v>143</v>
       </c>
       <c r="E37" t="s">
         <v>144</v>
       </c>
       <c r="F37" t="s">
-        <v>105</v>
+        <v>152</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>106</v>
+        <v>153</v>
       </c>
       <c r="H37" t="s">
-        <v>147</v>
+        <v>154</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>148</v>
+        <v>155</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>10</v>
+        <v>25</v>
       </c>
       <c r="D38" t="s">
-        <v>149</v>
+        <v>143</v>
       </c>
       <c r="E38" t="s">
-        <v>150</v>
+        <v>144</v>
       </c>
       <c r="F38" t="s">
-        <v>109</v>
+        <v>156</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>151</v>
+        <v>157</v>
       </c>
       <c r="H38" t="s">
-        <v>152</v>
+        <v>158</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>153</v>
+        <v>159</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>10</v>
+        <v>43</v>
       </c>
       <c r="D39" t="s">
-        <v>154</v>
+        <v>143</v>
       </c>
       <c r="E39" t="s">
-        <v>155</v>
+        <v>144</v>
       </c>
       <c r="F39" t="s">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>106</v>
+        <v>146</v>
       </c>
       <c r="H39" t="s">
-        <v>157</v>
+        <v>161</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>158</v>
+        <v>162</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>10</v>
+        <v>47</v>
       </c>
       <c r="D40" t="s">
-        <v>159</v>
+        <v>143</v>
       </c>
       <c r="E40" t="s">
-        <v>160</v>
+        <v>144</v>
       </c>
       <c r="F40" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="H40" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>17</v>
+        <v>59</v>
       </c>
       <c r="D41" t="s">
-        <v>159</v>
+        <v>143</v>
       </c>
       <c r="E41" t="s">
-        <v>160</v>
+        <v>144</v>
       </c>
       <c r="F41" t="s">
-        <v>112</v>
+        <v>167</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="H41" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>21</v>
+        <v>63</v>
       </c>
       <c r="D42" t="s">
-        <v>159</v>
+        <v>143</v>
       </c>
       <c r="E42" t="s">
-        <v>160</v>
+        <v>144</v>
       </c>
       <c r="F42" t="s">
-        <v>116</v>
+        <v>156</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="H42" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>25</v>
+        <v>10</v>
       </c>
       <c r="D43" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
       <c r="E43" t="s">
-        <v>160</v>
+        <v>175</v>
       </c>
       <c r="F43" t="s">
-        <v>171</v>
+        <v>13</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="H43" t="s">
-        <v>173</v>
+        <v>177</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
+        <v>178</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>17</v>
+      </c>
+      <c r="D44" t="s">
         <v>174</v>
       </c>
-      <c r="B44" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E44" t="s">
-        <v>160</v>
+        <v>175</v>
       </c>
       <c r="F44" t="s">
-        <v>175</v>
+        <v>13</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>106</v>
+        <v>179</v>
       </c>
       <c r="H44" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>47</v>
+        <v>21</v>
       </c>
       <c r="D45" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
       <c r="E45" t="s">
-        <v>160</v>
+        <v>175</v>
       </c>
       <c r="F45" t="s">
-        <v>175</v>
+        <v>13</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>106</v>
+        <v>182</v>
       </c>
       <c r="H45" t="s">
-        <v>178</v>
+        <v>183</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>179</v>
+        <v>184</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>51</v>
+        <v>25</v>
       </c>
       <c r="D46" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
       <c r="E46" t="s">
-        <v>160</v>
+        <v>175</v>
       </c>
       <c r="F46" t="s">
-        <v>175</v>
+        <v>13</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>106</v>
+        <v>185</v>
       </c>
       <c r="H46" t="s">
-        <v>180</v>
+        <v>186</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>181</v>
+        <v>187</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>55</v>
+        <v>43</v>
       </c>
       <c r="D47" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
       <c r="E47" t="s">
-        <v>160</v>
+        <v>175</v>
       </c>
       <c r="F47" t="s">
-        <v>175</v>
+        <v>13</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>106</v>
+        <v>188</v>
       </c>
       <c r="H47" t="s">
-        <v>182</v>
+        <v>189</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>183</v>
+        <v>190</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>59</v>
+        <v>47</v>
       </c>
       <c r="D48" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
       <c r="E48" t="s">
-        <v>160</v>
+        <v>175</v>
       </c>
       <c r="F48" t="s">
-        <v>175</v>
+        <v>13</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>106</v>
+        <v>191</v>
       </c>
       <c r="H48" t="s">
-        <v>184</v>
+        <v>192</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>185</v>
+        <v>193</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>63</v>
+        <v>51</v>
       </c>
       <c r="D49" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
       <c r="E49" t="s">
-        <v>160</v>
+        <v>175</v>
       </c>
       <c r="F49" t="s">
-        <v>175</v>
+        <v>13</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>106</v>
+        <v>194</v>
       </c>
       <c r="H49" t="s">
-        <v>186</v>
+        <v>195</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>187</v>
+        <v>196</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>67</v>
+        <v>55</v>
       </c>
       <c r="D50" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
       <c r="E50" t="s">
-        <v>160</v>
+        <v>175</v>
       </c>
       <c r="F50" t="s">
-        <v>175</v>
+        <v>13</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>106</v>
+        <v>197</v>
       </c>
       <c r="H50" t="s">
-        <v>188</v>
+        <v>198</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>189</v>
+        <v>199</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>71</v>
+        <v>59</v>
       </c>
       <c r="D51" t="s">
-        <v>159</v>
+        <v>174</v>
       </c>
       <c r="E51" t="s">
-        <v>160</v>
+        <v>175</v>
       </c>
       <c r="F51" t="s">
-        <v>190</v>
+        <v>13</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>191</v>
+        <v>200</v>
       </c>
       <c r="H51" t="s">
-        <v>192</v>
+        <v>201</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>193</v>
+        <v>202</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>75</v>
+        <v>10</v>
       </c>
       <c r="D52" t="s">
-        <v>159</v>
+        <v>203</v>
       </c>
       <c r="E52" t="s">
-        <v>160</v>
+        <v>204</v>
       </c>
       <c r="F52" t="s">
-        <v>119</v>
+        <v>145</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>194</v>
+        <v>146</v>
       </c>
       <c r="H52" t="s">
-        <v>195</v>
+        <v>205</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>196</v>
+        <v>206</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>79</v>
+        <v>17</v>
       </c>
       <c r="D53" t="s">
-        <v>159</v>
+        <v>203</v>
       </c>
       <c r="E53" t="s">
-        <v>160</v>
+        <v>204</v>
       </c>
       <c r="F53" t="s">
-        <v>161</v>
+        <v>145</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>197</v>
+        <v>146</v>
       </c>
       <c r="H53" t="s">
-        <v>198</v>
+        <v>207</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>199</v>
+        <v>208</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>83</v>
+        <v>10</v>
       </c>
       <c r="D54" t="s">
-        <v>159</v>
+        <v>209</v>
       </c>
       <c r="E54" t="s">
-        <v>160</v>
+        <v>210</v>
       </c>
       <c r="F54" t="s">
-        <v>161</v>
+        <v>149</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>200</v>
+        <v>211</v>
       </c>
       <c r="H54" t="s">
-        <v>201</v>
+        <v>212</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>202</v>
+        <v>213</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>87</v>
+        <v>17</v>
       </c>
       <c r="D55" t="s">
-        <v>159</v>
+        <v>209</v>
       </c>
       <c r="E55" t="s">
-        <v>160</v>
+        <v>210</v>
       </c>
       <c r="F55" t="s">
-        <v>161</v>
+        <v>149</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>203</v>
+        <v>214</v>
       </c>
       <c r="H55" t="s">
-        <v>204</v>
+        <v>215</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>205</v>
+        <v>216</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>91</v>
+        <v>21</v>
       </c>
       <c r="D56" t="s">
-        <v>159</v>
+        <v>209</v>
       </c>
       <c r="E56" t="s">
-        <v>160</v>
+        <v>210</v>
       </c>
       <c r="F56" t="s">
-        <v>161</v>
+        <v>217</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>206</v>
+        <v>218</v>
       </c>
       <c r="H56" t="s">
-        <v>207</v>
+        <v>219</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>208</v>
+        <v>220</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>95</v>
+        <v>10</v>
       </c>
       <c r="D57" t="s">
-        <v>159</v>
+        <v>221</v>
       </c>
       <c r="E57" t="s">
-        <v>160</v>
+        <v>222</v>
       </c>
       <c r="F57" t="s">
-        <v>175</v>
+        <v>223</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>106</v>
+        <v>146</v>
       </c>
       <c r="H57" t="s">
-        <v>209</v>
+        <v>224</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>210</v>
+        <v>225</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>99</v>
+        <v>17</v>
       </c>
       <c r="D58" t="s">
-        <v>159</v>
+        <v>221</v>
       </c>
       <c r="E58" t="s">
-        <v>160</v>
+        <v>222</v>
       </c>
       <c r="F58" t="s">
-        <v>161</v>
+        <v>167</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>211</v>
+        <v>226</v>
       </c>
       <c r="H58" t="s">
-        <v>212</v>
+        <v>227</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>213</v>
+        <v>228</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>214</v>
+        <v>21</v>
       </c>
       <c r="D59" t="s">
-        <v>159</v>
+        <v>221</v>
       </c>
       <c r="E59" t="s">
-        <v>160</v>
+        <v>222</v>
       </c>
       <c r="F59" t="s">
-        <v>215</v>
+        <v>167</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>216</v>
+        <v>229</v>
       </c>
       <c r="H59" t="s">
-        <v>217</v>
+        <v>230</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>218</v>
+        <v>231</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>219</v>
+        <v>10</v>
       </c>
       <c r="D60" t="s">
-        <v>159</v>
+        <v>232</v>
       </c>
       <c r="E60" t="s">
-        <v>160</v>
+        <v>233</v>
       </c>
       <c r="F60" t="s">
-        <v>220</v>
+        <v>234</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>221</v>
+        <v>235</v>
       </c>
       <c r="H60" t="s">
-        <v>222</v>
+        <v>236</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>223</v>
+        <v>237</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D61" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
       <c r="E61" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="F61" t="s">
-        <v>226</v>
+        <v>152</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>227</v>
+        <v>238</v>
       </c>
       <c r="H61" t="s">
-        <v>228</v>
+        <v>239</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>229</v>
+        <v>240</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="D62" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
       <c r="E62" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="F62" t="s">
-        <v>109</v>
+        <v>156</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>230</v>
+        <v>241</v>
       </c>
       <c r="H62" t="s">
-        <v>231</v>
+        <v>242</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
+        <v>243</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>25</v>
+      </c>
+      <c r="D63" t="s">
         <v>232</v>
       </c>
-      <c r="B63" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E63" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="F63" t="s">
-        <v>112</v>
+        <v>244</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>233</v>
+        <v>245</v>
       </c>
       <c r="H63" t="s">
-        <v>234</v>
+        <v>246</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>235</v>
+        <v>247</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>25</v>
+        <v>43</v>
       </c>
       <c r="D64" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
       <c r="E64" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="F64" t="s">
-        <v>112</v>
+        <v>248</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>236</v>
+        <v>146</v>
       </c>
       <c r="H64" t="s">
-        <v>237</v>
+        <v>249</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>238</v>
+        <v>250</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="D65" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
       <c r="E65" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="F65" t="s">
-        <v>190</v>
+        <v>248</v>
       </c>
       <c r="G65" s="1" t="s">
-        <v>239</v>
+        <v>146</v>
       </c>
       <c r="H65" t="s">
-        <v>240</v>
+        <v>251</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
-        <v>241</v>
+        <v>252</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="D66" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
       <c r="E66" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="F66" t="s">
-        <v>109</v>
+        <v>248</v>
       </c>
       <c r="G66" s="1" t="s">
-        <v>242</v>
+        <v>146</v>
       </c>
       <c r="H66" t="s">
-        <v>243</v>
+        <v>253</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>244</v>
+        <v>254</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="D67" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
       <c r="E67" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="F67" t="s">
-        <v>119</v>
+        <v>248</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>245</v>
+        <v>146</v>
       </c>
       <c r="H67" t="s">
-        <v>246</v>
+        <v>255</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
-        <v>247</v>
+        <v>256</v>
       </c>
       <c r="B68" t="s">
         <v>9</v>
       </c>
       <c r="C68" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="D68" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
       <c r="E68" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="F68" t="s">
-        <v>119</v>
+        <v>248</v>
       </c>
       <c r="G68" s="1" t="s">
-        <v>248</v>
+        <v>146</v>
       </c>
       <c r="H68" t="s">
-        <v>249</v>
+        <v>257</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>250</v>
+        <v>258</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="D69" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
       <c r="E69" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="F69" t="s">
-        <v>119</v>
+        <v>248</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>251</v>
+        <v>146</v>
       </c>
       <c r="H69" t="s">
-        <v>252</v>
+        <v>259</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>253</v>
+        <v>260</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D70" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
       <c r="E70" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="F70" t="s">
-        <v>119</v>
+        <v>248</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>254</v>
+        <v>146</v>
       </c>
       <c r="H70" t="s">
-        <v>255</v>
+        <v>261</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>256</v>
+        <v>262</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="D71" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
       <c r="E71" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="F71" t="s">
-        <v>119</v>
+        <v>263</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>257</v>
+        <v>264</v>
       </c>
       <c r="H71" t="s">
-        <v>258</v>
+        <v>265</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>259</v>
+        <v>266</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="D72" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
       <c r="E72" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="F72" t="s">
-        <v>119</v>
+        <v>267</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>260</v>
+        <v>268</v>
       </c>
       <c r="H72" t="s">
-        <v>261</v>
+        <v>269</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>262</v>
+        <v>270</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="D73" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
       <c r="E73" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="F73" t="s">
-        <v>116</v>
+        <v>271</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>263</v>
+        <v>272</v>
       </c>
       <c r="H73" t="s">
-        <v>264</v>
+        <v>273</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>265</v>
+        <v>274</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
       <c r="D74" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
       <c r="E74" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="F74" t="s">
-        <v>116</v>
+        <v>234</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>266</v>
+        <v>275</v>
       </c>
       <c r="H74" t="s">
-        <v>267</v>
+        <v>276</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>268</v>
+        <v>277</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="D75" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
       <c r="E75" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="F75" t="s">
-        <v>269</v>
+        <v>234</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>270</v>
+        <v>278</v>
       </c>
       <c r="H75" t="s">
-        <v>271</v>
+        <v>279</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>272</v>
+        <v>280</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="D76" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
       <c r="E76" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="F76" t="s">
-        <v>112</v>
+        <v>234</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>273</v>
+        <v>281</v>
       </c>
       <c r="H76" t="s">
-        <v>274</v>
+        <v>282</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>275</v>
+        <v>283</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="D77" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
       <c r="E77" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="F77" t="s">
-        <v>112</v>
+        <v>248</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>276</v>
+        <v>146</v>
       </c>
       <c r="H77" t="s">
-        <v>277</v>
+        <v>284</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>278</v>
+        <v>285</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="D78" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
       <c r="E78" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="F78" t="s">
-        <v>119</v>
+        <v>234</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>279</v>
+        <v>286</v>
       </c>
       <c r="H78" t="s">
-        <v>280</v>
+        <v>287</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>281</v>
+        <v>288</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="D79" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
       <c r="E79" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="F79" t="s">
-        <v>171</v>
+        <v>267</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>282</v>
+        <v>289</v>
       </c>
       <c r="H79" t="s">
-        <v>283</v>
+        <v>290</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>284</v>
+        <v>291</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>214</v>
+        <v>107</v>
       </c>
       <c r="D80" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
       <c r="E80" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="F80" t="s">
-        <v>175</v>
+        <v>292</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>285</v>
+        <v>293</v>
       </c>
       <c r="H80" t="s">
-        <v>286</v>
+        <v>294</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>287</v>
+        <v>295</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
+        <v>111</v>
+      </c>
+      <c r="D81" t="s">
+        <v>232</v>
+      </c>
+      <c r="E81" t="s">
+        <v>233</v>
+      </c>
+      <c r="F81" t="s">
+        <v>248</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H81" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>297</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>123</v>
+      </c>
+      <c r="D82" t="s">
+        <v>232</v>
+      </c>
+      <c r="E82" t="s">
+        <v>233</v>
+      </c>
+      <c r="F82" t="s">
+        <v>248</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H82" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>299</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>131</v>
+      </c>
+      <c r="D83" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" t="s">
+        <v>156</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="H83" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>302</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>135</v>
+      </c>
+      <c r="D84" t="s">
+        <v>232</v>
+      </c>
+      <c r="E84" t="s">
+        <v>233</v>
+      </c>
+      <c r="F84" t="s">
+        <v>163</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H84" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>305</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>139</v>
+      </c>
+      <c r="D85" t="s">
+        <v>232</v>
+      </c>
+      <c r="E85" t="s">
+        <v>233</v>
+      </c>
+      <c r="F85" t="s">
+        <v>234</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>306</v>
+      </c>
+      <c r="H85" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>308</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>309</v>
+      </c>
+      <c r="D86" t="s">
+        <v>232</v>
+      </c>
+      <c r="E86" t="s">
+        <v>233</v>
+      </c>
+      <c r="F86" t="s">
+        <v>234</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="H86" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>312</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>313</v>
+      </c>
+      <c r="D87" t="s">
+        <v>232</v>
+      </c>
+      <c r="E87" t="s">
+        <v>233</v>
+      </c>
+      <c r="F87" t="s">
+        <v>234</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>314</v>
+      </c>
+      <c r="H87" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>316</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>317</v>
+      </c>
+      <c r="D88" t="s">
+        <v>232</v>
+      </c>
+      <c r="E88" t="s">
+        <v>233</v>
+      </c>
+      <c r="F88" t="s">
+        <v>248</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H88" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>319</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>320</v>
+      </c>
+      <c r="D89" t="s">
+        <v>232</v>
+      </c>
+      <c r="E89" t="s">
+        <v>233</v>
+      </c>
+      <c r="F89" t="s">
+        <v>248</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H89" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>322</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>323</v>
+      </c>
+      <c r="D90" t="s">
+        <v>232</v>
+      </c>
+      <c r="E90" t="s">
+        <v>233</v>
+      </c>
+      <c r="F90" t="s">
+        <v>248</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H90" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>325</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>326</v>
+      </c>
+      <c r="D91" t="s">
+        <v>232</v>
+      </c>
+      <c r="E91" t="s">
+        <v>233</v>
+      </c>
+      <c r="F91" t="s">
+        <v>248</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H91" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>328</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>329</v>
+      </c>
+      <c r="D92" t="s">
+        <v>232</v>
+      </c>
+      <c r="E92" t="s">
+        <v>233</v>
+      </c>
+      <c r="F92" t="s">
+        <v>248</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H92" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>330</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>331</v>
+      </c>
+      <c r="D93" t="s">
+        <v>232</v>
+      </c>
+      <c r="E93" t="s">
+        <v>233</v>
+      </c>
+      <c r="F93" t="s">
+        <v>248</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H93" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>333</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>334</v>
+      </c>
+      <c r="D94" t="s">
+        <v>232</v>
+      </c>
+      <c r="E94" t="s">
+        <v>233</v>
+      </c>
+      <c r="F94" t="s">
+        <v>234</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="H94" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>337</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>338</v>
+      </c>
+      <c r="D95" t="s">
+        <v>232</v>
+      </c>
+      <c r="E95" t="s">
+        <v>233</v>
+      </c>
+      <c r="F95" t="s">
+        <v>234</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="H95" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>341</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>342</v>
+      </c>
+      <c r="D96" t="s">
+        <v>232</v>
+      </c>
+      <c r="E96" t="s">
+        <v>233</v>
+      </c>
+      <c r="F96" t="s">
+        <v>156</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="H96" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>345</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>346</v>
+      </c>
+      <c r="D97" t="s">
+        <v>232</v>
+      </c>
+      <c r="E97" t="s">
+        <v>233</v>
+      </c>
+      <c r="F97" t="s">
+        <v>152</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="H97" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>349</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>350</v>
+      </c>
+      <c r="D98" t="s">
+        <v>232</v>
+      </c>
+      <c r="E98" t="s">
+        <v>233</v>
+      </c>
+      <c r="F98" t="s">
+        <v>248</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H98" t="s">
+        <v>351</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>352</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>353</v>
+      </c>
+      <c r="D99" t="s">
+        <v>232</v>
+      </c>
+      <c r="E99" t="s">
+        <v>233</v>
+      </c>
+      <c r="F99" t="s">
+        <v>248</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H99" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>355</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>356</v>
+      </c>
+      <c r="D100" t="s">
+        <v>232</v>
+      </c>
+      <c r="E100" t="s">
+        <v>233</v>
+      </c>
+      <c r="F100" t="s">
+        <v>248</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H100" t="s">
+        <v>357</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>358</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>359</v>
+      </c>
+      <c r="D101" t="s">
+        <v>232</v>
+      </c>
+      <c r="E101" t="s">
+        <v>233</v>
+      </c>
+      <c r="F101" t="s">
+        <v>152</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>360</v>
+      </c>
+      <c r="H101" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>362</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>363</v>
+      </c>
+      <c r="D102" t="s">
+        <v>232</v>
+      </c>
+      <c r="E102" t="s">
+        <v>233</v>
+      </c>
+      <c r="F102" t="s">
+        <v>234</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="H102" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>366</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>367</v>
+      </c>
+      <c r="D103" t="s">
+        <v>232</v>
+      </c>
+      <c r="E103" t="s">
+        <v>233</v>
+      </c>
+      <c r="F103" t="s">
+        <v>368</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>369</v>
+      </c>
+      <c r="H103" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>371</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>372</v>
+      </c>
+      <c r="D104" t="s">
+        <v>232</v>
+      </c>
+      <c r="E104" t="s">
+        <v>233</v>
+      </c>
+      <c r="F104" t="s">
+        <v>234</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="H104" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>375</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>376</v>
+      </c>
+      <c r="D105" t="s">
+        <v>232</v>
+      </c>
+      <c r="E105" t="s">
+        <v>233</v>
+      </c>
+      <c r="F105" t="s">
+        <v>234</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>377</v>
+      </c>
+      <c r="H105" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>379</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>380</v>
+      </c>
+      <c r="D106" t="s">
+        <v>232</v>
+      </c>
+      <c r="E106" t="s">
+        <v>233</v>
+      </c>
+      <c r="F106" t="s">
+        <v>152</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>381</v>
+      </c>
+      <c r="H106" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>383</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>384</v>
+      </c>
+      <c r="D107" t="s">
+        <v>232</v>
+      </c>
+      <c r="E107" t="s">
+        <v>233</v>
+      </c>
+      <c r="F107" t="s">
+        <v>385</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="H107" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>388</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>389</v>
+      </c>
+      <c r="D108" t="s">
+        <v>232</v>
+      </c>
+      <c r="E108" t="s">
+        <v>233</v>
+      </c>
+      <c r="F108" t="s">
+        <v>163</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H108" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>391</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>392</v>
+      </c>
+      <c r="D109" t="s">
+        <v>232</v>
+      </c>
+      <c r="E109" t="s">
+        <v>233</v>
+      </c>
+      <c r="F109" t="s">
+        <v>163</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H109" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>394</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>395</v>
+      </c>
+      <c r="D110" t="s">
+        <v>232</v>
+      </c>
+      <c r="E110" t="s">
+        <v>233</v>
+      </c>
+      <c r="F110" t="s">
+        <v>163</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H110" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>397</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>398</v>
+      </c>
+      <c r="D111" t="s">
+        <v>232</v>
+      </c>
+      <c r="E111" t="s">
+        <v>233</v>
+      </c>
+      <c r="F111" t="s">
+        <v>156</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>399</v>
+      </c>
+      <c r="H111" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>401</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>402</v>
+      </c>
+      <c r="D112" t="s">
+        <v>232</v>
+      </c>
+      <c r="E112" t="s">
+        <v>233</v>
+      </c>
+      <c r="F112" t="s">
+        <v>152</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H112" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>404</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>405</v>
+      </c>
+      <c r="D113" t="s">
+        <v>232</v>
+      </c>
+      <c r="E113" t="s">
+        <v>233</v>
+      </c>
+      <c r="F113" t="s">
+        <v>156</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H113" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>407</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>408</v>
+      </c>
+      <c r="D114" t="s">
+        <v>232</v>
+      </c>
+      <c r="E114" t="s">
+        <v>233</v>
+      </c>
+      <c r="F114" t="s">
+        <v>156</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H114" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>410</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>411</v>
+      </c>
+      <c r="D115" t="s">
+        <v>232</v>
+      </c>
+      <c r="E115" t="s">
+        <v>233</v>
+      </c>
+      <c r="F115" t="s">
+        <v>412</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="H115" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>415</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>416</v>
+      </c>
+      <c r="D116" t="s">
+        <v>232</v>
+      </c>
+      <c r="E116" t="s">
+        <v>233</v>
+      </c>
+      <c r="F116" t="s">
+        <v>417</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>418</v>
+      </c>
+      <c r="H116" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>420</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>421</v>
+      </c>
+      <c r="D117" t="s">
+        <v>232</v>
+      </c>
+      <c r="E117" t="s">
+        <v>233</v>
+      </c>
+      <c r="F117" t="s">
+        <v>160</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H117" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>423</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>424</v>
+      </c>
+      <c r="D118" t="s">
+        <v>232</v>
+      </c>
+      <c r="E118" t="s">
+        <v>233</v>
+      </c>
+      <c r="F118" t="s">
+        <v>163</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H118" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>426</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>427</v>
+      </c>
+      <c r="D119" t="s">
+        <v>232</v>
+      </c>
+      <c r="E119" t="s">
+        <v>233</v>
+      </c>
+      <c r="F119" t="s">
+        <v>163</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H119" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>429</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>430</v>
+      </c>
+      <c r="D120" t="s">
+        <v>232</v>
+      </c>
+      <c r="E120" t="s">
+        <v>233</v>
+      </c>
+      <c r="F120" t="s">
+        <v>160</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H120" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>432</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>433</v>
+      </c>
+      <c r="D121" t="s">
+        <v>232</v>
+      </c>
+      <c r="E121" t="s">
+        <v>233</v>
+      </c>
+      <c r="F121" t="s">
+        <v>234</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H121" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>435</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>436</v>
+      </c>
+      <c r="D122" t="s">
+        <v>232</v>
+      </c>
+      <c r="E122" t="s">
+        <v>233</v>
+      </c>
+      <c r="F122" t="s">
+        <v>292</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>146</v>
+      </c>
+      <c r="H122" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>438</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
         <v>10</v>
       </c>
-      <c r="D81" t="s">
-[...5 lines deleted...]
-      <c r="F81" t="s">
+      <c r="D123" t="s">
+        <v>439</v>
+      </c>
+      <c r="E123" t="s">
+        <v>440</v>
+      </c>
+      <c r="F123" t="s">
+        <v>441</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="H123" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>444</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>17</v>
+      </c>
+      <c r="D124" t="s">
+        <v>439</v>
+      </c>
+      <c r="E124" t="s">
+        <v>440</v>
+      </c>
+      <c r="F124" t="s">
+        <v>149</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="H124" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>447</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>21</v>
+      </c>
+      <c r="D125" t="s">
+        <v>439</v>
+      </c>
+      <c r="E125" t="s">
+        <v>440</v>
+      </c>
+      <c r="F125" t="s">
+        <v>152</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="H125" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>450</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>25</v>
+      </c>
+      <c r="D126" t="s">
+        <v>439</v>
+      </c>
+      <c r="E126" t="s">
+        <v>440</v>
+      </c>
+      <c r="F126" t="s">
+        <v>152</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="H126" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>453</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>43</v>
+      </c>
+      <c r="D127" t="s">
+        <v>439</v>
+      </c>
+      <c r="E127" t="s">
+        <v>440</v>
+      </c>
+      <c r="F127" t="s">
+        <v>263</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="H127" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>456</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>47</v>
+      </c>
+      <c r="D128" t="s">
+        <v>439</v>
+      </c>
+      <c r="E128" t="s">
+        <v>440</v>
+      </c>
+      <c r="F128" t="s">
+        <v>149</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="H128" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>459</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>51</v>
+      </c>
+      <c r="D129" t="s">
+        <v>439</v>
+      </c>
+      <c r="E129" t="s">
+        <v>440</v>
+      </c>
+      <c r="F129" t="s">
+        <v>160</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="H129" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>462</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>55</v>
+      </c>
+      <c r="D130" t="s">
+        <v>439</v>
+      </c>
+      <c r="E130" t="s">
+        <v>440</v>
+      </c>
+      <c r="F130" t="s">
+        <v>160</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="H130" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>465</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>59</v>
+      </c>
+      <c r="D131" t="s">
+        <v>439</v>
+      </c>
+      <c r="E131" t="s">
+        <v>440</v>
+      </c>
+      <c r="F131" t="s">
+        <v>160</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="H131" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>468</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>63</v>
+      </c>
+      <c r="D132" t="s">
+        <v>439</v>
+      </c>
+      <c r="E132" t="s">
+        <v>440</v>
+      </c>
+      <c r="F132" t="s">
+        <v>160</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="H132" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>471</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>67</v>
+      </c>
+      <c r="D133" t="s">
+        <v>439</v>
+      </c>
+      <c r="E133" t="s">
+        <v>440</v>
+      </c>
+      <c r="F133" t="s">
+        <v>160</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="H133" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>474</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>71</v>
+      </c>
+      <c r="D134" t="s">
+        <v>439</v>
+      </c>
+      <c r="E134" t="s">
+        <v>440</v>
+      </c>
+      <c r="F134" t="s">
+        <v>160</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="H134" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>477</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>75</v>
+      </c>
+      <c r="D135" t="s">
+        <v>439</v>
+      </c>
+      <c r="E135" t="s">
+        <v>440</v>
+      </c>
+      <c r="F135" t="s">
+        <v>156</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="H135" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>480</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>79</v>
+      </c>
+      <c r="D136" t="s">
+        <v>439</v>
+      </c>
+      <c r="E136" t="s">
+        <v>440</v>
+      </c>
+      <c r="F136" t="s">
+        <v>156</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H136" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>483</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>83</v>
+      </c>
+      <c r="D137" t="s">
+        <v>439</v>
+      </c>
+      <c r="E137" t="s">
+        <v>440</v>
+      </c>
+      <c r="F137" t="s">
+        <v>484</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="H137" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>487</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>87</v>
+      </c>
+      <c r="D138" t="s">
+        <v>439</v>
+      </c>
+      <c r="E138" t="s">
+        <v>440</v>
+      </c>
+      <c r="F138" t="s">
+        <v>152</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="H138" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>490</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>91</v>
+      </c>
+      <c r="D139" t="s">
+        <v>439</v>
+      </c>
+      <c r="E139" t="s">
+        <v>440</v>
+      </c>
+      <c r="F139" t="s">
+        <v>152</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="H139" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>493</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>95</v>
+      </c>
+      <c r="D140" t="s">
+        <v>439</v>
+      </c>
+      <c r="E140" t="s">
+        <v>440</v>
+      </c>
+      <c r="F140" t="s">
+        <v>160</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="H140" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>496</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>99</v>
+      </c>
+      <c r="D141" t="s">
+        <v>439</v>
+      </c>
+      <c r="E141" t="s">
+        <v>440</v>
+      </c>
+      <c r="F141" t="s">
+        <v>244</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="H141" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>499</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>103</v>
+      </c>
+      <c r="D142" t="s">
+        <v>439</v>
+      </c>
+      <c r="E142" t="s">
+        <v>440</v>
+      </c>
+      <c r="F142" t="s">
+        <v>248</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="H142" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>502</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>107</v>
+      </c>
+      <c r="D143" t="s">
+        <v>439</v>
+      </c>
+      <c r="E143" t="s">
+        <v>440</v>
+      </c>
+      <c r="F143" t="s">
+        <v>156</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="H143" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>505</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>111</v>
+      </c>
+      <c r="D144" t="s">
+        <v>439</v>
+      </c>
+      <c r="E144" t="s">
+        <v>440</v>
+      </c>
+      <c r="F144" t="s">
+        <v>163</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="H144" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>508</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>115</v>
+      </c>
+      <c r="D145" t="s">
+        <v>439</v>
+      </c>
+      <c r="E145" t="s">
+        <v>440</v>
+      </c>
+      <c r="F145" t="s">
+        <v>234</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="H145" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>511</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>119</v>
+      </c>
+      <c r="D146" t="s">
+        <v>439</v>
+      </c>
+      <c r="E146" t="s">
+        <v>440</v>
+      </c>
+      <c r="F146" t="s">
+        <v>156</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="H146" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>514</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>123</v>
+      </c>
+      <c r="D147" t="s">
+        <v>439</v>
+      </c>
+      <c r="E147" t="s">
+        <v>440</v>
+      </c>
+      <c r="F147" t="s">
+        <v>234</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="H147" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>517</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>127</v>
+      </c>
+      <c r="D148" t="s">
+        <v>439</v>
+      </c>
+      <c r="E148" t="s">
+        <v>440</v>
+      </c>
+      <c r="F148" t="s">
+        <v>156</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="H148" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>520</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>131</v>
+      </c>
+      <c r="D149" t="s">
+        <v>439</v>
+      </c>
+      <c r="E149" t="s">
+        <v>440</v>
+      </c>
+      <c r="F149" t="s">
+        <v>163</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="H149" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>523</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>135</v>
+      </c>
+      <c r="D150" t="s">
+        <v>439</v>
+      </c>
+      <c r="E150" t="s">
+        <v>440</v>
+      </c>
+      <c r="F150" t="s">
+        <v>160</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="H150" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>526</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>139</v>
+      </c>
+      <c r="D151" t="s">
+        <v>439</v>
+      </c>
+      <c r="E151" t="s">
+        <v>440</v>
+      </c>
+      <c r="F151" t="s">
+        <v>160</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="H151" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>529</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>309</v>
+      </c>
+      <c r="D152" t="s">
+        <v>439</v>
+      </c>
+      <c r="E152" t="s">
+        <v>440</v>
+      </c>
+      <c r="F152" t="s">
+        <v>267</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>530</v>
+      </c>
+      <c r="H152" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>532</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>313</v>
+      </c>
+      <c r="D153" t="s">
+        <v>439</v>
+      </c>
+      <c r="E153" t="s">
+        <v>440</v>
+      </c>
+      <c r="F153" t="s">
+        <v>152</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>533</v>
+      </c>
+      <c r="H153" t="s">
+        <v>534</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>535</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>317</v>
+      </c>
+      <c r="D154" t="s">
+        <v>439</v>
+      </c>
+      <c r="E154" t="s">
+        <v>440</v>
+      </c>
+      <c r="F154" t="s">
+        <v>244</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="H154" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>538</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>320</v>
+      </c>
+      <c r="D155" t="s">
+        <v>439</v>
+      </c>
+      <c r="E155" t="s">
+        <v>440</v>
+      </c>
+      <c r="F155" t="s">
+        <v>539</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="H155" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>542</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>323</v>
+      </c>
+      <c r="D156" t="s">
+        <v>439</v>
+      </c>
+      <c r="E156" t="s">
+        <v>440</v>
+      </c>
+      <c r="F156" t="s">
+        <v>160</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="H156" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>545</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>326</v>
+      </c>
+      <c r="D157" t="s">
+        <v>439</v>
+      </c>
+      <c r="E157" t="s">
+        <v>440</v>
+      </c>
+      <c r="F157" t="s">
+        <v>292</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="H157" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>548</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>329</v>
+      </c>
+      <c r="D158" t="s">
+        <v>439</v>
+      </c>
+      <c r="E158" t="s">
+        <v>440</v>
+      </c>
+      <c r="F158" t="s">
+        <v>368</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="H158" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>551</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>331</v>
+      </c>
+      <c r="D159" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" t="s">
+        <v>152</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="H159" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>554</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>334</v>
+      </c>
+      <c r="D160" t="s">
+        <v>439</v>
+      </c>
+      <c r="E160" t="s">
+        <v>440</v>
+      </c>
+      <c r="F160" t="s">
+        <v>152</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="H160" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>557</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>338</v>
+      </c>
+      <c r="D161" t="s">
+        <v>439</v>
+      </c>
+      <c r="E161" t="s">
+        <v>440</v>
+      </c>
+      <c r="F161" t="s">
+        <v>558</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="H161" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>561</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>342</v>
+      </c>
+      <c r="D162" t="s">
+        <v>439</v>
+      </c>
+      <c r="E162" t="s">
+        <v>440</v>
+      </c>
+      <c r="F162" t="s">
+        <v>152</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="H162" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>564</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>346</v>
+      </c>
+      <c r="D163" t="s">
+        <v>439</v>
+      </c>
+      <c r="E163" t="s">
+        <v>440</v>
+      </c>
+      <c r="F163" t="s">
+        <v>152</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="H163" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>567</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>350</v>
+      </c>
+      <c r="D164" t="s">
+        <v>439</v>
+      </c>
+      <c r="E164" t="s">
+        <v>440</v>
+      </c>
+      <c r="F164" t="s">
+        <v>152</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>568</v>
+      </c>
+      <c r="H164" t="s">
+        <v>569</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>570</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>353</v>
+      </c>
+      <c r="D165" t="s">
+        <v>439</v>
+      </c>
+      <c r="E165" t="s">
+        <v>440</v>
+      </c>
+      <c r="F165" t="s">
+        <v>292</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>571</v>
+      </c>
+      <c r="H165" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>573</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>356</v>
+      </c>
+      <c r="D166" t="s">
+        <v>439</v>
+      </c>
+      <c r="E166" t="s">
+        <v>440</v>
+      </c>
+      <c r="F166" t="s">
+        <v>292</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>574</v>
+      </c>
+      <c r="H166" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>575</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>359</v>
+      </c>
+      <c r="D167" t="s">
+        <v>439</v>
+      </c>
+      <c r="E167" t="s">
+        <v>440</v>
+      </c>
+      <c r="F167" t="s">
+        <v>160</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="H167" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>578</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>363</v>
+      </c>
+      <c r="D168" t="s">
+        <v>439</v>
+      </c>
+      <c r="E168" t="s">
+        <v>440</v>
+      </c>
+      <c r="F168" t="s">
+        <v>267</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="H168" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>581</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>367</v>
+      </c>
+      <c r="D169" t="s">
+        <v>439</v>
+      </c>
+      <c r="E169" t="s">
+        <v>440</v>
+      </c>
+      <c r="F169" t="s">
+        <v>160</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="H169" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>584</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>372</v>
+      </c>
+      <c r="D170" t="s">
+        <v>439</v>
+      </c>
+      <c r="E170" t="s">
+        <v>440</v>
+      </c>
+      <c r="F170" t="s">
+        <v>248</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="H170" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>587</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>376</v>
+      </c>
+      <c r="D171" t="s">
+        <v>439</v>
+      </c>
+      <c r="E171" t="s">
+        <v>440</v>
+      </c>
+      <c r="F171" t="s">
+        <v>441</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="H171" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>590</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>380</v>
+      </c>
+      <c r="D172" t="s">
+        <v>439</v>
+      </c>
+      <c r="E172" t="s">
+        <v>440</v>
+      </c>
+      <c r="F172" t="s">
+        <v>152</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="H172" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>593</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>384</v>
+      </c>
+      <c r="D173" t="s">
+        <v>439</v>
+      </c>
+      <c r="E173" t="s">
+        <v>440</v>
+      </c>
+      <c r="F173" t="s">
+        <v>160</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="H173" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>596</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>389</v>
+      </c>
+      <c r="D174" t="s">
+        <v>439</v>
+      </c>
+      <c r="E174" t="s">
+        <v>440</v>
+      </c>
+      <c r="F174" t="s">
+        <v>160</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="H174" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>599</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>392</v>
+      </c>
+      <c r="D175" t="s">
+        <v>439</v>
+      </c>
+      <c r="E175" t="s">
+        <v>440</v>
+      </c>
+      <c r="F175" t="s">
+        <v>160</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="H175" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>602</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>395</v>
+      </c>
+      <c r="D176" t="s">
+        <v>439</v>
+      </c>
+      <c r="E176" t="s">
+        <v>440</v>
+      </c>
+      <c r="F176" t="s">
+        <v>156</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="H176" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>605</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>398</v>
+      </c>
+      <c r="D177" t="s">
+        <v>439</v>
+      </c>
+      <c r="E177" t="s">
+        <v>440</v>
+      </c>
+      <c r="F177" t="s">
+        <v>160</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="H177" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>608</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>402</v>
+      </c>
+      <c r="D178" t="s">
+        <v>439</v>
+      </c>
+      <c r="E178" t="s">
+        <v>440</v>
+      </c>
+      <c r="F178" t="s">
+        <v>160</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="H178" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>611</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>405</v>
+      </c>
+      <c r="D179" t="s">
+        <v>439</v>
+      </c>
+      <c r="E179" t="s">
+        <v>440</v>
+      </c>
+      <c r="F179" t="s">
+        <v>292</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="H179" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>614</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>10</v>
+      </c>
+      <c r="D180" t="s">
+        <v>615</v>
+      </c>
+      <c r="E180" t="s">
+        <v>616</v>
+      </c>
+      <c r="F180" t="s">
         <v>13</v>
       </c>
-      <c r="G81" s="1" t="s">
-[...3 lines deleted...]
-        <v>291</v>
+      <c r="G180" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="H180" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>619</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>10</v>
+      </c>
+      <c r="D181" t="s">
+        <v>620</v>
+      </c>
+      <c r="E181" t="s">
+        <v>621</v>
+      </c>
+      <c r="F181" t="s">
+        <v>156</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>622</v>
+      </c>
+      <c r="H181" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>624</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>17</v>
+      </c>
+      <c r="D182" t="s">
+        <v>620</v>
+      </c>
+      <c r="E182" t="s">
+        <v>621</v>
+      </c>
+      <c r="F182" t="s">
+        <v>248</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="H182" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>627</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>10</v>
+      </c>
+      <c r="D183" t="s">
+        <v>628</v>
+      </c>
+      <c r="E183" t="s">
+        <v>629</v>
+      </c>
+      <c r="F183" t="s">
+        <v>630</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>631</v>
+      </c>
+      <c r="H183" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>633</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>10</v>
+      </c>
+      <c r="D184" t="s">
+        <v>634</v>
+      </c>
+      <c r="E184" t="s">
+        <v>635</v>
+      </c>
+      <c r="F184" t="s">
+        <v>636</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="H184" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>639</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>10</v>
+      </c>
+      <c r="D185" t="s">
+        <v>640</v>
+      </c>
+      <c r="E185" t="s">
+        <v>641</v>
+      </c>
+      <c r="F185" t="s">
+        <v>642</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="H185" t="s">
+        <v>644</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -3449,50 +7220,154 @@
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
     <hyperlink ref="G66" r:id="rId65"/>
     <hyperlink ref="G67" r:id="rId66"/>
     <hyperlink ref="G68" r:id="rId67"/>
     <hyperlink ref="G69" r:id="rId68"/>
     <hyperlink ref="G70" r:id="rId69"/>
     <hyperlink ref="G71" r:id="rId70"/>
     <hyperlink ref="G72" r:id="rId71"/>
     <hyperlink ref="G73" r:id="rId72"/>
     <hyperlink ref="G74" r:id="rId73"/>
     <hyperlink ref="G75" r:id="rId74"/>
     <hyperlink ref="G76" r:id="rId75"/>
     <hyperlink ref="G77" r:id="rId76"/>
     <hyperlink ref="G78" r:id="rId77"/>
     <hyperlink ref="G79" r:id="rId78"/>
     <hyperlink ref="G80" r:id="rId79"/>
     <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>