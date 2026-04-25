--- v3 (2026-03-01)
+++ v4 (2026-04-25)
@@ -54,3040 +54,3040 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3485</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>TIAGO LUIZ DE OLIVEIRA</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3485/pl01.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3485/pl01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial ao orçamento de 2025, no valor de R$ 149.931,38, alteração do PPA LDO para os fins que especifíca, e dá outras providências.</t>
   </si>
   <si>
     <t>3486</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3486/pl02.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3486/pl02.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar ao orçamento de 2025, no valor de R$ 52.000,00, alteração do PPA LDO, e dá outras providências.</t>
   </si>
   <si>
     <t>3487</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3487/pl03.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3487/pl03.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial ao orçamento de 2025, no valor de R$ 900.000,00, alteração do PPA LDO para os fins que especifíca, e dá outras providências.</t>
   </si>
   <si>
     <t>3488</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3488/pl04.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3488/pl04.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial ao orçamento de 2025, no valor de R$ 500.000,00, alteração do PPA LDO para os fins que especifíca, e dá outras providências.</t>
   </si>
   <si>
     <t>3489</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3489/pl05.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3489/pl05.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de subvenção/contribuição social à entidade que especifica para o exercício de 2025.(APAE Araçatuba)</t>
   </si>
   <si>
     <t>3490</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3490/pl06.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3490/pl06.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reabertura de crédito especial ao orçamento de 2025, no valor de R$ 764.000,00, alteração do PPA LDO para os fins que especifíca, e dá outras providências.</t>
   </si>
   <si>
     <t>3491</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3491/pl07.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3491/pl07.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reabertura de crédito especial ao orçamento de 2025, no valor de R$ 1.284.298,75, alteração do PPA LDO, visando implementação de recursos par atendimento de Obras e Instalações Serviços Públicos Urbanos, e dá outras providências.</t>
   </si>
   <si>
     <t>3510</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3510/pl08.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3510/pl08.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei Municipal nº 4.800/2022, que trata sobre a criação da Ouvidoria-Geral do Município e dá outras providências.</t>
   </si>
   <si>
     <t>3511</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3511/pl09.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3511/pl09.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reformulação da Lei Municipal nº 4.866/2023, que institui o pro labore aos Policiais Militares que participarem do policiamento de trânsito e segurança da cidade, e dá outras providências.</t>
   </si>
   <si>
     <t>3512</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3512/pl10.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3512/pl10.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial no valor de R$ 204.509,08 ao orçamento de 2025, alteração do PPA - LDO para os fins que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>3513</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3513/pl11.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3513/pl11.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a receber em doação, bens considerados inservíveis do DETRAN – Departamento Estadual de Trânsito de São Paulo/Núcleo de Compras e Administração Patrimonial, e dá outras providências.</t>
   </si>
   <si>
     <t>3520</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3520/pl12.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3520/pl12.pdf</t>
   </si>
   <si>
     <t>INSTITUI OS SELOS "AMIGO SOLIDÁRIO" E "EMPRESA SOLIDÁRIA" DO FUNDO SOCIAL DE SOLIDARIEDADE DE BURITAMA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3521</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3521/pl13.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3521/pl13.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO SUPLEMENTAR NO VALOR DE R$ 19.560,00 AO ORÇAMENTO DE 2025 ALTERAÇÃO DO PPA-LDO PARA OS FINS QUE ESPECIFICA E, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3522</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3522/pl14.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3522/pl14.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO DE 2025 NO VALOR DE R$ 87.070,00 ALTERAÇÃO DO PPA-LDO PARA OS FINS QUE ESPECIFICA E, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3542</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3542/pl15-assinado.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3542/pl15-assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre desafetação de imóvel descrito na Lei Municipal nº 4.152/2015 que autorizou a desapropriação por Utilidade Pública, de áreas de terras situadas na zona urbana deste Município, de propriedade de Izair dos Santos Teixeira e seu cônjuge, destinadas à ampliação do Cemitério Municipal José Antônio Cardoso e prolongamento das Ruas Maria do Carmo Costa Andrade e Francisco Cardoso, e dá outras providências.</t>
   </si>
   <si>
     <t>3543</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3543/pl16.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3543/pl16.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre consolidação de legislação que trata sobre Concurso de Blocos Carnavalescos no Município de Buritama, e dá outras providências.</t>
   </si>
   <si>
     <t>3561</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3561/pl_17_ok.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3561/pl_17_ok.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de subvenção/contribuição social às entidades que especificam para o exercício de 2025</t>
   </si>
   <si>
     <t>3562</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3562/pl18.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3562/pl18.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial ao orçamento de 2025 no valor de R$ 8.082,91, alteração do PPA-LDO, e dá outras providencias</t>
   </si>
   <si>
     <t>3563</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3563/pl19-assinado.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3563/pl19-assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial ao orçamento de 2025 no valor de R$ 3.917,09, alteração do PPA -LDO para os fins que especifica e, e dá outras providencias</t>
   </si>
   <si>
     <t>3564</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3564/pl20_ok.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3564/pl20_ok.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial ao orçamento de 2025 no valor de R$ 543,65, alteração do PPA -LDO para os fins que especifica e, e dá outras providencias</t>
   </si>
   <si>
     <t>3565</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3565/pl_21_ok.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3565/pl_21_ok.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial ao orçamento de 2025 no valor de R$31.016,00, alteração do PPA -LDO para os fins que especifica e, e dá outras providencias</t>
   </si>
   <si>
     <t>3567</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3567/pl22.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3567/pl22.pdf</t>
   </si>
   <si>
     <t>Institui serviço de transporte coletivo urbano fornecido pelo Município Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>3568</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3568/pl23.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3568/pl23.pdf</t>
   </si>
   <si>
     <t>Fixa o valor para pagamento de Obrigações de Pequeno Valor/RPV, decorrentes de decisões judiciais, nos termos do Art. 100, § 30 e 40 da Constituição Federal.</t>
   </si>
   <si>
     <t>3582</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3582/pl24.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3582/pl24.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial ao orçamento de 2025, no valor de R$ 149.931,38 (Cento e quarenta e nove mil, novecentos e trinta e um reais e trinta e oito centavos), alteração do PPA LDO para os fins que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>3583</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3583/pl25.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3583/pl25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar no valor de R$ 52.000,00, ao orçamento de 2025, alteração do PPA-LDO, e dá outras providências.</t>
   </si>
   <si>
     <t>3584</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3584/pl26_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3584/pl26_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito suplementar no valor de R$ 538.000,00, ao orçamento de 2025, alteração do PPA-LDO</t>
   </si>
   <si>
     <t>3605</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3605/pl27_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3605/pl27_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a receber em doação, móvel usado de cidadão Buritamense, e dá outras providências.</t>
   </si>
   <si>
     <t>3606</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3606/pl28.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3606/pl28.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito suplementar no valor de R$ 2.281.980,48, ao orçamento de 2025 alteração do PPA -LDO para os fins que especifica e, dá outras providencias</t>
   </si>
   <si>
     <t>3607</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3607/pl29.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3607/pl29.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial no valor de R$ 266.599,60, ao orçamento de 2025 alteração do PPA -LDO para os fins que especifica e, dá outras providencias".</t>
   </si>
   <si>
     <t>3608</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3608/pl30.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3608/pl30.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial no valor de R$ 1.569,198,60, ao orçamento de 2025 alteração do PPA -LDO para os fins que especifica e, da outras providencias</t>
   </si>
   <si>
     <t>3609</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3609/pl31.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3609/pl31.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial no valor de R$ 3.134.936,55, ao orçamento de 2025 alteração do PPA -LDO para os fins que especifica e, dá outras providencias.</t>
   </si>
   <si>
     <t>3615</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/</t>
+    <t>http://sapl.buritama.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito suplementar no valor de R$ 148.000,00 ao orçamento de 2025, alteração do PPA-LDO e dá outras providencias.</t>
   </si>
   <si>
     <t>3648</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3648/projeto_de_lei_no_33_de_07_de_abril_de_2025.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3648/projeto_de_lei_no_33_de_07_de_abril_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre recebimento em doação acervo de livros e revistas de diversos artistas famosos, e dá outras providências</t>
   </si>
   <si>
     <t>3649</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3649/projeto_de_lei_no_34_de_09_de_abril_de_2025.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3649/projeto_de_lei_no_34_de_09_de_abril_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito suplementar ao orçamento de 2025, no valor de R$ 232.881,84, alteração do PPA-LDO para os fins que especifica e dá outras providencias.</t>
   </si>
   <si>
     <t>3650</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3650/projeto_de_lei_no_35_de_09_de_abril_de_2025.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3650/projeto_de_lei_no_35_de_09_de_abril_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial ao orçamento de 2025, R$ 9.670,35, alteração PPA-LDO para os fins que especifica e dá outras providencias</t>
   </si>
   <si>
     <t>3664</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3664/pl36--.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3664/pl36--.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial no valor de R$ 38.173,00, ao orçamento de 2025, alteração do PPA-LDO para os fins que especifica e, e dá outras providências;</t>
   </si>
   <si>
     <t>3693</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3693/pl37_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3693/pl37_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre recebimento em doação de benfeitorias da Estrada Municipal João Theodoro Alfredo - BTM 470, e dá outras providências</t>
   </si>
   <si>
     <t>3694</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3694/pl38_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3694/pl38_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito suplementar ao orçamento de 2025, no valor de R$ 1.048.000,00, alteração do PPA_LDO, e dá outras providências.</t>
   </si>
   <si>
     <t>3704</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3704/pl39--.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3704/pl39--.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a ceder onerosamente direitos originados de créditos tributários e não tributários, inclusive quando inscritos em dívida ativa, a pessoas jurídicas de direito privado ou a fundos de investimento regulamentados pela Comissão de Valores Mobiliários (CVM)</t>
   </si>
   <si>
     <t>3706</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3706/pl40_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3706/pl40_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de subvenção social à entidade Associação Animal Quem Ama Protege, Abertura de crédito adicional suplementar, no valor de R$ 75.670,00, ao orçamento programa de 2025, e da outras providências</t>
   </si>
   <si>
     <t>3707</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3707/pl41_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3707/pl41_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial, no valor de R$ 200.000,00, ao orçamento de 2025 alteração do PPA -LDO para os fins que especifica e dá outras providencias</t>
   </si>
   <si>
     <t>3708</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3708/pl42_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3708/pl42_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para permissão de uso sem qualquer ônus a Municipalidade, e dá outras providências</t>
   </si>
   <si>
     <t>3709</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3709/pl43.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3709/pl43.pdf</t>
   </si>
   <si>
     <t>Autoriza a permissão de uso, de bem público municipal, a título precário, bem como a firmar contrato de parceria com o Clube dos Amigos de Buritama -C.A.B., e dá outras providências</t>
   </si>
   <si>
     <t>3710</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3710/pl44--.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3710/pl44--.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito suplementar, no valor de R$ 50.000,00, ao orçamento de 2025 alteração do PPA -LDO para os fins que especifica e dá outras providencias;</t>
   </si>
   <si>
     <t>3711</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3711/pl45--.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3711/pl45--.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito suplementar, no valor de R$ 1.000.000,00 ao orçamento de 2025 alteração do PPA -LDO para os fins que específica e dá outras providências</t>
   </si>
   <si>
     <t>3727</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3727/pl46-.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3727/pl46-.pdf</t>
   </si>
   <si>
     <t>Autoriza desapropriação por Utilidade Pública, de áreas de terras situadas na zona urbana deste Município, de propriedade de Izair dos Santos Teixeira e seu cônjuge, destinadas ao prolongamento do Cemitério Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>3728</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3728/pl47-.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3728/pl47-.pdf</t>
   </si>
   <si>
     <t>Altera valores a serem pagos pelo desempenho da gratificação por Atividade Delegada, conforme respectivo convênio celebrado com o Estado de São Paulo, por intermédio da Secretaria de Segurança Pública, e dá outras providências.</t>
   </si>
   <si>
     <t>3729</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3729/pl48-.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3729/pl48-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito suplementar no valor de R$ 70.000,00 (setenta mil reais), ao orçamento de 2025 alteração do PPA - LDO para os fins que especifica e dá outras providencias.</t>
   </si>
   <si>
     <t>3730</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3730/pl49.-.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3730/pl49.-.pdf</t>
   </si>
   <si>
     <t>Institui, no Município de Buritama, o Programa Bolsa Atleta Municipal, que objetiva o Apoio e Incentivo à Atletas e Paratletas amadores e profissionais, e dá outras providências.</t>
   </si>
   <si>
     <t>3731</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3731/pl50-.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3731/pl50-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para cessão de uso de terraço/cobertura/telhado de próprios públicos e pontos elevados, pertencentes ao Município de Buritama, e dá outras providências.</t>
   </si>
   <si>
     <t>3732</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3732/pl51-.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3732/pl51-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de subvenção/contribuição social às entidades que especificam e abertura de crédito especial ao orçamento programa 2025, e da outras providências.</t>
   </si>
   <si>
     <t>3767</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3767/pl52.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3767/pl52.pdf</t>
   </si>
   <si>
     <t>Autoriza o Departamento Municipal de Cultura a efetuar a devolução de bem ao doador, e dá outras providências.</t>
   </si>
   <si>
     <t>3768</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3768/pl53.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3768/pl53.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito suplementar no valor de R$ 700.000,00, ao orçamento de 2025, alteração do PPA-LDO, e dá outras providências</t>
   </si>
   <si>
     <t>3769</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3769/pl54.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3769/pl54.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial no valor de R$ 453.139,00, ao orçamento de 2025 alteração do PPA-LDO para os fins que específica, e dá outras providências.</t>
   </si>
   <si>
     <t>3770</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3770/pl55.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3770/pl55.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial no valor de R$ 600.000,00 ao orçamento de 2025, alteração do PPA_LDO para os fins que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>3794</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3794/pl56.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3794/pl56.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar Convênios com a Entidade Santa Casa de Misericórdia São Franciso, e dá outras providências.</t>
   </si>
   <si>
     <t>3795</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3795/pl57.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3795/pl57.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito suplementar no valor de R$ 1.000.000,00 (um milhão de reais) ao orçamento de 2025 alteração do PPA - LDO para os fins que especifica, e dá outras providencias.</t>
   </si>
   <si>
     <t>3796</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3796/pl58.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3796/pl58.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial no valor de R$ 188.929,84 (cento e oitenta e oito mil, novecentos e vinte e nove reais e oitenta e quatro centavos) ao orçamento de 2025 alteração do PPA - LDO para os fins que especifica, e dá outras providencias.</t>
   </si>
   <si>
     <t>3797</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3797/pl59.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3797/pl59.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito suplementar no valor de R$ 265.000,00 (duzentos e sessenta e cinco mil reais) ao orçamento de 2025, alteração do PPA-LDO.</t>
   </si>
   <si>
     <t>3799</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3799/projeto_de_lei_no_60.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3799/projeto_de_lei_no_60.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito suplementar no valor de R$ 89.422,75 (Oitenta e nove mil, quatrocentos e vinte e dois reais e setenta e cinco centavos) ao orçamento de 2025, alteração do PPA - LDO para os fins que especifica e dá outras providencias.</t>
   </si>
   <si>
     <t>3800</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3800/projeto_de_lei_no_61.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3800/projeto_de_lei_no_61.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial no valor de R$ 52.000,00 (Cinquenta e dois mil reais) ao orçamento de 2025, alteração do PPA - LDO para os fins que especifica e dá outras providencias.</t>
   </si>
   <si>
     <t>3804</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3804/pl62_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3804/pl62_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito suplementar no valor de R$ 1.350.000,00 (um milhão, trezentos e cinquenta mil reais) ao orçamento de 2025, alteração do PPA-LDO para os fins que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>3805</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3805/pl63.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3805/pl63.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito suplementar no valor de R$ 3.000.000,00 (três milhões de reais) ao orçamento de 2025, alteração do PPA-LDO para os fins que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>3806</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3806/pl64.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3806/pl64.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial no valor de R$ 111.000,00 (cento e onze mil reais) ao orçamento de 2025, alteração do PPA -LDO para os fins que especifica, e dá outras providencias”.</t>
   </si>
   <si>
     <t>3807</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3807/pl65.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3807/pl65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial no valor de R$ 16.000,00 (dezesseis mil reais) ao orçamento de 2025, alteração do PPA -LDO para os fins que especifica, e dá outras providencias.</t>
   </si>
   <si>
     <t>3808</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3808/pl66.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3808/pl66.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito suplementar no valor de R$ 29.857,18 (vinte e nove mil, oitocentos e cinquenta e sete reais e dezoito centavos) ao orçamento de 2025, alteração do PPA -LDO para os fins que especifica, e dá outras providencias.</t>
   </si>
   <si>
     <t>3809</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3809/pl67.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3809/pl67.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial no valor de R$ 16.635,94 (dezesseis mil, seiscentos e trinta e cinco reais e noventa e quatro centavos) ao orçamento de 2025, alteração do PPA -LDO para os fins que especifica, e dá outras providencias.</t>
   </si>
   <si>
     <t>3828</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3828/pl68_2.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3828/pl68_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito suplementar  no valor de R$ 157.000,00 (cento e cinquenta e sete mil reais) ao  orçamento de 2025, alteração do PPA - LDO para os fins que especifica, e dá outras providencias.</t>
   </si>
   <si>
     <t>3829</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3829/pl69.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3829/pl69.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito suplementar no valor de R$ 66.000,00 (sessenta e seis mil reais) ao orçamento de 2025, alteração do PPA - LDO para os fins que especifica, e dá outras providencias</t>
   </si>
   <si>
     <t>3830</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3830/pl70.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3830/pl70.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito suplementar no valor de R$ 1.000.000,00 (um milhão de reais) ao orçamento de 2025, alteração do PPA - LDO para os fins que especifica, e dá outras providencias.</t>
   </si>
   <si>
     <t>3831</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3831/pl71.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3831/pl71.pdf</t>
   </si>
   <si>
     <t>autoriza o Executivo Municipal a firmar convênio com a ELEKTRO REDES S.A., para formalizar e implantar o Projeto de Eficiência Energética nos ativos de Iluminação Pública, no Município de Buritama, e dá outras providências</t>
   </si>
   <si>
     <t>3847</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3847/pl72.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3847/pl72.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito suplementar, no valor de R$ 1.116.000,00, ao orçamento de 2025, alteração do PPA -LDO para os fins que especifica, e dá outras providencias</t>
   </si>
   <si>
     <t>3870</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3870/pl73.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3870/pl73.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito suplementar no valor de R$ 20.443,14 (vinte mil, quatrocentos e quarenta e três reais e quatorze centavos) ao orçamento de 2025 alteração do PPA - LDO, para os fins que específica, e dá outras providências.</t>
   </si>
   <si>
     <t>3871</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3871/pl74.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3871/pl74.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito suplementar no valor de R$ 18.020,14 (dezoito mil, vinte reais e quatorze centavos) ao orçamento de 2025 alteração do PPA - LDO para os fins que especifica e, e dá outras providências.</t>
   </si>
   <si>
     <t>3872</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3872/pl75.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3872/pl75.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito suplementar no valor de R$ 30.000,00 (trinta mil reais) ao orçamento de 2025 alteração do PPA - LDO para os fins que específica, e dá outras providencias.</t>
   </si>
   <si>
     <t>3873</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3873/pl76_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3873/pl76_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a firmar convênio com a ELEKTRO REDES S.A., para formalizar e implantar o Projeto de Eficiência Energética nos ativos de Iluminação Pública, no Município de Buritama, e dá outras providencias.</t>
   </si>
   <si>
     <t>3874</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3874/pl77_-_ppa.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3874/pl77_-_ppa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o Quadriênio de 2026 a 2029 do Município de Buritama, e dá outras providências.</t>
   </si>
   <si>
     <t>3875</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3875/pl78.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3875/pl78.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Gerais para a elaboração da Lei Orçamentária para o Exercício de 2026, e dá outras providências.</t>
   </si>
   <si>
     <t>3876</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3876/pl79.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3876/pl79.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Buritama, para o Exercício de 2026.</t>
   </si>
   <si>
     <t>3896</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3896/pl80.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3896/pl80.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre complemento no salário base dos servidores que exercem a função de Agentes de Combate às Endemias, cadastrados junto ao Cadastro Nacional de Estabelecimentos de Saúde-SCNES, SUS – Ministério da Saúde, da Vigilância Sanitária do Departamento Municipal de Saúde do Município, e dá outras providências</t>
   </si>
   <si>
     <t>3897</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3897/pl81.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3897/pl81.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de subvenção/contribuição social às entidades que especificam e abertura de crédito especial ao orçamento programa 2025, e da outras providências</t>
   </si>
   <si>
     <t>3898</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3898/pl82.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3898/pl82.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Termo e/ou Convênio com o Governo do Estado de São Paulo, CETRAN – Conselho Estadual de Trânsito, para aderir ao Sistema Estadual de Trânsito (SISTRAN-SP), instituído pelo Decreto Estadual nº 68.347, de 29 de fevereiro de 2024, e dá outras providências</t>
   </si>
   <si>
     <t>3899</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3899/pl83.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3899/pl83.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre adequação de denominação de prédio da nova UBS - Unidade Básica de Saúde a ser construída em nosso Município, e dá outras providências</t>
   </si>
   <si>
     <t>3900</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3900/pl84.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3900/pl84.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial, no valor de R$ 450.000,00, ao orçamento de 2025 alteração do PPA - LDO para os fins que especifica, e dá outras providencias</t>
   </si>
   <si>
     <t>3917</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3917/pl85.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3917/pl85.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de bem imóvel do Município de Buritama, com encargos, à Associação Beneficente de Assistência Social - ABAS, e dá outras providências.</t>
   </si>
   <si>
     <t>3918</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3918/pl86.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3918/pl86.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial no valor de R$ 39.000,00 (Trinta e nove mil reais), ao orçamento de 2025, alteração do PPA -LDO para os fins que especifica, e dá outras providencias.</t>
   </si>
   <si>
     <t>3919</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3919/pl87.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3919/pl87.pdf</t>
   </si>
   <si>
     <t>3952</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3952/pl88.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3952/pl88.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito suplementar no valor R$ 106.508,70 (cento e seis mil, quinhentos e oito reais e setenta centavos) ao orçamento de 2025 alteração do PPA - LDO para os fins que especifica, e dá outras providencias.</t>
   </si>
   <si>
     <t>3953</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3953/pl89.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3953/pl89.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial no valor de R$ 8.676,00 (oito mil, seiscentos e setenta e seis reais) ao orçamento de 2025 alteração do PPA - LDO para os fins que especifica, e dá outras providencias.</t>
   </si>
   <si>
     <t>3960</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3960/pl90.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3960/pl90.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial no valor de R$ 14.000,00 (quatorze mil reais) ao orçamento de 2025 alteração do PPA - LDO para os fins que especifica, e dá outras providencias.</t>
   </si>
   <si>
     <t>3961</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3961/pl91.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3961/pl91.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial no valor de R$ 28.335,00 (vinte e oito mil, trezentos e trinta e cinco reais) ao orçamento de 2025 alteração do PPA - LDO para os fins que especifica, e dá outras providencias.</t>
   </si>
   <si>
     <t>3962</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3962/pl92.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3962/pl92.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito suplementar no valor de R$ 247.324,49 (duzentos e quarenta e sete mil, trezentos e vinte e quatro reais e quarenta e nove centavos) ao orçamento de 2025 alteração do PPA - LDO para os fins que especifica, e dá outras providencias.</t>
   </si>
   <si>
     <t>3963</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3963/pl_93.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3963/pl_93.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema Municipal de Cultura do Município de Buritama, e dá outras providências.</t>
   </si>
   <si>
     <t>3980</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3980/pl_94.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3980/pl_94.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito suplementar no valor de R$ 3.592.000,00 (três milhões, quinhentos e noventa e dois mil reais) ao orçamento de 2025 alteração do PPA - LDO para os fins que especifica, e dá outras providencias.</t>
   </si>
   <si>
     <t>3981</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3981/pl_95.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3981/pl_95.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito suplementar no valor de R$ 1.480.000,00 (Um milhão, quatrocentos e oitenta mil reais) p ao orçamento de 2025 alteração do PPA - LDO para os fins que especifica, e dá outras providencias.</t>
   </si>
   <si>
     <t>3982</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3982/pl96.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3982/pl96.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito suplementar no valor de R$ 94.700,59 (noventa e quatro mil, setecentos reais e cinquenta e nove centavos) ao orçamento de 2025 alteração do PPA - LDO para os fins que especifica, e dá outras providencias.</t>
   </si>
   <si>
     <t>3983</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3983/pl_97.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3983/pl_97.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito suplementar no valor de R$ 165.993,91 (cento e sessenta e cinco mil, novecentos e noventa e três reais e noventa e um centavos) ao orçamento de 2025 alteração do PPA - LDO para os fins que especifica e, e dá outras providencias.</t>
   </si>
   <si>
     <t>3984</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3984/pl_98.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3984/pl_98.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial no valor de R$ 450.000,00 (quatrocentos e cinquenta mil reais) ao orçamento de 2025 alteração do PPA - LDO para os fins que especifica, e dá outras providencias.</t>
   </si>
   <si>
     <t>4002</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4002/pl99.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4002/pl99.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de subvenção/contribuição social às entidades que especificam, e dá outras providências.</t>
   </si>
   <si>
     <t>4003</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4003/pl100.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4003/pl100.pdf</t>
   </si>
   <si>
     <t>4004</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4004/pl101.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4004/pl101.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Parcerias Público-Privadas, e dá outras providências.</t>
   </si>
   <si>
     <t>4005</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4005/pl102.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4005/pl102.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial no valor de R$ 400.000,00 (quatrocentos mil reais) ao orçamento de 2025 alteração do PPA - LDO para os fins que especifica, e dá outras providencias.</t>
   </si>
   <si>
     <t>4006</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4006/pl103.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4006/pl103.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial no valor de R$ 36.000,00 (trinta e seis mil reais) ao orçamento de 2025 alteração do PPA - LDO para os fins que especifica, e dá outras providencias.</t>
   </si>
   <si>
     <t>4007</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4007/pl104.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4007/pl104.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito suplementar no valor de R$ 140.352,05 (cento e quarenta mil, trezentos e cinquenta e dois reais e cinco centavos) ao orçamento de 2025 alteração do PPA - LDO para os fins que especifica, e dá outras providencias.</t>
   </si>
   <si>
     <t>4008</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4008/pl105.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4008/pl105.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial no valor de R$ 650.000,00 (seiscentos e cinquenta mil reais) ao orçamento de 2025 alteração do PPA - LDO para os fins que especifica, e dá outras providencias.</t>
   </si>
   <si>
     <t>4020</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4020/pl106.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4020/pl106.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar na importância de R$ 413.000,00 (quatrocentos e treze mil reais) ao orçamento programa do SAAEMB para o exercício de 2025, e dá outras providencias.</t>
   </si>
   <si>
     <t>4026</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4026/pl107_correto.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4026/pl107_correto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial no valor R$ 472.600,00 (quatrocentos e setenta e dois mil e seiscentos reais) ao orçamento de 2025 alteração do PPA - LDO para os fins que especifica, e dá outras providencias.</t>
   </si>
   <si>
     <t>4043</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4043/pl108.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4043/pl108.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial no valor de R$ 8.396,03 (oito mil, trezentos e noventa e seis reais e três centavos) ao orçamento de 2025 alteração do PPA - LDO para os fins que especifica, e dá outras providencias.</t>
   </si>
   <si>
     <t>4044</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4044/pl_109_alterado.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4044/pl_109_alterado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Buritama a contratar com a Desenvolve SP – Agencia de Fomento do Estado de São Paulo, Operações de Crédito com Outorga de Garantia, e dá outras providências.</t>
   </si>
   <si>
     <t>4045</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4045/pl110-anulacao.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4045/pl110-anulacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do valor do duodécimo através de abertura de crédito adicional suplementar no valor de R$ 30.000,00 (trinta mil reais) no orçamento vigente para o exercício de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>4058</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4058/pl111.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4058/pl111.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito suplementar no valor de R$ 490.950,00 (quatrocentos e noventa mil, novecentos e cinquenta reais) ao orçamento de 2025 alteração do PPA - LDO para os fins que especifica, e dá outras providencias.</t>
   </si>
   <si>
     <t>4059</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4059/pl112.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4059/pl112.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito suplementar no valor de R$ 500.000,00 (quinhentos mil reais) ao orçamento de 2025 alteração do PPA - LDO para os fins que especifica, e dá outras providencias.</t>
   </si>
   <si>
     <t>4073</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4073/pl113.doc.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4073/pl113.doc.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito suplementar no valor de R$ 500.000,00 (quinhentos mil reais) ao orçamento de 2025 alteração do PPA - LDO para os fins que especifica, e dá outras providências</t>
   </si>
   <si>
     <t>4074</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4074/pl114.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4074/pl114.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar no valor de R$ 15.000,00 (quinze mil reais) ao orçamento de 2025 alteração do PPA - LDO para os fins que especifica, e dá outras providências</t>
   </si>
   <si>
     <t>4075</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4075/pl115.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4075/pl115.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei Municipal nº 3.223, de 04 de setembro de 2008, que regulamentou o artigo 152, da Lei nº 2.024, de 28 de agosto de 1991, que dispôs sobre o processamento das consignações em folha de pagamento dos servidores públicos municipais, da administração direta e indireta do Governo Municipal de Buritama, e dá outras providências.</t>
   </si>
   <si>
     <t>4076</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4076/pl116.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4076/pl116.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de Serviço Público de Loteria no Município de Buritama, e dá outras providências.</t>
   </si>
   <si>
     <t>4087</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4087/pl117.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4087/pl117.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial no valor de R$ 80.400,00 (oitenta mil e quatrocentos reais) ao orçamento de 2025 alteração do PPA - LDO para os fins que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>4088</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4088/pl118.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4088/pl118.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial no valor de R$ 7.000,00 (sete mil reais) ao orçamento de 2025 alteração do PPA - LDO para os fins que especifica, e dá outras providencias.</t>
   </si>
   <si>
     <t>4089</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4089/pl119.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4089/pl119.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito suplementar no valor de R$ 7.701,41 (sete mil, setecentos e um reais e quarenta e um centavos) ao orçamento de 2025 alteração do PPA - LDO para os fins que especifica, e dá outras providencias.</t>
   </si>
   <si>
     <t>4090</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4090/pl120.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4090/pl120.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial no valor de R$ 500.000,00 (quinhentos Mil Reais) ao orçamento de 2025 alteração do PPA - LDO para os fins que especifica, e dá outras providencias.</t>
   </si>
   <si>
     <t>4091</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4091/pl121.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4091/pl121.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar no valor de R$ 11.000,00 (onze mil reais) ao orçamento de 2025 alteração do PPA - LDO para os fins que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>4092</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial ao orçamento de 2026 alteração do PPA - LDO para os fins que especifica, e dá outras providencias</t>
   </si>
   <si>
     <t>4093</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4093/pl123.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4093/pl123.doc</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de subvenção/contribuição social às entidades que especificam para o exercício de 2026".</t>
   </si>
   <si>
     <t>3492</t>
   </si>
   <si>
     <t>PL-C</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária da Câmara</t>
   </si>
   <si>
     <t>ANTONIO CARLOS, DR. WALLISON, TONHÃO DA EDITORA</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3492/pl01-cam.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3492/pl01-cam.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre revisão geral anual dos Subsídios dos Vereadores e do Presidente da Câmara Municipal de Buritama.</t>
   </si>
   <si>
     <t>3493</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3493/pl02-cam.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3493/pl02-cam.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre revisão geral anual nos Subsídios do Prefeito e do Vice-Prefeito do Município de Buritama.</t>
   </si>
   <si>
     <t>3652</t>
   </si>
   <si>
     <t>ANDRÉ DO ZÉ CARLÃO</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3652/projeto_de_lei_n_03_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3652/projeto_de_lei_n_03_1.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de Conscientização Sobre Doação de Sangue no Município de Buritama.</t>
   </si>
   <si>
     <t>3798</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3798/projeto_de_lei_no_04.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3798/projeto_de_lei_no_04.pdf</t>
   </si>
   <si>
     <t>Institui a ‘Semana de Incentivo à Adoção e Conscientização da Causa Animal’ no Município de Buritama/SP, e dá outras providências.</t>
   </si>
   <si>
     <t>3822</t>
   </si>
   <si>
     <t>ANÍZIO</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3822/projeto_de_lei_no_05.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3822/projeto_de_lei_no_05.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a ceder veículos da frota do município para realização de viagens, à Entidades e Associações legalmente constituídas, e dá outras providências.</t>
   </si>
   <si>
     <t>3823</t>
   </si>
   <si>
     <t>CRISTINA NOBRE</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3823/projeto_de_lei_no_06.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3823/projeto_de_lei_no_06.pdf</t>
   </si>
   <si>
     <t>Cria a Política Pública Municipal de Enfrentamento à Violência Doméstica e Familiar Contra a Mulher no Município de Buritama, e dá outras providências.</t>
   </si>
   <si>
     <t>3824</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3824/projeto_de_lei_no_07.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3824/projeto_de_lei_no_07.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da implantação de usinas de energia fotovoltaica para fins comerciais em zona urbana e em loteamentos de interesse turístico no Município de Buritama, e dá outras providências.</t>
   </si>
   <si>
     <t>3825</t>
   </si>
   <si>
     <t>FEBEM</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3825/projeto_de_lei_no_08.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3825/projeto_de_lei_no_08.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Ementa e dos Artigos 1º e 6º da Lei Municipal nº 4.997, de 06 de dezembro de 2024.</t>
   </si>
   <si>
     <t>3845</t>
   </si>
   <si>
     <t>ANDRÉ DO ZÉ CARLÃO, ANÍZIO, ANTONIO CARLOS, DR. WALLISON, MIKAEL DISK FRETE, TONHÃO DA EDITORA</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3845/projeto_de_lei_no_09.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3845/projeto_de_lei_no_09.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE OS VEREADORES DA CÂMARA MUNICIPAL DO MUNICÍPIO SE SUBMETEREM, TRIMESTRALMENTE, A REGULAR EXAME TOXICOLÓGICO DE NATUREZA PÚBLICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3869</t>
   </si>
   <si>
     <t>MIKAEL DISK FRETE</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3869/projeto_de_lei_no_10_mikael.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3869/projeto_de_lei_no_10_mikael.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de nova praça pública "ROSALVE FRANCISO DE BRITO" a ser construída em nosso Município.</t>
   </si>
   <si>
     <t>3915</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3915/projeto_de_lei_no_11.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3915/projeto_de_lei_no_11.pdf</t>
   </si>
   <si>
     <t>Institui a Central Municipal de Achados e Perdidos no âmbito do Município de Buritama, e dá outras providências.</t>
   </si>
   <si>
     <t>3951</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3951/pl12.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3951/pl12.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção da cobrança da tarifa de água e esgoto para famílias inscritas no Cadastro Único para Programas Sociais do Governo Federal - CadÚnico, que possuam em sua composição crianças diagnosticadas com Transtorno do Espectro Autista (TEA) ou comorbidades especiais, desde que enquadradas nos critérios da tarifa social, e dá outras providências.</t>
   </si>
   <si>
     <t>3949</t>
   </si>
   <si>
     <t>ANDRÉ DO ZÉ CARLÃO, DR. WALLISON</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3949/projeto_de_lei_no_13.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3949/projeto_de_lei_no_13.pdf</t>
   </si>
   <si>
     <t>Declara e reconhece como Patrimônio Cultural Imaterial do Município de Buritama-SP o evento "Corrida de Pedestre de Buritama-SP.</t>
   </si>
   <si>
     <t>3970</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3970/projeto_de_lei_no_14.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3970/projeto_de_lei_no_14.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de ponte recém-construída na zona rural do Município de Buritama.</t>
   </si>
   <si>
     <t>4047</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4047/projeto_de_lei_no_16.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4047/projeto_de_lei_no_16.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição do plantio, em logradouros públicos do Município, de espécies arbóreas exóticas inadequadas ao paisagismo urbano e de espécies potencialmente ou reconhecidas como invasoras, e dá outras providências.</t>
   </si>
   <si>
     <t>3484</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3484/plc01.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3484/plc01.pdf</t>
   </si>
   <si>
     <t>Dispõe revisão anual dos servidores públicos do Governo do Municipio de BURITAMA e das Autarquias, sobre aumento real de vencimento e dá outras providências.</t>
   </si>
   <si>
     <t>3515</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3515/plc02.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3515/plc02.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre criação de vagas a cargo de caráter efetivo junto ao quadro de pessoal do Governo do Município de Buritama, e dá outras providências.</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3523/plc03.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3523/plc03.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR MUNICIPAL Nº 161/2017, QUE INSTITUIU O PROGRAMA DE PARCELAMENTO INCENTIVADO - PPI, AUTORIZA A UTILIZAÇÃO DE PROTESTOS DE CRÉDITO EXTRAJUDICIAL, NEGATIVAÇÃO DE CONTRIBUINTE EM GERAL DA FAZENDA MUNICIPAL E SAAEMB - SERVIÇO AUTÔNOMO DE ÁGUA, ESGOTO E MEIO AMBIENTE DO MUNICIPIO DE BURITAMA E CRIA O IPTU SOCIAL, DANDO OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3566</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3566/plc04.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3566/plc04.pdf</t>
   </si>
   <si>
     <t>Dispõe criação de vagas a cargo de caráter efetivo junto ao quadro de pessoal do Governo do Município de Buritama, e dá outras providências.</t>
   </si>
   <si>
     <t>3610</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3610/plc05.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3610/plc05.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos de provimento em comissão, de livre nomeação e exoneração do Executivo Municipal, dando outras providências administrativas.</t>
   </si>
   <si>
     <t>3611</t>
   </si>
   <si>
     <t>Dispõe sobre alteração de jornada de trabalho e referencia salarial do cargo que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>3612</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3612/plc07.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3612/plc07.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre: Modifica parcialmente a organização administrativa da Prefeitura Municipal de Buritama, promove alteração de Leis complementares Organizacionais, dispondo sobre reestruturação parcial do quadro de pessoal - Comissionados, do Governo do Município de Buritama, e dá outras providências".</t>
   </si>
   <si>
     <t>3614</t>
   </si>
   <si>
     <t>Dispõe sobre reclassificação de referência salarial do cargo que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>3793</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3793/plcomplementar_no_09.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3793/plcomplementar_no_09.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na Lei Complementar nº 30, de 04  de outubro de 2007, e na Lei nº 2.024 de 28 de setembro de  1991, e dá outras providências.</t>
   </si>
   <si>
     <t>3964</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3964/projeto_de_lei_complementar_no_10_-_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3964/projeto_de_lei_complementar_no_10_-_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do § 1º do artigo 290 da Lei Municipal nº 2.024, de 28 de setembro de 1991 incluído pela Lei Complementar nº 246, de 10 de julho de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>3965</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3965/projeto_de_lei_complementar_no_11_-.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3965/projeto_de_lei_complementar_no_11_-.pdf</t>
   </si>
   <si>
     <t>Altera o Inciso IV, do Parágrafo Único, do Artigo 81, da Lei Municipal nº 2.024, de 28 de setembro de 1991, com redação dada pela Lei Complementar nº 214, de 11 de maio de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>4046</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4046/projeto_de_lei_complementar_no_12.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4046/projeto_de_lei_complementar_no_12.pdf</t>
   </si>
   <si>
     <t>Altera o Artigo 81 da Lei nº 2.024, de 28 de setembro de 1991, com redação dada pela Lei Complementar nº 77, de 28 de março de 2022 por força da Lei Complementar nº 214, de 11 de maio de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>4077</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4077/projeto_de_lei_complementar_no_13.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4077/projeto_de_lei_complementar_no_13.pdf</t>
   </si>
   <si>
     <t>Altera o Artigo 81, da Lei nº 2.024, de 28 de agosto de 1991, com redação dada pela Lei Complementar nº 77, de 28 de março de 2022, modificada pela Lei Complementar nº 214, de 11 de maio de 2022, acrescenta o direito a 1 (uma) folga no dia do aniversário do servidor, e dá outras providências.</t>
   </si>
   <si>
     <t>3494</t>
   </si>
   <si>
     <t>PLCC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3494/plc01-cam.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3494/plc01-cam.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre revisão geral anual dos servidores públicos da Câmara Municipal de Buritama, e dá outras providências.</t>
   </si>
   <si>
     <t>3846</t>
   </si>
   <si>
     <t>CRISTINA NOBRE, ADRIANO TUSTÃO, CARLINHO DO DIVINO, FEBEM, FERNANDA MACENO</t>
   </si>
   <si>
     <t>“Dispõe sobre alteração de dispositivo constante da Lei Municipal nº 2.024/91 - Estatuto dos Servidores Públicos do Município de Buritama, com alterações que lhe foram dadas posteriormente, e dá outras providências”.</t>
   </si>
   <si>
     <t>3604</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>DR. WALLISON</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3604/projeto_de_resolucao_no_01_11.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3604/projeto_de_resolucao_no_01_11.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos do Regimento Interno da Câmara Municipal de Buritama, instituído pela Resolução nº 02/2009, dá outras providências.</t>
   </si>
   <si>
     <t>3705</t>
   </si>
   <si>
     <t>ANTONIO CARLOS</t>
   </si>
   <si>
     <t>Institui e regulamenta a modalidade de deliberação com uso de tecnologia por videoconferência e híbrida, a participação pela Internet dos vereadores, visando à discussão e votação digital de matérias da Câmara Municipal de Buritama,</t>
   </si>
   <si>
     <t>3801</t>
   </si>
   <si>
     <t>Altera a redação do Parágrafo 3º do Artigo 209, a do Parágrafo 2º do Artigo 240, e a do Parágrafo 1º do Artigo 269, todos do Regimento Interno da Câmara Municipal.</t>
   </si>
   <si>
     <t>3802</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo a celebrar convênio com o Centro de Integração Empresa Escola – CIEE, para conceder oportunidade de estágio não obrigatório a estudantes de níveis superior, médio e técnico e dá outras providências.</t>
   </si>
   <si>
     <t>3826</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3826/projeto_de_resolucao_no_05.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3826/projeto_de_resolucao_no_05.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de uma CAR-Comissão de Assuntos Relevantes destinada a registrar a história oficial do Município de Buritama.</t>
   </si>
   <si>
     <t>3916</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3916/projeto_de_resolucao_no_06.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3916/projeto_de_resolucao_no_06.pdf</t>
   </si>
   <si>
     <t>Regulamenta o uso de veículo oficial da Câmara Municipal de Buritama, e dá outras providências.</t>
   </si>
   <si>
     <t>4048</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4048/projeto_de_resolucao_no_07.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4048/projeto_de_resolucao_no_07.docx</t>
   </si>
   <si>
     <t>Altera o §3º e acrescenta o §4º ao art. 228 da Resolução nº 2, de 16 de junho de 2009 (Regimento Interno da Câmara Municipal de Buritama).</t>
   </si>
   <si>
     <t>4049</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4049/projeto_de_resolucao_no_08.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4049/projeto_de_resolucao_no_08.docx</t>
   </si>
   <si>
     <t>Altera a redação do § 3º do art. 175 da Resolução nº 2, de 16 de junho de 2009 (Regimento Interno da Câmara Municipal de Buritama).</t>
   </si>
   <si>
     <t>3717</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t xml:space="preserve">Proposta de Emenda </t>
   </si>
   <si>
     <t>ADRIANO TUSTÃO, ANDRÉ DO ZÉ CARLÃO, ANÍZIO, ANTONIO CARLOS, CARLINHO DO DIVINO, CRISTINA NOBRE, DR. WALLISON, FEBEM, FERNANDA MACENO, MIKAEL DISK FRETE, TONHÃO DA EDITORA</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3717/proposta_de_emenda_no_01.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3717/proposta_de_emenda_no_01.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Parágrafo único do Artigo 3" do Projeto de Lei n° 43/25.</t>
   </si>
   <si>
     <t>3754</t>
   </si>
   <si>
     <t>Suprime o Inciso VI do Artigo 2º do Projeto de Lei nº 49/25.</t>
   </si>
   <si>
     <t>3842</t>
   </si>
   <si>
     <t>Acrescenta o Parágrafo Único no Artigo 1º do Projeto de Lei nº 63/25.</t>
   </si>
   <si>
     <t>3843</t>
   </si>
   <si>
     <t>Acrescenta o Inciso I no Artigo 1º do Projeto de Lei nº 05/25.</t>
   </si>
   <si>
     <t>3844</t>
   </si>
   <si>
     <t>FEBEM, CRISTINA NOBRE</t>
   </si>
   <si>
     <t>Altera a redação do Artigo 1º do Projeto de Lei nº 63/25.</t>
   </si>
   <si>
     <t>4057</t>
   </si>
   <si>
     <t>Altera a redação do Artigo 1º do Projeto de Lei nº 108/25.</t>
   </si>
   <si>
     <t>4068</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4068/proposta_de_emenda_no_07_-_pl_109.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4068/proposta_de_emenda_no_07_-_pl_109.pdf</t>
   </si>
   <si>
     <t>Acrescenta o § 2° ao Artigo 1° do Projeto de Lei n° 109/25.</t>
   </si>
   <si>
     <t>4069</t>
   </si>
   <si>
     <t>CRISTINA NOBRE, ADRIANO TUSTÃO</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4069/projeto_de_emenda_no_08.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4069/projeto_de_emenda_no_08.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Artigo 1° do Projeto de Lei n° 109/25.</t>
   </si>
   <si>
     <t>3508</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3508/requerimento_no_01.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3508/requerimento_no_01.pdf</t>
   </si>
   <si>
     <t>Nós, ANDRÉ LUIZ CUNTO e WALLISON ROBERTO DA SILVA, abaixo assinados, vereadores, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEREMOS a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, sejam oficiados os senhores Tiago Luiz de Oliveira, Prefeito Municipal, e Érika Aparecida de Almeida Pereira, Diretora do Departamento Municipal de Saúde do Governo do Município de Buritama, no sentido de fornecerem à esta Casa Legislativa, as seguintes informações detalhadas sobre os atendimentos relacionados aos cuidados de pessoas com Transtorno do Espectro Autista (TEA).</t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3509/requerimento_no_02.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3509/requerimento_no_02.pdf</t>
   </si>
   <si>
     <t>Nós, ANDRÉ LUIZ CUNTO e WALLISON ROBERTO DA SILVA, abaixo assinados, vereadores, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEREMOS a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o Consórcio Intermunicipal de Saúde - CIMSA, com sede em Birigui, no sentido de encaminhar à esta Casa Legislativa, as seguintes informações detalhadas sobre os atendimentos relacionados aos cuidados de pessoas com Transtorno do Espectro Autista (TEA): 1. Relação dos atendimentos profissionais realizados, especificando as áreas de atuação e os tipos de serviços oferecidos no exercício de 2024, detalhando se foram prestados em consultas, sessões, acompanhamentos ou outro formato; 2. Relação completa dos profissionais que atuaram no atendimento às pessoas com TEA, especificando as áreas de atuação, os valores mensais recebidos por cada profissional e os critérios utilizados para definição desses pagamentos, se baseados em avaliação, sessão, acompanhame</t>
   </si>
   <si>
     <t>3516</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3516/requerimento_no_03.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3516/requerimento_no_03.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, o seguinte: 1.	O número de notificações expedidas pela Prefeitura Municipal para proprietários de terrenos quanto à obrigatoriedade de limpeza e manutenção, com o fornecimento de cópias dessas notificações dos últimos doze meses. 2.	O número de casos confirmados de Dengue, Chikungunya e Zika no município nos últimos 12 meses; 3.	Se os sistemas estadual e nacional de notificação de doenças foram devidamente alimentados dentro do prazo estabelecido pelos órgãos competentes.</t>
   </si>
   <si>
     <t>3517</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3517/requerimento_no_04.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3517/requerimento_no_04.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de encaminhar à esta Casa Legislativa, informações detalhadas sobre a situação financeira do Município no Exercício de 2024.</t>
   </si>
   <si>
     <t>3518</t>
   </si>
   <si>
     <t>ADRIANO TUSTÃO</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3518/requerimento_no_05.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3518/requerimento_no_05.pdf</t>
   </si>
   <si>
     <t>Eu, ADRIANO CARLO DE CARVALHO, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, sobre a atual situação do Centro Comunitário "Padre Airton Annuar Ibrahim", localizado na confluência das Ruas Justino Pereira dos Santos e Anízio Francisco de Oliveira, cujo prédio se encontra desativado e sofrendo deterioração devido à falta de manutenção.</t>
   </si>
   <si>
     <t>3532</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3532/requerimento_no_06.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3532/requerimento_no_06.pdf</t>
   </si>
   <si>
     <t>Eu, MARIA CRISTINA NOBRE SANTOS, abaixo assinado, vereadora com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa sobre a Academia implantada no CERET, mais precisamente sobre o seu horário de funcionamento, e se tem uma previsão de data, de quando a mesma passará a dar atendimento às muitas pessoas que buscam melhorar sua saúde, condicionamento físico e bem-estar geral por meio de atividades físicas que ela proporcionará.</t>
   </si>
   <si>
     <t>3533</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3533/requerimento_no_07.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3533/requerimento_no_07.pdf</t>
   </si>
   <si>
     <t>Eu, ANDRÉ LUIZ CUNTO, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado a senhora Erika Aparecida de Almeida Pereira, Diretora do Departamento Municipal de Saúde do Governo do Município de Buritama, no sentido de informar à esta Casa Legislativa, em números, como está a situação atual da Fila/Lista Cronológica de pacientes que esperam por realização de exames de baixa, média e alta complexidade, raio x, tomografia, ultrassom, ressonâncias e outras cirurgias eletivas, endoscopia e ultrassonografia, bem como a de consultas médicas e consultas oftalmológicas.</t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3534/requerimento_no_08.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3534/requerimento_no_08.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, depois de ouvido o douto Plenário, seja CONVOCADO nos termos do inciso XII do artigo 8º da Lei Orgânica do Município, o servidor público municipal, ETTORE ZANIN, DIRETOR-EXECUTIVO DO SAAEMB-SERVIÇO AUTÔNOMO DE ÁGUA, ESGOTO E MEIO AMBIENTE DO MUNICÍPIO DE BURITAMA, para comparecer numas das próximas sessões ordinárias desta Casa Legislativa, se possível, na Sessão Ordinária a ser realizada na segunda-feira, dia 17 de fevereiro de 2025, às 19h00, quando a Câmara Municipal abrirá a ele um Espaço Especial dentro daquela sessão, para que aquele servidor possa fazer explanações sobre a atual situação do abastecimento de água e tratamento de esgotos, e outros assuntos relacionados apenas àquela Autarquia, bem como seja comunicado o senhor Tiago Luiz Oliveira, Prefeito Municipal, sobre a convocação do referido servidor.</t>
   </si>
   <si>
     <t>3537</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 08/2025.</t>
   </si>
   <si>
     <t>3538</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 09/2025.</t>
   </si>
   <si>
     <t>3539</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 12/2025.</t>
   </si>
   <si>
     <t>3540</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 13/2025.</t>
   </si>
   <si>
     <t>3541</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 14/2025.</t>
   </si>
   <si>
     <t>3552</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3552/requerimento_no_14.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3552/requerimento_no_14.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de encaminhar à esta Casa Legislativa as seguintes informações:  1). Qual foi o valor total gasto com a manutenção da frota municipal no exercício de 2024 com serviços de consertos e recuperação de veículos e maquinários da frota municipal; 2). Relação dos veículos que receberam manutenção e os serviços realizados; 3). Há contratos vigentes com empresas para a realização dessas manutenções?.</t>
   </si>
   <si>
     <t>3553</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3553/requerimento_no_15.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3553/requerimento_no_15.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de fornecer à esta Casa Legislativa, informações detalhadas sobre a cessão de máquinas, equipamentos e outros bens públicos à Associação de Produtores Rurais de nosso Município.</t>
   </si>
   <si>
     <t>3554</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3554/requerimento_no_16.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3554/requerimento_no_16.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, vereador, com assento na Câmara Municipal de Buritama, REQUEIRO, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de adotar as providências necessárias, objetivando a remoção das publicidades do Clube de Rodeio Buritama, inscrito no CNPJ nº 10.764.742/0001-47, que atualmente se encontram expostas no Recinto de Exposições e Festa do Peão Boiadeiro “Odilon Ferreira de Almeida”, localizado na Rua Alípio Pocaia, esquina com a Avenida Daniel Luiz Guerbas, considerando ser um imóvel pertencente ao Município de Buritama.</t>
   </si>
   <si>
     <t>3555</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3555/requerimento_no_17.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3555/requerimento_no_17.pdf</t>
   </si>
   <si>
     <t>Eu, CARLOS ALBERTO DOS SANTOS, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, sejam oficiados os senhores Tiago Luiz de Oliveira, Prefeito Municipal, e Sônia Maria Moyses Ferlete, Presidente do Conselho Municipal de Saúde, solicitando-lhes a gentileza, no sentido de fornecerem à esta Casa Legislativa, cópia da Ata da primeira reunião do ano de 2025 dos membros do Conselho Municipal de Saúde realizada nas dependências desta Casa Legislativa.</t>
   </si>
   <si>
     <t>3556</t>
   </si>
   <si>
     <t>FERNANDA MACENO</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3556/requerimento_no_18.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3556/requerimento_no_18.pdf</t>
   </si>
   <si>
     <t>Eu, FERNANDA MACENO COLETTA MESTRINER, abaixo assinado, vereadora com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto plenário, seja oficiado a senhora Ivete Ribeiro Mariano, Diretora do Departamento Municipal de Assistência e Desenvolvimento Social, solicitando-lhe a gentileza, no sentido de encaminhar à esta Casa Legislativa, informações sobre o que chegou até o meu conhecimento e que tem sido alvo de muitas críticas nas redes sociais, de que os serviços como capoeira, dança e teatro, não serão mais ofertados pelo CRAS - Centro de Referência de Assistência Social de Buritama. Caso seja verdade, gostaria de saber o motivo e o embasamento legal da atual gestão no cancelamento deste importante programa social.</t>
   </si>
   <si>
     <t>3557</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3557/requerimento_no_19.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3557/requerimento_no_19.pdf</t>
   </si>
   <si>
     <t>Eu, WALLISON ROBERTO DA SILVA, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, sejam oficiados os senhores Tiago Luiz de Oliveira, Prefeito Municipal, Neusa Aparecida Basso de Almeida, Diretora do Departamento Municipal de Educação, solicitando-lhes a gentileza, no sentido de encaminharem à esta Casa Legislativa, as informações abaixo relacionadas.</t>
   </si>
   <si>
     <t>3558</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3558/requerimento_no_20.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3558/requerimento_no_20.pdf</t>
   </si>
   <si>
     <t>Eu, WALLISON ROBERTO DA SILVA, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, sejam oficiados os senhores Tiago Luiz de Oliveira, Prefeito Municipal, e Neusa Aparecida Basso de Almeida, Diretora do Departamento Municipal de Educação, solicitando-lhes a gentileza, no sentido de encaminharem à esta Casa Legislativa, as seguintes informações detalhadas sobre as atribuições de classes e aulas do Ensino Público Municipal, referente ao ano letivo de 2025.</t>
   </si>
   <si>
     <t>3559</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3559/requerimento_21.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3559/requerimento_21.pdf</t>
   </si>
   <si>
     <t>Nós, ABAIXO ASSINADOS, vereadores, com assento na Câmara Municipal de Buritama, Estado de São Paulo, e diante da notificações e multas que estão sendo aplicadas a proprietários de imóveis para limpeza de terrenos por conta da precária situação da dengue, REQUEREMOS a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de encaminhar à esta Casa Legislativa informações a respeito da situação dos terrenos pertencentes à Municipalidade.</t>
   </si>
   <si>
     <t>3560</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3560/requerimento_no_22_retirado_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3560/requerimento_no_22_retirado_1.pdf</t>
   </si>
   <si>
     <t>Nós, ABAIXO ASSINADOS, vereadores, com assento na Câmara Municipal de Buritama, Estado de São Paulo, diante da publicidade ocorrida no dia 11 de fevereiro de 2025, do ato administrativo que trata da designação de servidor público municipal SAMUEL BERNARDES CARDOSO, lotado no cargo de caráter efetivo de “Agente Administrativo I” como “Ouvidor do Município”, REQUEREMOS a gentileza de Vossa Excelência, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, parabenizando o Chefe do Poder Executivo Municipal pela iniciativa tomada de valorizar o funcionalismo efetivo, e na oportunidade solicitar a retirada do Projeto de Lei nº 08/25, que se encontra como objeto de estudo nesta Casa Legislativa, que doravante perde o seu efeito.</t>
   </si>
   <si>
     <t>3569</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 15/2025.</t>
   </si>
   <si>
     <t>3570</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 16/25.</t>
   </si>
   <si>
     <t>3571</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 17/25.</t>
   </si>
   <si>
     <t>3572</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 18/25.</t>
   </si>
   <si>
     <t>3574</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3574/requerimento_no_27_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3574/requerimento_no_27_1.pdf</t>
   </si>
   <si>
     <t>Eu, FERNANDA MACENO COLETTA MESTRINER, abaixo assinado, vereadora com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto plenário, seja oficiado a senhora Amanda Carina Sanches, Diretora do Departamento Municipal de Cultura, no sentido de informar à esta Casa Legislativa, o real motivo de o município de Buritama deixar de atuar como parceiro com o Governo do Estado de São Paulo e do Museu da Imagem e do Som, no Programa Pontos MIS/2025, programa este de formação e difusão cultural, onde estabelece ações culturais regulares e contínuas, junto aos municípios com baixa oferta de atividades culturais, com programações de cinema, oficinas, palestras e exposições, visando a formação de novos públicos para a cultura e ativação cultural dos espaços municipais.</t>
   </si>
   <si>
     <t>3575</t>
   </si>
   <si>
     <t>CARLINHO DO DIVINO</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3575/requerimento_no_28_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3575/requerimento_no_28_1.pdf</t>
   </si>
   <si>
     <t>Eu, CARLOS ROBERTO TEIXEIRA, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, no sentido de encaminhar à esta Casa Legislativa, cópia de todo o Processo da Compra Direta nº 07/2025, por Dispensa de Licitação, da “contratação de empresa para prestação de serviços técnicos especializados em assessoria jurídica na área de licitações e contratos do município de Buritama-SP”, no valor total estimado de R$. 62.400,00, correspondente ao período de vigência de 12 meses.</t>
   </si>
   <si>
     <t>3576</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3576/requerimento_no_29_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3576/requerimento_no_29_1.pdf</t>
   </si>
   <si>
     <t>Eu, CARLOS ALBERTO DOS SANTOS, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, no sentido de encaminhar à esta Casa Legislativa, cópia de todo o Processo de Compra Direta nº 11/2025, por Dispensa de Licitação, da “contratação de empresa especializada para fornecimento de consultoria/assessoria nas áreas de imprensa, relações públicas e comunicação”, no valor total estimado de R$. 45.000,00, por período de vigência de 03 meses.</t>
   </si>
   <si>
     <t>3577</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3577/requerimento_no_30_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3577/requerimento_no_30_1.pdf</t>
   </si>
   <si>
     <t>Eu, CARLOS ALBERTO DOS SANTOS, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, no sentido de encaminhar à esta Casa Legislativa, cópia de todo o Processo de Compra Direta nº 1, por Dispensa de Licitação, da “contratação de empresa gráfica para confecção e impressão de carnês de IPTU, ISSQN e Taxa de Licença do exercício de 2025”.</t>
   </si>
   <si>
     <t>3578</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3578/requerimento_no_31_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3578/requerimento_no_31_1.pdf</t>
   </si>
   <si>
     <t>Eu, CARLOS ALBERTO DOS SANTOS, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, no sentido de encaminhar à esta Casa Legislativa, informações documentadas e detalhadas referentes as pessoas, físicas e jurídicas, que estão prestando serviços junto ao Departamento de Saúde do Governo do Município de Buritama, contratadas através do Consórcio Intermunicipal de Saúde-CIMSA, com cópia de todos os contratos e da publicidade no Diário Oficial de cada um,  especificando ainda, o local de trabalho em que essas pessoas, físicas e jurídicas, estão prestando seus serviços, atualmente. No caso de pessoa jurídica, informar ainda, a quantidade de trabalhadores de cada empresa, com nome completo, função e remuneração de cada um.</t>
   </si>
   <si>
     <t>3579</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3579/requerimento_no_32_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3579/requerimento_no_32_1.pdf</t>
   </si>
   <si>
     <t>Eu, CARLOS ALBERTO DOS SANTOS, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, no sentido de encaminhar à esta Casa Legislativa, cópia de todo o Processo de Compra Direta nº 10/2025, por Dispensa de Licitação, da “contratação de empresa especializada na realização de processo seletivo, incluindo todas as etapas do certame e as despesas com software, questões, site de hospedagem e demais despesas administrativas para a prefeitura do município de Buritama”, no valor total estimado de R$. 45.600,00.</t>
   </si>
   <si>
     <t>3580</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3580/requerimento_no_33_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3580/requerimento_no_33_1.pdf</t>
   </si>
   <si>
     <t>Eu, CARLOS ROBERTO TEIXEIRA, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, no sentido de encaminhar à esta Casa Legislativa, informações documentadas e detalhadas de todas as pessoas, físicas e jurídicas, que foram contratadas e estão prestando serviços no Pronto Atendimento, instalado na UBS III Jaime Pinto Cunha.</t>
   </si>
   <si>
     <t>3581</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3581/requerimento_no_34_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3581/requerimento_no_34_1.pdf</t>
   </si>
   <si>
     <t>Eu, CARLOS ROBERTO TEIXEIRA, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, seja oficiado o senhor Ettore Zanin, Diretor Executivo do Serviço Autônomo de Água, Esgoto e Meio Ambiente - SAAEMB, no sentido de encaminhar à esta Casa Legislativa, cópia de todo o Processo nº 02/2025, por Dispensa de Licitação, da “contratação de empresa especializada na prestação de serviços técnicos de assessoria e consultoria na área de compras, licitações e contratos”, no valor total de R$. 47.400,00.</t>
   </si>
   <si>
     <t>3585</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3585/requerimento_no_35_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3585/requerimento_no_35_1.pdf</t>
   </si>
   <si>
     <t>Eu, CARLOS ROBERTO TEIXEIRA, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, no sentido de encaminhar à esta Casa Legislativa, informações documentadas e detalhadas, com cópia do processo completo que culminou no Ato que autoriza a Contratação Direta nº 577/2025, por Dispensa de Licitação, tendo a descrição de  “Contratação de empresa especializada para fornecimento de mão de obra para prestação de serviços em manejo ambiental no combate ao mosquito aedes egipty”, homologado no valor unitário de R$. 121.000,00. Informar ainda, as datas da publicação no Diário Oficial do Município, desde a Dispensa de Licitação ao Extrato do Contrato.</t>
   </si>
   <si>
     <t>3586</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 22/2025.</t>
   </si>
   <si>
     <t>3587</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 23/2025.</t>
   </si>
   <si>
     <t>3588</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3588/requerimento_no_38_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3588/requerimento_no_38_1.pdf</t>
   </si>
   <si>
     <t>Eu, FERNANDA MACENO COLETTA MESTRINER, abaixo assinado, vereadora, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, depois de ouvido o douto plenário, seja oficiado a senhora Erika Aparecida de Almeida Pereira, Diretora Municipal de Saúde, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, o real motivo pela falta de alguns medicamentos na rede municipal de saúde; se existe um prazo para que esta situação se regularize; e o fornecimento de uma lista dos medicamentos que atualmente estão em falta.</t>
   </si>
   <si>
     <t>3589</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 24/2025.</t>
   </si>
   <si>
     <t>3590</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 25/2025.</t>
   </si>
   <si>
     <t>3591</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 26/2025.</t>
   </si>
   <si>
     <t>3600</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3600/requerimento_no_42_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3600/requerimento_no_42_1.pdf</t>
   </si>
   <si>
     <t>Eu, FERNANDA MACENO COLETTA MESTRINER, abaixo assinado, vereadora, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, depois de ouvido o douto plenário, seja oficiado a senhora Larissa Paula do Nascimento Cardoso da Fonseca, Diretora da Vigilância Sanitária/Zoonoses, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, se procede a informação sobre a falta de remédios, na zoonoses e no canil municipal, seja para tratamento doenças simples quanto para procedimentos cirúrgicos, seja para os animais errantes que foram recolhidos ao Canil Municipal quanto para os que tem tutores; qual é o procedimento para agendar castração dos animais; lista de espera para castração de animais, respeitando a LGPD, com a quantidade de machos e fêmeas da lista; quais os dias da semana e os horários de atendimento ao público na Zoonose e horários que o veterinário(a) se dedica ao canil municipal; qual é o procedimento para recolhimento de animais errantes na c</t>
   </si>
   <si>
     <t>3601</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3601/requerimento_no_43_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3601/requerimento_no_43_1.pdf</t>
   </si>
   <si>
     <t>Eu, ANTONIO CARLOS DE FREITAS, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, considerando que o Projeto de Lei nº 23/25 que fixa o valor para pagamento de Obrigações de Pequeno Valor (RPV), se encontra como objeto de estudo, REQUEIRO, depois de ouvido o douto plenário, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, quanto que o Governo do Município de Buritama pagou de Obrigações de Pequeno Valor (RPV), no Exercício de 2024, decorrentes de decisões judiciais.</t>
   </si>
   <si>
     <t>3602</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3602/requerimento_no_44_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3602/requerimento_no_44_1.pdf</t>
   </si>
   <si>
     <t>Eu, ANIZIO ANTONIO DA SILVA, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, depois de ouvido o douto Plenário, seja oficiado o senhor Aparecido Narciso, Provedor da Santa Casa de Misericórdia São Francisco de Buritama, solicitando-lhe a gentileza, no sentido de fornecer à esta Casa Legislativa, as seguintes informações: (em anexo).</t>
   </si>
   <si>
     <t>3627</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3627/requerimento_no_45_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3627/requerimento_no_45_1.pdf</t>
   </si>
   <si>
     <t>Eu, FERNANDA MACENO COLETTA MESTRINER, abaixo assinado, vereadora, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO de Vossa Excelência, depois de ouvido o douto plenário, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de encaminhar à esta Casa Legislativa, um relatório detalhado de todos os prédios públicos, próprios ou alugados, com nome, função e endereço, constando ainda, quais deles não possuem o AVCB - Auto de Vistoria do Corpo de Bombeiros e, para os que possuem o AVCB, constar a data da vistoria e de vencimento.</t>
   </si>
   <si>
     <t>3628</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3628/requerimento_no_46_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3628/requerimento_no_46_1.pdf</t>
   </si>
   <si>
     <t>Eu, FERNANDA MACENO COLETTA MESTRINER, abaixo assinado, vereadora, com assento na Câmara Municipal de Buritama, Estado de São Paulo, considerando o advento da Lei Municipal nº 4.485, de 17 de agosto de 2018, que dispõe sobre recebimento em doação de obras bibliotecárias, plásticas, mobiliários e acervo de livros de diversos artistas famosos pertencentes ao Prof. Dr. Aguinaldo José Gonçalves, acomodados em uma sala no Centro Cultural Graciliano Ramos,  REQUEIRO de Vossa Excelência, depois de ouvido o douto plenário, seja oficiado a senhora Amanda Carina Sanches, Diretora Municipal da Cultura, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, sobre como está funcionando o uso daquela sala; se ela está sendo aberta às escolas; se tem alguém monitorando a mesma; se tem alguém orientando a importância das obras desse acervo que foi doado pelo eminente professor doutor Aguinaldo...</t>
   </si>
   <si>
     <t>3629</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3629/requerimento_no_47_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3629/requerimento_no_47_1.pdf</t>
   </si>
   <si>
     <t>Eu, ANTONIO CARLOS DE FREITAS, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO de Vossa Excelência, depois de ouvido o douto plenário, atendendo justa e oportuna solicitação da APAMPESP-Associação de Professores Aposentados do Magistério Público do Estado de São Paulo, sediada em Araçatuba/SP, seja expedida uma MOÇÃO DE APOIO pelo fim do Confisco de Aposentados e Pensionistas, a ser dirigida ao Supremo Tribunal Federal, objetivando a célere decisão final sobre a Ação Direta de Inconstitucionalidade (ADI) 6.255, que inclui o julgamento conjunto de outras ações semelhantes relacionadas à Reforma da Previdência  (EC 103/2019).</t>
   </si>
   <si>
     <t>3630</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3630/requerimento_no_48_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3630/requerimento_no_48_1.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, depois de ouvido o douto Plenário, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de fornecer à esta Casa Legislativa, informações detalhadas sobre a execução da Parceria Público-Privada (PPP) que contempla o funcionamento do banheiro público da Praça Ana Rita Mendes, conforme segue...</t>
   </si>
   <si>
     <t>3631</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3631/requerimento_no_49_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3631/requerimento_no_49_1.pdf</t>
   </si>
   <si>
     <t>Eu, CARLOS ROBERTO TEIXEIRA, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de encaminhar à esta Casa Legislativa, informações documentadas e detalhadas, com cópias dos ofícios protocolados e encaminhados pelo Governo do Município de Buritama junto aos órgãos competentes, como o Juiz da Comarca e o Corpo de Bombeiros, solicitando a expedição do alvará para a realização do Buritama Folia 2025, com cópias dos respectivos alvarás. Requeiro ainda, cópia do ofício protocolado e encaminhado pelo Governo do Município junto ao Conselho Tutelar, solicitando o pulseiramento de crianças e adolescentes junto às entradas do recinto onde foi realizado o Buritama Folia 2025.</t>
   </si>
   <si>
     <t>3632</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3632/requerimento_no_50_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3632/requerimento_no_50_1.pdf</t>
   </si>
   <si>
     <t>Eu, CARLOS ALBERTO DOS SANTOS, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de encaminhar à esta Casa Legislativa, cópia de todo o Processo de Compra Direta nº 20/2025, por Dispensa de Licitação, da “contratação de empresa especializada em auditoria contábil-financeiro para atuar com o Departamento de Planejamento, Auditoria, Avaliação e Controle (DPAAC) do Governo do Município de Buritama”, no valor total estimado em R$. 58.500,00, por período de vigência de 03 meses, constando ainda as seguintes informações...</t>
   </si>
   <si>
     <t>3633</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3633/requerimento_no_51_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3633/requerimento_no_51_1.pdf</t>
   </si>
   <si>
     <t>Eu, CARLOS ROBERTO TEIXEIRA, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de encaminhar à esta Casa Legislativa, informações sobre a contratação por Dispensa de Licitação - Compra Direta, da empresa PHABRICA DE PRODUÇÕES SERVIÇOS DE PROPAGANDA E PUBLICIDADE LTDA, da cidade de São Paulo, para a prestação de serviços de “publicações de atos oficiais e judiciais”. Porque e qual a finalidade do município fazer a contratação deste tipo de empresa, já que temos o Diário Oficial do Município para publicação dos atos oficiais e sem custo algum para os cofres públicos e, com esta empresa contratada, em menos de 3 meses, ou seja, do dia 27/01/2025 a 20/03/2025, o valor empenhado é de R$. 23.146,50, sendo liquidado até o mês de fevereiro o valor de R$.16.439,88.</t>
   </si>
   <si>
     <t>3634</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3634/requerimento_no_52_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3634/requerimento_no_52_1.pdf</t>
   </si>
   <si>
     <t>Eu, CARLOS ALBERTO DOS SANTOS, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de encaminhar à esta Casa Legislativa, cópia de todo o Processo de Compra Direta nº 17/2025, por Dispensa de Licitação, da “contratação de empresa especializada para a prestação de serviços de poda de árvores de diversas espécies e portes, incluindo a limpeza dos galhos no Município de Buritama”, no valor total estimado em R$. 61.721,00, sendo a descrição de ‘serviços de poda de árvores’, na quantidade de 775, e o prazo de vigência da contratação de 60 dias, constando ainda as seguintes informações...</t>
   </si>
   <si>
     <t>3635</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3635/requerimento_no_53_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3635/requerimento_no_53_1.pdf</t>
   </si>
   <si>
     <t>Eu, CARLOS ROBERTO TEIXEIRA, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a  Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de encaminhar à esta Casa Legislativa, um relatório documentado e detalhado, abrangendo todas as contratações e despesas do Governo do Município de Buritama, realizadas no Buritama Folia 2025, contendo os nomes das pessoas, físicas e jurídicas, a atividade realizada e o valor contratado, de todos que prestaram algum tipo de serviço ao referido evento.</t>
   </si>
   <si>
     <t>3636</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3636/requerimento_no_54_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3636/requerimento_no_54_1.pdf</t>
   </si>
   <si>
     <t>Eu, CARLOS ALBERTO DOS SANTOS, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de encaminhar à esta Casa Legislativa, cópia de todo o Processo do Pregão Presencial para Registro de Preços nº 07/2025, Processo Licitatório nº 19/2025, da “aquisição/fornecimento de uniformes escolares para os discentes matriculados na rede pública municipal de ensino”, no valor total estimado de R$. 2.346.680,00, ocorrida no dia 20 de março de 2025, com cópia da gravação em áudio e vídeo, constando ainda as seguintes informações...</t>
   </si>
   <si>
     <t>3637</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3637/requerimento_no_55_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3637/requerimento_no_55_1.pdf</t>
   </si>
   <si>
     <t>Eu, CARLOS ROBERTO TEIXEIRA, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de encaminhar à esta Casa Legislativa, informações documentadas e detalhadas, sobre a destinação das verbas referentes as Transferências Voluntárias 2024 - Deputados Estaduais, com as contas correntes onde foram depositadas e, para onde foram destinados os dois recursos públicos para o custeio da saúde de nosso município e tendo sido pagos no final do ano de 2024, conforme o print do site do Governo do Estado de São Paulo....</t>
   </si>
   <si>
     <t>3638</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3638/requerimento_no_56_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3638/requerimento_no_56_1.pdf</t>
   </si>
   <si>
     <t>Eu, CARLOS ROBERTO TEIXEIRA, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Guilherme Quixaba Souza, proprietário da empresa G.S.M. Empreendimentos LTDA, CNPJ: 45.970.327/0001-24, empresa esta contratada pelo Governo do Município de Buritama para “fornecimento de mão de obra para prestação de serviços em manejo ambiental no combate ao mosquito aedes egipty”, através do Ato que autoriza a Contratação Direta nº 577/2025, solicitando-lhe a gentileza, no sentido de encaminhar à esta Casa Legislativa, as seguintes informações documentadas e detalhadas.</t>
   </si>
   <si>
     <t>3639</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3639/requerimento_no_57_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3639/requerimento_no_57_1.pdf</t>
   </si>
   <si>
     <t>Eu, CARLOS ROBERTO TEIXEIRA, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, sejam oficiados os senhores Tiago Luiz de Oliveira, Prefeito Municipal, e Poliane de Brito, Chefe do Departamento de Recursos Humanos, solicitando-lhes a gentileza, no sentido de encaminharem à esta Casa Legislativa, informações documentadas e detalhadas, com cópias do Relógio de Ponto do dia 03/04/2025, de todos os servidores efetivos e contratados, lotados na UBS II Nicola Lavecchia e na UBS III Jaime Pinto Cunha, como também na Unidade de Pronto Atendimento, localizada no mesmo local e do servidor Alan Flávio Henrique de Araujo Borba, lotado no setor de transporte.</t>
   </si>
   <si>
     <t>3640</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 27/2025.</t>
   </si>
   <si>
     <t>3641</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 28/2025.</t>
   </si>
   <si>
     <t>3642</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 29/2025.</t>
   </si>
   <si>
     <t>3643</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 30/2025.</t>
   </si>
   <si>
     <t>3644</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 31/2025.</t>
   </si>
   <si>
     <t>3645</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 32/2025.</t>
   </si>
   <si>
     <t>3646</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3646/requerimento_no_64_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3646/requerimento_no_64_1.pdf</t>
   </si>
   <si>
     <t>Eu, CARLOS ROBERTO TEIXEIRA, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, nos termos do artigo 31 da Constituição Federal, do artigo 29, inciso XI, da Lei Orgânica do Município de Buritama, e do Regimento Interno desta Câmara Municipal, depois de ouvido o douto Plenário, REQUEIRO a Vossa Excelência, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de fornecer as seguintes informações e documentos, relacionados ao Decreto Municipal nº 5.195, de 03 de abril de 2025, que decretou a intervenção na Santa Casa de Misericórdia São Francisco de Buritama.</t>
   </si>
   <si>
     <t>3647</t>
   </si>
   <si>
     <t>DR. WALLISON, ANDRÉ DO ZÉ CARLÃO, ANÍZIO, MIKAEL DISK FRETE, TONHÃO DA EDITORA</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3647/requerimento_no_65_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3647/requerimento_no_65_1.pdf</t>
   </si>
   <si>
     <t>Nós, WALLISON ROBERTO DA SILVA, ANDRÉ LUIZ CUNTO, ANÍZIO ANTONIO DA SILVA, ANTONIO JOSÉ DE OLIVEIRA JUNIOR e MIKAEL CASTRO DE BRITO, vereadores, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEREMOS depois de ouvido o douto Plenário, seja oficiado o senhor David de Brito Santos, Interventor da Santa Casa de Misericórdia São Francisco de Buritama, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, por qual motivo a entidade perdeu o CEBAS (Certificado de Entidade Beneficente de Assistência Social), e quais foram as providências tomadas com vistas a restabelecer o referido Certificado, bem como cópia dos Balanços Orçamentário e Financeiro e Patrimonial.</t>
   </si>
   <si>
     <t>3657</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3657/requerimento_no_66.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3657/requerimento_no_66.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, com base nas informações prestadas na última sessão ordinária desta Casa Legislativa, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Ettore Zanin, Diretor Executivo do Serviço Autônomo de Água, Esgoto e Meio Ambiente - SAAEMB, no sentido de encaminhar à esta Casa Legislativa, as seguintes informações e documentos formais a respeito da situação do equipamento Pá Carregadeira, Trator Escavadeira sobre rodas, modelo 930 CAT, série 71h 02702, motor nº 46V09230, equipado com equipamento frontal CAT - Patrimônio nº 737, no momento da assunção do cargo em 01/01/2025.</t>
   </si>
   <si>
     <t>3658</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3658/requerimento_no_67.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3658/requerimento_no_67.pdf</t>
   </si>
   <si>
     <t>Eu, CARLOS ALBERTO DOS SANTOS, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a  Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de encaminhar à esta Casa Legislativa, cópia xerográfica ou digitalizada de todo o Processo de Compra Direta nº 23/2025, por Dispensa de Licitação, da “contratação de empresa especializada no fornecimento de serviços de consultoria/assessoria na área de comunicação”, no valor total estimado em R$. 62.160,00, correspondente ao período de 12 meses, constando ainda as seguintes informações.</t>
   </si>
   <si>
     <t>3659</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3659/requerimento_no_68.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3659/requerimento_no_68.pdf</t>
   </si>
   <si>
     <t>Eu, CARLOS ROBERTO TEIXEIRA, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a  Vossa Excelência, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de encaminhar à esta Casa Legislativa, cópias xerográficas ou digitalizadas de todo o Processo da Compra Direta nº 22/2025, por Dispensa de Licitação, da “contratação de serviços de rádio com difusão FM, tendo alcance em todo território do município, para prestação de serviços de radiodifusão objetivando a transmissão dos atos oficiais, avisos, notas, comunicados, boletins, mensagens, divulgação dos informativos de utilidade pública, do município de Buritama”, no valor total de R$. 55.140,00, correspondente ao período de vigência de 12 meses, constando ainda as seguintes informações.</t>
   </si>
   <si>
     <t>3660</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3660/requerimento_no_69.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3660/requerimento_no_69.pdf</t>
   </si>
   <si>
     <t>Eu, CARLOS ROBERTO TEIXEIRA, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, sejam oficiados os senhores Tiago Luiz de Oliveira, Prefeito Municipal, e Erika Aparecida de Almeida Pereira, Diretora do Departamento Municipal de Saúde, no sentido de encaminharem à esta Casa Legislativa, um relatório com informações documentadas e detalhadas, de todas as contratações das empresas prestadoras de serviços de home care realizadas pelo município por decisão judicial, de 1º de janeiro de 2024 até a presente data, sinalizando quais contratos estão vigentes, demonstrando e nomeando quais empresas são contratadas diretamente pelo próprio município ou pelo Consórcio Intermunicipal de Saúde - CIMSA, com o valor do seu contrato, contendo ainda as seguintes informações.</t>
   </si>
   <si>
     <t>3661</t>
   </si>
   <si>
     <t>REQUER URGENCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 33/2025.</t>
   </si>
   <si>
     <t>3662</t>
   </si>
   <si>
     <t>REQUER URGENCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 34/2025.</t>
   </si>
   <si>
     <t>3663</t>
   </si>
   <si>
     <t>REQUER URGENCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 35/2025.</t>
   </si>
   <si>
     <t>3665</t>
   </si>
   <si>
     <t>REQUER URGENCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 36/2025.</t>
   </si>
   <si>
     <t>3666</t>
   </si>
   <si>
     <t>......</t>
   </si>
   <si>
     <t>3667</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, depois de ouvido o douto Plenário, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de fornecer à esta Casa Legislativa, cópias das notas fiscais e respectivos materiais empenhados relativos às bebidas adquiridas pela municipalidade para serem comercializadas no evento “Juninão 2024”, tradicional festa realizada em prol do Fundo Social de Solidariedade do Município.</t>
   </si>
   <si>
     <t>3668</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI LEGISLATIVO Nº 03/2025.</t>
   </si>
   <si>
     <t>3669</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3669/requerimento_no_77.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3669/requerimento_no_77.pdf</t>
   </si>
   <si>
     <t>Eu, FERNANDA MACENO COLETTA MESTRINER, vereadora com assento na Câmara Municipal de Buritama, estado de São Paulo, REQUEIRO nos termos regimentais, depois de ouvido o douto Plenário, seja oficiado o senhor Francisco Carlos Parra Bassalobre, Diretor Técnico de Saúde da DRS II de Araçatuba, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, em caráter de urgência, sobre as possíveis implicações da intervenção municipal na Santa Casa de Misericórdia São Francisco de Buritama, conforme Decreto Municipal nº 5.195, de 03 de abril de 2025, cujas informações visam esclarecer pontos cruciais relacionados ao impacto da referida intervenção nas fontes de financiamento da entidade, especialmente no tocante à Resolução SS nº 198/2023, a saber.</t>
   </si>
   <si>
     <t>3670</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 36/2025.</t>
   </si>
   <si>
     <t>3679</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3679/requerimento_no_79_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3679/requerimento_no_79_1.pdf</t>
   </si>
   <si>
     <t>Eu, CARLOS ROBERTO TEIXEIRA, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, depois de ouvido o douto Plenário, seja oficiado a senhora Natalia Silvana Vacari da Silva, sócia proprietária da empresa Autimmais, localizada à Rua José Zar, nº 456, em Castilho/SP, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, se tem médicos inscritos no quadro daquela empresa que estão atendendo no município de Buritama; em caso afirmativo, favor fornecer relação nominal e CRMs dos profissionais.</t>
   </si>
   <si>
     <t>3680</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3680/requerimento_no_80.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3680/requerimento_no_80.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, depois de ouvido o douto Plenário, seja oficiado o senhor David de Brito Santos, Interventor da Santa Casa de Misericórdia São Francisco de Buritama, solicitando-lhe a gentileza, no sentido de fornecer à esta Casa Legislativa, o seguinte: 1 - Relatório detalhado informando a origem histórica da dívida da Santa Casa, com a identificação do período em que se iniciou a formação do passivo; 2 - Informações atualizadas sobre a situação financeira da instituição, com dados oficiais.</t>
   </si>
   <si>
     <t>3681</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3681/requerimento_no_81_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3681/requerimento_no_81_1.pdf</t>
   </si>
   <si>
     <t>Eu, WALLISON ROBERTO DA SILVA, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, sobre a implementação do serviço de transporte coletivo urbano instituído pela Lei Municipal nº 5.029, de 07 de março de 2025, especificamente o seguinte: 1 - Qual a data prevista para o início das operações do serviço de transporte coletivo urbano no município de Buritama?  2 - Quais as medidas que já foram tomadas pelo Governo do Município de Buritama para a efetivação desse serviço, como aquisição de veículos, definição de itinerários e contratação de pessoal?  3 - Há algum cronograma detalhado para a implementação do serviço que possa ser compartilhado com esta Casa Legislativa?</t>
   </si>
   <si>
     <t>3682</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3682/requerimento_no_82_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3682/requerimento_no_82_1.pdf</t>
   </si>
   <si>
     <t>Eu, CARLOS ROBERTO TEIXEIRA, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, sejam oficiados os senhores Tiago Luiz de Oliveira, Prefeito Municipal, e Erika Aparecida de Almeida Pereira, Diretora do Departamento Municipal de Saúde, solicitando-lhes a gentileza, no sentido de encaminharem à esta Casa Legislativa, um relatório com informações documentadas e detalhadas, com cópias xerográficas ou digitalizadas, das empresas prestadoras de serviços de home care contratadas pelo município, seja por decisão judicial ou não, de 1º de janeiro de 2024 até a presente data, demonstrando e nomeando quais são as empresas contratadas diretamente pelo próprio município ou através do Consórcio Intermunicipal de Saúde - CIMSA, e quais contratos estão vigentes, contendo ainda as seguintes informações.</t>
   </si>
   <si>
     <t>3683</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3683/requerimento_no_83_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3683/requerimento_no_83_1.pdf</t>
   </si>
   <si>
     <t>Eu, CARLOS ROBERTO TEIXEIRA, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a  Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de encaminhar à esta Casa Legislativa, listagem constando todos os nomes dos servidores municipais, efetivos e/ou comissionados, que receberam durante o período de 1º de janeiro/2025 até a presente data, todas as gratificações concedidas em seus vencimentos, em lista separada mensalmente, constando em cada nome, o tipo de gratificação, a porcentagem e o valor gratificado.</t>
   </si>
   <si>
     <t>3684</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3684/requerimento_no_84_11.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3684/requerimento_no_84_11.pdf</t>
   </si>
   <si>
     <t>Eu, CARLOS ALBERTO DOS SANTOS, abaixo assinado, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado a senhora Sônia Maria Moyses Ferlete, Presidente do Conselho Municipal de Saúde - COMUS de Buritama, solicitando-lhe a gentileza, no sentido de encaminhar à esta Casa Legislativa, respostas às seguintes indagações abaixo, com cópias xerográficas ou digitalizadas, se for o caso: 1  - O Conselho Municipal de Saúde foi comunicado oficialmente da intervenção na Santa Casa de Misericórdia São Francisco de Buritama, por parte do Prefeito Municipal?  Se sim, enviar cópia do ofício protocolado; 2 - O Conselho Municipal de Saúde foi convocado alguma vez, seja em reunião ordinária ou extraordinária, para deliberar sobre a intervenção na Santa Casa? Caso afirmativo, enviar cópia da convocação da reunião, e cópia da Ata de deliberação e a lista de presença.</t>
   </si>
   <si>
     <t>3685</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3685/requerimento_no_85_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3685/requerimento_no_85_1.pdf</t>
   </si>
   <si>
     <t>Eu, CARLOS ALBERTO DOS SANTOS, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, sejam oficiados os senhores Tiago Luiz de Oliveira, Prefeito Municipal, e a senhora Erika Aparecida de Almeida Pereira, Diretora do Departamento Municipal de Saúde, solicitando-lhes a gentileza, no sentido de encaminharem à esta Casa Legislativa, informações documentadas e detalhadas, com cópias xerográficas ou digitalizadas, de todo processo de prestação de serviços, integralmente, realizados pelo Departamento Municipal de Saúde junto ao Consórcio Intermunicipal de Saúde - CIMSA, de cada empenho abaixo relacionado.</t>
   </si>
   <si>
     <t>3695</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3695/requerimento_no_86_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3695/requerimento_no_86_1.pdf</t>
   </si>
   <si>
     <t>Eu, CARLOS ALBERTO DOS SANTOS, abaixo assinado, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor David de Brito Santos, Interventor na Santa Casa de Misericórdia São Francisco Buritama, através do Decreto Municipal nº 5.195, de 03 de abril de 2025, solicitando-lhe a gentileza, no sentido de encaminhar à esta Casa Legislativa, um relatório com informações documentadas e detalhadas, com as seguintes informações:  1 - Relatório de todas as pessoas físicas e/ou jurídicas, e a sua função, que prestavam serviços à entidade e que foram desvinculadas pela intervenção, ou seja, que tiveram seus contratos interrompidos, desvinculados ou suspensos; 2 - Relatório de todas as pessoas físicas e/ou jurídicas que foram contratadas pela intervenção e passaram a prestar seus serviços junto à entidade, com o objeto e valor de cada contrato.</t>
   </si>
   <si>
     <t>3696</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA E DELIBERAÇÃO DO PROJETO DE LEI Nº 37/2025.</t>
   </si>
   <si>
     <t>3697</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA E DELIBERAÇÃO DO PROJETO DE LEI Nº 38/2025.</t>
   </si>
   <si>
     <t>3699</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3699/requerimento_no_89_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3699/requerimento_no_89_1.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, através de uma planilha explicativa informando ano e mês, o valor empenhado, liquidado e pago pelo Governo do Município de Buritama referente ao Consórcio Intermunicipal de Saúde-CIMSA, no período compreendido entre 01 de janeiro de 2021 e 31 de dezembro de 2024.</t>
   </si>
   <si>
     <t>3700</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3700/requerimento_no_90_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3700/requerimento_no_90_1.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, o quanto o Governo do Município de Buritama gastou com aquisição de apostilas para os estudantes da rede municipal de ensino no exercício de 2024 e qual o valor dispendido para aquisição desses materiais no exercício de 2025.</t>
   </si>
   <si>
     <t>3701</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3701/requerimento_no_91_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3701/requerimento_no_91_1.pdf</t>
   </si>
   <si>
     <t>Eu, FERNANDA MACENO COLETTA MESTRINER, abaixo assinado, vereadora, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, sejam oficiados os senhores Tiago Luiz de Oliveira, Prefeito Municipal, e Larissa Paula do Nascimento Cardoso da Fonseca, Diretora Adjunta da Saúde, responsável pela Divisão de Vigilância Sanitária de Buritama, solicitando-lhes a gentileza, no sentido de encaminharem à esta Casa Legislativa, as seguintes informações relacionadas à empresa Sucatas Buritama LTDA, popular “Ferro Velho do Zé Ligeiro”, localizado na R Lin Palmeira, 538, especificadamente na margem direita da Avenida Waldevino Ismael de Souza, sentido Buritama-Turiúba.</t>
   </si>
   <si>
     <t>3718</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3718/requerimento_no_92.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3718/requerimento_no_92.pdf</t>
   </si>
   <si>
     <t>Eu, FERNANDA MACENO COLETTA MESTRINER, abaixo assinado, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a Vossa Excelência, seja oficiado o senhor David de Brito Santos, Interventor da Santa Casa de Misericórdia São Francisco Buritama, através do Decreto Municipal nº 5.195, de 03 de abril de 2025, solicitando-lhe a gentileza, no sentido de encaminhar à esta Casa Legislativa, um relatório detalhado e documentado, com as seguintes informações.</t>
   </si>
   <si>
     <t>3719</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3719/requerimento_no_93_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3719/requerimento_no_93_1.pdf</t>
   </si>
   <si>
     <t>Eu, MARIA CRISTINA NOBRE SANTOS, abaixo assinado, vereadora, com assento na Câmara Municipal de Buritama, Estado de São Paulo, diante do pronunciamento que circulou em rede social sobre: “Recentemente presenciei uma cena triste em Buritama: o trenzinho que leva nossas crianças estava tocando músicas com letras indecentes, cheias de conteúdo sexual. Na mesma semana, passei por uma escola e ouvi músicas populares, mas totalmente inadequadas para alunos e ambiente escolar. (Ao meu ponto de vista). A música entra na cabeça da gente, ainda mais quando somos jovens. Ela ensina - para o bem ou para o mal. Se a escola e o trenzinho, que deveriam ser lugares de alegria e aprendizado, estão passando mensagens erradas, que futuro estamos construindo? Buritama pode e deve fazer melhor! Tem tantas músicas alegres e educativas pra tocar pras crianças e adolescentes. Vamos acordar! Pais, professores, políticos - todos precisamos atentar mais para as crianças e adolescentes, inclusive o que estão ouvi</t>
   </si>
   <si>
     <t>3720</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI N 39/2025.</t>
   </si>
   <si>
     <t>3721</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 40/2025.</t>
   </si>
   <si>
     <t>3722</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 41/2025.</t>
   </si>
   <si>
     <t>3723</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 42/2025.</t>
   </si>
   <si>
     <t>3724</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 43/2025.</t>
   </si>
   <si>
     <t>3725</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 44/2025.</t>
   </si>
   <si>
     <t>3726</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 45/2025.</t>
   </si>
   <si>
     <t>3747</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3747/requerimento_no_101.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3747/requerimento_no_101.pdf</t>
   </si>
   <si>
     <t>Eu, CARLOS ROBERTO TEIXEIRA, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, solicitando-lhe a gentileza, solicitando-lhe a gentileza, no sentido de encaminhar à esta Casa Legislativa, uma cópia xerográfica ou digitalizada, de capa a capa, de todo o Processo de Dispensa de Licitação nº 29/2025, cujo objeto é a “contratação de empresa para prestação de serviços de coleta e transporte de resíduos sólidos do município de Buritama/SP até o aterro sanitário municipal e operação de central de triagem de resíduos, operação de aterro, processamento de resíduos de construção civil, trituração de podas de árvores e processamento de resíduos inertes volumosos pelo período de 6 meses”, no valor estimado em R$. 1.702.620,00, constando ainda as seguintes informações.</t>
   </si>
   <si>
     <t>3748</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3748/requerimento_no_102.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3748/requerimento_no_102.pdf</t>
   </si>
   <si>
     <t>Eu, CARLOS ROBERTO TEIXEIRA, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de encaminhar à esta Casa Legislativa, a composição da diretoria completa do Clube dos Amigos de Buritama - C.A.B., que firmou parceria com o Governo do Município de Buritama.</t>
   </si>
   <si>
     <t>3749</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3749/requerimento_no_103.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3749/requerimento_no_103.pdf</t>
   </si>
   <si>
     <t>Eu, FERNANDA MACENO COLETTA MESTRINER, abaixo assinado, vereadora, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado a senhora Josefina Solange de Souza, Diretora Clínica/Gerente/Administradora da Oftalmo Prest Prestação de Serviços Médicos Ltda, solicitando-lhe a gentileza, no sentido de encaminhar à esta Casa Legislativa, um relatório pormenorizado com todas as informações referentes aos repasses efetuados pela Santa Casa de Misericórdia São Francisco de Buritama/SP ao Instituto de Olhos, no período compreendido entre 01 de janeiro de 2025 até 31 de maio de 2025, por mês de competência, como também, um relatório da planilha de dívidas por produção durante este período, separadas mensalmente, conforme as prestações de serviços realizadas e pactuadas, destacando os recursos do SIA Oftalmologia, Glaucoma (Consultas/Linha de Cuidado) e FAEC.</t>
   </si>
   <si>
     <t>3750</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3750/requerimento_no_104.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3750/requerimento_no_104.pdf</t>
   </si>
   <si>
     <t>Eu, FERNANDA MACENO COLETTA MESTRINER, abaixo assinado, vereadora com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto plenário, seja oficiado a senhora Fernanda Cristina Neivock Simonatto, Presidente do Fundo Social de Solidariedade de Buritama/SP, solicitando-lhe a gentileza, no sentido de encaminhar à esta Casa Legislativa, um relatório com todos os cursos realizados pelo Fundo Social, ou que ainda estão em andamento, no período de 01 de janeiro de 2025 até 31 de maio de 2025, com a lista dos nomes das pessoas inscritas para cada curso e a lista das pessoas que fizeram ou que ainda estão fazendo cursos, e quais são os critérios que estão sendo utilizados para a escolha das pessoas inscritas em participação nos cursos quando a demanda é maior que a oferta.</t>
   </si>
   <si>
     <t>3751</t>
   </si>
   <si>
     <t>CRISTINA NOBRE, FEBEM</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3751/requerimento_no_105.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3751/requerimento_no_105.pdf</t>
   </si>
   <si>
     <t>Nós, MARIA CRISTINA NOBRE SANTOS e CARLOS ALBERTO DOS SANTOS, abaixo assinados, vereadores, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEREMOS a Vossa Excelência, depois de ouvido o douto Plenário, seja expedida uma MOÇÃO DE APLAUSO em favor do senhor LUÍS ROBERTO GUARNIERE, popular “Luizão” e “Xerife”, pessoa trabalhadora, tendo chegado em nossa cidade com a família no ano de 2003, estabelecido comercialmente no ramo de panificação e confeitaria à frente da famosa e tradicionalíssima Padaria Tropicália, conquistando uma imensa, exigente e cativa clientela, sentindo por demais gratificado pelo fato de a população de Buritama tê-lo à época recebido de braços abertos. E como paga e gratidão por essa maravilhosa acolhida, o amigo “Luizão” realiza um magnífico trabalho social perante a comunidade buritamense.</t>
   </si>
   <si>
     <t>3752</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3752/requerimento_no_106.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3752/requerimento_no_106.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, abaixo assinado, vereador com assento nesta Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, depois de ouvido o douto Plenário, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de fornecer à esta Casa Legislativa informações detalhadas sobre a execução da Parceria Público-Privada (PPP) que contempla o funcionamento do banheiro público da Praça Nair Pereira Rosa, também conhecida como Praça da Bela, conforme segue.</t>
   </si>
   <si>
     <t>3753</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3753/requerimento_no_107.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3753/requerimento_no_107.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, abaixo assinado, vereador com assento nesta Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, depois de ouvido o douto Plenário, seja oficiado o senhor David de Brito Santos, Interventor da Santa Casa de Misericórdia São Francisco de Buritama, solicitando-lhe a gentileza de fornecer à esta Casa Legislativa, um Relatório completo contendo as seguintes informações.</t>
   </si>
   <si>
     <t>3755</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3755/requerimento_no_108.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3755/requerimento_no_108.pdf</t>
   </si>
   <si>
     <t>Eu, FERNANDA MACENO COLETTA MESTRINER, abaixo assinado, vereadora, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor David de Brito Santos, nomeado como Interventor na Santa Casa São Francisco de Buritama, através do Decreto Municipal nº 5.195, de 03 de abril de 2025, solicitando-lhe a gentileza, no sentido de encaminhar à esta Casa Legislativa, um relatório detalhado e documentado com as seguintes informações.</t>
   </si>
   <si>
     <t>3756</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3756/requerimento_no_109.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3756/requerimento_no_109.pdf</t>
   </si>
   <si>
     <t>Eu, FERNANDA MACENO COLETTA MESTRINER, abaixo assinado, vereadora, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado a senhor David de Brito Santos, nomeado como Interventor da Santa Casa de Misericórdia São Francisco de Buritama, solicitando-lhe a gentileza, no sentido de encaminhar à esta Casa Legislativa, um relatório pormenorizado com todas as informações referentes aos repasses efetuados pela Santa Casa de Misericórdia São Francisco de Buritama/SP ao Instituto de Olhos, no período compreendido entre 01 de janeiro de 2025 até 31 de maio de 2025, por mês de competência, como também, um relatório da planilha de dívidas por produção durante este período, separadas mensalmente, conforme as prestações de serviços realizadas e pactuadas, destacando os recursos do SIA Oftalmologia, Glaucoma (Consultas/Linha de Cuidado) e FAEC.</t>
   </si>
   <si>
     <t>3757</t>
   </si>
   <si>
     <t>Eu, CARLOS ROBERTO TEIXEIRA, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a  Vossa Excelência, seja oficiado a senhora, Ivete Ribeiro Mariano, Diretora do Departamento Municipal de Assistência e Desenvolvimento Social, solicitando-lhe a gentileza, no sentido de encaminhar à esta Casa Legislativa, um relatório completo com todas as informações, do pedido inicial até a conclusão da emissão da Declaração Anual de Regularidade à Associação Beneficente de Assistência Social - ABAS, com as visitações e os pareceres técnicos, bem como, da Ata da reunião do Conselho Municipal, enfim, de todo o processo inicial até a expedição da certificação da entidade. Requeiro, também, cópia da Certificação de Entidades Beneficentes de Assistência Social - CEBAS, da referida entidade, exigida para fins de recebimento de recursos financeiros, seja ela em forma de parceria, subvenção ou outras.</t>
   </si>
   <si>
     <t>3758</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3758/requerimento_no_111.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3758/requerimento_no_111.pdf</t>
   </si>
   <si>
     <t>Eu, CARLOS ROBERTO TEIXEIRA, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a  Vossa Excelência, seja oficiado o senhor David de Brito Santos, nomeado como Interventor na Santa Casa São Francisco de Buritama, através do Decreto Municipal nº 5.195, de 03 de abril de 2025, solicitando-lhe a gentileza, no sentido de encaminhar à esta Casa Legislativa, cópia integral, digitalizada ou xerográfica, de todas as ações judiciais, em tramitação ou não, da empresa Tiago Luiz de Oliveira Serviços Médicos Eireli ME e da senhora Erika Aparecida de Almeida Pereira contra a Santa Casa de Misericórdia São Francisco de Buritama.</t>
   </si>
   <si>
     <t>3759</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3759/requerimento_no_112.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3759/requerimento_no_112.pdf</t>
   </si>
   <si>
     <t>Eu, CARLOS ROBERTO TEIXEIRA, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a  Vossa Excelência, seja oficiado o senhor David de Brito Santos, nomeado como Interventor na Santa Casa São Francisco de Buritama, através do Decreto Municipal nº 5.195, de 03 de abril de 2025, solicitando-lhe a gentileza, no sentido de encaminhar à esta Casa Legislativa, informações sobre as remunerações/vencimentos, ou qualquer outras gratificações, do Interventor e da Comissão Executiva com cópias da ficha financeira de todos os meses recebidos durante a intervenção, até o mês de maio de 2025.</t>
   </si>
   <si>
     <t>3766</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 51/2025.</t>
   </si>
   <si>
     <t>3779</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3779/requerimento_no_114.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3779/requerimento_no_114.pdf</t>
   </si>
   <si>
     <t>Eu, ANDRÉ LUIZ CUNTO, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, seja expedida uma MOÇÃO DE APLAUSO ao Projeto AbençoArte, idealizado pelos proprietários da empresa Renovar Tintas - ANDERSON, DENISE e BEATRIZ - como forma de reconhecimento ao relevante trabalho social desenvolvido junto à comunidade buritamense.</t>
   </si>
   <si>
     <t>3780</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3780/requerimento_no_115.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3780/requerimento_no_115.pdf</t>
   </si>
   <si>
     <t>Eu, WALLISON ROBERTO DA SILVA, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, seja expedida uma MOÇÃO DE APLAUSO ao jovem escritor JOÃO GUILHERME PASQUOTTO, em reconhecimento ao seu talento literário, à dedicação, à cultura e à relevante contribuição que oferece como jovem escritor à comunidade buritamense.</t>
   </si>
   <si>
     <t>3781</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3781/requerimento_no_116.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3781/requerimento_no_116.pdf</t>
   </si>
   <si>
     <t>Eu, WALLISON ROBERTO DA SILVA, abaixo assinado, vereador com assento nesta Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a  Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Luiz Gustavo Canteras Scarillo Falotico Correa, Diretor Municipal de Turismo, solicitando-lhe a gentileza, no sentido de informar se há algum projeto em andamento para a instalação de lixeiras seletivas nas praças públicas do município, conforme proposto por meio da Indicação nº 29/2025, apresentada na Sessão Ordinária realizada em 13 de fevereiro de 2025.</t>
   </si>
   <si>
     <t>3782</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3782/requerimento_no_117_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3782/requerimento_no_117_1.pdf</t>
   </si>
   <si>
     <t>Eu, WALLISON ROBERTO DA SILVA, abaixo assinado, vereador com assento nesta Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de prestar as seguintes informações relativas à empresa atualmente responsável pela coleta de resíduos sólidos no município:</t>
   </si>
   <si>
     <t>3783</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3783/requerimento_no_118.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3783/requerimento_no_118.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, abaixo assinado, vereador com assento nesta Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar a esta Casa de Legislativa os seguintes dados referentes à aquisição e uso dos crachás com cordão de quebra-cabeça (símbolo do autismo), entregues às cuidadoras escolares no momento da contratação e durante a palestra de orientação promovida pela Secretaria Municipal de Educação:</t>
   </si>
   <si>
     <t>3784</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3784/requerimento_no_119.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3784/requerimento_no_119.pdf</t>
   </si>
   <si>
     <t>Eu, CARLOS ROBERTO TEIXEIRA, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado a senhora, Ivete Ribeiro Mariano, Diretora do Departamento Municipal de Assistência e Desenvolvimento Social, solicitando-lhe a gentileza, no sentido de encaminhar à esta Casa Legislativa, um relatório completo com todas as informações, do pedido inicial até a conclusão da emissão da Declaração Anual de Regularidade à Associação Beneficente de Assistência Social - ABAS, com as visitações e os pareceres técnicos, bem como da Ata da Reunião do Conselho Municipal, enfim, de todo o processo inicial até a expedição da certificação da entidade. Requeiro, também, o encaminhamento do Plano de Trabalho revisado, conforme a Cláusula Terceira do TAC firmado com o referido Departamento, e uma cópia da Certificação de Entidades Beneficentes de Assistência Social - CEBAS, da referida entidade.</t>
   </si>
   <si>
     <t>3785</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3785/requerimento_no_120.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3785/requerimento_no_120.pdf</t>
   </si>
   <si>
     <t>Eu, MARIA CRISTINA NOBRE SANTOS, abaixo assinado, vereadora, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, seja expedida uma MOÇÃO DE APLAUSO em favor da Associação Oásis Grupo de Estudos Filosóficos, com sede à Rua José Urbano Cursino, nº 792, em Birigui/SP, fundado em 03 de setembro de 2015, atualmente formado por 20 amigos que fazem doações voluntárias de bens materiais, a quem mais necessita, por meio de arrecadação própria entre o grupo, e totalmente dentro das normas fiscais.</t>
   </si>
   <si>
     <t>3786</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3786/requerimento_no_121.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3786/requerimento_no_121.pdf</t>
   </si>
   <si>
     <t>Nós, ABAIXO ASSINADOS, vereadores, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEREMOS a Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Roberto Nogueira Bastos, Ex-provedor da Santa Casa de Misericórdia São Francisco de Buritama, solicitando-lhe a gentileza, no sentido de, se possível, se manifestar sobre o Relatório de Atividades Executadas referente aos meses de abril e maio de 2025, assinado pela senhora Alessandra Maruchi, atual Gestora Administrativa daquela entidade. (Doc. em Anexo).</t>
   </si>
   <si>
     <t>3787</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3787/requerimento_no_122.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3787/requerimento_no_122.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de encaminhar à esta Casa Legislativa uma planilha quantitativa contendo a relação de pacientes aptos à realização de cirurgias eletivas na Santa Casa de Buritama, devidamente especificada por CID e com indicação de que todos os exames pré-operatórios exigidos foram realizados, constando apenas a patologia, não sendo necessária a denominação pessoal.</t>
   </si>
   <si>
     <t>3788</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 53/2025.</t>
   </si>
   <si>
     <t>3789</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 54/2025.</t>
   </si>
   <si>
     <t>3790</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 55/2025.</t>
   </si>
   <si>
     <t>3818</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3818/requerimento_no_126.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3818/requerimento_no_126.pdf</t>
   </si>
   <si>
     <t>Eu, ANTONIO CARLOS DE FREITAS, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, seja expedida uma MOÇÃO DE APLAUSO em favor do senhor GUILHERME DE SOUZA EVANGELISTA.</t>
   </si>
   <si>
     <t>3819</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3819/requerimento_no_127.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3819/requerimento_no_127.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, depois de ouvido o douto Plenário, REQUEIRO a Vossa Excelência, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, o seguinte:_x000D_
 	      1) A quantidade total de marmitas fornecidas à Administração Pública Municipal no período compreendido entre 01 de janeiro de 2024 a 30 de junho de 2025;_x000D_
 	      2)	Os respectivos preços unitários e globais praticados durante o período mencionado;_x000D_
 	      3)	Informar os fornecedores responsáveis pelo fornecimento das marmitas, com os números dos respectivos contratos e processos licitatórios;_x000D_
 	      4)	Indicar a quais setores, órgãos ou unidades da Administração Pública foram destinadas as referidas refeições, bem como a quem são servidas (por exemplo, servidores, pacientes, motoristas, vigilantes, etc.).</t>
   </si>
   <si>
     <t>3820</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>DR. WALLISON, ANDRÉ DO ZÉ CARLÃO</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3820/requerimento_no_128.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3820/requerimento_no_128.pdf</t>
   </si>
   <si>
     <t>Nós, WALLISON ROBERTO DA SILVA e ANDRÉ LUIZ CUNTO, abaixo assinados, vereadores com assento nesta Câmara Municipal de Buritama, Estado de São Paulo, REQUEREMOS, depois de ouvido o douto Plenário, seja expedida uma MOÇÃO DE CONGRATULAÇÃO em favor do Excelentíssimo Senhor Deputado Estadual Luiz Claudio Marcolino (PT), em reconhecimento ao envio de mais de R$. 450.000,00 (quatrocentos e cinquenta mil reais) em recursos financeiros destinados à melhoria da saúde do município de Buritama/SP. A presente Moção é uma justa homenagem pelo compromisso do nobre parlamentar assumido com a população buritamense, demonstrando sensibilidade às demandas locais e contribuindo para o fortalecimento dos serviços de saúde pública.</t>
   </si>
   <si>
     <t>3821</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3821/requerimento_no_129.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3821/requerimento_no_129.pdf</t>
   </si>
   <si>
     <t>Eu, CARLOS ROBERTO TEIXEIRA, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rafael Alves dos Santos, Presidente do Consórcio Intermunicipal de Saúde - CIMSA, em Birigui/SP, solicitando-lhe a gentileza, no sentido de encaminhar à esta Casa Legislativa, os valores da tabela de todos os serviços credenciados no CIMSA, com as suas respectivas cargas horárias, referentes ao Exercício de 2024, e a última atualizada em 2025.</t>
   </si>
   <si>
     <t>3832</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 62/2025.</t>
   </si>
   <si>
     <t>3833</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 63/2025.</t>
   </si>
   <si>
     <t>3834</t>
   </si>
@@ -3181,252 +3181,252 @@
   <si>
     <t>3850</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>Requer urgência na deliberação do Projeto de Lei nº 70/2025.</t>
   </si>
   <si>
     <t>3851</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>Requer urgência na deliberação do Projeto de Lei de autoria de Diversos Vereadores nº 09/2025.</t>
   </si>
   <si>
     <t>3853</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3853/requerimento_no_144.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3853/requerimento_no_144.pdf</t>
   </si>
   <si>
     <t>Eu, MIKAEL CASTRO DE BRITO, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja expedida uma MOÇÃO DE APOIO em favor do Excelentíssimo Deputado Estadual VALDOMIRO LOPES, expressando a nossa solidariedade ao nobre parlamentar, salientando que fomos pegos de surpresa através das mídias sociais quando o mesmo anunciou publicamente que foi diagnosticado com câncer do tipo linfoma, em estágio inicial.</t>
   </si>
   <si>
     <t>3854</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3854/requerimento_no_145.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3854/requerimento_no_145.pdf</t>
   </si>
   <si>
     <t>Eu, WALLISON ROBERTO DA SILVA, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, depois de ouvido o douto Plenário, REQUEIRO a Vossa Excelência, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, quais serão as medidas administrativas e/ou judiciais que, porventura, serão tomadas com relação às áreas urbanas e/ou turísticas que contam com usinas fotovoltaicas para produção e venda de energia que se encontram em construção e/ou já em funcionamento, bem como informar se existem outras usinas fotovoltaicas construídas no Município.</t>
   </si>
   <si>
     <t>3855</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>CRISTINA NOBRE, ADRIANO TUSTÃO, ANTONIO CARLOS, CARLINHO DO DIVINO, FEBEM, FERNANDA MACENO, MIKAEL DISK FRETE, TONHÃO DA EDITORA</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3855/requerimento_no_146.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3855/requerimento_no_146.pdf</t>
   </si>
   <si>
     <t>Nós, ABAIXO ASSINADOS, vereadores, com assento na Câmara Municipal de Buritama, Estado de São Paulo, depois de ouvido o douto Plenário, REQUEREMOS, seja expedida uma MOÇÃO DE APOIO em favor da professora NEUSA APARECIDA BASSO DE ALMEIDA, pelos relevantes serviços reconhecidamente prestados ao nosso município.</t>
   </si>
   <si>
     <t>3856</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3856/requerimento_no_147.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3856/requerimento_no_147.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, depois de ouvido o douto Plenário, REQUEIRO, seja oficiado ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de encaminhar à esta Casa Legislativa, as seguintes informações: Qual é o déficit habitacional de interesse social atualmente registrado no Município de Buritama, considerando dados oficiais ou levantamentos realizados pela Administração, especificando:1) O número estimado de famílias que se enquadram nos critérios de habitação de interesse social; 2) A fonte e o ano da última atualização desses dados.</t>
   </si>
   <si>
     <t>3857</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3857/requerimento_no_148.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3857/requerimento_no_148.pdf</t>
   </si>
   <si>
     <t>Eu, MARIA CRISTINA NOBRE SANTOS, abaixo assinado, vereadora com assento na Câmara Municipal de Buritama, Estado de São Paulo, depois de ouvido o douto Plenário, REQUEIRO, seja oficiado os senhores Tiago Luiz de Oliveira, Prefeito Municipal, e Carlos Henrique Masson Contel, Diretor Municipal de Engenharia, solicitando-lhes a gentileza, no sentido de encaminharem à esta Casa Legislativa, uma relação contendo todas as áreas institucionais do município de Buritama, com o seu endereço completo e o georreferenciamento de cada área.</t>
   </si>
   <si>
     <t>3858</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3858/requerimento_no_149.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3858/requerimento_no_149.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, depois de ouvido o douto Plenário, REQUEIRO, seja oficiado o senhor Sílvio César Teixeira, Presidente da ACIB-Associação Comercial e Industrial de Buritama, considerando o relevante papel desempenhado por aquela Associação na promoção e fortalecimento da economia local, e tendo em vista que a Festa do Peão de Buritama, realizada no período de 13 a 17 de agosto de 2025, constitui-se em um dos maiores eventos do calendário municipal, com expressivo potencial de movimentação econômica e de geração de empregos, solicitando a gentileza da presidência da ACIB, no sentido de encaminhar à esta Casa Legislativa, as seguintes informações oficiais.</t>
   </si>
   <si>
     <t>3859</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>FERNANDA MACENO, CARLINHO DO DIVINO</t>
   </si>
   <si>
     <t>Nós, FERNANDA MACENO COLETTA MESTRINER e CARLOS ROBERTO TEIXEIRA, abaixo assinados, vereadores, com assento na Câmara Municipal de Buritama, Estado de São Paulo, depois de ouvido o douto Plenário, REQUEREMOS, seja acionada a Assessoria Jurídica da Câmara Municipal de Buritama/SP, para ajuizar Mandado de Segurança na Justiça da Comarca de Buritama/SP, contra o senhor David de Brito Santos, interventor nomeado da Santa Casa de Misericórdia São Francisco de Buritama, em face de não responder conforme o solicitado ao Requerimento nº 64/25, e de não responder a nenhum dos Requerimentos de nºs 92, 108, 109, 111 e 112/25.</t>
   </si>
   <si>
     <t>3852</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>Requer urgência na deliberação do Projeto de Lei nº 72/2025.</t>
   </si>
   <si>
     <t>3881</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3881/requerimento_no_152.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3881/requerimento_no_152.pdf</t>
   </si>
   <si>
     <t>Eu, FERNANDA MACENO COLETTA MESTRINER, abaixo assinado, vereadora, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, por intermédio de David de Brito Santos, nomeado como Interventor na Santa Casa de Misericórdia São Francisco de Buritama, através do Decreto Municipal nº 5.195, de 03 de abril de 2025, no sentido de encaminhar à esta Casa Legislativa, um relatório detalhado e documentado, contendo discriminadamente as seguintes informações.</t>
   </si>
   <si>
     <t>3882</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3882/requerimento_no_153.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3882/requerimento_no_153.pdf</t>
   </si>
   <si>
     <t>3883</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3883/requerimento_no_154.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3883/requerimento_no_154.pdf</t>
   </si>
   <si>
     <t>Eu, FERNANDA MACENO COLETTA MESTRINER, abaixo assinado, vereadora, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto plenário, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, por intermédio do senhor David de Brito Santos, nomeado como Interventor da Santa Casa de Misericórdia São Francisco de Buritama, através do Decreto Municipal nº 5.195, de 03 de abril de 2025, solicitando-lhe a gentileza, no sentido de encaminhar à esta Casa Legislativa, um relatório pormenorizado com todas as informações referentes aos repasses efetuados pela Santa Casa de Misericórdia de Buritama/SP ao Instituto de Olhos, no período compreendido entre 01 de janeiro de 2025 até 31 de agosto de 2025, por mês de competência, como também, um relatório da planilha de dívidas por produção durante este período, separadas mensalmente, conforme  as prestações de serviços realizadas e pactuadas, destacando os recursos do</t>
   </si>
   <si>
     <t>3884</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3884/requerimento_no_155.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3884/requerimento_no_155.pdf</t>
   </si>
   <si>
     <t>Eu, CARLOS ROBERTO TEIXEIRA, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, por intermédio do senhor David de Brito Santos, nomeado como Interventor na Santa Casa de Misericórdia São Franciso de Assis de Buritama, através do Decreto Municipal nº 5.195, de 03 de abril de 2025, no sentido de encaminhar à esta Casa Legislativa, cópia integral, digitalizada ou xerográfica, de todas as ações judiciais, em tramitação ou não, da empresa Tiago Luiz de Oliveira Serviços Médicos Eireli ME e da senhora Érika Aparecida de Almeida Pereira contra a Santa Casa de Misericórdia São Francisco de Buritama.</t>
   </si>
   <si>
     <t>3885</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3885/requerimento_no_156.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3885/requerimento_no_156.pdf</t>
   </si>
   <si>
     <t>Eu, CARLOS ROBERTO TEIXEIRA, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, por intermédio do senhor David de Brito Santos, nomeado como Interventor na Santa Casa de Misericórdia São Franciso de Assis de Buritama, através do Decreto Municipal nº 5.195, de 03 de abril de 2025, no sentido de encaminhar à esta Casa Legislativa, informações sobre as remunerações/vencimentos, ou qualquer outras gratificações, do Interventor e da Comissão Executiva com cópias da Ficha Financeira de todos os meses recebidos durante a intervenção, até o mês de agosto de 2025.</t>
   </si>
   <si>
     <t>3886</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3886/requerimento_no_157.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3886/requerimento_no_157.pdf</t>
   </si>
   <si>
     <t>Eu, CARLOS ALBERTO DOS SANTOS, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, para que faça o cumprimento do Art. 256 do Regimento Interno, promulgando o Autógrafo de Lei Legislativa nº 07/25 aprovado por unanimidade nesta Casa Legislativa.</t>
   </si>
   <si>
     <t>3887</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3887/requerimento_no_158.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3887/requerimento_no_158.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, depois de ouvido o douto Plenário, REQUEIRO, seja oficiado ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de encaminhar à esta Casa Legislativa, cópia de todos os documentos técnicos do Departamento Municipal de Engenharia do Governo do Município de Buritama referentes a construção do Anel Viário José Antonio Sobrinho - Zé Davi; caso não existam, encaminhar Relatório à respeito.</t>
   </si>
   <si>
     <t>3888</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3888/requerimento_no_159.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3888/requerimento_no_159.pdf</t>
   </si>
   <si>
     <t>Eu, CARLOS ROBERTO TEIXEIRA, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, depois de ouvido o douto Plenário, REQUEIRO, seja acionada a Assessoria Jurídica da Câmara Municipal de Buritama/SP, para ajuizar Mandado de Segurança na Justiça da Comarca de Buritama/SP, contra o senhor Tiago Luiz de Oliveira, Prefeito Municipal, em face de não responder de maneira clara e objetiva aos 52 itens conforme o solicitado no Requerimento nº 64/25.</t>
   </si>
   <si>
     <t>3889</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3889/requerimento_no_160.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3889/requerimento_no_160.pdf</t>
   </si>
   <si>
     <t>Eu, CARLOS ROBERTO TEIXEIRA, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, para que responda aos questionamentos e forneça à esta Casa Legislativa, as seguintes informações.</t>
   </si>
   <si>
     <t>3890</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3890/requerimento_no_161.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3890/requerimento_no_161.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, para que via Departamento de Contabilidade do Governo do Município de Buritama, informe à esta Casa Legislativa as reais necessidades da abertura de Crédito Suplementar prevista no  Projeto de Lei nº 72/25, que autorizou um Crédito no valor de R$ 1.116.000,00 ao orçamento de 2025, alteração do PPA-LDO para os fins que especifica, e dá outras providências, aprovado na Sessão Extraordinária de quinta-feira, 28 de agosto de 2025.</t>
   </si>
   <si>
     <t>3891</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>Requer urgência na deliberação do Projeto de Lei nº 73/2025.</t>
   </si>
   <si>
     <t>3892</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>Requer urgência na deliberação do Projeto de Lei nº 74/2025.</t>
   </si>
   <si>
     <t>3893</t>
   </si>
@@ -3439,102 +3439,102 @@
   <si>
     <t>3894</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>Requer urgência na deliberação do Projeto de Lei nº 76/2025.</t>
   </si>
   <si>
     <t>3895</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>Requer urgência na deliberação do Projeto de Lei Legislativo nº 10/2025.</t>
   </si>
   <si>
     <t>3901</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3901/requerimento_no_167.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3901/requerimento_no_167.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, seja expedida uma MOÇÃO DE APLAUSO em favor da primeira-dama FERNANDA CRISTINA NEIVOCK SIMONATTO, em reconhecimento ao trabalho relevante que vem desenvolvendo em nosso município. Sua atuação tem se destacado pela humildade, pela perseverança e, sobretudo, pela atenção dedicada às famílias em situação de vulnerabilidade social. Com dedicação e sensibilidade, a primeira-dama tem demonstrado que a verdadeira grandeza está em servir ao próximo, levando esperança e dignidade aos que mais precisam. A Câmara de Vereadores manifesta, portanto, sua gratidão e reconhecimento público, aplaudindo o empenho e o compromisso da primeira-dama Fernanda Cristina Neivock Simonatto com as causas sociais e com o fortalecimento do bem-estar coletivo de nossa comunidade.</t>
   </si>
   <si>
     <t>3902</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>Eu, CARLOS ALBERTO DOS SANTOS, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, depois de ouvido o douto Plenário, REQUEIRO, seja oficiado ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de encaminhar à esta Casa Legislativa as seguintes informações:_x000D_
 1.	Qual era o saldo existente em 31/12/2023 dos valores arrecadados a título de Contribuição para Custeio do Serviço de Iluminação Pública (CIP);_x000D_
 2.	Qual foi o valor arrecadado entre 01/01/2024 e a presente data;_x000D_
 3.	Quais foram os investimentos realizados pelo Poder Executivo, no referido período, utilizando-se dos recursos da CIP, com a devida especificação das ações implementadas.</t>
   </si>
   <si>
     <t>3903</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3903/requerimento_no_169.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3903/requerimento_no_169.pdf</t>
   </si>
   <si>
     <t>Eu, CARLOS ROBERTO TEIXEIRA, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, no sentido de encaminhar à esta Casa Legislativa, as respostas com cópias de documentos de cada item abaixo.</t>
   </si>
   <si>
     <t>3904</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3904/requerimento_no_170.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3904/requerimento_no_170.pdf</t>
   </si>
   <si>
     <t>Eu, CARLOS ROBERTO TEIXEIRA, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, nos termos do artigo 31 da Constituição Federal, do artigo 29, inciso XI, da Lei Orgânica do Município de Buritama, e do Regimento Interno desta Câmara Municipal, depois de ouvido o douto Plenário, REQUEIRO a Vossa Excelência, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de responder a cada item abaixo, com informações objetivas e documentais, relacionados ao Decreto Municipal n° 5.195, de 03 de abril de 2025, que decretou a intervenção na Santa Casa de Misericórdia São Francisco de Buritama, cabendo salientar que, os processos judiciais eletrônicos nºs 1000909-54.2025.8.26.0097, 1000891-33.2025.8.26.0097 e 2102753-30.2025.8.26.00 encaminhados à esta Casa de Leis, através do Ofício nº 190/2025-GP, em resposta ao Requerimento nº 64/25.</t>
   </si>
   <si>
     <t>3905</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>ANÍZIO, ANDRÉ DO ZÉ CARLÃO, DR. WALLISON</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3905/requerimento_no_171.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3905/requerimento_no_171.pdf</t>
   </si>
   <si>
     <t>Nós, ANÍZIO ANTONIO DA SILVA, WALLISON ROBERTO DA SILVA e ANDRÉ LUIZ CUNTO, abaixo assinado, vereador com assento nesta Câmara Municipal de Buritama, Estado de São Paulo, REQUEREMOS, depois de ouvido o douto Plenário, seja expedida uma MOÇÃO DE APLAUSO em favor do senhor LUIZ ANTONIO DE SOUZA, popular “Nêgo Bombeiro”, pela assunção ao cargo comissionado de Diretor da Coordenação da Defesa Civil do Governo do Município de Buritama.</t>
   </si>
   <si>
     <t>3909</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 80/2024.</t>
   </si>
   <si>
     <t>3910</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 81/2024.</t>
   </si>
   <si>
     <t>3911</t>
   </si>
@@ -3547,244 +3547,244 @@
   <si>
     <t>3912</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 83/2024.</t>
   </si>
   <si>
     <t>3913</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 84/2024.</t>
   </si>
   <si>
     <t>3926</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3926/requerimento_no_177.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3926/requerimento_no_177.pdf</t>
   </si>
   <si>
     <t>Eu, MIKAEL CASTRO DE BRITO, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, depois de ouvido o douto Plenário, REQUEIRO, seja estendida uma MOÇÃO DE APLAUSO em favor do senhor PAULO DA SILVEIRA, membro da Igreja Assembleia de Deus no Ipiranga, pelo notável e ininterrupto trabalho de evangelização realizado há mais de 25 anos na Santa Casa de Misericórdia de Buritama.</t>
   </si>
   <si>
     <t>3927</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3927/requerimento_no_178.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3927/requerimento_no_178.pdf</t>
   </si>
   <si>
     <t>Eu, MARIA CRISTINA NOBRE SANTOS, abaixo assinado, vereadora, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado a senhor Tiago Luiz de Oliveira, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, se existe alguma tratativa junto a ARTESP que viabiliza a retomada dos ônibus circulares que operam a linha intermunicipal de Buritama a Birigui, Araçatuba e Votuporanga, passando por demais cidades que intermediam as cidades citadas.</t>
   </si>
   <si>
     <t>3928</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3928/requerimento_no_179.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3928/requerimento_no_179.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de encaminhar à esta Casa Legislativa, informações detalhadas acerca da aplicação dos recursos provenientes da CIP - Contribuição para Custeio dos Serviços de Iluminação Pública, desde a assunção do serviço pela concessionária, em razão de liminar expedida pelo Poder Judiciário, até a presente data, em especial, as seguintes:_x000D_
 	1. Demonstrativos financeiros da arrecadação e utilização dos valores da CIP nesse período;_x000D_
 	2. Informações sobre obras, serviços, manutenções e ampliações da rede de iluminação pública custeados com tais recursos;_x000D_
 	3. Cópia dos contratos, aditivos ou instrumentos firmados com a concessionária relacionados à execução do serviço;_x000D_
 	4. Indicação de eventuais saldos financeiros e</t>
   </si>
   <si>
     <t>3929</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3929/requerimento_no_180.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3929/requerimento_no_180.pdf</t>
   </si>
   <si>
     <t>Eu, CARLOS ROBERTO TEIXEIRA, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de encaminhar à esta Casa Legislativa, cópia documentada com a completa Prestação de Contas dos meses de julho, agosto e setembro de 2025 (levando em consideração a aprovação na Sessão Ordinária do dia 15/09/25, e a presidência da Câmara oficializando o senhor prefeito municipal já no dia 16/09, tendo ele o prazo de 15 dias para responder, podendo ser prorrogado por mais 15 dias, para que consiga responder o mês todo de setembro aos nobres edis), do Convênio 01/2025, celebrado entre o Governo do Município de Buritama e a Santa Casa de Misericórdia São Francisco.</t>
   </si>
   <si>
     <t>3930</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3930/requerimento_no_181.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3930/requerimento_no_181.pdf</t>
   </si>
   <si>
     <t>Eu, MIKAEL CASTRO DE BRITO, abaixo assinado, vereador com assento nesta Câmara Municipal, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodolfo Guimarães Gonçalves, Diretor Municipal de Esportes do Governo do Município de Buritama, solicitando-lhe a gentileza, no sentido de encaminhar à esta Casa Legislativa, em documento oficial, a relação detalhada de todas as atividades esportivas oferecidas pelo Município, contendo obrigatoriamente as seguintes informações</t>
   </si>
   <si>
     <t>3931</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>COSP - OBRAS E SERVIÇOS PUBLICOS</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3931/requerimento_no_182.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3931/requerimento_no_182.pdf</t>
   </si>
   <si>
     <t>Nós, abaixo assinados, vereadores, membros da Comissão de Obras e Serviços Públicos da Câmara Municipal de Buritama, REQUEREMOS de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de encaminhar à esta Casa Legislativa as seguintes informações referentes ao Processo Licitatório nº 56/2023 - Tomada de Preço nº 03/2023, relacionado ao Convênio nº 102899/2022 firmado com a Secretaria de Desenvolvimento Regional do Governo do Estado de São Paulo:</t>
   </si>
   <si>
     <t>3932</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 85/2025.</t>
   </si>
   <si>
     <t>3933</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 86/2025.</t>
   </si>
   <si>
     <t>3934</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 87/2025.</t>
   </si>
   <si>
     <t>3935</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3935/requerimento_no_186.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3935/requerimento_no_186.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de providenciar o que segue: 1. Que a Prefeitura Municipal realize tratativas formais junto à ARTESP para exigir providências urgentes a fim de restituir ao povo de Buritama o direito ao transporte público suburbano entre Buritama e Araçatuba; 2. Que seja informado a esta Câmara Municipal: a) se existe atualmente empresa credenciada junto à ARTESP para operar a linha Buritama-Araçatuba; b) se a ARTESP autoriza o Município de Buritama a prestar diretamente o serviço, de forma temporária e subsidiária, até que o Estado de São Paulo e a própria agência reguladora solucionem em definitivo a pendência que lhes compete.</t>
   </si>
   <si>
     <t>3954</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3954/requerimento_no_187.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3954/requerimento_no_187.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Marcelo Cardinale Branco, Secretário de Estado da Habitação, Coordenação do Programa Cidade Legal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, sobre a situação atual do processo de regularização fundiária do bairro Nossa Senhora do Livramento, no Município de Buritama/SP.</t>
   </si>
   <si>
     <t>3955</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3955/requerimento_no_188.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3955/requerimento_no_188.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de encaminhar à esta Casa Legislativa, as seguintes informações e documentos.</t>
   </si>
   <si>
     <t>3956</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>Requer urgência na deliberação do Projeto de Lei nº 88/2025.</t>
   </si>
   <si>
     <t>3957</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>Requer urgência na deliberação do Projeto de Lei nº 89/2025.</t>
   </si>
   <si>
     <t>3971</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>TONHÃO DA EDITORA</t>
   </si>
   <si>
     <t>Eu, ANTONIO JOSÉ DE OLIVEIRA JUNIOR, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, depois de ouvido o douto Plenário, REQUEIRO, seja expedida uma MOÇÃO DE APLAUSO em favor do senhor DAVID DE BRITO SANTOS, pelos relevantes e digníssimos trabalhos prestados como Interventor da Santa Casa de Misericórdia São Francisco de Buritama.</t>
   </si>
   <si>
     <t>3972</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3972/requerimento_no_192.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3972/requerimento_no_192.pdf</t>
   </si>
   <si>
     <t>Nós, abaixo assinados, vereadores, membros da Comissão de Obras e Serviços Públicos da Câmara Municipal de Buritama, REQUEREMOS de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de encaminhar à esta Casa Legislativa, cópia do processo licitatório completo da contratação do Engenheiro Tiago Augusto Perassoli de Oliveira para a elaboração do Projeto de Iluminação da Ciclovia Mário Bianchinni.</t>
   </si>
   <si>
     <t>3973</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>Eu, MARIA CRISTINA NOBRE SANTOS, abaixo assinado, vereadora, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, seja expedida uma MOÇÃO DE APOIO ao Projeto de Lei nº 955/2025, de autoria do deputado estadual Luiz Claudio Marcolino, que altera a Lei nº 6.171, de 04 de julho de 1988, que dispõe sobre o uso, conservação e preservação do solo agrícola e estabelece diretrizes para a preservação e o controle da eutrofização, incluindo o monitoramento permanente do solo para a proteção dos corpos d’água em todo o estado de São Paulo.</t>
   </si>
   <si>
     <t>3974</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3974/requerimento_no_194.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3974/requerimento_no_194.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, seja expedida uma MOÇÃO DE CONGRATULAÇÕES em favor da Senadora Mara Gabrilli, em reconhecimento e agradecimento pela destinação de Emenda Parlamentar Impositiva ao Município de Buritama no valor de R$ 200.000,00 (duzentos mil reais), conforme Proposta nº 350810820250002 e Ordem Bancária nº 2025OB6115, datada de 07 de outubro de 2025, junto ao Ministério do Desenvolvimento e Assistência Social, Família e Combate à Fome.</t>
   </si>
   <si>
     <t>3975</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 90/2025.</t>
   </si>
   <si>
     <t>3976</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 91/2025.</t>
   </si>
   <si>
     <t>3977</t>
   </si>
@@ -3797,103 +3797,103 @@
   <si>
     <t>3985</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 93/2025.</t>
   </si>
   <si>
     <t>3986</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA LIBERAÇÃO DO PROJETO DE LEI LEGISLATIVO N 14/2025.</t>
   </si>
   <si>
     <t>3987</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3987/requerimento_no_200.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3987/requerimento_no_200.pdf</t>
   </si>
   <si>
     <t>Eu, CARLOS ROBERTO TEIXEIRA, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor José Cléber Batista, Presidente do Clube dos Amigos de Buritama - CAB, solicitando-lhe a gentileza, no sentido de encaminhar à esta Casa Legislativa a completa Prestação de Contas da 37ª Festa do Peão de Boiadeiro de Buritama, realizada por aquela associação de 13 a 17 de agosto de 2025, e que teve R$ 1 milhão de reais de recursos públicos do erário municipal empregado no evento.</t>
   </si>
   <si>
     <t>3988</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3988/requerimento_no_201.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3988/requerimento_no_201.pdf</t>
   </si>
   <si>
     <t>Eu, CARLOS ROBERTO TEIXEIRA, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de encaminhar à esta Casa Legislativa informações convincentes do motivo que, após mais de 6 meses de intervenção do Governo do Município na Santa Casa de Misericórdia São Francisco de Buritama, nada é publicado no Portal da Transparência da entidade, ou seja, dados como receitas e despesas, gestão de pessoas, convênios, contratos, e outros, não está sendo dada a devida transparência pública, mesmo com os serviços da entidade sido custeados com os recursos públicos e, assim sendo, sempre onde há recursos públicos envolvidos, a transparência é regra e não exceção, conforme a legislação brasileira preconiza.</t>
   </si>
   <si>
     <t>3989</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3989/requerimento_no_202.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3989/requerimento_no_202.pdf</t>
   </si>
   <si>
     <t>Eu, CARLOS ROBERTO TEIXEIRA, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado a senhora Michele dos Santos Farina, Diretora do Departamento Municipal de Saúde, solicitando-lhe a gentileza, no sentido de encaminhar à esta Casa Legislativa respostas e cópias dos documentos oficiais com as seguintes informações referentes ao Conselho Municipal de Saúde, respectivamente:_x000D_
 1 - Houve eleição e/ou indicação para o Conselho Municipal de Saúde em 2025?_x000D_
 2 - Caso afirmativo, enviar uma cópia do Edital de Convocação, da Ata, da Portaria de nomeação e todos os outros documentos referentes a eleição e/ou indicação do CMS;_x000D_
 3 - Qual o critério usado para a divulgação e a participação da sociedade civil na eleição e/ou indicação do CMS em 2025?_x000D_
 4 - Qual a constituição do CMS na data da sua posse e qual o prazo de validade do mesmo.</t>
   </si>
   <si>
     <t>3990</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3990/requerimento_no_203.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3990/requerimento_no_203.pdf</t>
   </si>
   <si>
     <t>Nós, ABAIXO ASSINADOS, vereadores, com assento na Câmara Municipal de Buritama, Estado de São Paulo, depois de ouvido o douto Plenário, REQUEREMOS, sejam oficiados os senhores Tiago Luiz de Oliveira de Oliveira, Prefeito Municipal, e Carlos Henrique Masson Contel, Diretor do Departamento Municipal de Engenharia, para que encaminhem a esta Casa Legislativa cópias do projeto e do cronograma atualizado referente à implementação do Centro de Especialidades Odontológicas (CEO) no município.</t>
   </si>
   <si>
     <t>3991</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3991/requerimento_no_204.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3991/requerimento_no_204.pdf</t>
   </si>
   <si>
     <t>Eu, CARLOS ROBERTO TEIXEIRA, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, considerando o montante de 156 Indicações de autoria de vereadores apresentadas de fevereiro de 2025 até a presente data, sendo que desse total, 129 foram dirigidas exclusivamente ao chefe do Poder Executivo, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, quantas Indicações foram efetivamente atendidas pelo senhor prefeito municipal.</t>
   </si>
   <si>
     <t>3997</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>Requer urgência na deliberação do Projeto de Lei nº 94/2025.</t>
   </si>
   <si>
     <t>3998</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>Requer urgência na deliberação do Projeto de Lei nº 95/2025.</t>
   </si>
   <si>
     <t>3999</t>
   </si>
@@ -3906,103 +3906,103 @@
   <si>
     <t>4000</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>Requer urgência na deliberação do Projeto de Lei nº 97/2025.</t>
   </si>
   <si>
     <t>4001</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>Requer urgência na deliberação do Projeto de Lei nº 98/2025.</t>
   </si>
   <si>
     <t>4015</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4015/requerimento_no_210.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4015/requerimento_no_210.pdf</t>
   </si>
   <si>
     <t>Eu, ANDRÉ LUIZ CUNTO, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a Vossa Excelência, depois de ouvido do douto Plenário, seja oficiado a senhora Michele dos Santos Farina, Diretora do Departamento Municipal de Saúde, solicitando-lhe a gentileza, no sentido de encaminhar à esta Casa Legislativa, uma relação com dados atualizados da Fila/Lista Cronológica de pacientes que aguardam a realização de exames de baixa, média e alta complexidade (raio-x, tomografia, ultrassonografia, ressonância magnética e demais cirurgias eletivas), bem como consultas médicas e oftalmológicas.</t>
   </si>
   <si>
     <t>4016</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4016/requerimento_no_211.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4016/requerimento_no_211.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, depois de ouvido o douto Plenário, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, como está funcionando o transporte circular urbano implementado pela Prefeitura Municipal, com o objetivo de melhorar a mobilidade e o acesso a serviços essenciais para a população, constando horários e frequência de passageiros/dia que utilizam referido meio de locomoção disponibilizado pelo Governo do Município de Buritama à população buritamense.</t>
   </si>
   <si>
     <t>4017</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4017/requerimento_no_212.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4017/requerimento_no_212.pdf</t>
   </si>
   <si>
     <t>Eu, CARLOS ROBERTO TEIXEIRA, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, depois de ouvido o douto Plenário, sejam oficiados os senhores Tiago Luiz de Oliveira, Prefeito Municipal, e Marcelo Rodrigo Florêncio, Diretor do Departamento Municipal de Transportes, solicitando-lhes a gentileza, no sentido de encaminharem à esta Casa Legislativa, uma cópia xerográfica ou digitalizada, de capa a capa, de todo o Processo do Edital nº 90028/2025, publicado no Portal Nacional de Contratações Públicas, sendo a Modalidade da contratação por Pregão Eletrônico, cujo objeto é a “contratação de empresa especializada na prestação de serviços de transportes, mediante locação de veículos, com condutor e combustível, visando atender às necessidades operacionais e administrativas dos diversos setores da administração geral do Governo do Município de Buritama”, sendo o valor total estimado da compra em R$ 3.982.000,00.</t>
   </si>
   <si>
     <t>4018</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4018/requerimento_no_213.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4018/requerimento_no_213.pdf</t>
   </si>
   <si>
     <t>Eu, CARLOS ROBERTO TEIXEIRA, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, depois de ouvido o douto Plenário, sejam oficiados os senhores Tiago Luiz de Oliveira, Prefeito Municipal e Marcelo Rodrigo Florêncio, Diretor do Departamento Municipal de Transportes, no sentido de encaminharem à esta Casa Legislativa, as seguintes informações:_x000D_
 _x000D_
           1.   Relatório com todos os veículos e maquinários da frota municipal, com o ano de fabricação, e separados por Departamento Municipal de que fazem parte cada um desse patrimônio público._x000D_
 _x000D_
           2. Informar a periodicidade de troca ou da ressolagem dos pneus desta frota, e de como é feito todo este controle.</t>
   </si>
   <si>
     <t>4019</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4019/requerimento_no_214.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4019/requerimento_no_214.pdf</t>
   </si>
   <si>
     <t>Eu, CARLOS ROBERTO TEIXEIRA, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, depois de ouvido o douto Plenário, sejam oficiados os senhores Tiago Luiz de Oliveira, Prefeito Municipal, e Marcelo Rodrigo Florêncio, Diretor do Departamento Municipal de Transportes, solicitando-lhes a gentileza, no sentido de encaminharem à esta Casa Legislativa, um relatório completo, com uma planilha contendo os dados diários e mensais da quantidade de pessoas que utilizaram o “ônibus circular” do município, por itinerários e horários, e outro demonstrando o custo/benefício diário e mensal do transporte coletivo urbano aos cofres municipais, desde o primeiro dia de circulação até o dia 31 de outubro de 2025, caso o município esteja realizando este planejamento e este tipo de controle.</t>
   </si>
   <si>
     <t>4021</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>Requer urgência na deliberação do Projeto de Lei nº 100/2025.</t>
   </si>
   <si>
     <t>4027</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 101/2025.</t>
   </si>
   <si>
     <t>4022</t>
   </si>
@@ -4024,2098 +4024,2098 @@
   <si>
     <t>4024</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>Requer urgência na deliberação do Projeto de Lei nº 104/2025.</t>
   </si>
   <si>
     <t>4025</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>Requer urgência na deliberação do Projeto de Lei nº 105/2025.</t>
   </si>
   <si>
     <t>4034</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4034/requerimento_no_221.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4034/requerimento_no_221.pdf</t>
   </si>
   <si>
     <t>Eu, WALLISON ROBERTO DA SILVA, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, tendo em vista as colocações feitas pelo vereador Carlos Roberto Teixeira na fase da Ordem do Dia da sessão ordinária do dia 03/11/25: [...] E, quero dizer uma coisa que eu ouvi agora a pouco, a Colonoscopia, eu ouvi, ouvi, eu tô vendendo o preço da banana igualzinho eu paguei, nenhum centavinho a mais, nem a menos. Que teve um certo probleminha aí, que quase deu zica na pessoa que foi fazer. Colonoscopia, eu fiz, eu acho, te..., não sei se tem mais alguém que fez, é complicado, complicadíssimo. Você tem que fazer um..., um..., é..., um preparo, obrigado Cristina. Um preparo muito grande pra poder fazer, porque um vacilo que der fura uma..., um..., intestino, uma tripa do intestino. Tem que ter profissional à altura, como também a Endoscopia, é um negócio complicado. Então, eu tô vendendo a banana pelo que eu comprei. Procurem tomar muito cuidado, que é perigoso.</t>
   </si>
   <si>
     <t>4035</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4035/requerimento_no_222.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4035/requerimento_no_222.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, Considerando a relevância da Educação como instrumento de transformação humana e social; Considerando que a valorização dos profissionais da educação é dever ético, institucional e social do Poder Legislativo, reconhecendo trajetórias de dedicação, excelência e compromisso; Considerando o destacado trabalho desenvolvido pela Professora Luciana de Azevedo Ponce, cuja carreira vem contribuindo de forma expressiva para a formação cultural, intelectual e cidadã de crianças, jovens e adultos do município de Buritama e da região; REQUEIRO, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja expedida uma MOÇÃO DE APLAUSO em favor da professora LUCIANA DE AZEVEDO PONCE, pelos relevantes serviços reconhecidamente prestados à Educação e à Cultura.</t>
   </si>
   <si>
     <t>4036</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4036/requerimento_no_223.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4036/requerimento_no_223.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja expedida uma MOÇÃO DE APLAUSO em favor das alunas LARA ROSANTE OLIVEIRA e MARIA LUIZA MOURA OLIVEIRA, e da professora responsável AMANDA SUELLEN ABILA DO AMARAL, da E.E. PROF. OSWALDO JANUZZI, selecionados para o Programa Prontos pro Mundo, iniciativa governamental que promove a excelência no ensino de Língua Inglesa e a ampliação da formação cultural e acadêmica de nossos jovens.</t>
   </si>
   <si>
     <t>4037</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4037/requerimento_no_224.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4037/requerimento_no_224.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja expedida uma MOÇÃO DE APLAUSO em favor dos alunos LEONARDO MENDES OLIVEIRA CAMPOS e YASMIN SILVA SANTOS, e da professora responsável SÍLVIA CRISTINA BALESTEROS, da E.E. ÁLVARO ALVIM, selecionados para o Programa Prontos pro Mundo, iniciativa governamental que promove a excelência no ensino de Língua Inglesa e a ampliação da formação cultural e acadêmica de nossos jovens.</t>
   </si>
   <si>
     <t>4038</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 106/2025.</t>
   </si>
   <si>
     <t>4039</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 107/2025.</t>
   </si>
   <si>
     <t>4040</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4040/requerimento_no_227.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4040/requerimento_no_227.pdf</t>
   </si>
   <si>
     <t>Eu, MARIA CRISTINA NOBRE SANTOS, abaixo assinado, vereadora, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja expedida uma MOÇÃO DE APOIO em favor dos Servidores das Carreiras de Apoio Agropecuário e da Pesquisa Científica e Tecnológica, profissionais que atuam diretamente na fiscalização sanitária, controle de pragas e doenças, inspeções em propriedades rurais, indústrias, feiras e comércios de insumos, emissão de documentos oficiais, apoio à pesquisa científica e tecnológica, monitoramento da produção e conservação dos recursos naturais.</t>
   </si>
   <si>
     <t>4041</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4041/requerimento_no_228.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4041/requerimento_no_228.pdf</t>
   </si>
   <si>
     <t>Eu, CARLOS ALBERTO DOS SANTOS, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, sejam oficiados os senhores Tiago Luiz de Oliveira, Prefeito Municipal, e Milson Aparecido Polizel, servidor municipal designado como Diretor do Departamento Municipal de Agricultura e Meio Ambiente, através do Decreto nº 5.232, de 20/05/2025, no sentido de encaminhar à esta Casa Legislativa, um diagnóstico do Município de Buritama, caso tenhamos este tipo de levantamento, da cobertura vegetal de todas as matas ciliares nas Áreas de Preservação Permanente (APP) ao longo dos nossos rios e nascentes, das Reservas Legais (RLs) nas nossas propriedades rurais, se temos alguma Área de Preservação Ambiental (APA) existentes em toda extensão territorial do nosso Município.</t>
   </si>
   <si>
     <t>4042</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4042/requerimento_no_229.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4042/requerimento_no_229.pdf</t>
   </si>
   <si>
     <t>Eu, FERNANDA MACENO COLETTA MESTRINER, vereadora com assento na Câmara Municipal de Buritama, Estado de São Paulo, depois de ouvido o douto Plenário, REQUEIRO, seja consignada em ata e expedida MOÇÃO DE APLAUSO em favor da empresa Gemiverde Sementes e ao seu Projeto “Mãos que Germinam”, em reconhecimento à relevante contribuição prestada à educação ambiental e à restauração ecológica em nosso município e região. A Gemiverde Sementes, empresa familiar fundada em 2020 pelos irmãos Gidean Silva Candido e Gerson Silva Candido, dedica-se à restauração florestal e à proteção dos biomas e ecossistemas brasileiros, mantendo firme compromisso com a sustentabilidade e com a produção de sementes que possibilitam o plantio de aproximadamente 10 milhões de mudas por ano. Atualmente sob a coordenação da Sra. Jani Candido, a empresa fortalece sua atuação socioambiental, destacando-se, especialmente, pelo Projeto “Mãos que Germinam”, idealizado e desenvolvido por ela.</t>
   </si>
   <si>
     <t>4065</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 108/2025.</t>
   </si>
   <si>
     <t>4067</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 109/2025.</t>
   </si>
   <si>
     <t>4066</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 110/2025.</t>
   </si>
   <si>
     <t>4064</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4064/requerimento_no_234.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4064/requerimento_no_234.pdf</t>
   </si>
   <si>
     <t>Nós, ABAIXO ASSINADOS, vereadores, com assento na Câmara Municipal de Buritama, Estado de São Paulo, depois de ouvido o douto Plenário, REQUEREMOS, seja  expedida uma MOÇÃO DE APLAUSO em favor dos integrantes da Polícia Militar Cb PM Fernando Oiel Tardochi, Cb PM Ronald Lourençato, Cb PM Everton Barbosa e Sd PM Rodrigo de Oliveira Borges, pelos relevantes serviços reconhecidamente prestados ao nosso município. Os homenageados destacaram-se pelo profissionalismo, dedicação e comprometimento no cumprimento do dever, contribuindo significativamente para a preservação da ordem pública e a promoção da segurança dos cidadãos de Buritama. Seus atos de coragem, conduta ilibada e respeito à comunidade refletem o mais elevado espírito de servir e proteger, honrando a instituição Polícia Militar do Estado de São Paulo.</t>
   </si>
   <si>
     <t>4063</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4063/requerimento_no_235.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4063/requerimento_no_235.pdf</t>
   </si>
   <si>
     <t>Nós, ABAIXO ASSINADOS, vereadores, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEREMOS a Vossa Excelência, depois de ouvido o douto Plenário, sejam oficiados os senhores Tiago Luiz de Oliveira, Prefeito Municipal, e Larissa Paula do Nascimento Cardoso da Fonseca, Diretora Adjunta da Saúde e responsável pela Divisão de Vigilância Sanitária e Zoonoses, solicitando-lhes a gentileza, no sentido de encaminhar à esta Casa Legislativa um relatório constando as seguintes informações abaixo descritas, referente ao período de 01 de janeiro a 30 de novembro de 2025.</t>
   </si>
   <si>
     <t>4062</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4062/requerimento_no_236.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4062/requerimento_no_236.pdf</t>
   </si>
   <si>
     <t>Eu, WALLISON ROBERTO DA SILVA, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado a senhora Larissa Aline Medrado de Oliveira, Diretora do Departamento Municipal de Educação, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa o que segue:_x000D_
 _x000D_
                1. Qual o número exato de crianças que aguardam na fila de espera por uma vaga nas creches do município, com detalhamento por unidade escolar e faixa etária?_x000D_
                2. Quais medidas efetivas e qual o cronograma de ações que a atual gestão planeja executar para sanar o déficit de vagas, incluindo a previsão de construção de novas unidades, ampliação das existentes ou celebração de convênios?_x000D_
                3. Há estudos de projeção de demanda que orientem o planejamento da expansão da rede de educação infantil para os próximos anos em Buritama?</t>
   </si>
   <si>
     <t>4070</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>4071</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 111/2025.</t>
   </si>
   <si>
     <t>4072</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 112/2025.</t>
   </si>
   <si>
     <t>4078</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4078/requerimento_no_240.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4078/requerimento_no_240.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTÔNIO DA SILVA, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, depois de ouvido o douto Plenário, REQUEIRO, seja oficiado o senhor Tiago Luiz de Oliveira, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de encaminhar  no uso de suas atribuições regimentais, vem respeitosamente requerer, após ouvido o Plenário, que seja oficiado ao Excelentíssimo Senhor Prefeito Municipal de Buritama, para que preste as seguintes informações oficiais.</t>
   </si>
   <si>
     <t>4079</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4079/requerimento_no_241.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4079/requerimento_no_241.pdf</t>
   </si>
   <si>
     <t>Eu, WALLISON ROBERTO DA SILVA, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado ao senhor Carlos Henrique Masson Contel, Diretor do Departamento Municipal de Engenharia, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa se há estudos ou projetos em execução acerca da possibilidade de asfaltar o anel viário localizado na Estrada Municipal José Antonio Sobrinho - “Zé Davi”, bem como se existe previsão para o início de tais obras.</t>
   </si>
   <si>
     <t>4084</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DEIBERAÇÃO DO PROJETO DE LEI Nº 113/2025.</t>
   </si>
   <si>
     <t>4085</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DEIBERAÇÃO DO PROJETO DE LEI Nº 114/2025.</t>
   </si>
   <si>
     <t>4086</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DEIBERAÇÃO DO PROJETO DE LEI Nº 115/2025.</t>
   </si>
   <si>
     <t>3495</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3495/indicacao_no_01.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3495/indicacao_no_01.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando proceder os estudos técnicos e administrativos, objetivando a celebração de convênio entre o Governo do Município de Buritama e o Hospital de Base de São José do Rio Preto, visando ampliar e melhorar o atendimento de saúde de média e alta complexidade à população de Buritama.</t>
   </si>
   <si>
     <t>3496</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3496/indicacao_no_02.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3496/indicacao_no_02.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, por intermédio de Vossa Excelência, INDICA ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a construção de coberturas metálicas em todos os bairros da cidade para proteção das crianças, principalmente em dias de chuva e de sol a pino, enquanto elas aguardam para embarque nos ônibus escolares.</t>
   </si>
   <si>
     <t>3497</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3497/indicacao_no_03.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3497/indicacao_no_03.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, por intermédio de Vossa Excelência, INDICA ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a adoção de medidas para a implementação de vagas exclusivas de estacionamento para pessoas com Transtorno do Espectro Autista (TEA) em locais públicos e privados que oferecem estacionamento no município de Buritama.</t>
   </si>
   <si>
     <t>3498</t>
   </si>
   <si>
     <t>DR. WALLISON, CRISTINA NOBRE</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3498/indicacao_no_04.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3498/indicacao_no_04.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, nos termos regimentais, por intermédio de Vossa Excelência, INDICAM ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias e realizados os devidos estudos, objetivando a instalação de hidrantes e outros equipamentos de combate a incêndios no interior das glebas do município.</t>
   </si>
   <si>
     <t>3499</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3499/indicacao_no_05.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3499/indicacao_no_05.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias e realizados os devidos estudos, objetivando enviar à esta Casa Legislativa um Projeto de Lei, dispondo sobre alteração do Estatuto dos Servidores Públicos Municipais (Lei Municipal nº 2024/1991), incluindo no Artigo 88 dispositivo que permita aos servidores públicos a possibilidade de se ausentarem do trabalho, sem prejuízo de sua remuneração, sempre que tiver que acompanhar o tratamento de filhos ou dependentes portadores de deficiência.</t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3500/indicacao_no_06.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3500/indicacao_no_06.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, por intermédio de Vossa Excelência, INDICA ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias e realizados os devidos estudos, objetivando determinar a colocação das placas de denominação das Glebas Residenciais de nosso Município.</t>
   </si>
   <si>
     <t>3501</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3501/indicacao_no_07.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3501/indicacao_no_07.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, por intermédio de Vossa Excelência, INDICA aos senhores Tiago Luiz de Oliveira, Prefeito Municipal, e Érika Aparecida de Almeida Pereira, Diretora Municipal de Saúde do Governo do Município de Buritama, sejam tomadas as providências necessárias e realizados os devidos estudos, objetivando a expedição de uma Norma Reguladora incluindo entre as atividades dos Agentes Comunitários de Saúde, a entrega domiciliar de medicamentos de uso contínuo a pessoas portadoras e necessidades especiais, idosas e acamadas, quando de suas visitas domiciliares de rotina.</t>
   </si>
   <si>
     <t>3502</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3502/indicacao_no_08.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3502/indicacao_no_08.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Tiago Luiz de Oliveira, Prefeito Municipal, Neusa Aparecida Basso de Almeida, Diretora do Departamento Municipal de Educação do Governo do Município de Buritama, sejam tomadas as providências necessárias e realizados os devidos estudos, objetivando incluir no Planejamento Anual de Ensino Municipal, um PROGRAMA DE EDUCAÇÃO AMBIENTAL.</t>
   </si>
   <si>
     <t>3503</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3503/indicacao_no_09.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3503/indicacao_no_09.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando que seja solicitado à Vigilância Sanitária que os Agentes Comunitários de Saúde, além de vistoriarem as condições das residências, também possam avaliar a situação de vida dos animais domésticos durante suas visitas.</t>
   </si>
   <si>
     <t>3504</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3504/indicacao_no_10.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3504/indicacao_no_10.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a celebração de Convênio entre o Governo do Município de Buritama e a SEDUH - Secretaria de Estado de Desenvolvimento Urbano e Habitação do Estado de São Paulo, objetivando a regularização fundiária, através do “Programa Cidade Legal”, visando regularizar a situação dos Bairros Nossa Senhora do Livramento (Patrimônio da Santa), e o Conjunto Habitacional Rubens Aparecido Severino. (Pé Vermelho).</t>
   </si>
   <si>
     <t>3505</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3505/indicacao_no_11.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3505/indicacao_no_11.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando iniciar tratativas junto à CDHU-Companhia de Desenvolvimento Habitacional e Urbano, com o objetivo de renegociar dívidas em atraso, bem como negociar a redução do valor das parcelas dos financiamentos habitacionais para os moradores contemplados com unidades habitacionais de nosso Município.</t>
   </si>
   <si>
     <t>3506</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3506/indicacao_no_12.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3506/indicacao_no_12.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando o cumprimento da Lei Municipal nº 4.421, de 14 de dezembro de 2017, que cria o Programa Municipal de Assistência Social denominado “Morar Melhor”, e dá outras providências.</t>
   </si>
   <si>
     <t>3507</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3507/indicacao_no_13.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3507/indicacao_no_13.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Tiago Luiz de Oliveira, Prefeito Municipal, Larissa Paula do Nascimento Cardoso da Fonseca, Diretora Adjunta da Saúde do Governo do Município de Buritama, sejam tomadas as providências necessárias e realizados os devidos estudos, objetivando a construção de uma cobertura no Eco Ponto, localizado ao lado do Almoxarifado Municipal e recomenda-se a instalação de câmeras de segurança para monitorar o local e garantir o cumprimento das normas de descarte correto, além da designação de um servidor para supervisionar as atividades diárias no Eco Ponto, assegurando a adequação do descarte e a manutenção do espaço em condições sanitárias adequadas.</t>
   </si>
   <si>
     <t>3519</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3519/indicacao_no_14.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3519/indicacao_no_14.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a realização de uma reforma geral no Centro Comunitário "Padre Airton Annuar Ibrahim", localizado na confluência das Ruas Justino Pereira dos Santos e Anízio Francisco de Oliveira. (Fotos em anexo).</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3524/indicacao_no_15.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3524/indicacao_no_15.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando estender o horário de atendimento dos Cirurgiões Dentistas no período noturno para beneficiar aqueles pacientes que trabalham o dia todo em nossa cidade ou mesmo em cidades vizinhas e retornam para seus lares apenas no início da noite.</t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3525/indicacao_no_16.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3525/indicacao_no_16.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a execução dos serviços de pavimentação asfáltica num pequeno trecho da Rua Barão do Rio Branco, compreendido entre as Ruas Kalil Macul Chibeni e João Abdo Abeid.</t>
   </si>
   <si>
     <t>3526</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3526/indicacao_no_17.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3526/indicacao_no_17.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Tiago Luiz de Oliveira, Prefeito Municipal, e Erika Aparecida de Almeida Pereira, Diretora Municipal de Saúde do Governo do Município de Buritama, sejam tomadas as providências necessárias e realizados os devidos estudos, objetivando a aquisição e a distribuição gratuita de sementes de Crotalária para que a população possa efetuar o plantio, pois é sabido que a flor desse cultivar possibilita o controle biológico do mosquito da dengue, o Aedes Aegypti.</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3527/indicacao_no_18.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3527/indicacao_no_18.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, objetivando ver a viabilidade de oferecer um café da manhã às pessoas que utilizam o transporte público municipal para deslocamento a outras cidades para consultas médicas e exames.</t>
   </si>
   <si>
     <t>3528</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3528/indicacao_no_19.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3528/indicacao_no_19.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Tiago Luiz de Oliveira, Prefeito Municipal, e Luiz Gustavo Canteras Scarillo Falotico Correa, Diretor do Departamento Municipal de Turismo, sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, objetivando a implantação de um calibrador para bicicletas no Parque Turístico João Simão Garcia, Prainha.</t>
   </si>
   <si>
     <t>3529</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3529/indicacao_no_20.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3529/indicacao_no_20.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Tiago Luiz de Oliveira, Prefeito Municipal, e Luiz Gustavo Canteras Scarillo Falotico Correa, Diretor do Departamento Municipal de Turismo, sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, objetivando a instalação de bebedouros de água próximos aos quiosques do Parque Turístico "João Simão Garcia", tendo em vista que, atualmente, o único ponto de abastecimento de água potável encontra-se na portaria daquele Parque.</t>
   </si>
   <si>
     <t>3530</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3530/indicacao_no_21.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3530/indicacao_no_21.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, com medidas concretas, objetivando ver a viabilidade de reavaliação da situação do transporte intermunicipal de ônibus, considerando a necessidade de garantir aos munícipes o acesso adequado a esse serviço essencial.</t>
   </si>
   <si>
     <t>3531</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3531/indicacao_no_22.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3531/indicacao_no_22.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, objetivando a instalação de uma cobertura na entrada da Escola Municipal Maria Aparecida Duarte, no Loteamento Residencial Interlagos. (Fotos em Anexo).</t>
   </si>
   <si>
     <t>3535</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3535/indicacao_no_23.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3535/indicacao_no_23.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias e averiguada a possibilidade de instituir em nosso Município, um Kit Alimento básico para pacientes de Buritama que se deslocam para cidades circunvizinhas em agendamento de consultas e/ou procedimentos na área da saúde.</t>
   </si>
   <si>
     <t>3536</t>
   </si>
   <si>
     <t>CRISTINA NOBRE, ADRIANO TUSTÃO, ANTONIO CARLOS, CARLINHO DO DIVINO, FEBEM, FERNANDA MACENO</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3536/indicacao_no_24.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3536/indicacao_no_24.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, nos termos regimentais, INDICAM, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, para que mantenha o Programa de distribuição dos Kits escolares e dos uniformes completos a todos alunos da nossa rede municipal de Educação, realizando a entrega o mais rápido possível, já que estamos em pleno ano letivo, sendo este, um programa de extrema relevância para os alunos do nosso município, universalizando a Educação em nossa cidade.</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3544/indicacao_no_25.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3544/indicacao_no_25.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias, no sentido de dar oportunidade para os grupos musicais de nossa cidade, “os pratas da casa”, para se apresentarem nas festividades de Carnaval de 2025, desde que respeitada a legislação pertinente. Exemplo: Bandas, Grupos e Conjuntos.</t>
   </si>
   <si>
     <t>3545</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3545/indicacao_no_26.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3545/indicacao_no_26.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando o cumprimento da Lei Municipal nº 4.997, de 06 de dezembro de 2024, que dispõe sobre a obrigatoriedade da publicação, divulgação e atualização semanal, no site oficial do município, da Lista de Espera dos pacientes que aguardam consultas, exames, internações cirúrgicas ou outros tipos de procedimentos na rede pública municipal de saúde de Buritama/SP, e dá outras providências.</t>
   </si>
   <si>
     <t>3546</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3546/indicacao_no_27.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3546/indicacao_no_27.pdf</t>
   </si>
   <si>
     <t>A vereadora, que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, que sejam envidados esforços no sentido de firmar um convênio entre o Governo do Município de Buritama e a Universidade Virtual do Estado de São Paulo (UNIVESP), visando a oferta de cursos de graduação e pós-graduação na modalidade de Ensino a Distância (EAD) gratuitos para os munícipes.</t>
   </si>
   <si>
     <t>3547</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3547/indicacao_no_28.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3547/indicacao_no_28.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, nos termos regimentais, considerando que diante do recado que foi encaminhado aos pais de crianças e adolescentes que faziam aulas de capoeira junto ao CRAS, que não seria mais possível a continuidade, por alguns motivos, INDICAM, por intermédio de Vossa Excelência, aos senhores Tiago Luiz de Oliveira, Prefeito Municipal, e Ivete Ribeiro Mariano, Diretora do Departamento Municipal de Assistência e Desenvolvimento Social, sejam tomadas as providências necessárias, objetivando ver a possibilidade de ofertar este atendimento via Departamento de Esportes e Lazer, para que não haja paralisação ao público que recebe este atendimento, pelos benefícios que a atividade oferece, bem como o descontentamento causado aos familiares.</t>
   </si>
   <si>
     <t>3548</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3548/indicacao_no_29.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3548/indicacao_no_29.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, por intermédio de Vossa Excelência, INDICA aos senhores Tiago Luiz de Oliveira, Prefeito Municipal, e Luiz Gustavo Canteras Scarillo Falotico Correa, Diretor Municipal de Turismo, sejam tomadas as providências necessárias, objetivando a instalação de lixeiras seletivas em todas as praças públicas do município.</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3549/indicacao_no_30.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3549/indicacao_no_30.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, por intermédio de Vossa Excelência, INDICA aos senhores Tiago Luiz de Oliveira, Prefeito Municipal, e Erika Aparecida de Almeida Pereira, Diretora do Departamento Municipal de Saúde, sejam tomadas as providências necessárias, objetivando a de criação de vagas e/ou abertura de concurso público para a contratação de mais profissionais de Fisioterapia, Nutricionista e Farmacêutico.</t>
   </si>
   <si>
     <t>3550</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3550/indicacao_no_31.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3550/indicacao_no_31.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, por intermédio de Vossa Excelência, INDICA aos senhores Tiago Luiz de Oliveira, Prefeito Municipal, e Erika Aparecida de Almeida Pereira, Diretora do Departamento Municipal de Saúde, sejam tomadas as providências necessárias, objetivando a instalação de um ponto de espera de ônibus entre os Bairros Jardim das Dormélias e Benedito Garcia.</t>
   </si>
   <si>
     <t>3551</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3551/indicacao_no_32.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3551/indicacao_no_32.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Tiago Luiz de Oliveira, Prefeito Municipal, e Ivete Ribeiro Mariano, Diretora do Departamento Municipal de Assistência e Desenvolvimento Social, sejam tomadas as providências necessárias para identificar e disponibilizar um espaço adequado no município de Buritama destinado à realização de cursos e outras atividades que promovam a valorização dos artesãos locais.</t>
   </si>
   <si>
     <t>3573</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3573/indicacao_no_33_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3573/indicacao_no_33_1.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a elaboração e encaminhamento à esta Casa Legislativa, de um Projeto de Lei com o objetivo de regulamentar a atuação da Brigada de Combate a Incêndios de Buritama, garantindo melhores condições de trabalho e a valorização dos brigadistas.</t>
   </si>
   <si>
     <t>3592</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3592/indicacao_no_34_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3592/indicacao_no_34_1.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias e realizados os devidos estudos, objetivando a implantação de um Parquinho infantil no Residencial Interlagos.</t>
   </si>
   <si>
     <t>3593</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3593/indicacao_no_35_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3593/indicacao_no_35_1.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, objetivando o Poder Público a proceder a aquisição de aparelhos de ar-condicionado ou climatizadores de ar, para instalação nas dependências do Ginásio de Esportes Maria Bassan Feroldi, para acolher a população Buritamense, nas diversas modalidades esportivas que são realizadas diariamente junto aquele local: seja para futebol, vôlei, exercícios com os idosos, bem como quando recebe público grande na realização de Campeonatos.</t>
   </si>
   <si>
     <t>3594</t>
   </si>
   <si>
     <t>ANTONIO CARLOS, FEBEM</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3594/indicacao_no_36_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3594/indicacao_no_36_1.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, considerando o recebimento do Ofício nº 46/25, de autoria da senhora Sandra Cristina Marques, Coordenadora do Conselho Tutelar de nossa cidade, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias, observadas as disponibilidades financeiras, objetivando a aquisição de um veículo 0 km, com capacidade para 07 lugares, dotado de direção hidráulica, ar-condicionado, vidro elétrico, 4 portas, flex, freios ABS, Motor 1.8, para uso exclusivo dos membros do Conselho Tutelar do Município.  (Doc. em Anexo).</t>
   </si>
   <si>
     <t>3595</t>
   </si>
   <si>
     <t>ANDRÉ DO ZÉ CARLÃO, ANÍZIO, CRISTINA NOBRE, DR. WALLISON, MIKAEL DISK FRETE, TONHÃO DA EDITORA</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3595/indicacao_no_37_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3595/indicacao_no_37_1.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, nos termos regimentais, INDICAM, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a colocação de “Duchões” para uso público, em determinados pontos do Parque Turístico João Simão Garcia, Prainha, especialmente escolhidos pelo Governo do Município de Buritama, enriquecendo, assim, com mais esse atrativo, a infraestrutura daquela área de lazer para os banhistas e frequentadores do local.</t>
   </si>
   <si>
     <t>3596</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3596/indicacao_no_38.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3596/indicacao_no_38.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Ettore Zanin, Diretor Executivo do SAAEMB-Serviço Autônomo de Água, Esgoto e Meio Ambiente do Município de Buritama, sejam tomadas as providências necessárias, objetivando a implementação da Tarifa Social de Água e Esgoto no Município.</t>
   </si>
   <si>
     <t>3597</t>
   </si>
   <si>
     <t>ANDRÉ DO ZÉ CARLÃO, ANÍZIO, DR. WALLISON, MIKAEL DISK FRETE, TONHÃO DA EDITORA</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3597/indicacao_no_39_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3597/indicacao_no_39_1.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, nos termos regimentais, INDICAM, por intermédio de Vossa Excelência, ao senhor Luiz Gustavo Canteras Scarillo Falotico Correa, Diretor Municipal de Turismo, sejam providenciados os estudos necessários, objetivando a implantação de um Parquinho Infantil coberto nas dependências do Parque Turístico "João Simão Garcia", Prainha.</t>
   </si>
   <si>
     <t>3598</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3598/indicacao_no_40_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3598/indicacao_no_40_1.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a instalação de câmeras de segurança na Praça da Criança, localizada na confluência da Av. Frei Marcelo Manília com a Rua Henrique Cruz.</t>
   </si>
   <si>
     <t>3599</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3599/indicacao_no_41_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3599/indicacao_no_41_1.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando incluir em nossa cidade aulas de Pilates para a população.</t>
   </si>
   <si>
     <t>3603</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3603/indicacao_no_42_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3603/indicacao_no_42_1.pdf</t>
   </si>
   <si>
     <t>A vereadora, que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, à senhora Larissa Paula do Nascimento Cardoso da Fonseca, Diretora Adjunta da Saúde do Governo do Município de Buritama, sejam tomadas as providências necessárias, objetivando a execução dos serviços de limpeza e fiscalização sanitária dos terrenos localizados nos bairros Nova Aliança, Caminho das Águas, Jardim Paris, Vale do Sol I e Vale do Sol II.</t>
   </si>
   <si>
     <t>3616</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3616/indicacao_no_43.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3616/indicacao_no_43.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias para avaliar a possibilidade de encaminhar à esta Casa de Leis um projeto de lei concernente à regularização e instrução para que cidadãos que já possuam casas geminadas possam realizar o desmembramento de seus imóveis.</t>
   </si>
   <si>
     <t>3617</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3617/indicacao_no_44.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3617/indicacao_no_44.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, objetivando resolver o problema existente na propriedade do senhor Moacir Tupinambá, localizada na Rua dos Pereiras, lado ímpar, sentido cidade-bairro (Estrada Vicinal Maria Tereza Cardoso), mais precisamente ao lado da Igreja Sermão da Montanha.</t>
   </si>
   <si>
     <t>3618</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3618/indicacao_no_45.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3618/indicacao_no_45.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, por intermédio de Vossa Excelência, INDICA ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a elaboração e encaminhamento de um Projeto de Lei à esta Casa Legislativa dispondo sobre a regularização fundiária em nosso Município.</t>
   </si>
   <si>
     <t>3619</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3619/indicacao_no_46.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3619/indicacao_no_46.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, por intermédio de Vossa Excelência, INDICA ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando viabilizar uma revitalização na Praça Nair Pereira Rosa, também conhecida como Praça da Bela.</t>
   </si>
   <si>
     <t>3620</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3620/indicacao_no_47.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3620/indicacao_no_47.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, por intermédio de Vossa Excelência, INDICA ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a instalação de câmeras de segurança logo no início da Estrada Vicinal Francisco Feroldi, que liga Buritama à SP-461 (Deputado Roberto Rollemberg), próximo a ponte do Ribeirão Palmeirinha.</t>
   </si>
   <si>
     <t>3621</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3621/indicacao_no_48.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3621/indicacao_no_48.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, por intermédio de Vossa Excelência, INDICA ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a execução dos serviços de melhorias no interior das Glebas Residenciais de nosso Município, observado o disposto na Lei Municipal nº 2.076, de 31 de março de 1992.</t>
   </si>
   <si>
     <t>3622</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3622/indicacao_no_49.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3622/indicacao_no_49.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA a Vossa Excelência, o nome da senhora ALAIZE APARECIDA RAMOS, para o recebimento da MEDALHA 24 DE AGOSTO, pelos relevantes serviços reconhecidamente prestados ao nosso município.</t>
   </si>
   <si>
     <t>3623</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3623/indicacao_no_50.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3623/indicacao_no_50.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a adoção de medidas necessárias para a implantação de uma Creche do Idoso em nosso município, com o objetivo de oferecer um espaço adequado de acolhimento, cuidado e convivência para pessoas idosas durante o período diurno, especialmente aquelas em situação de vulnerabilidade social ou cujas famílias necessitem de suporte enquanto realizam suas atividades laborativas ou pessoais.</t>
   </si>
   <si>
     <t>3624</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3624/indicacao_no_51.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3624/indicacao_no_51.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, por intermédio de Vossa Excelência, INDICA ao senhor Rodolfo Guimarães Gonçalves, Diretor Municipal de Esportes, a possibilidade de se implantar para os nossos idosos o vôlei adaptado, que seria mais uma diversidade de esporte a este grupo de pessoas, haja visto que outras já são ofertadas tanto nas dependências do CERET, Ginásio de Esportes Maria Bassan Feroldi quanto na Academia da Saúde.</t>
   </si>
   <si>
     <t>3625</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3625/indicacao_no_52.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3625/indicacao_no_52.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, por intermédio de Vossa Excelência, INDICA ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a realização de um procedimento licitatório visando à aquisição de um novo caminhão de lixo para a coleta seletiva no município de Buritama.</t>
   </si>
   <si>
     <t>3626</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3626/indicacao_no_53.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3626/indicacao_no_53.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA a Vossa Excelência, o nome do senhor APARECISO NARCISO, para o recebimento do TÍTULO DE CIDADÃO BENEMÉRITO BURITAMENSE, pelos relevantes serviços reconhecidamente prestados ao nosso município.</t>
   </si>
   <si>
     <t>3653</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3653/indicacao_no_54.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3653/indicacao_no_54.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Tiago Luiz de Oliveira, Prefeito Municipal, e Heverton Cândido de Paiva, Superintendente do IPREM-Instituto de Previdência Municipal de Buritama, sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, objetivando ver a possibilidade de estender a concessão do Vale Alimentação também aos servidores públicos municipais inativos.</t>
   </si>
   <si>
     <t>3654</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3654/indicacao_no_55.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3654/indicacao_no_55.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Tiago Luiz de Oliveira, Prefeito Municipal, e Amanda Carina Sanches, Diretora do Departamento Municipal de Cultura, que sejam tomadas as providências necessárias e realizados os devidos estudos, objetivando que o Governo Municipal e o Departamento Municipal de Cultura deem seguimento ao importante e belíssimo projeto cultural realizado no ano passado, denominado FLIB - Festival Literário de Buritama - Prof. Aguinaldo José Gonçalves, sendo a sua 1ª edição realizada em meados do mês de junho de 2024.</t>
   </si>
   <si>
     <t>3655</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3655/indicacao_no_56.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3655/indicacao_no_56.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA a Vossa Excelência, o nome do senhor DOUGLAS DE FARIAS FREITAS, para o recebimento do TÍTULO DE CIDADÃO BURITAMENSE, pelos relevantes serviços reconhecidamente prestados ao nosso município.</t>
   </si>
   <si>
     <t>3656</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3656/indicacao_no_57.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3656/indicacao_no_57.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, nos termos regimentais, INDICA por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias e efetuados os devidos estudos, objetivando ver a possiblidade de efetuar parceira com o Clube da Terceira Idade do Município, estabelecido à Rua General Glicério, nº 1520, ou outro local adequado, para atendimento em dias de semana, para uso no período matutino ou vespertino, utilizando do espaço físico para convivência deste público da Melhor Idade, com atividades diárias, sob responsabilidade do Município, com jogos lúdicos, artesanatos, atividades culturais e esportivas, para que eles passem pelo menos metade de seu dia com pessoas da mesma faixa etária, inclusive, compartilhando experiências e, após isso, retornem para suas respectivas famílias.</t>
   </si>
   <si>
     <t>3671</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3671/indicacao_no_58.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3671/indicacao_no_58.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Tiago Luiz de Oliveira, Prefeito Municipal, e Giselda Elias da Cunha, Chefe do Setor de Trânsito do Governo do Município de Buritama, sejam tomadas as providências necessárias e realizados os devidos estudos, objetivando a construção de lombadas, ou de outro tipo de redutor de velocidade, na Avenida Tietê e na Rua Fermiano de Almeida Filho, no Loteamento Residencial Portal da Praia.</t>
   </si>
   <si>
     <t>3672</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3672/indicacao_no_59.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3672/indicacao_no_59.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando promover a divulgação do serviço do Balcão de Empregos, disponível no portal do Governo do Município de Buritama, nas plataformas digitais oficiais do Governo Municipal, com o objetivo de ampliar a comunicação e o alcance desse serviço a todos os empreendimentos e cidadãos do município.</t>
   </si>
   <si>
     <t>3673</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3673/indicacao_no_60.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3673/indicacao_no_60.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, nos termos regimentais, INDICAM, por intermédio de Vossa Excelência, aos senhores Tiago Luiz de Oliveira, Prefeito Municipal, e Giselda Elias da Cunha, Diretora Municipal de Trânsito do Governo do Município de Buritama, sejam tomadas as providências necessárias e realizados os devidos estudos, objetivando a extensão da ciclovia existente na Avenida Antônio Alves Teixeira até o Condomínio Vale do Sol 2.</t>
   </si>
   <si>
     <t>3674</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3674/indicacao_no_61.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3674/indicacao_no_61.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Tiago Luiz de Oliveira, Prefeito Municipal, e Erika Aparecida de Almeida Pereira, Diretora do Departamento Municipal de Saúde do Governo do Município de Buritama, sejam tomadas as providências necessárias e realizados os devidos estudos, objetivando a aquisição de uma Unidade de Atendimento Móvel, equipada com médico e motorista próprios, para atender emergências de saúde, especialmente para os moradores de condomínios e demais localidades do município.</t>
   </si>
   <si>
     <t>3675</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3675/indicacao_no_62.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3675/indicacao_no_62.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, por intermédio de Vossa Excelência, INDICA aos senhores Tiago Luiz de Oliveira, Prefeito Municipal, e Heverton Candido de Paiva, Superintendente do IPREM-Instituto de Previdência Municipal de Buritama, sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, objetivando ver a possibilidade de acrescer até 25% de aumento nos proventos dos servidores públicos municipais aposentados que necessitam de ajuda de terceiros.</t>
   </si>
   <si>
     <t>3676</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3676/indicacao_no_63.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3676/indicacao_no_63.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam adotadas as medidas  necessárias para revisar o vale alimentação dos servidores públicos municipais de Buritama, promovendo um aumento real em seu valor e reformulando sua concessão proporcionalmente para aqueles que não atingem os 30 dias trabalhados previstos em lei.</t>
   </si>
   <si>
     <t>3677</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3677/indicacao_no_64.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3677/indicacao_no_64.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando adequar o slogan "Buritama, quem conhece Ama" e a logo turística do município nos veículos públicos municipais.</t>
   </si>
   <si>
     <t>3678</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3678/indicacao_no_65.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3678/indicacao_no_65.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Tiago Luiz de Oliveira, Prefeito Municipal, e Erika Aparecida de Almeida Pereira, Diretora do Departamento Municipal de Saúde, sejam tomadas as providências necessárias, objetivando disponibilizar duas ambulâncias adicionais para o atendimento da população de Buritama.</t>
   </si>
   <si>
     <t>3686</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3686/indicacao_no_66.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3686/indicacao_no_66.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, diante da parceria divulgada nas mídias sociais sobre possível parceria entre o município de Buritama e a UNIFEV, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, envidando todos os esforços com relação ao transporte de alunos que optem em estudar junto àquela instituição de ensino, mesmo que o número de alunos seja reduzido, sejam, então, efetuadas parcerias com municípios da comarca para que estes alunos possam ser transportados como "carona amiga", justamente para melhor atender os nossos estudantes.</t>
   </si>
   <si>
     <t>3687</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3687/indicacao_no_67.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3687/indicacao_no_67.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a colocação de luminárias na praça José Perez Dias localizada na confluência da Av. Waldevino Ismael de Souza com a Rua Aurélio Fernandes.</t>
   </si>
   <si>
     <t>3688</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3688/indicacao_no_68_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3688/indicacao_no_68_1.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Ettore Zanin, Diretor Executivo do SAAEMB - Serviço Autônomo de Água, Esgoto e Meio Ambiente do Município de Buritama, sejam tomadas as providências necessárias, objetivando o desenvolvimento de um programa de incentivo ao plantio de árvores nos perímetros territoriais de Buritama.</t>
   </si>
   <si>
     <t>3689</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3689/indicacao_no_69_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3689/indicacao_no_69_1.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA a Vossa Excelência, o nome da senhora LUCIANA SERAPHIN, para o recebimento do TÍTULO DE CIDADÃ BURITAMENSE, pelos relevantes serviços reconhecidamente prestados ao nosso município.</t>
   </si>
   <si>
     <t>3690</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3690/indicacao_no_70.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3690/indicacao_no_70.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a adoção de medidas para a efetiva fiscalização e promoção e proteção da arborização urbana no município de Buritama, conforme disposições contidas na Lei Municipal nº 4.492, de 26 de setembro de 2018, especialmente em seus artigos 24 e 33.</t>
   </si>
   <si>
     <t>3691</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3691/indicacao_no_71_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3691/indicacao_no_71_1.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA a Vossa Excelência, o nome do senhor José Carlos de Freitas Junior, para o recebimento do Título de Cidadão Buritamense, pelos relevantes serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>3692</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3692/indicacao_no_72.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3692/indicacao_no_72.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências emergenciais necessárias, objetivando a realização de um concurso público para a contratação de médicos e demais cargos para a área da saúde no município de Buritama.</t>
   </si>
   <si>
     <t>3698</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3698/indicacao_no_73.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3698/indicacao_no_73.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a promover a mudança da saída e entrada de veículos da frota da Prefeitura Municipal, até então feitas pela Rua Chafik José Abdo para a Rua Maria Florinda, logo após o lavador existente no Almoxarifado Municipal.</t>
   </si>
   <si>
     <t>3702</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3702/indicacao_no_74_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3702/indicacao_no_74_1.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando providenciar a instalação de bebedouros de água para atender toda a demanda ocasionada por ocasião dos vários eventos realizados nas dependências do Recinto de Exposições e Festas do Peão de Boiadeiro Odilon Ferreira de Almeida.</t>
   </si>
   <si>
     <t>3703</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3703/indicacao_no_75_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3703/indicacao_no_75_1.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA a Vossa Excelência, o nome do médico  MATHEUS QUERINO DA SILVA, para o recebimento da MEDALHA 24 DE AGOSTO, pelos relevantes serviços reconhecidamente prestados ao município de Buritama e sua destacada contribuição nas áreas da saúde, pesquisa científica e educação.</t>
   </si>
   <si>
     <t>3712</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3712/indicacao_no_76_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3712/indicacao_no_76_1.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA a Vossa Excelência, o nome da senhora  MARIA APARECIDA GUIMARÃES DE ALMEIDA, para o recebimento da MEDALHA 24 DE AGOSTO, pelos relevantes serviços reconhecidamente prestados ao nosso município.</t>
   </si>
   <si>
     <t>3713</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3713/indicacao_no_77_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3713/indicacao_no_77_1.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, nos termos regimentais, INDICA a Vossa Excelência, o nome do senhor ANDRÉ VICENTE TAGAWA, para recebimento da MEDALHA 24 DE AGOSTO, pelos relevantes serviços reconhecidamente prestados ao nosso município.</t>
   </si>
   <si>
     <t>3714</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3714/indicacao_no_78_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3714/indicacao_no_78_1.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, nos termos regimentais, INDICA a Vossa Excelência, o nome do senhor ALFREDO AUGUSTO DOS SANTOS, para recebimento do TÍTULO DE CIDADÃO BURITAMENSE, pelos relevantes serviços reconhecidamente prestados à nossa comunidade, pelo espírito empreendedor e pelo amor demonstrado à esta cidade que escolheu como lar.</t>
   </si>
   <si>
     <t>3715</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3715/indicacao_no_79_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3715/indicacao_no_79_1.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, diante do pronunciamento que circulou em rede social sobre o trenzinho que leva nossas crianças nos passeios habituais pelas ruas de nossa cidade tocando músicas com letras inadequadas para os ouvidos da criançada, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando sugerir ao Departamento competente para que no momento de expedição do competente Alvará de funcionamento do Trenzinho, para que o responsável observe o tipo de músicas a serem tocadas no seu trajeto habitual transportando as nossas crianças pelas ruas de nossas cidades.</t>
   </si>
   <si>
     <t>3716</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3716/indicacao_no_80_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3716/indicacao_no_80_1.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Tiago Luiz de Oliveira, Prefeito Municipal, e Rodolfo Guimarães Gonçalves, Diretor do Departamento Municipal de Esporte e Lazer, sejam realizados os devidos estudos e tomadas as providências necessárias, no sentido de encaminharem à esta Casa de Leis, um Projeto de Lei instituindo a concessão da ajuda de custo a atletas amadores e profissionais que representarem o Município de Buritama/SP, em competições e eventos esportivos fora de nossa cidade, e que seja inserido dentro do orçamento do Departamento Municipal de Esporte e Lazer. Como exemplo, encaminho, em anexo, Projetos de Lei semelhantes aprovados nas cidades de Birigui/SP, Porto Feliz/SP, Pontal do Paraná/PR, Triunfo/RS, Porto Ferreira/SP e Esmeraldas/MG, conforme modelo de vários municípios. (Em Anexo).</t>
   </si>
   <si>
     <t>3733</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3733/indicacao_no_81.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3733/indicacao_no_81.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA a Vossa Excelência, o nome do senhor ROBERTO NOGUEIRA BASTOS, para o recebimento do TÍTULO DE CIDADÃO BURITAMENSE, pelos relevantes serviços reconhecidamente prestados ao nosso município.</t>
   </si>
   <si>
     <t>3734</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3734/indicacao_no_82.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3734/indicacao_no_82.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve, nos termos regimentais, INDICA a Vossa Excelência, o nome do senhor ROBERTO APARECIDO DE LIMA, para recebimento da MEDALHA 24 DE AGOSTO, pelos relevantes serviços reconhecidamente prestados ao nosso município.</t>
   </si>
   <si>
     <t>3735</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3735/indicacao_no_83.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3735/indicacao_no_83.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, considerando a liberação da verba na importância de R$. 300.000,00, provenientes de uma Emenda Parlamentar  da nobre senadora Mara Cristina Gabrilli, já disponível em caixa da Prefeitura, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias, concentrando todos os esforços do Governo do Município de Buritama, objetivando usar essa verba para transformar o antigo prédio da Delegacia de Polícia localizado na Praça D. Lafayette Libânio, evidentemente depois de uma reforma geral em suas instalações, em um Centro Odontológico completo, com várias especialidades, com consultórios individuais para os profissionais da área. haja vista que já tem até Projeto Arquitetônico devidamente elaborado por Administrações anteriores.</t>
   </si>
   <si>
     <t>3736</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3736/indicacao_no_84.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3736/indicacao_no_84.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a execução dos serviços de iluminação da Quadra de Vôlei do Parque Turístico João Simão Garcia, Prainha.  (Fotos Ilustrativas do local).</t>
   </si>
   <si>
     <t>3737</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3737/indicacao_no_85.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3737/indicacao_no_85.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando determinar tapar um buraco existente em frente ao número 729 da Rua Dr. Presciliano Pinto de Almeida, nº 729, bem próximo à confluência da Rua Rui Barbosa. (Fotos ilustrativas do Local).</t>
   </si>
   <si>
     <t>3738</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3738/indicacao_no_86.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3738/indicacao_no_86.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando determinar tapar buracos a céu aberto existentes no final da Rua Elói Muniz de Freitas. (Fotos Ilustrativas do local).</t>
   </si>
   <si>
     <t>3739</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3739/indicacao_no_87.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3739/indicacao_no_87.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando reforçar os serviços de limpeza na Praça Nair Pereira Rosa, também conhecida como “Praça da Bela”.</t>
   </si>
   <si>
     <t>3740</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3740/indicacao_no_88.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3740/indicacao_no_88.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, nos termos regimentais, INDICA a Vossa Excelência, o nome do senhor SÉRGIO CEZAR MOREIRA CHAVES, para recebimento do TÍTULO DE CIDADÃO BURITAMENSE, pelos relevantes serviços reconhecidamente prestados ao nosso município.</t>
   </si>
   <si>
     <t>3741</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3741/indicacao_no_89.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3741/indicacao_no_89.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a aquisição e instalação de um Aquecedor na piscina do CERET-Centro Esportivo e Recreativo dos Trabalhadores de Buritama para que as atividades de fisioterapia que ali estão sendo desenvolvidas não sejam prejudicadas no decorrer do presente ano.</t>
   </si>
   <si>
     <t>3742</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3742/indicacao_no_90.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3742/indicacao_no_90.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA a Vossa Excelência, o nome do senhor JOSÉ ADEMIR PICCOLI JUNOR, para o recebimento do TÍTULO DE CIDADÃO BURITAMENSE, pelos relevantes serviços reconhecidamente prestados ao nosso município.</t>
   </si>
   <si>
     <t>3743</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3743/indicacao_no_91.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3743/indicacao_no_91.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA a Vossa Excelência, o nome do senhor ARNALDO MESSIAS DA SILVA, para o recebimento da MEDALHA 24 DE AGOSTO, pelos relevantes serviços reconhecidamente prestados ao nosso município.</t>
   </si>
   <si>
     <t>3744</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3744/indicacao_no_92.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3744/indicacao_no_92.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA a Vossa Excelência, o nome do senhor JOÃO LUIZ PEREZ JUNIOR, para o recebimento da MEDALHA 24 DE AGOSTO, pelos relevantes serviços reconhecidamente prestados ao nosso município.</t>
   </si>
   <si>
     <t>3745</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3745/indicacao_no_93.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3745/indicacao_no_93.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, nos termos regimentais, INDICA a Vossa Excelência o nome do senhor DIVO MARTINS, para o recebimento da MEDALHA 24 DE AGOSTO, pelos relevantes serviços reconhecidamente prestados ao nosso município.</t>
   </si>
   <si>
     <t>3746</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3746/indicacao_no_94.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3746/indicacao_no_94.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando providenciar com uma certa urgência um Abrigo provisório para acolher com dignidade pessoas em condições de vulnerabilidade em épocas de frio como a de agora, onde elas possam tomar um banho quente, receber um agasalho, se alimentar e pernoitar.</t>
   </si>
   <si>
     <t>3760</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3760/indicacao_no_95.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3760/indicacao_no_95.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscreve, nos termos regimentais, INDICAM, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, para que sejam realizados os devidos estudos e tomadas as providências necessárias, para promover um aumento real nos vencimentos mensais de todas as categorias dos servidores públicos do município de Buritama, antes da data base para majoração salarial, tendo em vista que, os servidores municipais desempenham um papel essencial na prestação de serviços junto à população, e a valorização do funcionalismo público municipal pelo Poder Executivo, é o reconhecimento do valor do trabalho e da dedicação desses importantes profissionais.</t>
   </si>
   <si>
     <t>3761</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3761/indicacao_no_96.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3761/indicacao_no_96.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam realizados os estudos necessários para reajustar ou conceder um aumento real às subvenções e contribuições concedidas pelo município, como exemplo às entidades Lar dos Velhos São Camilo de Leles e Centro Assistencial Benedita Fernandes - “Creche do Rui”.</t>
   </si>
   <si>
     <t>3762</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3762/indicacao_no_97.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3762/indicacao_no_97.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam realizados os estudos necessários para aproveitar os espaços físicos, especialmente as quadras esportivas já existentes, para a retomada e ampliação de atividades diversificadas voltadas às crianças e adolescentes, em parceria com representantes da comunidade local.</t>
   </si>
   <si>
     <t>3763</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3763/indicacao_no_98.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3763/indicacao_no_98.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam realizados os estudos necessários para execução de obras de implantação de rede de guias e sarjetas e pavimentação asfáltica na via pública existente ao lado do Barracão Santos Reis, recentemente reservada após a desapropriação da área anexa, continuação da Rua Francisco Cardoso.</t>
   </si>
   <si>
     <t>3764</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3764/indicacao_no_99.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3764/indicacao_no_99.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA a Vossa Excelência, o nome do jovem FELIPE SILVA DE MOURA, para o recebimento da MEDALHA 24 DE AGOSTO, pelos serviços reconhecidamente prestados ao nosso nosso município.</t>
   </si>
   <si>
     <t>3765</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3765/indicacao_no_100.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3765/indicacao_no_100.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA a Vossa Excelência, o nome do senhor DAVID DE BRITO SANTOS para o recebimento do TÍTULO DE CIDADÃO BURITAMENSE, pelos relevantes serviços reconhecidamente prestados ao nosso município.</t>
   </si>
   <si>
     <t>3771</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3771/indicacao_no_101.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3771/indicacao_no_101.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam realizados os devidos estudos e tomadas as providências necessárias, no sentido de realizar parceria com o Governo do Estado de São Paulo e implantar o Centro de Referência e Apoio para Pessoas com Transtorno do Espectro Autista - Centro - Centro TEA Paulista - em nosso município. Esse Centro é uma iniciativa inédita do Governo do Estado de São Paulo, coordenada pela Secretaria de Estado dos Direitos da Pessoa com Deficiência (SEDPcD), com o objetivo de articular, qualificar e ampliar o atendimento as pessoas com TEA em todo o estado.</t>
   </si>
   <si>
     <t>3772</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3772/indicacao_no_102.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3772/indicacao_no_102.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Tiago Luiz de Oliveira, Prefeito Municipal, Rodolfo Guimarães Gonçalves e Luiz Gustavo Canteras Scarillo Falotico Correa, Diretores Municipais de Turismo, que sejam tomadas as providências administrativas necessárias para a contratação de monitores de atividades esportivas para atuarem no Parque Turístico “João Simão Garcia” - Prainha de Buritama durante a alta temporada.</t>
   </si>
   <si>
     <t>3773</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3773/indicacao_no_103.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3773/indicacao_no_103.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Tiago Luiz de Oliveira, Prefeito Municipal, e Luiz Gustavo Canteras Scarillo Falotico Correa, Diretor Municipal de Turismo, sejam tomadas as providências administrativas necessárias para a convocação dos candidatos aprovados para o cargo de salva-vidas, constantes no Concurso Público 01/2024 - ainda vigente - a fim de que possam passar por treinamento adequado e preparação para atuação durante a alta temporada no Parque Turístico “João Simão Garcia”, Prainha, a partir do mês de outubro.</t>
   </si>
   <si>
     <t>3774</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3774/indicacao_no_104.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3774/indicacao_no_104.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, que sejam realizados os estudos necessários visando à implantação de um Centro de Convivência do Idoso no Município de Buritama/SP.</t>
   </si>
   <si>
     <t>3775</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3775/indicacao_no_105.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3775/indicacao_no_105.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando proceder os serviços de troca de lâmpadas queimadas em vários pontos de diversas ruas de nossa cidade, especialmente a da altura do número 470 da Rua Rui Barbosa. (Fotos ilustrativas em anexo).</t>
   </si>
   <si>
     <t>3776</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3776/indicacao_no_106.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3776/indicacao_no_106.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Ettore Zanin, Diretor Executivo do SAAEMB-Serviço Autônomo de Água, Esgoto e Meio Ambiente do Município de Buritama, sejam tomadas as providências necessárias, objetivando sanar o problema do mau cheiro insuportável proveniente de descargas residenciais que são recebidas no bueiro, existente na confluência das Ruas Marechal Deodoro e Wenceslau Braz. (Fotos ilustrativas em anexo).</t>
   </si>
   <si>
     <t>3777</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3777/indicacao_no_107.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3777/indicacao_no_107.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam realizados os estudos necessários para estender à rede municipal de ensino o programa “Almoço nas Férias” durante o recesso escolar do mês de julho.</t>
   </si>
   <si>
     <t>3778</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3778/indicacao_no_108.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3778/indicacao_no_108.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA a Vossa Excelência, no sentido de autorizar o uso das dependências da Câmara, sempre na última segunda-feira de cada mês, às 19h00, para a abertura de um canal de diálogo entre a nossa Casa de Leis e a população.</t>
   </si>
   <si>
     <t>3810</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3810/indicacao_no_109.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3810/indicacao_no_109.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências administrativas necessárias, objetivando a implementação de um Programa de Educação no Trânsito, principalmente nas escolas e nas ruas de nossa cidade.</t>
   </si>
   <si>
     <t>3811</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3811/indicacao_no_110.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3811/indicacao_no_110.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, que sejam tomadas as providências necessárias, objetivando a preservação das áreas verdes de nossa cidade, citando como exemplo as das Lagoas do Izair e do Sapo, dos Residenciais Caminho das Águas, Interlagos, Cidade Nova, Ana Alves Teixeira, Jacintho de Oliveira Neto, Portal da Praia, Praia Bela, Lago Azul, Vale do Sol, e a do mais recente Village Conti, em pleno desenvolvimento.</t>
   </si>
   <si>
     <t>3812</t>
   </si>
   <si>
     <t>ANÍZIO, MIKAEL DISK FRETE, TONHÃO DA EDITORA</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3812/indicacao_no_111.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3812/indicacao_no_111.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, nos termos regimentais, INDICAM, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, que sejam tomadas as providências necessárias, para que o Município assuma de forma plena e definitiva a gestão do serviço de iluminação pública, conforme previsto nas normativas da Agência Nacional de Energia Elétrica (ANEEL), com a finalidade de eliminar a situação de penumbra que tem afetado diversas vias e bairros da cidade, bem como que, nos projetos de novos loteamentos — tanto urbanos quanto rurais —, seja incluída como diretriz obrigatória a instalação de lâmpadas de LED, visando garantir maior eficiência energética, durabilidade, economia aos cofres públicos e melhor qualidade na iluminação desde a implantação dos empreendimentos.</t>
   </si>
   <si>
     <t>3813</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3813/indicacao_no_112.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3813/indicacao_no_112.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, que determine ao setor competente do Governo do Município de Buritama, a fiscalização e adoção de medidas para coibir o acúmulo de restos de materiais de construção, como pedras e areia, em frente às residências, sem isolamento ou retirada após o término das obras. (Foto em anexo).</t>
   </si>
   <si>
     <t>3814</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3814/indicacao_no_113.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3814/indicacao_no_113.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Tiago Luiz de Oliveira, Prefeito Municipal, e Erika Aparecida de Almeida Pereira, Diretora do Departamento Municipal de Saúde, para que efetuem estudos no sentido de viabilizar junto ao Município e os órgãos governamentais competentes, para que proceda o cadastramento e demais providências que se fizerem necessários, para novas Equipes da Saúde da Família, quantas forem necessárias e o que o Município comporte, para evitar que a população fique desassistida do atendimento, inclusive em campanhas e projetos como o da “Carreta do Hospital do Amor”.</t>
   </si>
   <si>
     <t>3815</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3815/indicacao_no_114.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3815/indicacao_no_114.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA a Vossa Excelência, o nome do senhor VILSON ANTONIO GARDINO, para o recebimento do TÍTULO DE CIDADÃO BURITAMENSE, pelos relevantes serviços reconhecidamente prestados ao nosso município. Natural de Turiúba/SP. Nascido em 05/08/72. Filho de Antonio Gardino e de Bezute Bonfim Gardino. Vilson Antonio Gardino possui o 2º Grau completo. Desde muito cedo trabalhou como agricultor atuando firme no batente diário em diversas culturas. Casou-se com a senhora Roseli Cristina de Souza Gardino em 08/07/1997. Desta união nasceram os filhos David Antonio de Souza Gardino, hoje com 17 anos, Davi Aparecido de Souza Gardino, com 24, e Lucas Gabriel de Souza Gardino, com 21 anos. Em 1998 mudaram-se para Buritama. Desde o ano de 2000, exercendo a atividade de pequeno empresário está à frente da direção da Loja Hortifruti Emanuel Eireli, estabelecida à Rua Chaim Elias, nº 501, contando sempre com a colaboração da sua esposa Roseli, onde comerci</t>
   </si>
   <si>
     <t>3816</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3816/indicacao_no_115.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3816/indicacao_no_115.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, nos termos regimentais, INDICAM, por intermédio de Vossa Excelência, aos senhores Tiago Luiz de Oliveira, Prefeito Municipal, e Neusa Aparecida Basso de Almeida, Diretora do Departamento Municipal de Educação, que sejam realizados os devidos estudos e tomadas as providências necessárias, objetivando que o Governo do Município de Buritama faça adesão e participe do Pacto Nacional pela Superação do Analfabetismo e Qualificação da Educação de Jovens e Adultos - Pacto EJA, do Ministério da Educação, sendo que, segundo dados do IBGE 2022, Buritama possui 782 pessoas com mais de 15 anos não alfabetizadas, o que equivale a uma taxa de analfabetismo de 5,5% em nosso município. Já são 4.929 municípios que aderiram ao programa e, os Estados e Municípios participantes do Pacto receberão repasses do MEC, além de apoio técnico, para a ampliação de suas vagas na EJA.</t>
   </si>
   <si>
     <t>3817</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3817/indicacao_no_116.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3817/indicacao_no_116.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Tiago Luiz de Oliveira, Prefeito Municipal, Luiz Gustavo Canteras Scarillo Falotico Correa, Diretor do Departamento Municipal de Turismo, e Amanda Carina Sanches, Diretora do Departamento Municipal de Cultura, que sejam realizados os devidos estudos e tomadas as providências necessárias, objetivando que o Governo Municipal promova a contratação de atrações culturais que possam estar apresentando toda a semana, durante o horário da “feirinha de terça-feira”, como shows, dança, teatro, enfim, apresentações culturais que estarão atraindo famílias inteiras, de Buritama e região, assim como os turistas que estarão locados em ranchos na orla dos nossos rios, gerando muito mais público e que passarão a frequentar e a consumir os maravilhosos produtos vendidos na feirinha de Buritama, além de estarem também consumindo cultura e gerando renda para os feirantes, assim como já vem acon</t>
   </si>
   <si>
     <t>3860</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3860/indicacao_no_117.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3860/indicacao_no_117.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, que sejam tomadas as providências necessárias e realizados os devidos estudos, objetivando determinar o cumprimento da Lei Municipal nº 3.187, de 04 de julho de 2008, que dispõe sobre a proibição de tráfego de veículos pesados em vias públicas urbanas de nossa cidade.</t>
   </si>
   <si>
     <t>3861</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3861/indicacao_no_118.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3861/indicacao_no_118.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, que sejam tomadas as providências necessárias, objetivando determinar a execução dos serviços “tapa buracos” em diversas ruas de nossa cidade, especialmente a Rua Elói Muniz de Freitas. (Fotos Ilustrativas em anexo).</t>
   </si>
   <si>
     <t>3862</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3862/indicacao_no_119.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3862/indicacao_no_119.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam realizados os devidos estudos e tomadas as providências necessárias, objetivando encaminhar à esta Casa Legislativa um Projeto de Lei instituindo, em caráter permanente, o Programa Municipal “Remédio em Casa”, regulamentando a entrega domiciliar de medicamentos de uso contínuo da Farmácia Municipal aos usuários do SUS com comprovada dificuldade de locomoção.</t>
   </si>
   <si>
     <t>3863</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3863/indicacao_no_120.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3863/indicacao_no_120.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando encaminhar à esta Casa Legislativa um Projeto de Lei instituindo o “Festival Comida de Buteco”, passando a constar no Calendário Oficial de Festividades do Município.</t>
   </si>
   <si>
     <t>3864</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3864/indicacao_no_121.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3864/indicacao_no_121.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a elaboração e encaminhamento de um Projeto de Lei à esta Casa Legislativa, dispondo sobre a obrigatoriedade de o Prefeito, o Vice-Prefeito, Diretores Comissionados, inclusive os Adjuntos dos diversos Departamentos do Governo do Município de Buritama, e Membros do Conselho Tutelar, se submeterem, trimestralmente, a regular exame toxicológico de natureza pública, dando outras providências.</t>
   </si>
   <si>
     <t>3865</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3865/indicacao_no_122.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3865/indicacao_no_122.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Tiago Luiz de Oliveira, Prefeito Municipal, e Reinaldo Fuzete Junior, Diretor do Departamento Municipal de Administração, que sejam realizados os devidos estudos e tomadas as providências necessárias, objetivando que o Governo Municipal encaminhe um Projeto de Lei Complementar à esta Casa Legislativa, alterando o Art. 145 da Lei Ordinária nº 2.024, de 28 de setembro de 2991, que dispõe sobre o Estatuto dos Servidores Públicos do Município de Buritama, passando a vigorar da seguinte maneira: “Ao funcionário será concedida licença-paternidade, por nascimento ou adoção, pelo prazo de trinta (30) dias consecutivos, com vencimento integral”.</t>
   </si>
   <si>
     <t>3866</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3866/indicacao_no_123.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3866/indicacao_no_123.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Tiago Luiz de Oliveira, Prefeito Municipal, e Giselda Elias da Cunha, Diretora Municipal de Trânsito, sejam tomadas as providências necessárias, objetivando a construção de uma lombada ou de um outro tipo de redutor de velocidade na altura do número 880 da Rua Anésia Perassoli, mais precisamente em frente a uma padaria ali existente.</t>
   </si>
   <si>
     <t>3877</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3877/indicacao_no_124.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3877/indicacao_no_124.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando designar Professores de Educação Física, Psicólogas e de mais uma Psicopedagoga para atuarem nas Creches Municipais.</t>
   </si>
   <si>
     <t>3878</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3878/indicacao_no_125.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3878/indicacao_no_125.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, que verifique junto ao setor competente os estudos necessários objetivando a implantação de uma faixa de pedestres em frente à Unidade Básica de Saúde (UBS II) “Nicola Lavecchia” (Postinho da Figueira). Foto em anexo.</t>
   </si>
   <si>
     <t>3879</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3879/indicacao_no_126.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3879/indicacao_no_126.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, que estude, junto ao Departamento de Saúde, a viabilidade de implantar um programa de capacitação e formação continuada para os profissionais da rede municipal de saúde, focado na melhoria e humanização do atendimento ao público.</t>
   </si>
   <si>
     <t>3880</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3880/indicacao_no_127.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3880/indicacao_no_127.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Tiago Luiz de Oliveira, Prefeito Municipal, e Ettore Zanin, Diretor Executivo do SAAEMB -Serviço Autônomo de Água, Esgoto e Meio Ambiente de Buritama, que sejam tomadas as providências, objetivando que o Governo Municipal faça cumprir na sua total integralidade a Lei Ordinária Municipal nº 4.982, de 22 de outubro de 2024, onde “reformula a legislação que proíbe a queima de qualquer material orgânico ou inorgânico na zona urbana do Município de Buritama".</t>
   </si>
   <si>
     <t>3906</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3906/indicacao_no_128.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3906/indicacao_no_128.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias junto ao Departamento de Obras e Serviços Públicos do Governo do Município de Buritama, objetivando a colocação de um poste de iluminação ornamental, com luminária, na área verde na altura do número 2120 da Av. Frei Marcelo Manília, nas proximidades da Rua Feliciana Herrero de Carvalho, com o objetivo de amenizar a escuridão na área mencionada. (Foto Ilustrativa em anexo).</t>
   </si>
   <si>
     <t>3907</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3907/indicacao_no_129.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3907/indicacao_no_129.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, que verifique junto ao setor competente os estudos necessários, que seja disponibilizada a instalação de bebedouros públicos, bem como a realização de manutenção na iluminação da Praça João Roberto Rosa, localizada na Rua João Padre do Nascimento, esquina com a Av. Daniel Luiz Guerbas, no Loteamento Cidade Nova I, deste Município de Buritama.</t>
   </si>
   <si>
     <t>3908</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3908/indicacao_no_130.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3908/indicacao_no_130.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Tiago Luiz de Oliveira, Prefeito Municipal, Michele dos Santos Farina, Diretora do Departamento Municipal de Saúde, e Larissa Aline Medrado de Oliveira, Diretora do Departamento Municipal de Educação, para que sejam realizados os devidos estudos e tomadas as providências necessárias, no sentido de realizar uma Campanha de mobilização nas Escolas da rede estadual, municipal e particular de ensino do município, buscando ampliar a cobertura vacinal contra o HPV (Papilomavírus Humano), voltada para os jovens (meninas e meninos) de 09 a 14 anos, e aos adolescentes de 15 a 19 anos que ainda não receberam a vacina, tendo o Ministério da Saúde ampliado o acesso à vacinação dessa faixa etária até dezembro de 2025.</t>
   </si>
   <si>
     <t>3920</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3920/indicacao_no_131.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3920/indicacao_no_131.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias, para que o Governo do Município de Buritama providencie, a partir do próximo ano, quando a Santa Casa de Misericórdia São Francisco assumirá a gestão do Departamento de Oftalmologia, a disponibilização gratuita de óculos aos pacientes atendidos pelo Sistema Único de Saúde - SUS, após avaliação médica.</t>
   </si>
   <si>
     <t>3921</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3921/indicacao_no_132.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3921/indicacao_no_132.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias, quanto a necessidade urgente da instalação de um sistema de monitoramento eficiente no Cemitério Municipal de Buritama.</t>
   </si>
   <si>
     <t>3922</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3922/indicacao_no_133.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3922/indicacao_no_133.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, nos termos regimentais, INDICAM, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando fazer gestões junto aos órgãos governamentais competentes, visando a adesão do Município de Buritama ao Programa do Governo do Estado denominado Bairro Paulista - (Doc. em anexo).</t>
   </si>
   <si>
     <t>3923</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3923/indicacao_no_134.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3923/indicacao_no_134.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam efetuados estudos e tomadas as providências que se fizerem necessárias, objetivando a execução dos serviços de extensão da Avenida Antonio Alves Teixeira, mais precisamente do Loteamento Residencial Caminho das Águas até a Rotatória Rubens Nicoletti, inclusive com iluminação ornamental para suprir aquele trecho escuro existente atualmente.</t>
   </si>
   <si>
     <t>3924</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3924/indicacao_no_135.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3924/indicacao_no_135.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando estender a quantidade de instalação de brinquedos infantis na praça João Roberto Rosa.</t>
   </si>
   <si>
     <t>3925</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3925/indicacao_no_136.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3925/indicacao_no_136.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a construção de um Centro Comunitário no Conjunto Habitacional Horácio Rodrigues Goulart.</t>
   </si>
   <si>
     <t>3936</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3936/indicacao_no_137.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3936/indicacao_no_137.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a construção de uma praça dotada de aparelhos de ginástica no Bairro Alvorada.</t>
   </si>
   <si>
     <t>3937</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3937/indicacao_no_138.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3937/indicacao_no_138.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias para a contratação de um(a) advogado(a) a fim de integrar a equipe do Centro de Referência Especializado de Assistência Social (CREAS) deste município.</t>
   </si>
   <si>
     <t>3938</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3938/indicacao_no_139.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3938/indicacao_no_139.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Tiago Luiz de Oliveira, Prefeito Municipal, e Larissa Aline Medrado de Oliveira, Diretora do Departamento Municipal de Educação, sejam tomadas as providências necessárias para viabilizar a participação dos professores e cuidadores da rede municipal de ensino no curso de capacitação “TEA Paulista”, ou em formação similar, voltada ao aprimoramento do atendimento a alunos com Transtorno do Espectro Autista (TEA).</t>
   </si>
   <si>
     <t>3939</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3939/indicacao_no_140.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3939/indicacao_no_140.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias para a criação de um cadastro municipal de coletores de material reciclável, com a devida regulamentação do acesso desses trabalhadores ao aterro sanitário do município, garantindo-lhes condições adequadas para o exercício da atividade.</t>
   </si>
   <si>
     <t>3940</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3940/indicacao_no_141.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3940/indicacao_no_141.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias, por meio dos Departamentos de Administração e de Recursos Humanos, para a realização de estudos técnicos e financeiros com vistas ao reenquadramento salarial e à unificação das atribuições dos cargos de Motorista I e Motorista II.</t>
   </si>
   <si>
     <t>3941</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3941/indicacao_no_142.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3941/indicacao_no_142.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias para a realização de estudos técnicos e orçamentários visando ao reajuste e à valorização do subsídio mensal pago aos Conselheiros Tutelares do Município de Buritama.</t>
   </si>
   <si>
     <t>3942</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3942/indicacao_no_143.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3942/indicacao_no_143.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor David de Brito Santos, Interventor da Santa Casa de Misericórdia São Francisco de Buritama, sejam tomadas as providências necessárias, para que aquela entidade  volte a atender os pacientes conveniados ao IAMSPE - Instituto de Assistência Médica ao Servidor Público Estadual, em todas as especialidades médicas e exames, restabelecendo assim um serviço de grande relevância social.</t>
   </si>
   <si>
     <t>3943</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3943/indicacao_no_144.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3943/indicacao_no_144.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, por intermédio do Departamento Municipal de Educação, sejam adotadas providências necessárias para inserir a disciplina de Karatê no currículo da rede municipal de ensino fundamental.</t>
   </si>
   <si>
     <t>3944</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3944/indicacao_no_145.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3944/indicacao_no_145.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA a Vossa Excelência, o nome do senhor RENATO SELES ROMERO, para o recebimento do TÍTULO DE CIDADÃO BURITAMENSE, pelos relevantes serviços reconhecidamente prestados ao nosso município.</t>
   </si>
   <si>
     <t>3945</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3945/indicacao_no_146.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3945/indicacao_no_146.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Tiago Luiz de Oliveira, Prefeito Municipal, e Giselda Elias da Cunha, Diretora Municipal de Trânsito, sejam tomadas as providências necessárias, objetivando a construção de uma lombada ou de um outro tipo de redutor de velocidade na altura do número 950 da Rua Anésia Perassoli no Conjunto Habitacional Jacintho de Oliveira Neto.</t>
   </si>
   <si>
     <t>3946</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3946/indicacao_no_147.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3946/indicacao_no_147.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Tiago Luiz de Oliveira, Prefeito Municipal e Giselda Elias da Cunha, Diretora Municipal de Trânsito, sejam tomadas as providências necessárias, objetivando a construção de uma lombada ou de um outro tipo de redutor de velocidade na Rua Guilherme Guerbas, mais precisamente em frente ao portão de saída de alunos da EMEI Castro Alves.</t>
   </si>
   <si>
     <t>3947</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3947/indicacao_no_148.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3947/indicacao_no_148.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias, para passar a Motoniveladora na via de acesso principal da Vila dos Pescadores de nosso município.</t>
   </si>
   <si>
     <t>3948</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3948/indicacao_no_149.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3948/indicacao_no_149.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Tiago Luiz de Oliveira, Prefeito Municipal, e Ettore Zanin, Diretor Executivo do SAAEMB-Serviço Autônomo de Água, Esgoto e Meio Ambiente do Município de Buritama, sejam tomadas as providências necessárias, objetivando a perfuração de um Poço Artesiano nas dependências do Almoxarifado Municipal.</t>
   </si>
   <si>
     <t>3950</t>
   </si>
   <si>
     <t>DR. WALLISON, ADRIANO TUSTÃO, ANDRÉ DO ZÉ CARLÃO, ANÍZIO, ANTONIO CARLOS, CARLINHO DO DIVINO, CRISTINA NOBRE, FEBEM, FERNANDA MACENO, MIKAEL DISK FRETE, TONHÃO DA EDITORA</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3950/indicacao_no_150_.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3950/indicacao_no_150_.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, nos termos regimentais, INDICAM, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando os estudos necessários para a elaboração e envio à esta Casa de Legislativa de um Projeto de Lei Complementar para instituir a Loteria Municipal de Buritama, denominada "Buritama da Sorte", como um novo serviço público municipal.</t>
   </si>
   <si>
     <t>3958</t>
   </si>
   <si>
     <t>CRISTINA NOBRE, ADRIANO TUSTÃO, CARLINHO DO DIVINO, FERNANDA MACENO</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3958/indicacao_no_151.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3958/indicacao_no_151.pdf</t>
   </si>
   <si>
     <t>Nós, ABAIXO ASSINADOS, vereadores, com assento na Câmara Municipal de Buritama, Estado de São Paulo, por intermédio de Vossa Excelência, INDICAM aos senhores Tiago Luiz de Oliveira de Oliveira, Prefeito Municipal, e Michele dos Santos Farina, Diretora Municipal de Saúde, sejam realizados os estudos técnicos e administrativos necessários para viabilizar o cadastramento do Município de Buritama no “Programa Agora Tem Especialidades”, ofertado pelo Ministério da Saúde.</t>
   </si>
   <si>
     <t>3959</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3959/indicacao_no_152.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3959/indicacao_no_152.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, por intermédio de Vossa Excelência, INDICA ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam realizados os estudos técnicos e jurídicos visando à possibilidade de doação de um imóvel público à Associação Animal Quem Ama Protege, inscrita no CNPJ nº 27.797.318/0001-00, fundada em 2017 e declarada de Utilidade Pública por meio da Lei Municipal nº 4.794, de 09 de agosto de 2022.</t>
   </si>
   <si>
     <t>3966</t>
   </si>
   <si>
     <t>FERNANDA MACENO, CRISTINA NOBRE</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3966/indicacao_no_153.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3966/indicacao_no_153.pdf</t>
   </si>
   <si>
     <t>As Vereadoras que esta subscrevem, nos termos regimentais, INDICAM, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, visando climatizar ou adotar medidas de amenização do calor nas dependências do Ginásio de Esportes “Maria Bassan Feroldi”, seja por meio da instalação de aparelhos de ar-condicionado, climatizadores de ar, ventiladores industriais ou outro sistema adequado que garanta conforto térmico aos usuários.</t>
   </si>
   <si>
     <t>3967</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3967/indicacao_no_154.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3967/indicacao_no_154.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias para climatizar a frota de veículos utilizada no transporte de estudantes e trabalhadores do Município de Buritama.</t>
   </si>
   <si>
     <t>3968</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3968/indicacao_no_155__retirada_pelo_autor_.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3968/indicacao_no_155__retirada_pelo_autor_.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias para promover estudos técnicos e jurídicos visando à adequação da base de cálculo e dos percentuais do adicional de insalubridade dos servidores públicos municipais às normativas federais vigentes, especialmente à Norma Regulamentadora nº 15 (NR-15) do Ministério do Trabalho e Emprego.</t>
   </si>
   <si>
     <t>3969</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3969/indicacao_no_156.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3969/indicacao_no_156.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Tiago Luiz de Oliveira, Prefeito Municipal, Reinaldo Fuzete Junior, Diretor do Departamento Municipal de Administração, e Luiz Gustavo Canteras Falotico Correa, Diretor do Departamento Municipal de Turismo do Governo do Município de Buritama, para que realizem os estudos e tomem as devidas providências necessárias, objetivando a implantação da REDE BANCO 24 HORAS em alguns pontos públicos do município, como também, em alguns pontos comerciais da cidade, através de parceria com a Associação Comercial de Buritama. Ele é um serviço que oferece caixas eletrônicos, operando sem interrupções e com acesso a diversos serviços bancários, como saques, consultas, pagamentos e depósitos, em parceria com várias instituições financeiras do País. Com o fechamento recente da agência Santander e, rumores que estão falando que o Bradesco funcionará até o final do ano, será de suma importância</t>
   </si>
   <si>
     <t>3992</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3992/indicacao_no_157.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3992/indicacao_no_157.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago  Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, objetivando a implantação de Hortas Comunitárias em áreas verdes de propriedade do Município e que estejam disponíveis, para a implantação de “Hortas Comunitárias” em parceira com a comunidade local, transformando esses locais em uma verdadeira e farta fonte de produção de alimentos, e ainda como forma de incentivar os moradores a plantarem, cuidarem e colherem verduras e legumes para o seu próprio sustento, sem o uso de agrotóxicos, para consumirem uma alimentação saudável e de qualidade. (Foto Ilustrativa em anexo).</t>
   </si>
   <si>
     <t>3993</t>
   </si>
   <si>
     <t>FERNANDA MACENO, ADRIANO TUSTÃO, CARLINHO DO DIVINO, CRISTINA NOBRE, DR. WALLISON, FEBEM</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3993/indicacao_no_158.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3993/indicacao_no_158.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, nos termos regimentais, considerando a solicitação popular encaminhada pelo cidadão Cleber Reis dos Santos Oliveira, com o objetivo de melhorar o transporte e atendimento de pacientes acamados, cadeirantes e pessoas com obesidade mórbida, garantindo segurança, conforto e dignidade no atendimento à saúde, INDICAM, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando os seguintes procedimentos: 1. Aquisição ou adaptação de ambulâncias, equipadas com: Rampas ou elevadores hidráulicos para acesso facilitado; Escada; Espaço interno amplo e bancos removíveis; Sistema de fixação seguro para macas reforçadas; Capacidade de transporte de pacientes com obesidade mórbida; Equipamentos de segurança para profissionais de saúde. 2. Aquisição de macas hospitalares reforçadas, com: Estrutura robusta em aço inox ou material similar; Capacidade de até 300 kg ou superior; Ajuste</t>
   </si>
   <si>
     <t>3994</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3994/indicacao_no_159.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3994/indicacao_no_159.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, nos termos regimentais, INDICAM, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, e David de Brito Santos, Interventor da Santa Casa de Misericórdia São Francisco de Buritama, solicitando-lhes a gentileza, no sentido de realizarem os estudos necessários, objetivando ver a possibilidade de viabilizar o aproveitamento dos funcionários atualmente vinculados ao Instituto de Olhos do Município, no novo serviço de atendimento especializado que será implementado após a rescisão contratual com o Dr. Nélio Capelanes Carniato, conforme já divulgado e de conhecimento de toda população, através de reportagens e mídias sociais.</t>
   </si>
   <si>
     <t>3995</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3995/indicacao_no_160.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3995/indicacao_no_160.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Tiago Luiz de Oliveira, Prefeito Municipal, Michele dos Santos Farina, Diretora do Departamento Municipal de Saúde, e Larissa Aline Medrado de Oliveira, Diretora do Departamento Municipal de Educação, sejam realizados os estudos e tomadas as devidas providências, objetivando que seja implantado anualmente nas escolas do Município, o “Programa Educando com Visão”, numa parceria entre os Departamentos de Educação e de Saúde, onde consiste, primeiramente, na triagem de todos os alunos da rede municipal de ensino por meio de teste de acuidade visual (teste de Snellen), realizado na própria escola, sendo que, os alunos identificados com dificuldades ou inaptidão para enxergar são encaminhados para consultas oftalmológicas mais específicas e completas onde, logo após os resultados dos exames e caso o aluno necessite de óculos de grau, este é oferecido gratuitamente pelo Poder Públ</t>
   </si>
   <si>
     <t>3996</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3996/indicacao_no_161.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3996/indicacao_no_161.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, que sejam realizados os estudos e tomadas as devidas providências, juntamente com a Procuradoria Jurídica do Município e demais Departamentos envolvidos, objetivando a regularidade do imóvel onde se encontra instalada o Clube da Terceira Idade de Buritama, cadastrado no CNPJ 00.917.135/0001-16, fundado em 25/10/1995, e situado a Rua General Glicério, nº 1520, para que aquela importante Associação Privada, possa ter documentos comprobatórios de sua sede, e que posteriormente, seus representantes possam buscar ou receber recursos financeiros nas outras esferas governamentais, bem como a formalização de parcerias com o Governo Municipal, visando à realização de melhorias, adequações no espaço físico e o aprimoramento do acolhimento às pessoas da melhor idade. Além disso, permitirá o pleno desenvolvimento de suas atividades culturais, rec</t>
   </si>
   <si>
     <t>4009</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4009/indicacao_no_162.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4009/indicacao_no_162.docx</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências com as tratativas necessárias, objetivando desapropriação de parte do imóvel de propriedade do senhor João Goulart da Silva Lima, popular “João da Vivati”, proporcionando as condições legais para a execução dos serviços de prolongamento da Avenida Frei Marcelo Manília, para interligar ao Conjunto Habitacional Jacintho de Oliveira, e com isto regularizando a passagem que habitualmente já é utilizada pelos moradores.</t>
   </si>
   <si>
     <t>4010</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4010/indicacao_no_163.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4010/indicacao_no_163.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, nos termos regimentais, considerando o recebimento do Ofício nº 001/2025, do comerciante Arnaldo, do Arnaldo Lanches, Pedido de Apoio em Defesa dos Comerciantes de Buritama, INDICA, por intermédio de Vossa Excelência, aos senhores Tiago Luiz de Oliveira, Prefeito Municipal, e Luiz Gustavo Canteras Scarillo Falotico Correa, Diretor do Departamento Municipal de Turismo, sejam tomadas as providências necessárias, objetivando a realização de eventos alternados tanto no Parque Turístico João Simão Garcia, Prainha, quanto na praça central da cidade, para que não seja beneficiado apenas um comerciante e, sim, todos os demais trabalhadores do ramo.</t>
   </si>
   <si>
     <t>4011</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4011/indicacao_no_164.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4011/indicacao_no_164.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, nos termos regimentais, INDICAM, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, para que efetue a realização de estudos técnicos e orçamentários visando à revitalização do Lanchódromo “Atsumi Sugiura”, localizado na Rua Rio Preto, esquina com a Rua Rui Barbosa.</t>
   </si>
   <si>
     <t>4012</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4012/indicacao_no_165.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4012/indicacao_no_165.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, INDICA por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias para viabilizar a vinda de uma Carreta de Capacitação Profissional ao Município de Buritama, em parceria com instituições como o SENAI, SESC, SEST/SENAT, Fundo Social de Solidariedade de São Paulo, ou outros órgãos e entidades públicas e privadas voltadas à promoção de qualificação profissional.</t>
   </si>
   <si>
     <t>4013</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4013/indicacao_no_166.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4013/indicacao_no_166.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Tiago Luiz de Oliveira, Prefeito Municipal, e Luiz Gustavo Canteras Scarillo Falotico Corrêa, Diretor do Departamento Municipal de Turismo, que seja avaliada a possibilidade de destinar parte da receita proveniente do Parque Turístico “João Simão Garcia”, Prainha, para a implantação de iluminação em um dos minicampos localizados naquela área (fotos ilustrativas em anexo), vez que após a revitalização da “Prainha”, observou-se um expressivo aumento na frequência de moradores e visitantes que utilizam o espaço para a prática de atividades esportivas e de lazer. Em especial, atletas amadores têm se deslocado até o local para a prática de futebol e outras modalidades. Entretanto, a ausência de iluminação adequada em um dos minicampos tem limitado o uso do espaço, principalmente no período noturno, prejudicando o aproveitamento pleno da área pública e reduzindo as opções de lazer</t>
   </si>
   <si>
     <t>4014</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4014/indicacao_no_167.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4014/indicacao_no_167.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Tiago Luiz de Oliveira, Prefeito Municipal, e Michele dos Santos Farina, Diretora do Departamento Municipal de Saúde, que sejam realizados os estudos e tomadas as devidas providências e, caso seja o interesse do município de Buritama, sobre as inscrições que ainda estão abertas, no sistema Transferegov.br para que Estados, Municípios, Entidades Filantrópicas e Hospitais Privados contratualizados com o SUS, apresentem suas propostas por Carta-consulta eletrônica, disponível no próprio sistema, com o intuito de que estes órgãos possam estar realizando o financiamento de obras nos estabelecimentos públicos de saúde no SUS, como implantação, ampliação ou modernização, ou financiar a aquisição de equipamentos e veículos de transporte sanitário, através do Fundo de Investimento em Infraestrutura Social-Saúde - FIIS Saúde.</t>
   </si>
   <si>
     <t>4028</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4028/indicacao_no_168.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4028/indicacao_no_168.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, que sejam adotadas medidas de reforço da segurança pública na Praça da Matriz de Buritama, especialmente às terças-feiras, durante a realização da Feira Livre, e aos fins de semana, em razão de ocorrências recentes de brigas e uso de drogas no local, amplamente divulgadas em redes sociais e pela imprensa regional.</t>
   </si>
   <si>
     <t>4029</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4029/indicacao_no_169.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4029/indicacao_no_169.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, objetivando a elaboração e o envio à esta Casa Legislativa de um Projeto de Lei para instituir o Programa IPTU Solar no Município de Buritama, destinado a conceder desconto no Imposto Predial e Territorial Urbano (IPTU) aos imóveis que instalarem sistema de energia solar fotovoltaica.</t>
   </si>
   <si>
     <t>4030</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4030/indicacao_no_170.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4030/indicacao_no_170.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Tiago Luiz de Oliveira, Prefeito Municipal, e Ettore Zanin, Diretor Executivo do SAAEMB-Serviço Autônomo de Água, Esgoto e Meio Ambiente do Município de Buritama, sejam tomadas as providências necessárias, objetivando determinar à equipe competente, a realização de estudos de viabilidade técnica e financeira para a elaboração de um Projeto de Lei que vise instituir a isenção da tarifa de água e esgoto para templos de qualquer culto e entidades de assistência social sem fins lucrativos, estabelecidas no município.</t>
   </si>
   <si>
     <t>4031</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4031/indicacao_no_171.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4031/indicacao_no_171.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, que determine a realização de estudos para a criação do Programa Municipal “Bíblia para Todos”, com o objetivo de organizar o recebimento de doações voluntárias de exemplares da Bíblia Sagrada e sua posterior disponibilização gratuita aos munícipes que manifestarem interesse.</t>
   </si>
   <si>
     <t>4032</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4032/indicacao_no_172.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4032/indicacao_no_172.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, à senhora, Larissa Paula do Nascimento Cardoso da Fonseca, Secretária Adjunta da Saúde, que sejam adotadas as providências necessárias para garantir ou, se já não estiver sendo feito, para que se passe a incluir nos vencimentos de todos os servidores que atuam nos mutirões de limpeza e na coleta de resíduos urbanos o pagamento do adicional de insalubridade.</t>
   </si>
   <si>
     <t>4033</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4033/indicacao_no_173.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4033/indicacao_no_173.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, que determine a realização de estudos técnicos e orçamentários para a instalação de um letreiro turístico com a frase “Eu amo Buritama” na Rotatória Rubens Nicoletti, localizada na confluência das Avenida Benedito Vieira Garcia e Antônio Alves Teixeira.</t>
   </si>
   <si>
     <t>4050</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4050/indicacao_no_174.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4050/indicacao_no_174.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Tiago Luiz de Oliveira, Prefeito Municipal, e Milson Aparecido Polizel, servidor municipal designado como Diretor do Departamento Municipal de Agricultura e Meio Ambiente, através do Decreto nº 5.232, de 20/05/2025, que sejam realizados os estudos e tomadas as devidas providências, objetivando que o município de Buritama realize um grande mutirão de plantio de árvores nativas e frutíferas, do bioma Cerrado e Mata Atlântica, nas áreas verdes provenientes de projetos imobiliários em nosso município onde, segundo informação oficial obtida através do Ofício nº 19/2022-GP.</t>
   </si>
   <si>
     <t>4051</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4051/indicacao_no_175.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4051/indicacao_no_175.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Tiago Luiz de Oliveira, Prefeito Municipal, e Milson Aparecido Polizel, servidor municipal designado como Diretor do Departamento Municipal de Agricultura e Meio Ambiente, através do Decreto nº 5.232, de 20/05/2025, que sejam realizados os estudos e tomadas as devidas providências, objetivando que o município de Buritama crie e operacionalize viveiros de mudas de árvores nativas e frutíferas, do bioma Cerrado e Mata Atlântica, nas instalações onde funcionava a Associação Buritamense de Produtores Rurais, situada na Estrada Municipal Realino Feroldi, Km2, foto abaixo, para que possam ser doadas a qualquer munícipe que queira plantar em sua residência, chácara, ou em outra propriedade no município, como também, para serem doadas as pessoas que são condenadas e que necessitam cumprir judicialmente algum tipo de recuperação ambiental, respeitando as legislações vigentes.</t>
   </si>
   <si>
     <t>4052</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4052/indicacao_no_176.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4052/indicacao_no_176.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal de Buritama, que sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, objetivando a realização de manutenção geral na Quadra de Esportes localizada na Praça Aparecido Rodrigues Moutinho, contemplando especialmente a recuperação e pintura do piso da quadra, a substituição ou conserto das traves dos gols, a reforma e reforço do alambrado e a pintura e revitalização geral do espaço esportivo, bem como no sistema de lazer situado na Rua Ayrton Senna da Silva, esquina com a Rua Joaquim Dias Sales, no Conjunto Habitacional Rubens Aparecido Severino, neste Município.</t>
   </si>
   <si>
     <t>4053</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4053/indicacao_no_177.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4053/indicacao_no_177.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Tiago Luiz de Oliveira - Prefeito Municipal, e Milson Aparecido Polizel - respondendo pelo Departamento Municipal de Agricultura e Meio Ambiente, para que sejam realizados os estudos necessários, legais e tomadas as devidas providências, objetivando a implantação de um Parque Ecológico no entorno da “Lagoa do Izair” e adjacências, contemplada com infraestrutura adequada, como pista de caminhada em volta da lagoa, quiosques, playground, bosque com área arborizada, quadra iluminada para a prática de esportes, palco para eventos culturais, enfim, proporcionando vários benefícios a toda população da nossa comunidade, sendo ele um espaço público de grande potencial para o desenvolvimento de atividades de lazer, de esportes, de convivência familiar e de contato direto com a natureza, trazendo um bem-estar social e melhoria na qualidade de vida dos nossos cidadãos e, ainda, onde o</t>
   </si>
   <si>
     <t>4054</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4054/indicacao_no_178.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4054/indicacao_no_178.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, que sejam realizados os estudos e tomadas as devidas providências, caso seja de interesse da municipalidade, com relação ao Edital de Chamada Pública de Projetos SEE 001/2025, que a empresa Neoenergia Elektro, lançou referente a destinação de R$ 36 milhões a projetos de eficiência energética, onde as inscrições das propostas poderão ser realizadas até o dia 13 de janeiro de 2026, e devem seguir os critérios técnicos e comerciais definidos no edital que pode ser acessado através do site www.neoenergia.com.</t>
   </si>
   <si>
     <t>4055</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4055/indicacao_no_179.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4055/indicacao_no_179.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, para que sejam realizados os devidos estudos e averiguada a possibilidade e legalidade de promover a instalação de uma usina de energia solar fotovoltaica no antigo lixão desativado da cidade, situado na Estrada Vicinal Francisco José Feroldi, Km 4, com o objetivo de atender e suprir as demandas de energia dos prédios públicos do município, das suas autarquias e do Parque Turístico João Simão Garcia, Prainha, trazendo assim economicidade aos cofres públicos e gerando impactos positivos ao meio ambiente, sendo que uma usina de energia solar fotovoltaica produz somente energia limpa e renovável. Cada vez mais, bancos e órgãos públicos têm criados programas e abertos linhas de crédito aos municípios para o financiamento deste tipo de projeto.</t>
   </si>
   <si>
     <t>4056</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4056/indicacao_no_180.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4056/indicacao_no_180.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, que sejam tomadas as providências necessárias e realizados os devidos estudos, objetivando a cessão de um espaço público adequado para o armazenamento e organização de móveis doados ao Projeto Social “Móveis que Transformam”, preferencialmente com o fornecimento de energia elétrica.</t>
   </si>
   <si>
     <t>4060</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4060/indicacao_no_181.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4060/indicacao_no_181.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, no uso de suas atribuições legais e regimentais, INDICAM, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam efetuados estudos e tomadas as providências necessárias, objetivando a instalação de um playground no Conjunto Habitacional Vereador Jacintho de Oliveira Neto, para atender a demanda significativa de crianças que residem naquele bairro.</t>
   </si>
   <si>
     <t>4061</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4061/indicacao_no_182.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4061/indicacao_no_182.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, no uso de suas atribuições legais e regimentais, INDICAM, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, sejam efetuados estudos e tomadas as providências necessárias, objetivando a construção de um Ponto de Ônibus em local estratégico de circulação do Conjunto Habitacional Vereador Jacintho de Oliveira Neto, destinado a oferecer acolhimento e proteção aos alunos e trabalhadores que utilizam diariamente o ônibus circular municipal em nossa cidade.</t>
   </si>
   <si>
     <t>4080</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4080/indicacao_no_183.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4080/indicacao_no_183.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, à senhora Larissa Aline Medrado de Oliveira, Diretora do Departamento Municipal de Educação, que sejam tomadas as providências necessárias e realizados os devidos estudos, visando a criação e implantação de um Programa de Coleta e Reaproveitamento de Material Escolar ao final de cada ano letivo nas escolas da rede municipal.</t>
   </si>
   <si>
     <t>4081</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4081/indicacao_no_184.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4081/indicacao_no_184.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, que sejam tomadas as providências necessárias e realizados os devidos estudos jurídicos e financeiros visando a isenção de descontos tributários incidentes sobre os pagamentos da Gratificação por Desempenho de Atividade Delegada, instituída pela Lei Municipal nº 3.620/2010, paga aos Policiais Militares que prestam serviços ao Município.</t>
   </si>
   <si>
     <t>4082</t>
   </si>
   <si>
     <t>FERNANDA MACENO, ADRIANO TUSTÃO, CARLINHO DO DIVINO, CRISTINA NOBRE, FEBEM</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4082/indicacao_no_185.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4082/indicacao_no_185.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, nos termos regimentais, INDICAM, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, que sejam tomadas as providências necessárias junto ao departamento competente do Governo do Município de Buritama, objetivando solucionar os problemas de distribuição de água no Loteamento Mirante do Tietê, bem como enviar com  a maior brevidade possível, servidores para uma visita técnica no local para averiguação das falhas no abastecimento.</t>
   </si>
   <si>
     <t>4083</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4083/indicacao_no_186.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4083/indicacao_no_186.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor David de Brito Santos, Interventor da Santa Casa de Misericórdia São Francisco de Buritama, que sejam tomadas as providências necessárias visando a aquisição de poltronas retráteis destinadas aos acompanhantes de pacientes internados ou em observação na unidade hospitalar.</t>
   </si>
   <si>
     <t>4157</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4157/indicacao_no_187.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4157/indicacao_no_187.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Tiago Luiz de Oliveira, Prefeito Municipal, e Giselda Elias da Cunha, Diretora Municipal de Trânsito, sejam tomadas as providências necessárias, objetivando a construção de uma lombada ou de um tipo de redutor de velocidade, na Rua Maria Goulart Antonio, localizada no Conjunto Habitacional Vereador Jacintho de Oliveira Neto.</t>
   </si>
   <si>
     <t>4158</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4158/indicacao_no_188.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4158/indicacao_no_188.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, nos termos regimentais, INDICAM, por intermédio de Vossa Excelência, aos senhores Tiago Luiz de Oliveira, Prefeito Municipal, e Milson Aparecido Polizel, responsável pelo Departamento Municipal de Agricultura e Meio Ambiente, para que sejam realizados estudos e averiguada a possibilidade de efetuar ações de mobilização junto com os pescadores profissionais e amadores, assim como quaisquer outros voluntários que tenham interesse em participar, com o intuito de organizar e realizar durante final de semana, um grandioso evento com atividades e mutirões de conscientização ambiental, com plantios de árvores e com a limpeza dos lixos nas margens da orla dos nossos rios Tietê e Santa Bárbara, tanto na represa do lado de cima da barragem como do lado de baixo, vindo do Condomínio Itaparica até a Ponte Velha, por exemplo, onde os donos de barcos, lanchas, jet-skis, caiaques, entre outros, possam estar também participando no carregamento e distribuição de volun</t>
   </si>
   <si>
     <t>4159</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4159/indicacao_no_189.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4159/indicacao_no_189.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, nos termos regimentais, INDICAM, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, que sejam realizados estudos técnicos e a devida análise de viabilidade para a elevação do valor da subvenção/contribuição destinada à Entidade Lar dos Velhos São Camilo de Leles.</t>
   </si>
   <si>
     <t>4160</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4160/indicacao_no_190.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4160/indicacao_no_190.pdf</t>
   </si>
   <si>
     <t>A Vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Tiago Luiz de Oliveira, Prefeito Municipal, que sejam realizados estudos técnicos e a devida análise de viabilidade para conceder subvenção/contribuição à Fundação Pio XII - Hospital do Amor de Barretos, inscrita no CNPJ nº 49.150.352/0001-12.</t>
   </si>
   <si>
     <t>3651</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>ANTONIO CARLOS, ADRIANO TUSTÃO, ANDRÉ DO ZÉ CARLÃO, ANÍZIO, CARLINHO DO DIVINO, CRISTINA NOBRE, DR. WALLISON, FEBEM, FERNANDA MACENO, MIKAEL DISK FRETE, TONHÃO DA EDITORA</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3651/mocao_de_apoio_-_req.47.2025_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3651/mocao_de_apoio_-_req.47.2025_1.pdf</t>
   </si>
   <si>
     <t>Por força do Requerimento nº 47/25, de autoria do vereador Antonio Carlos de Freitas, aprovado por unanimidade, na Sessão Ordinária do dia 07 de abril de 2025, a Câmara Municipal de Buritama/SP, expede a presente MOÇÃO DE APOIO à APAMPESP - Associação de Professores Aposentados do Magistério Público do Estado de São Paulo, de Araçatuba, dirigida ao Supremo Tribunal Federal, objetivando a célere decisão final sobre a Ação Direta de Inconstitucionalidade (ADI) 6.255, que inclui o julgamento conjunto de outras ações semelhantes relacionadas à Reforma da Previdência (EC 103/2019).</t>
   </si>
   <si>
     <t>3803</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3803/mocao_de_pesar_-_neola_barbosa_guerbas.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3803/mocao_de_pesar_-_neola_barbosa_guerbas.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, à família, pelo passamento da senhora NEOLA BARBOSA GUERBAS, com 87 anos, ocorrido no domingo, 06 de julho de 2025, cujo passamento deixou de luto os nossos corações.</t>
   </si>
   <si>
     <t>3868</t>
   </si>
   <si>
     <t>VTO</t>
   </si>
   <si>
     <t>Veto Aposto Pelo Prefeito</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3868/oficio_comunicando_sobre_veto_parcial_ao_projeto_de_lei_no_08_de_31_de_julho_de_2025._1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3868/oficio_comunicando_sobre_veto_parcial_ao_projeto_de_lei_no_08_de_31_de_julho_de_2025._1.pdf</t>
   </si>
   <si>
     <t>Comunica VETO PARCIAL ao Autógrafo de Lei nº 07 – de 05 de agosto de 2025 (Projeto de Lei nº 08, de 31 de julho de 2025).</t>
   </si>
   <si>
     <t>3978</t>
   </si>
   <si>
     <t>PLS</t>
   </si>
   <si>
     <t>Projeto De Lei Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3978/projeto_de_lei_complementar_no_10_-_alteracoes.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3978/projeto_de_lei_complementar_no_10_-_alteracoes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do § 1º do artigo 290 da Lei Municipal nº 2.024, de 28 de setembro de 1991, incluído pela Lei Complementar nº 246, de 10 de julho de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>3979</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3979/pl_93-alterado.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3979/pl_93-alterado.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -6419,67 +6419,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3485/pl01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3486/pl02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3487/pl03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3488/pl04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3489/pl05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3490/pl06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3491/pl07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3510/pl08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3511/pl09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3512/pl10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3513/pl11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3520/pl12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3521/pl13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3522/pl14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3542/pl15-assinado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3543/pl16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3561/pl_17_ok.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3562/pl18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3563/pl19-assinado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3564/pl20_ok.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3565/pl_21_ok.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3567/pl22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3568/pl23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3582/pl24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3583/pl25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3584/pl26_1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3605/pl27_1.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3606/pl28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3607/pl29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3608/pl30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3609/pl31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3648/projeto_de_lei_no_33_de_07_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3649/projeto_de_lei_no_34_de_09_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3650/projeto_de_lei_no_35_de_09_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3664/pl36--.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3693/pl37_1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3694/pl38_1.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3704/pl39--.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3706/pl40_1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3707/pl41_1.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3708/pl42_1.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3709/pl43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3710/pl44--.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3711/pl45--.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3727/pl46-.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3728/pl47-.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3729/pl48-.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3730/pl49.-.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3731/pl50-.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3732/pl51-.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3767/pl52.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3768/pl53.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3769/pl54.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3770/pl55.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3794/pl56.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3795/pl57.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3796/pl58.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3797/pl59.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3799/projeto_de_lei_no_60.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3800/projeto_de_lei_no_61.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3804/pl62_1.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3805/pl63.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3806/pl64.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3807/pl65.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3808/pl66.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3809/pl67.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3828/pl68_2.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3829/pl69.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3830/pl70.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3831/pl71.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3847/pl72.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3870/pl73.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3871/pl74.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3872/pl75.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3873/pl76_1.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3874/pl77_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3875/pl78.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3876/pl79.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3896/pl80.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3897/pl81.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3898/pl82.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3899/pl83.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3900/pl84.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3917/pl85.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3918/pl86.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3919/pl87.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3952/pl88.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3953/pl89.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3960/pl90.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3961/pl91.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3962/pl92.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3963/pl_93.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3980/pl_94.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3981/pl_95.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3982/pl96.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3983/pl_97.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3984/pl_98.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4002/pl99.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4003/pl100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4004/pl101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4005/pl102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4006/pl103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4007/pl104.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4008/pl105.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4020/pl106.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4026/pl107_correto.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4043/pl108.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4044/pl_109_alterado.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4045/pl110-anulacao.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4058/pl111.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4059/pl112.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4073/pl113.doc.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4074/pl114.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4075/pl115.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4076/pl116.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4087/pl117.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4088/pl118.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4089/pl119.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4090/pl120.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4091/pl121.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4093/pl123.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3492/pl01-cam.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3493/pl02-cam.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3652/projeto_de_lei_n_03_1.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3798/projeto_de_lei_no_04.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3822/projeto_de_lei_no_05.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3823/projeto_de_lei_no_06.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3824/projeto_de_lei_no_07.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3825/projeto_de_lei_no_08.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3845/projeto_de_lei_no_09.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3869/projeto_de_lei_no_10_mikael.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3915/projeto_de_lei_no_11.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3951/pl12.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3949/projeto_de_lei_no_13.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3970/projeto_de_lei_no_14.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4047/projeto_de_lei_no_16.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3484/plc01.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3515/plc02.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3523/plc03.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3566/plc04.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3610/plc05.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3612/plc07.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3793/plcomplementar_no_09.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3964/projeto_de_lei_complementar_no_10_-_1.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3965/projeto_de_lei_complementar_no_11_-.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4046/projeto_de_lei_complementar_no_12.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4077/projeto_de_lei_complementar_no_13.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3494/plc01-cam.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3604/projeto_de_resolucao_no_01_11.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3826/projeto_de_resolucao_no_05.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3916/projeto_de_resolucao_no_06.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4048/projeto_de_resolucao_no_07.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4049/projeto_de_resolucao_no_08.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3717/proposta_de_emenda_no_01.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4068/proposta_de_emenda_no_07_-_pl_109.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4069/projeto_de_emenda_no_08.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3508/requerimento_no_01.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3509/requerimento_no_02.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3516/requerimento_no_03.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3517/requerimento_no_04.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3518/requerimento_no_05.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3532/requerimento_no_06.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3533/requerimento_no_07.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3534/requerimento_no_08.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3552/requerimento_no_14.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3553/requerimento_no_15.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3554/requerimento_no_16.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3555/requerimento_no_17.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3556/requerimento_no_18.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3557/requerimento_no_19.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3558/requerimento_no_20.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3559/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3560/requerimento_no_22_retirado_1.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3574/requerimento_no_27_1.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3575/requerimento_no_28_1.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3576/requerimento_no_29_1.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3577/requerimento_no_30_1.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3578/requerimento_no_31_1.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3579/requerimento_no_32_1.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3580/requerimento_no_33_1.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3581/requerimento_no_34_1.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3585/requerimento_no_35_1.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3588/requerimento_no_38_1.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3600/requerimento_no_42_1.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3601/requerimento_no_43_1.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3602/requerimento_no_44_1.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3627/requerimento_no_45_1.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3628/requerimento_no_46_1.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3629/requerimento_no_47_1.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3630/requerimento_no_48_1.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3631/requerimento_no_49_1.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3632/requerimento_no_50_1.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3633/requerimento_no_51_1.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3634/requerimento_no_52_1.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3635/requerimento_no_53_1.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3636/requerimento_no_54_1.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3637/requerimento_no_55_1.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3638/requerimento_no_56_1.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3639/requerimento_no_57_1.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3646/requerimento_no_64_1.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3647/requerimento_no_65_1.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3657/requerimento_no_66.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3658/requerimento_no_67.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3659/requerimento_no_68.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3660/requerimento_no_69.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3669/requerimento_no_77.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3679/requerimento_no_79_1.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3680/requerimento_no_80.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3681/requerimento_no_81_1.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3682/requerimento_no_82_1.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3683/requerimento_no_83_1.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3684/requerimento_no_84_11.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3685/requerimento_no_85_1.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3695/requerimento_no_86_1.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3699/requerimento_no_89_1.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3700/requerimento_no_90_1.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3701/requerimento_no_91_1.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3718/requerimento_no_92.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3719/requerimento_no_93_1.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3747/requerimento_no_101.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3748/requerimento_no_102.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3749/requerimento_no_103.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3750/requerimento_no_104.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3751/requerimento_no_105.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3752/requerimento_no_106.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3753/requerimento_no_107.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3755/requerimento_no_108.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3756/requerimento_no_109.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3758/requerimento_no_111.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3759/requerimento_no_112.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3779/requerimento_no_114.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3780/requerimento_no_115.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3781/requerimento_no_116.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3782/requerimento_no_117_1.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3783/requerimento_no_118.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3784/requerimento_no_119.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3785/requerimento_no_120.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3786/requerimento_no_121.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3787/requerimento_no_122.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3818/requerimento_no_126.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3819/requerimento_no_127.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3820/requerimento_no_128.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3821/requerimento_no_129.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3853/requerimento_no_144.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3854/requerimento_no_145.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3855/requerimento_no_146.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3856/requerimento_no_147.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3857/requerimento_no_148.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3858/requerimento_no_149.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3881/requerimento_no_152.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3882/requerimento_no_153.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3883/requerimento_no_154.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3884/requerimento_no_155.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3885/requerimento_no_156.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3886/requerimento_no_157.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3887/requerimento_no_158.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3888/requerimento_no_159.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3889/requerimento_no_160.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3890/requerimento_no_161.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3901/requerimento_no_167.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3903/requerimento_no_169.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3904/requerimento_no_170.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3905/requerimento_no_171.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3926/requerimento_no_177.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3927/requerimento_no_178.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3928/requerimento_no_179.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3929/requerimento_no_180.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3930/requerimento_no_181.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3931/requerimento_no_182.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3935/requerimento_no_186.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3954/requerimento_no_187.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3955/requerimento_no_188.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3972/requerimento_no_192.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3974/requerimento_no_194.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3987/requerimento_no_200.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3988/requerimento_no_201.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3989/requerimento_no_202.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3990/requerimento_no_203.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3991/requerimento_no_204.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4015/requerimento_no_210.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4016/requerimento_no_211.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4017/requerimento_no_212.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4018/requerimento_no_213.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4019/requerimento_no_214.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4034/requerimento_no_221.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4035/requerimento_no_222.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4036/requerimento_no_223.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4037/requerimento_no_224.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4040/requerimento_no_227.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4041/requerimento_no_228.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4042/requerimento_no_229.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4064/requerimento_no_234.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4063/requerimento_no_235.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4062/requerimento_no_236.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4078/requerimento_no_240.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4079/requerimento_no_241.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3495/indicacao_no_01.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3496/indicacao_no_02.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3497/indicacao_no_03.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3498/indicacao_no_04.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3499/indicacao_no_05.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3500/indicacao_no_06.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3501/indicacao_no_07.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3502/indicacao_no_08.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3503/indicacao_no_09.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3504/indicacao_no_10.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3505/indicacao_no_11.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3506/indicacao_no_12.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3507/indicacao_no_13.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3519/indicacao_no_14.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3524/indicacao_no_15.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3525/indicacao_no_16.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3526/indicacao_no_17.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3527/indicacao_no_18.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3528/indicacao_no_19.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3529/indicacao_no_20.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3530/indicacao_no_21.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3531/indicacao_no_22.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3535/indicacao_no_23.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3536/indicacao_no_24.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3544/indicacao_no_25.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3545/indicacao_no_26.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3546/indicacao_no_27.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3547/indicacao_no_28.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3548/indicacao_no_29.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3549/indicacao_no_30.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3550/indicacao_no_31.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3551/indicacao_no_32.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3573/indicacao_no_33_1.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3592/indicacao_no_34_1.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3593/indicacao_no_35_1.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3594/indicacao_no_36_1.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3595/indicacao_no_37_1.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3596/indicacao_no_38.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3597/indicacao_no_39_1.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3598/indicacao_no_40_1.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3599/indicacao_no_41_1.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3603/indicacao_no_42_1.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3616/indicacao_no_43.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3617/indicacao_no_44.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3618/indicacao_no_45.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3619/indicacao_no_46.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3620/indicacao_no_47.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3621/indicacao_no_48.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3622/indicacao_no_49.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3623/indicacao_no_50.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3624/indicacao_no_51.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3625/indicacao_no_52.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3626/indicacao_no_53.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3653/indicacao_no_54.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3654/indicacao_no_55.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3655/indicacao_no_56.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3656/indicacao_no_57.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3671/indicacao_no_58.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3672/indicacao_no_59.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3673/indicacao_no_60.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3674/indicacao_no_61.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3675/indicacao_no_62.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3676/indicacao_no_63.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3677/indicacao_no_64.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3678/indicacao_no_65.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3686/indicacao_no_66.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3687/indicacao_no_67.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3688/indicacao_no_68_1.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3689/indicacao_no_69_1.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3690/indicacao_no_70.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3691/indicacao_no_71_1.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3692/indicacao_no_72.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3698/indicacao_no_73.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3702/indicacao_no_74_1.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3703/indicacao_no_75_1.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3712/indicacao_no_76_1.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3713/indicacao_no_77_1.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3714/indicacao_no_78_1.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3715/indicacao_no_79_1.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3716/indicacao_no_80_1.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3733/indicacao_no_81.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3734/indicacao_no_82.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3735/indicacao_no_83.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3736/indicacao_no_84.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3737/indicacao_no_85.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3738/indicacao_no_86.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3739/indicacao_no_87.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3740/indicacao_no_88.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3741/indicacao_no_89.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3742/indicacao_no_90.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3743/indicacao_no_91.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3744/indicacao_no_92.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3745/indicacao_no_93.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3746/indicacao_no_94.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3760/indicacao_no_95.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3761/indicacao_no_96.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3762/indicacao_no_97.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3763/indicacao_no_98.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3764/indicacao_no_99.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3765/indicacao_no_100.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3771/indicacao_no_101.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3772/indicacao_no_102.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3773/indicacao_no_103.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3774/indicacao_no_104.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3775/indicacao_no_105.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3776/indicacao_no_106.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3777/indicacao_no_107.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3778/indicacao_no_108.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3810/indicacao_no_109.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3811/indicacao_no_110.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3812/indicacao_no_111.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3813/indicacao_no_112.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3814/indicacao_no_113.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3815/indicacao_no_114.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3816/indicacao_no_115.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3817/indicacao_no_116.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3860/indicacao_no_117.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3861/indicacao_no_118.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3862/indicacao_no_119.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3863/indicacao_no_120.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3864/indicacao_no_121.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3865/indicacao_no_122.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3866/indicacao_no_123.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3877/indicacao_no_124.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3878/indicacao_no_125.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3879/indicacao_no_126.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3880/indicacao_no_127.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3906/indicacao_no_128.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3907/indicacao_no_129.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3908/indicacao_no_130.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3920/indicacao_no_131.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3921/indicacao_no_132.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3922/indicacao_no_133.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3923/indicacao_no_134.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3924/indicacao_no_135.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3925/indicacao_no_136.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3936/indicacao_no_137.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3937/indicacao_no_138.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3938/indicacao_no_139.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3939/indicacao_no_140.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3940/indicacao_no_141.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3941/indicacao_no_142.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3942/indicacao_no_143.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3943/indicacao_no_144.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3944/indicacao_no_145.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3945/indicacao_no_146.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3946/indicacao_no_147.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3947/indicacao_no_148.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3948/indicacao_no_149.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3950/indicacao_no_150_.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3958/indicacao_no_151.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3959/indicacao_no_152.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3966/indicacao_no_153.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3967/indicacao_no_154.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3968/indicacao_no_155__retirada_pelo_autor_.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3969/indicacao_no_156.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3992/indicacao_no_157.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3993/indicacao_no_158.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3994/indicacao_no_159.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3995/indicacao_no_160.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3996/indicacao_no_161.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4009/indicacao_no_162.docx" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4010/indicacao_no_163.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4011/indicacao_no_164.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4012/indicacao_no_165.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4013/indicacao_no_166.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4014/indicacao_no_167.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4028/indicacao_no_168.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4029/indicacao_no_169.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4030/indicacao_no_170.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4031/indicacao_no_171.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4032/indicacao_no_172.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4033/indicacao_no_173.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4050/indicacao_no_174.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4051/indicacao_no_175.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4052/indicacao_no_176.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4053/indicacao_no_177.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4054/indicacao_no_178.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4055/indicacao_no_179.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4056/indicacao_no_180.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4060/indicacao_no_181.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4061/indicacao_no_182.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4080/indicacao_no_183.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4081/indicacao_no_184.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4082/indicacao_no_185.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4083/indicacao_no_186.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4157/indicacao_no_187.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4158/indicacao_no_188.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4159/indicacao_no_189.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4160/indicacao_no_190.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3651/mocao_de_apoio_-_req.47.2025_1.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3803/mocao_de_pesar_-_neola_barbosa_guerbas.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3868/oficio_comunicando_sobre_veto_parcial_ao_projeto_de_lei_no_08_de_31_de_julho_de_2025._1.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3978/projeto_de_lei_complementar_no_10_-_alteracoes.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3979/pl_93-alterado.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3485/pl01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3486/pl02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3487/pl03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3488/pl04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3489/pl05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3490/pl06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3491/pl07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3510/pl08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3511/pl09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3512/pl10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3513/pl11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3520/pl12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3521/pl13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3522/pl14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3542/pl15-assinado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3543/pl16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3561/pl_17_ok.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3562/pl18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3563/pl19-assinado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3564/pl20_ok.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3565/pl_21_ok.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3567/pl22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3568/pl23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3582/pl24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3583/pl25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3584/pl26_1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3605/pl27_1.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3606/pl28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3607/pl29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3608/pl30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3609/pl31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3648/projeto_de_lei_no_33_de_07_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3649/projeto_de_lei_no_34_de_09_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3650/projeto_de_lei_no_35_de_09_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3664/pl36--.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3693/pl37_1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3694/pl38_1.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3704/pl39--.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3706/pl40_1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3707/pl41_1.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3708/pl42_1.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3709/pl43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3710/pl44--.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3711/pl45--.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3727/pl46-.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3728/pl47-.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3729/pl48-.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3730/pl49.-.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3731/pl50-.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3732/pl51-.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3767/pl52.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3768/pl53.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3769/pl54.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3770/pl55.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3794/pl56.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3795/pl57.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3796/pl58.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3797/pl59.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3799/projeto_de_lei_no_60.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3800/projeto_de_lei_no_61.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3804/pl62_1.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3805/pl63.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3806/pl64.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3807/pl65.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3808/pl66.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3809/pl67.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3828/pl68_2.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3829/pl69.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3830/pl70.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3831/pl71.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3847/pl72.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3870/pl73.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3871/pl74.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3872/pl75.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3873/pl76_1.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3874/pl77_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3875/pl78.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3876/pl79.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3896/pl80.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3897/pl81.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3898/pl82.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3899/pl83.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3900/pl84.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3917/pl85.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3918/pl86.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3919/pl87.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3952/pl88.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3953/pl89.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3960/pl90.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3961/pl91.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3962/pl92.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3963/pl_93.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3980/pl_94.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3981/pl_95.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3982/pl96.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3983/pl_97.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3984/pl_98.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4002/pl99.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4003/pl100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4004/pl101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4005/pl102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4006/pl103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4007/pl104.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4008/pl105.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4020/pl106.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4026/pl107_correto.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4043/pl108.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4044/pl_109_alterado.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4045/pl110-anulacao.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4058/pl111.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4059/pl112.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4073/pl113.doc.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4074/pl114.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4075/pl115.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4076/pl116.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4087/pl117.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4088/pl118.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4089/pl119.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4090/pl120.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4091/pl121.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4093/pl123.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3492/pl01-cam.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3493/pl02-cam.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3652/projeto_de_lei_n_03_1.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3798/projeto_de_lei_no_04.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3822/projeto_de_lei_no_05.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3823/projeto_de_lei_no_06.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3824/projeto_de_lei_no_07.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3825/projeto_de_lei_no_08.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3845/projeto_de_lei_no_09.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3869/projeto_de_lei_no_10_mikael.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3915/projeto_de_lei_no_11.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3951/pl12.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3949/projeto_de_lei_no_13.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3970/projeto_de_lei_no_14.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4047/projeto_de_lei_no_16.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3484/plc01.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3515/plc02.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3523/plc03.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3566/plc04.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3610/plc05.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3612/plc07.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3793/plcomplementar_no_09.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3964/projeto_de_lei_complementar_no_10_-_1.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3965/projeto_de_lei_complementar_no_11_-.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4046/projeto_de_lei_complementar_no_12.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4077/projeto_de_lei_complementar_no_13.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3494/plc01-cam.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3604/projeto_de_resolucao_no_01_11.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3826/projeto_de_resolucao_no_05.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3916/projeto_de_resolucao_no_06.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4048/projeto_de_resolucao_no_07.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4049/projeto_de_resolucao_no_08.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3717/proposta_de_emenda_no_01.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4068/proposta_de_emenda_no_07_-_pl_109.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4069/projeto_de_emenda_no_08.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3508/requerimento_no_01.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3509/requerimento_no_02.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3516/requerimento_no_03.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3517/requerimento_no_04.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3518/requerimento_no_05.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3532/requerimento_no_06.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3533/requerimento_no_07.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3534/requerimento_no_08.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3552/requerimento_no_14.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3553/requerimento_no_15.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3554/requerimento_no_16.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3555/requerimento_no_17.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3556/requerimento_no_18.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3557/requerimento_no_19.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3558/requerimento_no_20.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3559/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3560/requerimento_no_22_retirado_1.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3574/requerimento_no_27_1.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3575/requerimento_no_28_1.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3576/requerimento_no_29_1.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3577/requerimento_no_30_1.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3578/requerimento_no_31_1.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3579/requerimento_no_32_1.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3580/requerimento_no_33_1.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3581/requerimento_no_34_1.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3585/requerimento_no_35_1.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3588/requerimento_no_38_1.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3600/requerimento_no_42_1.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3601/requerimento_no_43_1.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3602/requerimento_no_44_1.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3627/requerimento_no_45_1.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3628/requerimento_no_46_1.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3629/requerimento_no_47_1.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3630/requerimento_no_48_1.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3631/requerimento_no_49_1.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3632/requerimento_no_50_1.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3633/requerimento_no_51_1.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3634/requerimento_no_52_1.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3635/requerimento_no_53_1.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3636/requerimento_no_54_1.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3637/requerimento_no_55_1.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3638/requerimento_no_56_1.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3639/requerimento_no_57_1.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3646/requerimento_no_64_1.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3647/requerimento_no_65_1.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3657/requerimento_no_66.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3658/requerimento_no_67.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3659/requerimento_no_68.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3660/requerimento_no_69.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3669/requerimento_no_77.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3679/requerimento_no_79_1.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3680/requerimento_no_80.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3681/requerimento_no_81_1.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3682/requerimento_no_82_1.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3683/requerimento_no_83_1.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3684/requerimento_no_84_11.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3685/requerimento_no_85_1.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3695/requerimento_no_86_1.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3699/requerimento_no_89_1.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3700/requerimento_no_90_1.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3701/requerimento_no_91_1.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3718/requerimento_no_92.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3719/requerimento_no_93_1.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3747/requerimento_no_101.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3748/requerimento_no_102.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3749/requerimento_no_103.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3750/requerimento_no_104.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3751/requerimento_no_105.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3752/requerimento_no_106.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3753/requerimento_no_107.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3755/requerimento_no_108.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3756/requerimento_no_109.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3758/requerimento_no_111.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3759/requerimento_no_112.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3779/requerimento_no_114.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3780/requerimento_no_115.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3781/requerimento_no_116.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3782/requerimento_no_117_1.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3783/requerimento_no_118.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3784/requerimento_no_119.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3785/requerimento_no_120.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3786/requerimento_no_121.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3787/requerimento_no_122.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3818/requerimento_no_126.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3819/requerimento_no_127.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3820/requerimento_no_128.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3821/requerimento_no_129.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3853/requerimento_no_144.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3854/requerimento_no_145.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3855/requerimento_no_146.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3856/requerimento_no_147.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3857/requerimento_no_148.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3858/requerimento_no_149.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3881/requerimento_no_152.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3882/requerimento_no_153.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3883/requerimento_no_154.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3884/requerimento_no_155.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3885/requerimento_no_156.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3886/requerimento_no_157.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3887/requerimento_no_158.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3888/requerimento_no_159.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3889/requerimento_no_160.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3890/requerimento_no_161.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3901/requerimento_no_167.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3903/requerimento_no_169.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3904/requerimento_no_170.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3905/requerimento_no_171.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3926/requerimento_no_177.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3927/requerimento_no_178.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3928/requerimento_no_179.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3929/requerimento_no_180.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3930/requerimento_no_181.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3931/requerimento_no_182.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3935/requerimento_no_186.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3954/requerimento_no_187.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3955/requerimento_no_188.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3972/requerimento_no_192.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3974/requerimento_no_194.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3987/requerimento_no_200.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3988/requerimento_no_201.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3989/requerimento_no_202.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3990/requerimento_no_203.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3991/requerimento_no_204.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4015/requerimento_no_210.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4016/requerimento_no_211.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4017/requerimento_no_212.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4018/requerimento_no_213.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4019/requerimento_no_214.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4034/requerimento_no_221.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4035/requerimento_no_222.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4036/requerimento_no_223.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4037/requerimento_no_224.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4040/requerimento_no_227.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4041/requerimento_no_228.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4042/requerimento_no_229.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4064/requerimento_no_234.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4063/requerimento_no_235.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4062/requerimento_no_236.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4078/requerimento_no_240.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4079/requerimento_no_241.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3495/indicacao_no_01.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3496/indicacao_no_02.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3497/indicacao_no_03.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3498/indicacao_no_04.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3499/indicacao_no_05.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3500/indicacao_no_06.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3501/indicacao_no_07.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3502/indicacao_no_08.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3503/indicacao_no_09.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3504/indicacao_no_10.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3505/indicacao_no_11.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3506/indicacao_no_12.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3507/indicacao_no_13.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3519/indicacao_no_14.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3524/indicacao_no_15.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3525/indicacao_no_16.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3526/indicacao_no_17.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3527/indicacao_no_18.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3528/indicacao_no_19.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3529/indicacao_no_20.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3530/indicacao_no_21.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3531/indicacao_no_22.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3535/indicacao_no_23.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3536/indicacao_no_24.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3544/indicacao_no_25.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3545/indicacao_no_26.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3546/indicacao_no_27.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3547/indicacao_no_28.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3548/indicacao_no_29.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3549/indicacao_no_30.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3550/indicacao_no_31.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3551/indicacao_no_32.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3573/indicacao_no_33_1.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3592/indicacao_no_34_1.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3593/indicacao_no_35_1.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3594/indicacao_no_36_1.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3595/indicacao_no_37_1.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3596/indicacao_no_38.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3597/indicacao_no_39_1.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3598/indicacao_no_40_1.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3599/indicacao_no_41_1.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3603/indicacao_no_42_1.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3616/indicacao_no_43.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3617/indicacao_no_44.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3618/indicacao_no_45.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3619/indicacao_no_46.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3620/indicacao_no_47.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3621/indicacao_no_48.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3622/indicacao_no_49.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3623/indicacao_no_50.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3624/indicacao_no_51.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3625/indicacao_no_52.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3626/indicacao_no_53.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3653/indicacao_no_54.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3654/indicacao_no_55.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3655/indicacao_no_56.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3656/indicacao_no_57.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3671/indicacao_no_58.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3672/indicacao_no_59.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3673/indicacao_no_60.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3674/indicacao_no_61.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3675/indicacao_no_62.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3676/indicacao_no_63.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3677/indicacao_no_64.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3678/indicacao_no_65.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3686/indicacao_no_66.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3687/indicacao_no_67.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3688/indicacao_no_68_1.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3689/indicacao_no_69_1.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3690/indicacao_no_70.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3691/indicacao_no_71_1.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3692/indicacao_no_72.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3698/indicacao_no_73.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3702/indicacao_no_74_1.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3703/indicacao_no_75_1.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3712/indicacao_no_76_1.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3713/indicacao_no_77_1.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3714/indicacao_no_78_1.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3715/indicacao_no_79_1.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3716/indicacao_no_80_1.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3733/indicacao_no_81.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3734/indicacao_no_82.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3735/indicacao_no_83.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3736/indicacao_no_84.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3737/indicacao_no_85.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3738/indicacao_no_86.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3739/indicacao_no_87.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3740/indicacao_no_88.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3741/indicacao_no_89.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3742/indicacao_no_90.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3743/indicacao_no_91.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3744/indicacao_no_92.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3745/indicacao_no_93.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3746/indicacao_no_94.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3760/indicacao_no_95.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3761/indicacao_no_96.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3762/indicacao_no_97.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3763/indicacao_no_98.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3764/indicacao_no_99.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3765/indicacao_no_100.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3771/indicacao_no_101.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3772/indicacao_no_102.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3773/indicacao_no_103.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3774/indicacao_no_104.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3775/indicacao_no_105.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3776/indicacao_no_106.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3777/indicacao_no_107.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3778/indicacao_no_108.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3810/indicacao_no_109.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3811/indicacao_no_110.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3812/indicacao_no_111.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3813/indicacao_no_112.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3814/indicacao_no_113.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3815/indicacao_no_114.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3816/indicacao_no_115.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3817/indicacao_no_116.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3860/indicacao_no_117.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3861/indicacao_no_118.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3862/indicacao_no_119.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3863/indicacao_no_120.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3864/indicacao_no_121.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3865/indicacao_no_122.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3866/indicacao_no_123.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3877/indicacao_no_124.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3878/indicacao_no_125.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3879/indicacao_no_126.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3880/indicacao_no_127.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3906/indicacao_no_128.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3907/indicacao_no_129.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3908/indicacao_no_130.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3920/indicacao_no_131.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3921/indicacao_no_132.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3922/indicacao_no_133.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3923/indicacao_no_134.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3924/indicacao_no_135.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3925/indicacao_no_136.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3936/indicacao_no_137.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3937/indicacao_no_138.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3938/indicacao_no_139.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3939/indicacao_no_140.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3940/indicacao_no_141.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3941/indicacao_no_142.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3942/indicacao_no_143.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3943/indicacao_no_144.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3944/indicacao_no_145.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3945/indicacao_no_146.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3946/indicacao_no_147.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3947/indicacao_no_148.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3948/indicacao_no_149.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3950/indicacao_no_150_.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3958/indicacao_no_151.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3959/indicacao_no_152.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3966/indicacao_no_153.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3967/indicacao_no_154.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3968/indicacao_no_155__retirada_pelo_autor_.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3969/indicacao_no_156.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3992/indicacao_no_157.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3993/indicacao_no_158.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3994/indicacao_no_159.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3995/indicacao_no_160.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3996/indicacao_no_161.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4009/indicacao_no_162.docx" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4010/indicacao_no_163.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4011/indicacao_no_164.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4012/indicacao_no_165.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4013/indicacao_no_166.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4014/indicacao_no_167.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4028/indicacao_no_168.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4029/indicacao_no_169.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4030/indicacao_no_170.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4031/indicacao_no_171.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4032/indicacao_no_172.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4033/indicacao_no_173.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4050/indicacao_no_174.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4051/indicacao_no_175.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4052/indicacao_no_176.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4053/indicacao_no_177.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4054/indicacao_no_178.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4055/indicacao_no_179.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4056/indicacao_no_180.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4060/indicacao_no_181.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4061/indicacao_no_182.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4080/indicacao_no_183.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4081/indicacao_no_184.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4082/indicacao_no_185.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4083/indicacao_no_186.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4157/indicacao_no_187.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4158/indicacao_no_188.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4159/indicacao_no_189.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4160/indicacao_no_190.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3651/mocao_de_apoio_-_req.47.2025_1.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3803/mocao_de_pesar_-_neola_barbosa_guerbas.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3868/oficio_comunicando_sobre_veto_parcial_ao_projeto_de_lei_no_08_de_31_de_julho_de_2025._1.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3978/projeto_de_lei_complementar_no_10_-_alteracoes.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3979/pl_93-alterado.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H608"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="175.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="161.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="160.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>