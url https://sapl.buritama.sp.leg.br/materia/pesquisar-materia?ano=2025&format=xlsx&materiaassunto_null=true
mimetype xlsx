--- v4 (2026-04-25)
+++ v5 (2026-06-22)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4862" uniqueCount="2013">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4878" uniqueCount="2017">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -1894,50 +1894,62 @@
     <t>3916</t>
   </si>
   <si>
     <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3916/projeto_de_resolucao_no_06.pdf</t>
   </si>
   <si>
     <t>Regulamenta o uso de veículo oficial da Câmara Municipal de Buritama, e dá outras providências.</t>
   </si>
   <si>
     <t>4048</t>
   </si>
   <si>
     <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4048/projeto_de_resolucao_no_07.docx</t>
   </si>
   <si>
     <t>Altera o §3º e acrescenta o §4º ao art. 228 da Resolução nº 2, de 16 de junho de 2009 (Regimento Interno da Câmara Municipal de Buritama).</t>
   </si>
   <si>
     <t>4049</t>
   </si>
   <si>
     <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4049/projeto_de_resolucao_no_08.docx</t>
   </si>
   <si>
     <t>Altera a redação do § 3º do art. 175 da Resolução nº 2, de 16 de junho de 2009 (Regimento Interno da Câmara Municipal de Buritama).</t>
+  </si>
+  <si>
+    <t>4286</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4286/projeto_de_resolucao_no_09.docx</t>
+  </si>
+  <si>
+    <t>4287</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4287/projeto_de_resolucao_no_10.docx</t>
   </si>
   <si>
     <t>3717</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t xml:space="preserve">Proposta de Emenda </t>
   </si>
   <si>
     <t>ADRIANO TUSTÃO, ANDRÉ DO ZÉ CARLÃO, ANÍZIO, ANTONIO CARLOS, CARLINHO DO DIVINO, CRISTINA NOBRE, DR. WALLISON, FEBEM, FERNANDA MACENO, MIKAEL DISK FRETE, TONHÃO DA EDITORA</t>
   </si>
   <si>
     <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3717/proposta_de_emenda_no_01.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Parágrafo único do Artigo 3" do Projeto de Lei n° 43/25.</t>
   </si>
   <si>
     <t>3754</t>
   </si>
   <si>
     <t>Suprime o Inciso VI do Artigo 2º do Projeto de Lei nº 49/25.</t>
   </si>
@@ -6419,56 +6431,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3485/pl01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3486/pl02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3487/pl03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3488/pl04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3489/pl05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3490/pl06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3491/pl07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3510/pl08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3511/pl09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3512/pl10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3513/pl11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3520/pl12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3521/pl13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3522/pl14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3542/pl15-assinado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3543/pl16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3561/pl_17_ok.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3562/pl18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3563/pl19-assinado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3564/pl20_ok.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3565/pl_21_ok.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3567/pl22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3568/pl23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3582/pl24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3583/pl25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3584/pl26_1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3605/pl27_1.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3606/pl28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3607/pl29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3608/pl30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3609/pl31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3648/projeto_de_lei_no_33_de_07_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3649/projeto_de_lei_no_34_de_09_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3650/projeto_de_lei_no_35_de_09_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3664/pl36--.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3693/pl37_1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3694/pl38_1.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3704/pl39--.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3706/pl40_1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3707/pl41_1.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3708/pl42_1.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3709/pl43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3710/pl44--.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3711/pl45--.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3727/pl46-.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3728/pl47-.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3729/pl48-.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3730/pl49.-.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3731/pl50-.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3732/pl51-.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3767/pl52.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3768/pl53.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3769/pl54.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3770/pl55.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3794/pl56.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3795/pl57.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3796/pl58.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3797/pl59.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3799/projeto_de_lei_no_60.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3800/projeto_de_lei_no_61.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3804/pl62_1.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3805/pl63.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3806/pl64.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3807/pl65.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3808/pl66.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3809/pl67.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3828/pl68_2.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3829/pl69.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3830/pl70.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3831/pl71.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3847/pl72.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3870/pl73.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3871/pl74.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3872/pl75.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3873/pl76_1.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3874/pl77_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3875/pl78.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3876/pl79.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3896/pl80.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3897/pl81.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3898/pl82.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3899/pl83.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3900/pl84.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3917/pl85.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3918/pl86.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3919/pl87.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3952/pl88.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3953/pl89.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3960/pl90.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3961/pl91.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3962/pl92.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3963/pl_93.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3980/pl_94.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3981/pl_95.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3982/pl96.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3983/pl_97.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3984/pl_98.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4002/pl99.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4003/pl100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4004/pl101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4005/pl102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4006/pl103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4007/pl104.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4008/pl105.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4020/pl106.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4026/pl107_correto.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4043/pl108.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4044/pl_109_alterado.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4045/pl110-anulacao.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4058/pl111.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4059/pl112.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4073/pl113.doc.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4074/pl114.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4075/pl115.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4076/pl116.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4087/pl117.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4088/pl118.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4089/pl119.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4090/pl120.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4091/pl121.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4093/pl123.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3492/pl01-cam.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3493/pl02-cam.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3652/projeto_de_lei_n_03_1.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3798/projeto_de_lei_no_04.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3822/projeto_de_lei_no_05.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3823/projeto_de_lei_no_06.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3824/projeto_de_lei_no_07.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3825/projeto_de_lei_no_08.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3845/projeto_de_lei_no_09.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3869/projeto_de_lei_no_10_mikael.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3915/projeto_de_lei_no_11.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3951/pl12.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3949/projeto_de_lei_no_13.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3970/projeto_de_lei_no_14.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4047/projeto_de_lei_no_16.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3484/plc01.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3515/plc02.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3523/plc03.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3566/plc04.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3610/plc05.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3612/plc07.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3793/plcomplementar_no_09.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3964/projeto_de_lei_complementar_no_10_-_1.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3965/projeto_de_lei_complementar_no_11_-.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4046/projeto_de_lei_complementar_no_12.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4077/projeto_de_lei_complementar_no_13.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3494/plc01-cam.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3604/projeto_de_resolucao_no_01_11.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3826/projeto_de_resolucao_no_05.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3916/projeto_de_resolucao_no_06.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4048/projeto_de_resolucao_no_07.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4049/projeto_de_resolucao_no_08.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3717/proposta_de_emenda_no_01.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4068/proposta_de_emenda_no_07_-_pl_109.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4069/projeto_de_emenda_no_08.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3508/requerimento_no_01.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3509/requerimento_no_02.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3516/requerimento_no_03.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3517/requerimento_no_04.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3518/requerimento_no_05.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3532/requerimento_no_06.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3533/requerimento_no_07.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3534/requerimento_no_08.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3552/requerimento_no_14.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3553/requerimento_no_15.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3554/requerimento_no_16.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3555/requerimento_no_17.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3556/requerimento_no_18.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3557/requerimento_no_19.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3558/requerimento_no_20.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3559/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3560/requerimento_no_22_retirado_1.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3574/requerimento_no_27_1.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3575/requerimento_no_28_1.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3576/requerimento_no_29_1.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3577/requerimento_no_30_1.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3578/requerimento_no_31_1.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3579/requerimento_no_32_1.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3580/requerimento_no_33_1.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3581/requerimento_no_34_1.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3585/requerimento_no_35_1.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3588/requerimento_no_38_1.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3600/requerimento_no_42_1.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3601/requerimento_no_43_1.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3602/requerimento_no_44_1.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3627/requerimento_no_45_1.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3628/requerimento_no_46_1.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3629/requerimento_no_47_1.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3630/requerimento_no_48_1.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3631/requerimento_no_49_1.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3632/requerimento_no_50_1.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3633/requerimento_no_51_1.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3634/requerimento_no_52_1.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3635/requerimento_no_53_1.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3636/requerimento_no_54_1.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3637/requerimento_no_55_1.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3638/requerimento_no_56_1.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3639/requerimento_no_57_1.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3646/requerimento_no_64_1.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3647/requerimento_no_65_1.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3657/requerimento_no_66.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3658/requerimento_no_67.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3659/requerimento_no_68.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3660/requerimento_no_69.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3669/requerimento_no_77.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3679/requerimento_no_79_1.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3680/requerimento_no_80.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3681/requerimento_no_81_1.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3682/requerimento_no_82_1.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3683/requerimento_no_83_1.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3684/requerimento_no_84_11.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3685/requerimento_no_85_1.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3695/requerimento_no_86_1.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3699/requerimento_no_89_1.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3700/requerimento_no_90_1.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3701/requerimento_no_91_1.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3718/requerimento_no_92.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3719/requerimento_no_93_1.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3747/requerimento_no_101.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3748/requerimento_no_102.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3749/requerimento_no_103.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3750/requerimento_no_104.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3751/requerimento_no_105.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3752/requerimento_no_106.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3753/requerimento_no_107.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3755/requerimento_no_108.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3756/requerimento_no_109.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3758/requerimento_no_111.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3759/requerimento_no_112.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3779/requerimento_no_114.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3780/requerimento_no_115.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3781/requerimento_no_116.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3782/requerimento_no_117_1.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3783/requerimento_no_118.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3784/requerimento_no_119.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3785/requerimento_no_120.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3786/requerimento_no_121.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3787/requerimento_no_122.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3818/requerimento_no_126.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3819/requerimento_no_127.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3820/requerimento_no_128.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3821/requerimento_no_129.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3853/requerimento_no_144.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3854/requerimento_no_145.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3855/requerimento_no_146.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3856/requerimento_no_147.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3857/requerimento_no_148.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3858/requerimento_no_149.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3881/requerimento_no_152.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3882/requerimento_no_153.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3883/requerimento_no_154.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3884/requerimento_no_155.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3885/requerimento_no_156.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3886/requerimento_no_157.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3887/requerimento_no_158.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3888/requerimento_no_159.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3889/requerimento_no_160.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3890/requerimento_no_161.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3901/requerimento_no_167.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3903/requerimento_no_169.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3904/requerimento_no_170.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3905/requerimento_no_171.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3926/requerimento_no_177.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3927/requerimento_no_178.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3928/requerimento_no_179.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3929/requerimento_no_180.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3930/requerimento_no_181.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3931/requerimento_no_182.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3935/requerimento_no_186.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3954/requerimento_no_187.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3955/requerimento_no_188.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3972/requerimento_no_192.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3974/requerimento_no_194.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3987/requerimento_no_200.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3988/requerimento_no_201.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3989/requerimento_no_202.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3990/requerimento_no_203.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3991/requerimento_no_204.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4015/requerimento_no_210.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4016/requerimento_no_211.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4017/requerimento_no_212.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4018/requerimento_no_213.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4019/requerimento_no_214.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4034/requerimento_no_221.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4035/requerimento_no_222.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4036/requerimento_no_223.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4037/requerimento_no_224.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4040/requerimento_no_227.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4041/requerimento_no_228.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4042/requerimento_no_229.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4064/requerimento_no_234.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4063/requerimento_no_235.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4062/requerimento_no_236.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4078/requerimento_no_240.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4079/requerimento_no_241.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3495/indicacao_no_01.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3496/indicacao_no_02.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3497/indicacao_no_03.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3498/indicacao_no_04.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3499/indicacao_no_05.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3500/indicacao_no_06.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3501/indicacao_no_07.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3502/indicacao_no_08.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3503/indicacao_no_09.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3504/indicacao_no_10.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3505/indicacao_no_11.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3506/indicacao_no_12.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3507/indicacao_no_13.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3519/indicacao_no_14.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3524/indicacao_no_15.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3525/indicacao_no_16.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3526/indicacao_no_17.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3527/indicacao_no_18.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3528/indicacao_no_19.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3529/indicacao_no_20.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3530/indicacao_no_21.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3531/indicacao_no_22.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3535/indicacao_no_23.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3536/indicacao_no_24.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3544/indicacao_no_25.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3545/indicacao_no_26.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3546/indicacao_no_27.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3547/indicacao_no_28.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3548/indicacao_no_29.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3549/indicacao_no_30.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3550/indicacao_no_31.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3551/indicacao_no_32.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3573/indicacao_no_33_1.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3592/indicacao_no_34_1.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3593/indicacao_no_35_1.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3594/indicacao_no_36_1.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3595/indicacao_no_37_1.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3596/indicacao_no_38.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3597/indicacao_no_39_1.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3598/indicacao_no_40_1.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3599/indicacao_no_41_1.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3603/indicacao_no_42_1.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3616/indicacao_no_43.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3617/indicacao_no_44.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3618/indicacao_no_45.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3619/indicacao_no_46.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3620/indicacao_no_47.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3621/indicacao_no_48.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3622/indicacao_no_49.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3623/indicacao_no_50.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3624/indicacao_no_51.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3625/indicacao_no_52.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3626/indicacao_no_53.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3653/indicacao_no_54.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3654/indicacao_no_55.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3655/indicacao_no_56.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3656/indicacao_no_57.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3671/indicacao_no_58.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3672/indicacao_no_59.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3673/indicacao_no_60.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3674/indicacao_no_61.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3675/indicacao_no_62.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3676/indicacao_no_63.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3677/indicacao_no_64.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3678/indicacao_no_65.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3686/indicacao_no_66.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3687/indicacao_no_67.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3688/indicacao_no_68_1.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3689/indicacao_no_69_1.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3690/indicacao_no_70.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3691/indicacao_no_71_1.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3692/indicacao_no_72.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3698/indicacao_no_73.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3702/indicacao_no_74_1.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3703/indicacao_no_75_1.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3712/indicacao_no_76_1.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3713/indicacao_no_77_1.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3714/indicacao_no_78_1.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3715/indicacao_no_79_1.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3716/indicacao_no_80_1.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3733/indicacao_no_81.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3734/indicacao_no_82.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3735/indicacao_no_83.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3736/indicacao_no_84.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3737/indicacao_no_85.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3738/indicacao_no_86.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3739/indicacao_no_87.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3740/indicacao_no_88.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3741/indicacao_no_89.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3742/indicacao_no_90.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3743/indicacao_no_91.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3744/indicacao_no_92.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3745/indicacao_no_93.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3746/indicacao_no_94.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3760/indicacao_no_95.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3761/indicacao_no_96.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3762/indicacao_no_97.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3763/indicacao_no_98.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3764/indicacao_no_99.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3765/indicacao_no_100.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3771/indicacao_no_101.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3772/indicacao_no_102.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3773/indicacao_no_103.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3774/indicacao_no_104.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3775/indicacao_no_105.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3776/indicacao_no_106.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3777/indicacao_no_107.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3778/indicacao_no_108.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3810/indicacao_no_109.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3811/indicacao_no_110.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3812/indicacao_no_111.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3813/indicacao_no_112.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3814/indicacao_no_113.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3815/indicacao_no_114.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3816/indicacao_no_115.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3817/indicacao_no_116.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3860/indicacao_no_117.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3861/indicacao_no_118.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3862/indicacao_no_119.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3863/indicacao_no_120.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3864/indicacao_no_121.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3865/indicacao_no_122.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3866/indicacao_no_123.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3877/indicacao_no_124.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3878/indicacao_no_125.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3879/indicacao_no_126.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3880/indicacao_no_127.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3906/indicacao_no_128.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3907/indicacao_no_129.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3908/indicacao_no_130.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3920/indicacao_no_131.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3921/indicacao_no_132.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3922/indicacao_no_133.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3923/indicacao_no_134.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3924/indicacao_no_135.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3925/indicacao_no_136.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3936/indicacao_no_137.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3937/indicacao_no_138.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3938/indicacao_no_139.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3939/indicacao_no_140.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3940/indicacao_no_141.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3941/indicacao_no_142.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3942/indicacao_no_143.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3943/indicacao_no_144.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3944/indicacao_no_145.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3945/indicacao_no_146.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3946/indicacao_no_147.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3947/indicacao_no_148.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3948/indicacao_no_149.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3950/indicacao_no_150_.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3958/indicacao_no_151.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3959/indicacao_no_152.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3966/indicacao_no_153.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3967/indicacao_no_154.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3968/indicacao_no_155__retirada_pelo_autor_.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3969/indicacao_no_156.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3992/indicacao_no_157.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3993/indicacao_no_158.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3994/indicacao_no_159.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3995/indicacao_no_160.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3996/indicacao_no_161.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4009/indicacao_no_162.docx" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4010/indicacao_no_163.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4011/indicacao_no_164.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4012/indicacao_no_165.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4013/indicacao_no_166.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4014/indicacao_no_167.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4028/indicacao_no_168.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4029/indicacao_no_169.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4030/indicacao_no_170.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4031/indicacao_no_171.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4032/indicacao_no_172.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4033/indicacao_no_173.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4050/indicacao_no_174.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4051/indicacao_no_175.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4052/indicacao_no_176.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4053/indicacao_no_177.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4054/indicacao_no_178.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4055/indicacao_no_179.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4056/indicacao_no_180.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4060/indicacao_no_181.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4061/indicacao_no_182.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4080/indicacao_no_183.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4081/indicacao_no_184.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4082/indicacao_no_185.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4083/indicacao_no_186.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4157/indicacao_no_187.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4158/indicacao_no_188.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4159/indicacao_no_189.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4160/indicacao_no_190.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3651/mocao_de_apoio_-_req.47.2025_1.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3803/mocao_de_pesar_-_neola_barbosa_guerbas.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3868/oficio_comunicando_sobre_veto_parcial_ao_projeto_de_lei_no_08_de_31_de_julho_de_2025._1.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3978/projeto_de_lei_complementar_no_10_-_alteracoes.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3979/pl_93-alterado.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3485/pl01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3486/pl02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3487/pl03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3488/pl04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3489/pl05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3490/pl06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3491/pl07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3510/pl08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3511/pl09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3512/pl10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3513/pl11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3520/pl12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3521/pl13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3522/pl14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3542/pl15-assinado.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3543/pl16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3561/pl_17_ok.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3562/pl18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3563/pl19-assinado.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3564/pl20_ok.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3565/pl_21_ok.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3567/pl22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3568/pl23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3582/pl24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3583/pl25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3584/pl26_1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3605/pl27_1.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3606/pl28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3607/pl29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3608/pl30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3609/pl31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3648/projeto_de_lei_no_33_de_07_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3649/projeto_de_lei_no_34_de_09_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3650/projeto_de_lei_no_35_de_09_de_abril_de_2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3664/pl36--.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3693/pl37_1.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3694/pl38_1.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3704/pl39--.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3706/pl40_1.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3707/pl41_1.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3708/pl42_1.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3709/pl43.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3710/pl44--.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3711/pl45--.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3727/pl46-.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3728/pl47-.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3729/pl48-.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3730/pl49.-.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3731/pl50-.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3732/pl51-.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3767/pl52.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3768/pl53.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3769/pl54.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3770/pl55.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3794/pl56.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3795/pl57.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3796/pl58.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3797/pl59.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3799/projeto_de_lei_no_60.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3800/projeto_de_lei_no_61.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3804/pl62_1.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3805/pl63.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3806/pl64.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3807/pl65.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3808/pl66.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3809/pl67.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3828/pl68_2.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3829/pl69.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3830/pl70.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3831/pl71.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3847/pl72.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3870/pl73.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3871/pl74.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3872/pl75.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3873/pl76_1.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3874/pl77_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3875/pl78.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3876/pl79.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3896/pl80.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3897/pl81.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3898/pl82.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3899/pl83.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3900/pl84.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3917/pl85.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3918/pl86.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3919/pl87.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3952/pl88.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3953/pl89.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3960/pl90.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3961/pl91.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3962/pl92.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3963/pl_93.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3980/pl_94.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3981/pl_95.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3982/pl96.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3983/pl_97.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3984/pl_98.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4002/pl99.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4003/pl100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4004/pl101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4005/pl102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4006/pl103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4007/pl104.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4008/pl105.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4020/pl106.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4026/pl107_correto.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4043/pl108.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4044/pl_109_alterado.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4045/pl110-anulacao.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4058/pl111.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4059/pl112.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4073/pl113.doc.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4074/pl114.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4075/pl115.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4076/pl116.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4087/pl117.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4088/pl118.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4089/pl119.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4090/pl120.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4091/pl121.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4093/pl123.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3492/pl01-cam.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3493/pl02-cam.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3652/projeto_de_lei_n_03_1.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3798/projeto_de_lei_no_04.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3822/projeto_de_lei_no_05.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3823/projeto_de_lei_no_06.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3824/projeto_de_lei_no_07.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3825/projeto_de_lei_no_08.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3845/projeto_de_lei_no_09.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3869/projeto_de_lei_no_10_mikael.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3915/projeto_de_lei_no_11.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3951/pl12.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3949/projeto_de_lei_no_13.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3970/projeto_de_lei_no_14.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4047/projeto_de_lei_no_16.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3484/plc01.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3515/plc02.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3523/plc03.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3566/plc04.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3610/plc05.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3612/plc07.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3793/plcomplementar_no_09.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3964/projeto_de_lei_complementar_no_10_-_1.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3965/projeto_de_lei_complementar_no_11_-.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4046/projeto_de_lei_complementar_no_12.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4077/projeto_de_lei_complementar_no_13.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3494/plc01-cam.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3604/projeto_de_resolucao_no_01_11.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3826/projeto_de_resolucao_no_05.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3916/projeto_de_resolucao_no_06.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4048/projeto_de_resolucao_no_07.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4049/projeto_de_resolucao_no_08.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4286/projeto_de_resolucao_no_09.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4287/projeto_de_resolucao_no_10.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3717/proposta_de_emenda_no_01.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4068/proposta_de_emenda_no_07_-_pl_109.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4069/projeto_de_emenda_no_08.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3508/requerimento_no_01.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3509/requerimento_no_02.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3516/requerimento_no_03.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3517/requerimento_no_04.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3518/requerimento_no_05.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3532/requerimento_no_06.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3533/requerimento_no_07.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3534/requerimento_no_08.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3552/requerimento_no_14.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3553/requerimento_no_15.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3554/requerimento_no_16.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3555/requerimento_no_17.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3556/requerimento_no_18.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3557/requerimento_no_19.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3558/requerimento_no_20.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3559/requerimento_21.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3560/requerimento_no_22_retirado_1.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3574/requerimento_no_27_1.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3575/requerimento_no_28_1.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3576/requerimento_no_29_1.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3577/requerimento_no_30_1.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3578/requerimento_no_31_1.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3579/requerimento_no_32_1.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3580/requerimento_no_33_1.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3581/requerimento_no_34_1.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3585/requerimento_no_35_1.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3588/requerimento_no_38_1.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3600/requerimento_no_42_1.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3601/requerimento_no_43_1.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3602/requerimento_no_44_1.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3627/requerimento_no_45_1.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3628/requerimento_no_46_1.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3629/requerimento_no_47_1.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3630/requerimento_no_48_1.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3631/requerimento_no_49_1.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3632/requerimento_no_50_1.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3633/requerimento_no_51_1.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3634/requerimento_no_52_1.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3635/requerimento_no_53_1.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3636/requerimento_no_54_1.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3637/requerimento_no_55_1.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3638/requerimento_no_56_1.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3639/requerimento_no_57_1.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3646/requerimento_no_64_1.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3647/requerimento_no_65_1.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3657/requerimento_no_66.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3658/requerimento_no_67.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3659/requerimento_no_68.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3660/requerimento_no_69.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3669/requerimento_no_77.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3679/requerimento_no_79_1.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3680/requerimento_no_80.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3681/requerimento_no_81_1.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3682/requerimento_no_82_1.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3683/requerimento_no_83_1.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3684/requerimento_no_84_11.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3685/requerimento_no_85_1.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3695/requerimento_no_86_1.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3699/requerimento_no_89_1.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3700/requerimento_no_90_1.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3701/requerimento_no_91_1.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3718/requerimento_no_92.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3719/requerimento_no_93_1.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3747/requerimento_no_101.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3748/requerimento_no_102.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3749/requerimento_no_103.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3750/requerimento_no_104.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3751/requerimento_no_105.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3752/requerimento_no_106.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3753/requerimento_no_107.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3755/requerimento_no_108.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3756/requerimento_no_109.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3758/requerimento_no_111.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3759/requerimento_no_112.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3779/requerimento_no_114.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3780/requerimento_no_115.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3781/requerimento_no_116.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3782/requerimento_no_117_1.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3783/requerimento_no_118.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3784/requerimento_no_119.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3785/requerimento_no_120.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3786/requerimento_no_121.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3787/requerimento_no_122.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3818/requerimento_no_126.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3819/requerimento_no_127.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3820/requerimento_no_128.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3821/requerimento_no_129.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3853/requerimento_no_144.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3854/requerimento_no_145.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3855/requerimento_no_146.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3856/requerimento_no_147.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3857/requerimento_no_148.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3858/requerimento_no_149.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3881/requerimento_no_152.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3882/requerimento_no_153.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3883/requerimento_no_154.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3884/requerimento_no_155.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3885/requerimento_no_156.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3886/requerimento_no_157.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3887/requerimento_no_158.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3888/requerimento_no_159.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3889/requerimento_no_160.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3890/requerimento_no_161.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3901/requerimento_no_167.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3903/requerimento_no_169.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3904/requerimento_no_170.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3905/requerimento_no_171.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3926/requerimento_no_177.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3927/requerimento_no_178.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3928/requerimento_no_179.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3929/requerimento_no_180.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3930/requerimento_no_181.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3931/requerimento_no_182.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3935/requerimento_no_186.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3954/requerimento_no_187.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3955/requerimento_no_188.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3972/requerimento_no_192.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3974/requerimento_no_194.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3987/requerimento_no_200.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3988/requerimento_no_201.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3989/requerimento_no_202.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3990/requerimento_no_203.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3991/requerimento_no_204.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4015/requerimento_no_210.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4016/requerimento_no_211.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4017/requerimento_no_212.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4018/requerimento_no_213.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4019/requerimento_no_214.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4034/requerimento_no_221.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4035/requerimento_no_222.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4036/requerimento_no_223.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4037/requerimento_no_224.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4040/requerimento_no_227.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4041/requerimento_no_228.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4042/requerimento_no_229.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4064/requerimento_no_234.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4063/requerimento_no_235.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4062/requerimento_no_236.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4078/requerimento_no_240.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4079/requerimento_no_241.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3495/indicacao_no_01.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3496/indicacao_no_02.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3497/indicacao_no_03.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3498/indicacao_no_04.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3499/indicacao_no_05.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3500/indicacao_no_06.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3501/indicacao_no_07.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3502/indicacao_no_08.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3503/indicacao_no_09.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3504/indicacao_no_10.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3505/indicacao_no_11.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3506/indicacao_no_12.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3507/indicacao_no_13.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3519/indicacao_no_14.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3524/indicacao_no_15.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3525/indicacao_no_16.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3526/indicacao_no_17.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3527/indicacao_no_18.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3528/indicacao_no_19.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3529/indicacao_no_20.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3530/indicacao_no_21.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3531/indicacao_no_22.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3535/indicacao_no_23.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3536/indicacao_no_24.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3544/indicacao_no_25.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3545/indicacao_no_26.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3546/indicacao_no_27.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3547/indicacao_no_28.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3548/indicacao_no_29.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3549/indicacao_no_30.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3550/indicacao_no_31.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3551/indicacao_no_32.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3573/indicacao_no_33_1.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3592/indicacao_no_34_1.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3593/indicacao_no_35_1.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3594/indicacao_no_36_1.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3595/indicacao_no_37_1.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3596/indicacao_no_38.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3597/indicacao_no_39_1.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3598/indicacao_no_40_1.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3599/indicacao_no_41_1.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3603/indicacao_no_42_1.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3616/indicacao_no_43.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3617/indicacao_no_44.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3618/indicacao_no_45.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3619/indicacao_no_46.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3620/indicacao_no_47.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3621/indicacao_no_48.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3622/indicacao_no_49.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3623/indicacao_no_50.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3624/indicacao_no_51.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3625/indicacao_no_52.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3626/indicacao_no_53.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3653/indicacao_no_54.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3654/indicacao_no_55.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3655/indicacao_no_56.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3656/indicacao_no_57.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3671/indicacao_no_58.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3672/indicacao_no_59.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3673/indicacao_no_60.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3674/indicacao_no_61.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3675/indicacao_no_62.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3676/indicacao_no_63.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3677/indicacao_no_64.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3678/indicacao_no_65.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3686/indicacao_no_66.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3687/indicacao_no_67.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3688/indicacao_no_68_1.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3689/indicacao_no_69_1.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3690/indicacao_no_70.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3691/indicacao_no_71_1.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3692/indicacao_no_72.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3698/indicacao_no_73.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3702/indicacao_no_74_1.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3703/indicacao_no_75_1.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3712/indicacao_no_76_1.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3713/indicacao_no_77_1.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3714/indicacao_no_78_1.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3715/indicacao_no_79_1.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3716/indicacao_no_80_1.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3733/indicacao_no_81.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3734/indicacao_no_82.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3735/indicacao_no_83.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3736/indicacao_no_84.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3737/indicacao_no_85.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3738/indicacao_no_86.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3739/indicacao_no_87.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3740/indicacao_no_88.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3741/indicacao_no_89.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3742/indicacao_no_90.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3743/indicacao_no_91.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3744/indicacao_no_92.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3745/indicacao_no_93.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3746/indicacao_no_94.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3760/indicacao_no_95.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3761/indicacao_no_96.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3762/indicacao_no_97.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3763/indicacao_no_98.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3764/indicacao_no_99.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3765/indicacao_no_100.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3771/indicacao_no_101.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3772/indicacao_no_102.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3773/indicacao_no_103.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3774/indicacao_no_104.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3775/indicacao_no_105.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3776/indicacao_no_106.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3777/indicacao_no_107.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3778/indicacao_no_108.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3810/indicacao_no_109.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3811/indicacao_no_110.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3812/indicacao_no_111.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3813/indicacao_no_112.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3814/indicacao_no_113.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3815/indicacao_no_114.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3816/indicacao_no_115.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3817/indicacao_no_116.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3860/indicacao_no_117.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3861/indicacao_no_118.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3862/indicacao_no_119.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3863/indicacao_no_120.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3864/indicacao_no_121.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3865/indicacao_no_122.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3866/indicacao_no_123.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3877/indicacao_no_124.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3878/indicacao_no_125.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3879/indicacao_no_126.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3880/indicacao_no_127.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3906/indicacao_no_128.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3907/indicacao_no_129.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3908/indicacao_no_130.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3920/indicacao_no_131.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3921/indicacao_no_132.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3922/indicacao_no_133.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3923/indicacao_no_134.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3924/indicacao_no_135.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3925/indicacao_no_136.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3936/indicacao_no_137.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3937/indicacao_no_138.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3938/indicacao_no_139.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3939/indicacao_no_140.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3940/indicacao_no_141.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3941/indicacao_no_142.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3942/indicacao_no_143.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3943/indicacao_no_144.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3944/indicacao_no_145.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3945/indicacao_no_146.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3946/indicacao_no_147.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3947/indicacao_no_148.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3948/indicacao_no_149.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3950/indicacao_no_150_.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3958/indicacao_no_151.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3959/indicacao_no_152.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3966/indicacao_no_153.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3967/indicacao_no_154.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3968/indicacao_no_155__retirada_pelo_autor_.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3969/indicacao_no_156.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3992/indicacao_no_157.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3993/indicacao_no_158.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3994/indicacao_no_159.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3995/indicacao_no_160.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3996/indicacao_no_161.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4009/indicacao_no_162.docx" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4010/indicacao_no_163.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4011/indicacao_no_164.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4012/indicacao_no_165.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4013/indicacao_no_166.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4014/indicacao_no_167.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4028/indicacao_no_168.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4029/indicacao_no_169.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4030/indicacao_no_170.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4031/indicacao_no_171.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4032/indicacao_no_172.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4033/indicacao_no_173.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4050/indicacao_no_174.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4051/indicacao_no_175.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4052/indicacao_no_176.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4053/indicacao_no_177.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4054/indicacao_no_178.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4055/indicacao_no_179.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4056/indicacao_no_180.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4060/indicacao_no_181.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4061/indicacao_no_182.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4080/indicacao_no_183.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4081/indicacao_no_184.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4082/indicacao_no_185.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4083/indicacao_no_186.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4157/indicacao_no_187.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4158/indicacao_no_188.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4159/indicacao_no_189.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/4160/indicacao_no_190.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3651/mocao_de_apoio_-_req.47.2025_1.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3803/mocao_de_pesar_-_neola_barbosa_guerbas.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3868/oficio_comunicando_sobre_veto_parcial_ao_projeto_de_lei_no_08_de_31_de_julho_de_2025._1.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3978/projeto_de_lei_complementar_no_10_-_alteracoes.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2025/3979/pl_93-alterado.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H608"/>
+  <dimension ref="A1:H610"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="175.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="160.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -10653,11635 +10665,11687 @@
       </c>
       <c r="D162" t="s">
         <v>604</v>
       </c>
       <c r="E162" t="s">
         <v>605</v>
       </c>
       <c r="F162" t="s">
         <v>606</v>
       </c>
       <c r="G162" s="1" t="s">
         <v>626</v>
       </c>
       <c r="H162" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" t="s">
         <v>628</v>
       </c>
       <c r="B163" t="s">
         <v>9</v>
       </c>
       <c r="C163" t="s">
-        <v>10</v>
+        <v>45</v>
       </c>
       <c r="D163" t="s">
+        <v>604</v>
+      </c>
+      <c r="E163" t="s">
+        <v>605</v>
+      </c>
+      <c r="F163" t="s">
+        <v>518</v>
+      </c>
+      <c r="G163" s="1" t="s">
         <v>629</v>
       </c>
-      <c r="E163" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H163" t="s">
-        <v>633</v>
+        <v>627</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" t="s">
-        <v>634</v>
+        <v>630</v>
       </c>
       <c r="B164" t="s">
         <v>9</v>
       </c>
       <c r="C164" t="s">
-        <v>17</v>
+        <v>49</v>
       </c>
       <c r="D164" t="s">
-        <v>629</v>
+        <v>604</v>
       </c>
       <c r="E164" t="s">
-        <v>630</v>
+        <v>605</v>
       </c>
       <c r="F164" t="s">
-        <v>547</v>
+        <v>522</v>
       </c>
       <c r="G164" s="1" t="s">
-        <v>138</v>
+        <v>631</v>
       </c>
       <c r="H164" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" t="s">
+        <v>632</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>10</v>
+      </c>
+      <c r="D165" t="s">
+        <v>633</v>
+      </c>
+      <c r="E165" t="s">
+        <v>634</v>
+      </c>
+      <c r="F165" t="s">
+        <v>635</v>
+      </c>
+      <c r="G165" s="1" t="s">
         <v>636</v>
-      </c>
-[...16 lines deleted...]
-        <v>138</v>
       </c>
       <c r="H165" t="s">
         <v>637</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" t="s">
         <v>638</v>
       </c>
       <c r="B166" t="s">
         <v>9</v>
       </c>
       <c r="C166" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="D166" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="E166" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="F166" t="s">
-        <v>529</v>
+        <v>547</v>
       </c>
       <c r="G166" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H166" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" t="s">
         <v>640</v>
       </c>
       <c r="B167" t="s">
         <v>9</v>
       </c>
       <c r="C167" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="D167" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="E167" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="F167" t="s">
-        <v>641</v>
+        <v>529</v>
       </c>
       <c r="G167" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H167" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" t="s">
-        <v>643</v>
+        <v>642</v>
       </c>
       <c r="B168" t="s">
         <v>9</v>
       </c>
       <c r="C168" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D168" t="s">
-        <v>629</v>
+        <v>633</v>
       </c>
       <c r="E168" t="s">
-        <v>630</v>
+        <v>634</v>
       </c>
       <c r="F168" t="s">
-        <v>631</v>
+        <v>529</v>
       </c>
       <c r="G168" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H168" t="s">
-        <v>644</v>
+        <v>643</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" t="s">
+        <v>644</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>29</v>
+      </c>
+      <c r="D169" t="s">
+        <v>633</v>
+      </c>
+      <c r="E169" t="s">
+        <v>634</v>
+      </c>
+      <c r="F169" t="s">
         <v>645</v>
       </c>
-      <c r="B169" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G169" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H169" t="s">
         <v>646</v>
-      </c>
-[...1 lines deleted...]
-        <v>647</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" t="s">
+        <v>647</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>33</v>
+      </c>
+      <c r="D170" t="s">
+        <v>633</v>
+      </c>
+      <c r="E170" t="s">
+        <v>634</v>
+      </c>
+      <c r="F170" t="s">
+        <v>635</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H170" t="s">
         <v>648</v>
-      </c>
-[...19 lines deleted...]
-        <v>651</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
-        <v>10</v>
+        <v>37</v>
       </c>
       <c r="D171" t="s">
-        <v>653</v>
+        <v>633</v>
       </c>
       <c r="E171" t="s">
-        <v>654</v>
+        <v>634</v>
       </c>
       <c r="F171" t="s">
-        <v>547</v>
+        <v>533</v>
       </c>
       <c r="G171" s="1" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="H171" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="D172" t="s">
+        <v>633</v>
+      </c>
+      <c r="E172" t="s">
+        <v>634</v>
+      </c>
+      <c r="F172" t="s">
         <v>653</v>
       </c>
-      <c r="E172" t="s">
+      <c r="G172" s="1" t="s">
         <v>654</v>
       </c>
-      <c r="F172" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H172" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
+        <v>656</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>10</v>
+      </c>
+      <c r="D173" t="s">
+        <v>657</v>
+      </c>
+      <c r="E173" t="s">
+        <v>658</v>
+      </c>
+      <c r="F173" t="s">
+        <v>547</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>659</v>
+      </c>
+      <c r="H173" t="s">
         <v>660</v>
-      </c>
-[...19 lines deleted...]
-        <v>662</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
+        <v>661</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>17</v>
+      </c>
+      <c r="D174" t="s">
+        <v>657</v>
+      </c>
+      <c r="E174" t="s">
+        <v>658</v>
+      </c>
+      <c r="F174" t="s">
+        <v>547</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="H174" t="s">
         <v>663</v>
-      </c>
-[...19 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
+        <v>664</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>21</v>
+      </c>
+      <c r="D175" t="s">
+        <v>657</v>
+      </c>
+      <c r="E175" t="s">
+        <v>658</v>
+      </c>
+      <c r="F175" t="s">
+        <v>518</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>665</v>
+      </c>
+      <c r="H175" t="s">
         <v>666</v>
-      </c>
-[...19 lines deleted...]
-        <v>669</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="D176" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E176" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F176" t="s">
-        <v>522</v>
+        <v>518</v>
       </c>
       <c r="G176" s="1" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
       <c r="H176" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
+        <v>670</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>29</v>
+      </c>
+      <c r="D177" t="s">
+        <v>657</v>
+      </c>
+      <c r="E177" t="s">
+        <v>658</v>
+      </c>
+      <c r="F177" t="s">
+        <v>671</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="H177" t="s">
         <v>673</v>
-      </c>
-[...19 lines deleted...]
-        <v>675</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
+        <v>674</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>33</v>
+      </c>
+      <c r="D178" t="s">
+        <v>657</v>
+      </c>
+      <c r="E178" t="s">
+        <v>658</v>
+      </c>
+      <c r="F178" t="s">
+        <v>522</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="H178" t="s">
         <v>676</v>
-      </c>
-[...19 lines deleted...]
-        <v>678</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="D179" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E179" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F179" t="s">
         <v>511</v>
       </c>
       <c r="G179" s="1" t="s">
-        <v>138</v>
+        <v>678</v>
       </c>
       <c r="H179" t="s">
-        <v>680</v>
+        <v>679</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
+        <v>680</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>41</v>
+      </c>
+      <c r="D180" t="s">
+        <v>657</v>
+      </c>
+      <c r="E180" t="s">
+        <v>658</v>
+      </c>
+      <c r="F180" t="s">
+        <v>518</v>
+      </c>
+      <c r="G180" s="1" t="s">
         <v>681</v>
-      </c>
-[...16 lines deleted...]
-        <v>138</v>
       </c>
       <c r="H180" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
         <v>683</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
-        <v>53</v>
+        <v>45</v>
       </c>
       <c r="D181" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E181" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F181" t="s">
         <v>511</v>
       </c>
       <c r="G181" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H181" t="s">
         <v>684</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
         <v>685</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="D182" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E182" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F182" t="s">
         <v>511</v>
       </c>
       <c r="G182" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H182" t="s">
         <v>686</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
         <v>687</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
-        <v>61</v>
+        <v>53</v>
       </c>
       <c r="D183" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E183" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F183" t="s">
         <v>511</v>
       </c>
       <c r="G183" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H183" t="s">
         <v>688</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
         <v>689</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
-        <v>65</v>
+        <v>57</v>
       </c>
       <c r="D184" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E184" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F184" t="s">
-        <v>518</v>
+        <v>511</v>
       </c>
       <c r="G184" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H184" t="s">
         <v>690</v>
-      </c>
-[...1 lines deleted...]
-        <v>691</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
+        <v>691</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>61</v>
+      </c>
+      <c r="D185" t="s">
+        <v>657</v>
+      </c>
+      <c r="E185" t="s">
+        <v>658</v>
+      </c>
+      <c r="F185" t="s">
+        <v>511</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H185" t="s">
         <v>692</v>
-      </c>
-[...19 lines deleted...]
-        <v>694</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="D186" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E186" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F186" t="s">
         <v>518</v>
       </c>
       <c r="G186" s="1" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
       <c r="H186" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
+        <v>696</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>69</v>
+      </c>
+      <c r="D187" t="s">
+        <v>657</v>
+      </c>
+      <c r="E187" t="s">
+        <v>658</v>
+      </c>
+      <c r="F187" t="s">
+        <v>518</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>697</v>
+      </c>
+      <c r="H187" t="s">
         <v>698</v>
-      </c>
-[...19 lines deleted...]
-        <v>700</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
+        <v>699</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>73</v>
+      </c>
+      <c r="D188" t="s">
+        <v>657</v>
+      </c>
+      <c r="E188" t="s">
+        <v>658</v>
+      </c>
+      <c r="F188" t="s">
+        <v>518</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>700</v>
+      </c>
+      <c r="H188" t="s">
         <v>701</v>
-      </c>
-[...19 lines deleted...]
-        <v>704</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
-        <v>705</v>
+        <v>702</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
-        <v>85</v>
+        <v>77</v>
       </c>
       <c r="D189" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E189" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F189" t="s">
-        <v>606</v>
+        <v>529</v>
       </c>
       <c r="G189" s="1" t="s">
-        <v>706</v>
+        <v>703</v>
       </c>
       <c r="H189" t="s">
-        <v>707</v>
+        <v>704</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
+        <v>705</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>81</v>
+      </c>
+      <c r="D190" t="s">
+        <v>657</v>
+      </c>
+      <c r="E190" t="s">
+        <v>658</v>
+      </c>
+      <c r="F190" t="s">
+        <v>706</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>707</v>
+      </c>
+      <c r="H190" t="s">
         <v>708</v>
-      </c>
-[...19 lines deleted...]
-        <v>710</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
+        <v>709</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>85</v>
+      </c>
+      <c r="D191" t="s">
+        <v>657</v>
+      </c>
+      <c r="E191" t="s">
+        <v>658</v>
+      </c>
+      <c r="F191" t="s">
+        <v>606</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="H191" t="s">
         <v>711</v>
-      </c>
-[...19 lines deleted...]
-        <v>713</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
+        <v>712</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>89</v>
+      </c>
+      <c r="D192" t="s">
+        <v>657</v>
+      </c>
+      <c r="E192" t="s">
+        <v>658</v>
+      </c>
+      <c r="F192" t="s">
+        <v>606</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>713</v>
+      </c>
+      <c r="H192" t="s">
         <v>714</v>
-      </c>
-[...19 lines deleted...]
-        <v>716</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
+        <v>715</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>93</v>
+      </c>
+      <c r="D193" t="s">
+        <v>657</v>
+      </c>
+      <c r="E193" t="s">
+        <v>658</v>
+      </c>
+      <c r="F193" t="s">
+        <v>601</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>716</v>
+      </c>
+      <c r="H193" t="s">
         <v>717</v>
-      </c>
-[...19 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
+        <v>718</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>97</v>
+      </c>
+      <c r="D194" t="s">
+        <v>657</v>
+      </c>
+      <c r="E194" t="s">
+        <v>658</v>
+      </c>
+      <c r="F194" t="s">
+        <v>601</v>
+      </c>
+      <c r="G194" s="1" t="s">
         <v>719</v>
-      </c>
-[...16 lines deleted...]
-        <v>138</v>
       </c>
       <c r="H194" t="s">
         <v>720</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
         <v>721</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D195" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E195" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F195" t="s">
         <v>511</v>
       </c>
       <c r="G195" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H195" t="s">
         <v>722</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
         <v>723</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>113</v>
+        <v>105</v>
       </c>
       <c r="D196" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E196" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F196" t="s">
         <v>511</v>
       </c>
       <c r="G196" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H196" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
         <v>725</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>117</v>
+        <v>109</v>
       </c>
       <c r="D197" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E197" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F197" t="s">
-        <v>702</v>
+        <v>511</v>
       </c>
       <c r="G197" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H197" t="s">
         <v>726</v>
-      </c>
-[...1 lines deleted...]
-        <v>727</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
+        <v>727</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>113</v>
+      </c>
+      <c r="D198" t="s">
+        <v>657</v>
+      </c>
+      <c r="E198" t="s">
+        <v>658</v>
+      </c>
+      <c r="F198" t="s">
+        <v>511</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H198" t="s">
         <v>728</v>
-      </c>
-[...19 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>732</v>
+        <v>729</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>125</v>
+        <v>117</v>
       </c>
       <c r="D199" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E199" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F199" t="s">
-        <v>529</v>
+        <v>706</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="H199" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
+        <v>732</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>121</v>
+      </c>
+      <c r="D200" t="s">
+        <v>657</v>
+      </c>
+      <c r="E200" t="s">
+        <v>658</v>
+      </c>
+      <c r="F200" t="s">
+        <v>733</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="H200" t="s">
         <v>735</v>
-      </c>
-[...19 lines deleted...]
-        <v>737</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>133</v>
+        <v>125</v>
       </c>
       <c r="D201" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E201" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F201" t="s">
         <v>529</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="H201" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="D202" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E202" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F202" t="s">
         <v>529</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="H202" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
+        <v>742</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>133</v>
+      </c>
+      <c r="D203" t="s">
+        <v>657</v>
+      </c>
+      <c r="E203" t="s">
+        <v>658</v>
+      </c>
+      <c r="F203" t="s">
+        <v>529</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>743</v>
+      </c>
+      <c r="H203" t="s">
         <v>744</v>
-      </c>
-[...19 lines deleted...]
-        <v>746</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
+        <v>745</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>137</v>
+      </c>
+      <c r="D204" t="s">
+        <v>657</v>
+      </c>
+      <c r="E204" t="s">
+        <v>658</v>
+      </c>
+      <c r="F204" t="s">
+        <v>529</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="H204" t="s">
         <v>747</v>
-      </c>
-[...19 lines deleted...]
-        <v>749</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
+        <v>748</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>141</v>
+      </c>
+      <c r="D205" t="s">
+        <v>657</v>
+      </c>
+      <c r="E205" t="s">
+        <v>658</v>
+      </c>
+      <c r="F205" t="s">
+        <v>733</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>749</v>
+      </c>
+      <c r="H205" t="s">
         <v>750</v>
-      </c>
-[...19 lines deleted...]
-        <v>752</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
+        <v>751</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>145</v>
+      </c>
+      <c r="D206" t="s">
+        <v>657</v>
+      </c>
+      <c r="E206" t="s">
+        <v>658</v>
+      </c>
+      <c r="F206" t="s">
+        <v>733</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>752</v>
+      </c>
+      <c r="H206" t="s">
         <v>753</v>
-      </c>
-[...19 lines deleted...]
-        <v>754</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
+        <v>754</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>149</v>
+      </c>
+      <c r="D207" t="s">
+        <v>657</v>
+      </c>
+      <c r="E207" t="s">
+        <v>658</v>
+      </c>
+      <c r="F207" t="s">
+        <v>733</v>
+      </c>
+      <c r="G207" s="1" t="s">
         <v>755</v>
-      </c>
-[...16 lines deleted...]
-        <v>138</v>
       </c>
       <c r="H207" t="s">
         <v>756</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
         <v>757</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>161</v>
+        <v>153</v>
       </c>
       <c r="D208" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E208" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F208" t="s">
-        <v>702</v>
+        <v>511</v>
       </c>
       <c r="G208" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H208" t="s">
         <v>758</v>
-      </c>
-[...1 lines deleted...]
-        <v>759</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>760</v>
+        <v>759</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>165</v>
+        <v>157</v>
       </c>
       <c r="D209" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E209" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F209" t="s">
         <v>511</v>
       </c>
       <c r="G209" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H209" t="s">
-        <v>761</v>
+        <v>760</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
+        <v>761</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>161</v>
+      </c>
+      <c r="D210" t="s">
+        <v>657</v>
+      </c>
+      <c r="E210" t="s">
+        <v>658</v>
+      </c>
+      <c r="F210" t="s">
+        <v>706</v>
+      </c>
+      <c r="G210" s="1" t="s">
         <v>762</v>
-      </c>
-[...16 lines deleted...]
-        <v>138</v>
       </c>
       <c r="H210" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
         <v>764</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>173</v>
+        <v>165</v>
       </c>
       <c r="D211" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E211" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F211" t="s">
         <v>511</v>
       </c>
       <c r="G211" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H211" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
         <v>766</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>177</v>
+        <v>169</v>
       </c>
       <c r="D212" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E212" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F212" t="s">
-        <v>702</v>
+        <v>511</v>
       </c>
       <c r="G212" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H212" t="s">
         <v>767</v>
-      </c>
-[...1 lines deleted...]
-        <v>768</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
+        <v>768</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>173</v>
+      </c>
+      <c r="D213" t="s">
+        <v>657</v>
+      </c>
+      <c r="E213" t="s">
+        <v>658</v>
+      </c>
+      <c r="F213" t="s">
+        <v>511</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H213" t="s">
         <v>769</v>
-      </c>
-[...19 lines deleted...]
-        <v>771</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
+        <v>770</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>177</v>
+      </c>
+      <c r="D214" t="s">
+        <v>657</v>
+      </c>
+      <c r="E214" t="s">
+        <v>658</v>
+      </c>
+      <c r="F214" t="s">
+        <v>706</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>771</v>
+      </c>
+      <c r="H214" t="s">
         <v>772</v>
-      </c>
-[...19 lines deleted...]
-        <v>774</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
+        <v>773</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>181</v>
+      </c>
+      <c r="D215" t="s">
+        <v>657</v>
+      </c>
+      <c r="E215" t="s">
+        <v>658</v>
+      </c>
+      <c r="F215" t="s">
+        <v>610</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="H215" t="s">
         <v>775</v>
-      </c>
-[...19 lines deleted...]
-        <v>777</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
+        <v>776</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>185</v>
+      </c>
+      <c r="D216" t="s">
+        <v>657</v>
+      </c>
+      <c r="E216" t="s">
+        <v>658</v>
+      </c>
+      <c r="F216" t="s">
+        <v>518</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="H216" t="s">
         <v>778</v>
-      </c>
-[...19 lines deleted...]
-        <v>780</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
+        <v>779</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>189</v>
+      </c>
+      <c r="D217" t="s">
+        <v>657</v>
+      </c>
+      <c r="E217" t="s">
+        <v>658</v>
+      </c>
+      <c r="F217" t="s">
+        <v>706</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="H217" t="s">
         <v>781</v>
-      </c>
-[...19 lines deleted...]
-        <v>783</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
+        <v>782</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>193</v>
+      </c>
+      <c r="D218" t="s">
+        <v>657</v>
+      </c>
+      <c r="E218" t="s">
+        <v>658</v>
+      </c>
+      <c r="F218" t="s">
+        <v>706</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="H218" t="s">
         <v>784</v>
-      </c>
-[...19 lines deleted...]
-        <v>786</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
+        <v>785</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>197</v>
+      </c>
+      <c r="D219" t="s">
+        <v>657</v>
+      </c>
+      <c r="E219" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" t="s">
+        <v>610</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="H219" t="s">
         <v>787</v>
-      </c>
-[...19 lines deleted...]
-        <v>789</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
+        <v>788</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>201</v>
+      </c>
+      <c r="D220" t="s">
+        <v>657</v>
+      </c>
+      <c r="E220" t="s">
+        <v>658</v>
+      </c>
+      <c r="F220" t="s">
+        <v>518</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>789</v>
+      </c>
+      <c r="H220" t="s">
         <v>790</v>
-      </c>
-[...19 lines deleted...]
-        <v>792</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
+        <v>791</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>205</v>
+      </c>
+      <c r="D221" t="s">
+        <v>657</v>
+      </c>
+      <c r="E221" t="s">
+        <v>658</v>
+      </c>
+      <c r="F221" t="s">
+        <v>733</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>792</v>
+      </c>
+      <c r="H221" t="s">
         <v>793</v>
-      </c>
-[...19 lines deleted...]
-        <v>795</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>796</v>
+        <v>794</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>217</v>
+        <v>209</v>
       </c>
       <c r="D222" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E222" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F222" t="s">
         <v>529</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="H222" t="s">
-        <v>798</v>
+        <v>796</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
+        <v>797</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>213</v>
+      </c>
+      <c r="D223" t="s">
+        <v>657</v>
+      </c>
+      <c r="E223" t="s">
+        <v>658</v>
+      </c>
+      <c r="F223" t="s">
+        <v>733</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="H223" t="s">
         <v>799</v>
-      </c>
-[...19 lines deleted...]
-        <v>801</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>225</v>
+        <v>217</v>
       </c>
       <c r="D224" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E224" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F224" t="s">
         <v>529</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>803</v>
+        <v>801</v>
       </c>
       <c r="H224" t="s">
-        <v>804</v>
+        <v>802</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
+        <v>803</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>221</v>
+      </c>
+      <c r="D225" t="s">
+        <v>657</v>
+      </c>
+      <c r="E225" t="s">
+        <v>658</v>
+      </c>
+      <c r="F225" t="s">
+        <v>733</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>804</v>
+      </c>
+      <c r="H225" t="s">
         <v>805</v>
-      </c>
-[...19 lines deleted...]
-        <v>807</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
+        <v>806</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>225</v>
+      </c>
+      <c r="D226" t="s">
+        <v>657</v>
+      </c>
+      <c r="E226" t="s">
+        <v>658</v>
+      </c>
+      <c r="F226" t="s">
+        <v>529</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="H226" t="s">
         <v>808</v>
-      </c>
-[...19 lines deleted...]
-        <v>810</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
+        <v>809</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>229</v>
+      </c>
+      <c r="D227" t="s">
+        <v>657</v>
+      </c>
+      <c r="E227" t="s">
+        <v>658</v>
+      </c>
+      <c r="F227" t="s">
+        <v>733</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="H227" t="s">
         <v>811</v>
-      </c>
-[...19 lines deleted...]
-        <v>813</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
+        <v>812</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>233</v>
+      </c>
+      <c r="D228" t="s">
+        <v>657</v>
+      </c>
+      <c r="E228" t="s">
+        <v>658</v>
+      </c>
+      <c r="F228" t="s">
+        <v>733</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="H228" t="s">
         <v>814</v>
-      </c>
-[...19 lines deleted...]
-        <v>815</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
+        <v>815</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>237</v>
+      </c>
+      <c r="D229" t="s">
+        <v>657</v>
+      </c>
+      <c r="E229" t="s">
+        <v>658</v>
+      </c>
+      <c r="F229" t="s">
+        <v>733</v>
+      </c>
+      <c r="G229" s="1" t="s">
         <v>816</v>
-      </c>
-[...16 lines deleted...]
-        <v>138</v>
       </c>
       <c r="H229" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
         <v>818</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>249</v>
+        <v>241</v>
       </c>
       <c r="D230" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E230" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F230" t="s">
         <v>511</v>
       </c>
       <c r="G230" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H230" t="s">
         <v>819</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
         <v>820</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="D231" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E231" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F231" t="s">
         <v>511</v>
       </c>
       <c r="G231" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H231" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
         <v>822</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>257</v>
+        <v>249</v>
       </c>
       <c r="D232" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E232" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F232" t="s">
         <v>511</v>
       </c>
       <c r="G232" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H232" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
         <v>824</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>261</v>
+        <v>253</v>
       </c>
       <c r="D233" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E233" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F233" t="s">
         <v>511</v>
       </c>
       <c r="G233" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H233" t="s">
         <v>825</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
         <v>826</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>265</v>
+        <v>257</v>
       </c>
       <c r="D234" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E234" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F234" t="s">
-        <v>729</v>
+        <v>511</v>
       </c>
       <c r="G234" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H234" t="s">
         <v>827</v>
-      </c>
-[...1 lines deleted...]
-        <v>828</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
+        <v>828</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>261</v>
+      </c>
+      <c r="D235" t="s">
+        <v>657</v>
+      </c>
+      <c r="E235" t="s">
+        <v>658</v>
+      </c>
+      <c r="F235" t="s">
+        <v>511</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H235" t="s">
         <v>829</v>
-      </c>
-[...19 lines deleted...]
-        <v>832</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>833</v>
+        <v>830</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>273</v>
+        <v>265</v>
       </c>
       <c r="D236" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E236" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F236" t="s">
-        <v>518</v>
+        <v>733</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>834</v>
+        <v>831</v>
       </c>
       <c r="H236" t="s">
-        <v>835</v>
+        <v>832</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
+        <v>833</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>269</v>
+      </c>
+      <c r="D237" t="s">
+        <v>657</v>
+      </c>
+      <c r="E237" t="s">
+        <v>658</v>
+      </c>
+      <c r="F237" t="s">
+        <v>834</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="H237" t="s">
         <v>836</v>
-      </c>
-[...19 lines deleted...]
-        <v>838</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
+        <v>837</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>273</v>
+      </c>
+      <c r="D238" t="s">
+        <v>657</v>
+      </c>
+      <c r="E238" t="s">
+        <v>658</v>
+      </c>
+      <c r="F238" t="s">
+        <v>518</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="H238" t="s">
         <v>839</v>
-      </c>
-[...19 lines deleted...]
-        <v>841</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
+        <v>840</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>277</v>
+      </c>
+      <c r="D239" t="s">
+        <v>657</v>
+      </c>
+      <c r="E239" t="s">
+        <v>658</v>
+      </c>
+      <c r="F239" t="s">
+        <v>529</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>841</v>
+      </c>
+      <c r="H239" t="s">
         <v>842</v>
-      </c>
-[...19 lines deleted...]
-        <v>844</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
+        <v>843</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>281</v>
+      </c>
+      <c r="D240" t="s">
+        <v>657</v>
+      </c>
+      <c r="E240" t="s">
+        <v>658</v>
+      </c>
+      <c r="F240" t="s">
+        <v>733</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>844</v>
+      </c>
+      <c r="H240" t="s">
         <v>845</v>
-      </c>
-[...19 lines deleted...]
-        <v>846</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
+        <v>846</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>285</v>
+      </c>
+      <c r="D241" t="s">
+        <v>657</v>
+      </c>
+      <c r="E241" t="s">
+        <v>658</v>
+      </c>
+      <c r="F241" t="s">
+        <v>733</v>
+      </c>
+      <c r="G241" s="1" t="s">
         <v>847</v>
-      </c>
-[...16 lines deleted...]
-        <v>138</v>
       </c>
       <c r="H241" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
         <v>849</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>297</v>
+        <v>289</v>
       </c>
       <c r="D242" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E242" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F242" t="s">
         <v>511</v>
       </c>
       <c r="G242" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H242" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
         <v>851</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>301</v>
+        <v>293</v>
       </c>
       <c r="D243" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E243" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F243" t="s">
         <v>511</v>
       </c>
       <c r="G243" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H243" t="s">
         <v>852</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
         <v>853</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>305</v>
+        <v>297</v>
       </c>
       <c r="D244" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E244" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F244" t="s">
         <v>511</v>
       </c>
       <c r="G244" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H244" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
         <v>855</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>309</v>
+        <v>301</v>
       </c>
       <c r="D245" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E245" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F245" t="s">
-        <v>518</v>
+        <v>511</v>
       </c>
       <c r="G245" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H245" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
         <v>857</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>313</v>
+        <v>305</v>
       </c>
       <c r="D246" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E246" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F246" t="s">
         <v>511</v>
       </c>
       <c r="G246" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H246" t="s">
         <v>858</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
         <v>859</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>317</v>
+        <v>309</v>
       </c>
       <c r="D247" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E247" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F247" t="s">
-        <v>702</v>
+        <v>518</v>
       </c>
       <c r="G247" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H247" t="s">
         <v>860</v>
-      </c>
-[...1 lines deleted...]
-        <v>861</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>862</v>
+        <v>861</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>321</v>
+        <v>313</v>
       </c>
       <c r="D248" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E248" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F248" t="s">
         <v>511</v>
       </c>
       <c r="G248" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H248" t="s">
-        <v>863</v>
+        <v>862</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
+        <v>863</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>317</v>
+      </c>
+      <c r="D249" t="s">
+        <v>657</v>
+      </c>
+      <c r="E249" t="s">
+        <v>658</v>
+      </c>
+      <c r="F249" t="s">
+        <v>706</v>
+      </c>
+      <c r="G249" s="1" t="s">
         <v>864</v>
       </c>
-      <c r="B249" t="s">
-[...14 lines deleted...]
-      <c r="G249" s="1" t="s">
+      <c r="H249" t="s">
         <v>865</v>
-      </c>
-[...1 lines deleted...]
-        <v>866</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
+        <v>866</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>321</v>
+      </c>
+      <c r="D250" t="s">
+        <v>657</v>
+      </c>
+      <c r="E250" t="s">
+        <v>658</v>
+      </c>
+      <c r="F250" t="s">
+        <v>511</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H250" t="s">
         <v>867</v>
-      </c>
-[...19 lines deleted...]
-        <v>869</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
+        <v>868</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>325</v>
+      </c>
+      <c r="D251" t="s">
+        <v>657</v>
+      </c>
+      <c r="E251" t="s">
+        <v>658</v>
+      </c>
+      <c r="F251" t="s">
+        <v>733</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>869</v>
+      </c>
+      <c r="H251" t="s">
         <v>870</v>
-      </c>
-[...19 lines deleted...]
-        <v>872</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
+        <v>871</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>329</v>
+      </c>
+      <c r="D252" t="s">
+        <v>657</v>
+      </c>
+      <c r="E252" t="s">
+        <v>658</v>
+      </c>
+      <c r="F252" t="s">
+        <v>518</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>872</v>
+      </c>
+      <c r="H252" t="s">
         <v>873</v>
-      </c>
-[...19 lines deleted...]
-        <v>875</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
+        <v>874</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>333</v>
+      </c>
+      <c r="D253" t="s">
+        <v>657</v>
+      </c>
+      <c r="E253" t="s">
+        <v>658</v>
+      </c>
+      <c r="F253" t="s">
+        <v>606</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="H253" t="s">
         <v>876</v>
-      </c>
-[...19 lines deleted...]
-        <v>878</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
+        <v>877</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>337</v>
+      </c>
+      <c r="D254" t="s">
+        <v>657</v>
+      </c>
+      <c r="E254" t="s">
+        <v>658</v>
+      </c>
+      <c r="F254" t="s">
+        <v>733</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>878</v>
+      </c>
+      <c r="H254" t="s">
         <v>879</v>
-      </c>
-[...19 lines deleted...]
-        <v>881</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
+        <v>880</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>341</v>
+      </c>
+      <c r="D255" t="s">
+        <v>657</v>
+      </c>
+      <c r="E255" t="s">
+        <v>658</v>
+      </c>
+      <c r="F255" t="s">
+        <v>733</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>881</v>
+      </c>
+      <c r="H255" t="s">
         <v>882</v>
-      </c>
-[...19 lines deleted...]
-        <v>884</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>353</v>
+        <v>345</v>
       </c>
       <c r="D256" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E256" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F256" t="s">
         <v>529</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
       <c r="H256" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
+        <v>886</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>349</v>
+      </c>
+      <c r="D257" t="s">
+        <v>657</v>
+      </c>
+      <c r="E257" t="s">
+        <v>658</v>
+      </c>
+      <c r="F257" t="s">
+        <v>529</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>887</v>
+      </c>
+      <c r="H257" t="s">
         <v>888</v>
-      </c>
-[...19 lines deleted...]
-        <v>889</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
+        <v>889</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>353</v>
+      </c>
+      <c r="D258" t="s">
+        <v>657</v>
+      </c>
+      <c r="E258" t="s">
+        <v>658</v>
+      </c>
+      <c r="F258" t="s">
+        <v>529</v>
+      </c>
+      <c r="G258" s="1" t="s">
         <v>890</v>
-      </c>
-[...16 lines deleted...]
-        <v>138</v>
       </c>
       <c r="H258" t="s">
         <v>891</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
         <v>892</v>
       </c>
       <c r="B259" t="s">
         <v>9</v>
       </c>
       <c r="C259" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="D259" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E259" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F259" t="s">
-        <v>518</v>
+        <v>511</v>
       </c>
       <c r="G259" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H259" t="s">
         <v>893</v>
-      </c>
-[...1 lines deleted...]
-        <v>894</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
+        <v>894</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>360</v>
+      </c>
+      <c r="D260" t="s">
+        <v>657</v>
+      </c>
+      <c r="E260" t="s">
+        <v>658</v>
+      </c>
+      <c r="F260" t="s">
+        <v>511</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H260" t="s">
         <v>895</v>
-      </c>
-[...19 lines deleted...]
-        <v>897</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
+        <v>896</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>364</v>
+      </c>
+      <c r="D261" t="s">
+        <v>657</v>
+      </c>
+      <c r="E261" t="s">
+        <v>658</v>
+      </c>
+      <c r="F261" t="s">
+        <v>518</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>897</v>
+      </c>
+      <c r="H261" t="s">
         <v>898</v>
-      </c>
-[...19 lines deleted...]
-        <v>900</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
+        <v>899</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>368</v>
+      </c>
+      <c r="D262" t="s">
+        <v>657</v>
+      </c>
+      <c r="E262" t="s">
+        <v>658</v>
+      </c>
+      <c r="F262" t="s">
+        <v>518</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>900</v>
+      </c>
+      <c r="H262" t="s">
         <v>901</v>
-      </c>
-[...19 lines deleted...]
-        <v>903</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
+        <v>902</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>372</v>
+      </c>
+      <c r="D263" t="s">
+        <v>657</v>
+      </c>
+      <c r="E263" t="s">
+        <v>658</v>
+      </c>
+      <c r="F263" t="s">
+        <v>706</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>903</v>
+      </c>
+      <c r="H263" t="s">
         <v>904</v>
-      </c>
-[...19 lines deleted...]
-        <v>906</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
+        <v>905</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>376</v>
+      </c>
+      <c r="D264" t="s">
+        <v>657</v>
+      </c>
+      <c r="E264" t="s">
+        <v>658</v>
+      </c>
+      <c r="F264" t="s">
+        <v>706</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>906</v>
+      </c>
+      <c r="H264" t="s">
         <v>907</v>
-      </c>
-[...19 lines deleted...]
-        <v>908</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
+        <v>908</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>380</v>
+      </c>
+      <c r="D265" t="s">
+        <v>657</v>
+      </c>
+      <c r="E265" t="s">
+        <v>658</v>
+      </c>
+      <c r="F265" t="s">
+        <v>522</v>
+      </c>
+      <c r="G265" s="1" t="s">
         <v>909</v>
-      </c>
-[...16 lines deleted...]
-        <v>138</v>
       </c>
       <c r="H265" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
         <v>911</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>392</v>
+        <v>384</v>
       </c>
       <c r="D266" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E266" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F266" t="s">
         <v>511</v>
       </c>
       <c r="G266" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H266" t="s">
         <v>912</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
         <v>913</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>396</v>
+        <v>388</v>
       </c>
       <c r="D267" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E267" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F267" t="s">
         <v>511</v>
       </c>
       <c r="G267" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H267" t="s">
         <v>914</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
         <v>915</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
-        <v>400</v>
+        <v>392</v>
       </c>
       <c r="D268" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E268" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F268" t="s">
         <v>511</v>
       </c>
       <c r="G268" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H268" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
         <v>917</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
-        <v>404</v>
+        <v>396</v>
       </c>
       <c r="D269" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E269" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F269" t="s">
         <v>511</v>
       </c>
       <c r="G269" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H269" t="s">
         <v>918</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
         <v>919</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
-        <v>408</v>
+        <v>400</v>
       </c>
       <c r="D270" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E270" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F270" t="s">
         <v>511</v>
       </c>
       <c r="G270" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H270" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
         <v>921</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
-        <v>411</v>
+        <v>404</v>
       </c>
       <c r="D271" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E271" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F271" t="s">
-        <v>729</v>
+        <v>511</v>
       </c>
       <c r="G271" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H271" t="s">
         <v>922</v>
-      </c>
-[...1 lines deleted...]
-        <v>923</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
+        <v>923</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>408</v>
+      </c>
+      <c r="D272" t="s">
+        <v>657</v>
+      </c>
+      <c r="E272" t="s">
+        <v>658</v>
+      </c>
+      <c r="F272" t="s">
+        <v>511</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H272" t="s">
         <v>924</v>
-      </c>
-[...19 lines deleted...]
-        <v>926</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
+        <v>925</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>411</v>
+      </c>
+      <c r="D273" t="s">
+        <v>657</v>
+      </c>
+      <c r="E273" t="s">
+        <v>658</v>
+      </c>
+      <c r="F273" t="s">
+        <v>733</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>926</v>
+      </c>
+      <c r="H273" t="s">
         <v>927</v>
-      </c>
-[...19 lines deleted...]
-        <v>929</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
+        <v>928</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>415</v>
+      </c>
+      <c r="D274" t="s">
+        <v>657</v>
+      </c>
+      <c r="E274" t="s">
+        <v>658</v>
+      </c>
+      <c r="F274" t="s">
+        <v>733</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>929</v>
+      </c>
+      <c r="H274" t="s">
         <v>930</v>
-      </c>
-[...19 lines deleted...]
-        <v>932</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
+        <v>931</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>419</v>
+      </c>
+      <c r="D275" t="s">
+        <v>657</v>
+      </c>
+      <c r="E275" t="s">
+        <v>658</v>
+      </c>
+      <c r="F275" t="s">
+        <v>706</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="H275" t="s">
         <v>933</v>
-      </c>
-[...19 lines deleted...]
-        <v>936</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>937</v>
+        <v>934</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
-        <v>431</v>
+        <v>423</v>
       </c>
       <c r="D276" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E276" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F276" t="s">
-        <v>518</v>
+        <v>706</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>938</v>
+        <v>935</v>
       </c>
       <c r="H276" t="s">
-        <v>939</v>
+        <v>936</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
+        <v>937</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>427</v>
+      </c>
+      <c r="D277" t="s">
+        <v>657</v>
+      </c>
+      <c r="E277" t="s">
+        <v>658</v>
+      </c>
+      <c r="F277" t="s">
+        <v>938</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>939</v>
+      </c>
+      <c r="H277" t="s">
         <v>940</v>
-      </c>
-[...19 lines deleted...]
-        <v>942</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
+        <v>941</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>431</v>
+      </c>
+      <c r="D278" t="s">
+        <v>657</v>
+      </c>
+      <c r="E278" t="s">
+        <v>658</v>
+      </c>
+      <c r="F278" t="s">
+        <v>518</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>942</v>
+      </c>
+      <c r="H278" t="s">
         <v>943</v>
-      </c>
-[...19 lines deleted...]
-        <v>945</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
+        <v>944</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>435</v>
+      </c>
+      <c r="D279" t="s">
+        <v>657</v>
+      </c>
+      <c r="E279" t="s">
+        <v>658</v>
+      </c>
+      <c r="F279" t="s">
+        <v>518</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>945</v>
+      </c>
+      <c r="H279" t="s">
         <v>946</v>
-      </c>
-[...19 lines deleted...]
-        <v>948</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
+        <v>947</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>439</v>
+      </c>
+      <c r="D280" t="s">
+        <v>657</v>
+      </c>
+      <c r="E280" t="s">
+        <v>658</v>
+      </c>
+      <c r="F280" t="s">
+        <v>706</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>948</v>
+      </c>
+      <c r="H280" t="s">
         <v>949</v>
-      </c>
-[...19 lines deleted...]
-        <v>950</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
+        <v>950</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
+        <v>443</v>
+      </c>
+      <c r="D281" t="s">
+        <v>657</v>
+      </c>
+      <c r="E281" t="s">
+        <v>658</v>
+      </c>
+      <c r="F281" t="s">
+        <v>706</v>
+      </c>
+      <c r="G281" s="1" t="s">
         <v>951</v>
       </c>
-      <c r="B281" t="s">
-[...14 lines deleted...]
-      <c r="G281" s="1" t="s">
+      <c r="H281" t="s">
         <v>952</v>
-      </c>
-[...1 lines deleted...]
-        <v>953</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
+        <v>953</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>447</v>
+      </c>
+      <c r="D282" t="s">
+        <v>657</v>
+      </c>
+      <c r="E282" t="s">
+        <v>658</v>
+      </c>
+      <c r="F282" t="s">
+        <v>733</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H282" t="s">
         <v>954</v>
-      </c>
-[...19 lines deleted...]
-        <v>956</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
+        <v>955</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>451</v>
+      </c>
+      <c r="D283" t="s">
+        <v>657</v>
+      </c>
+      <c r="E283" t="s">
+        <v>658</v>
+      </c>
+      <c r="F283" t="s">
+        <v>733</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="H283" t="s">
         <v>957</v>
-      </c>
-[...19 lines deleted...]
-        <v>958</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
+        <v>958</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
+        <v>455</v>
+      </c>
+      <c r="D284" t="s">
+        <v>657</v>
+      </c>
+      <c r="E284" t="s">
+        <v>658</v>
+      </c>
+      <c r="F284" t="s">
+        <v>733</v>
+      </c>
+      <c r="G284" s="1" t="s">
         <v>959</v>
       </c>
-      <c r="B284" t="s">
-[...14 lines deleted...]
-      <c r="G284" s="1" t="s">
+      <c r="H284" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
+        <v>961</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
+        <v>459</v>
+      </c>
+      <c r="D285" t="s">
+        <v>657</v>
+      </c>
+      <c r="E285" t="s">
+        <v>658</v>
+      </c>
+      <c r="F285" t="s">
+        <v>511</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H285" t="s">
         <v>962</v>
-      </c>
-[...19 lines deleted...]
-        <v>964</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
+        <v>963</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
+        <v>463</v>
+      </c>
+      <c r="D286" t="s">
+        <v>657</v>
+      </c>
+      <c r="E286" t="s">
+        <v>658</v>
+      </c>
+      <c r="F286" t="s">
+        <v>511</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>964</v>
+      </c>
+      <c r="H286" t="s">
         <v>965</v>
-      </c>
-[...19 lines deleted...]
-        <v>967</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>968</v>
+        <v>966</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
-        <v>475</v>
+        <v>467</v>
       </c>
       <c r="D287" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E287" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F287" t="s">
         <v>606</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>969</v>
+        <v>967</v>
       </c>
       <c r="H287" t="s">
-        <v>970</v>
+        <v>968</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
+        <v>969</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>471</v>
+      </c>
+      <c r="D288" t="s">
+        <v>657</v>
+      </c>
+      <c r="E288" t="s">
+        <v>658</v>
+      </c>
+      <c r="F288" t="s">
+        <v>606</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>970</v>
+      </c>
+      <c r="H288" t="s">
         <v>971</v>
-      </c>
-[...19 lines deleted...]
-        <v>973</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
+        <v>972</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
+        <v>475</v>
+      </c>
+      <c r="D289" t="s">
+        <v>657</v>
+      </c>
+      <c r="E289" t="s">
+        <v>658</v>
+      </c>
+      <c r="F289" t="s">
+        <v>606</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>973</v>
+      </c>
+      <c r="H289" t="s">
         <v>974</v>
-      </c>
-[...19 lines deleted...]
-        <v>976</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
+        <v>975</v>
+      </c>
+      <c r="B290" t="s">
+        <v>9</v>
+      </c>
+      <c r="C290" t="s">
+        <v>479</v>
+      </c>
+      <c r="D290" t="s">
+        <v>657</v>
+      </c>
+      <c r="E290" t="s">
+        <v>658</v>
+      </c>
+      <c r="F290" t="s">
+        <v>518</v>
+      </c>
+      <c r="G290" s="1" t="s">
+        <v>976</v>
+      </c>
+      <c r="H290" t="s">
         <v>977</v>
-      </c>
-[...19 lines deleted...]
-        <v>979</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
+        <v>978</v>
+      </c>
+      <c r="B291" t="s">
+        <v>9</v>
+      </c>
+      <c r="C291" t="s">
+        <v>483</v>
+      </c>
+      <c r="D291" t="s">
+        <v>657</v>
+      </c>
+      <c r="E291" t="s">
+        <v>658</v>
+      </c>
+      <c r="F291" t="s">
+        <v>733</v>
+      </c>
+      <c r="G291" s="1" t="s">
+        <v>979</v>
+      </c>
+      <c r="H291" t="s">
         <v>980</v>
-      </c>
-[...19 lines deleted...]
-        <v>982</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
+        <v>981</v>
+      </c>
+      <c r="B292" t="s">
+        <v>9</v>
+      </c>
+      <c r="C292" t="s">
+        <v>487</v>
+      </c>
+      <c r="D292" t="s">
+        <v>657</v>
+      </c>
+      <c r="E292" t="s">
+        <v>658</v>
+      </c>
+      <c r="F292" t="s">
+        <v>522</v>
+      </c>
+      <c r="G292" s="1" t="s">
+        <v>982</v>
+      </c>
+      <c r="H292" t="s">
         <v>983</v>
-      </c>
-[...19 lines deleted...]
-        <v>985</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
+        <v>984</v>
+      </c>
+      <c r="B293" t="s">
+        <v>9</v>
+      </c>
+      <c r="C293" t="s">
+        <v>491</v>
+      </c>
+      <c r="D293" t="s">
+        <v>657</v>
+      </c>
+      <c r="E293" t="s">
+        <v>658</v>
+      </c>
+      <c r="F293" t="s">
+        <v>522</v>
+      </c>
+      <c r="G293" s="1" t="s">
+        <v>985</v>
+      </c>
+      <c r="H293" t="s">
         <v>986</v>
-      </c>
-[...19 lines deleted...]
-        <v>987</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
+        <v>987</v>
+      </c>
+      <c r="B294" t="s">
+        <v>9</v>
+      </c>
+      <c r="C294" t="s">
+        <v>495</v>
+      </c>
+      <c r="D294" t="s">
+        <v>657</v>
+      </c>
+      <c r="E294" t="s">
+        <v>658</v>
+      </c>
+      <c r="F294" t="s">
+        <v>518</v>
+      </c>
+      <c r="G294" s="1" t="s">
         <v>988</v>
       </c>
-      <c r="B294" t="s">
-[...2 lines deleted...]
-      <c r="C294" t="s">
+      <c r="H294" t="s">
         <v>989</v>
-      </c>
-[...13 lines deleted...]
-        <v>990</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
-        <v>992</v>
+        <v>498</v>
       </c>
       <c r="D295" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E295" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F295" t="s">
         <v>511</v>
       </c>
       <c r="G295" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H295" t="s">
-        <v>993</v>
+        <v>991</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
+        <v>992</v>
+      </c>
+      <c r="B296" t="s">
+        <v>9</v>
+      </c>
+      <c r="C296" t="s">
+        <v>993</v>
+      </c>
+      <c r="D296" t="s">
+        <v>657</v>
+      </c>
+      <c r="E296" t="s">
+        <v>658</v>
+      </c>
+      <c r="F296" t="s">
+        <v>511</v>
+      </c>
+      <c r="G296" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H296" t="s">
         <v>994</v>
-      </c>
-[...19 lines deleted...]
-        <v>997</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>998</v>
+        <v>995</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
       <c r="D297" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E297" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F297" t="s">
-        <v>518</v>
+        <v>511</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>1000</v>
+        <v>138</v>
       </c>
       <c r="H297" t="s">
-        <v>1001</v>
+        <v>997</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>1002</v>
+        <v>998</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
-        <v>1003</v>
+        <v>999</v>
       </c>
       <c r="D298" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E298" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F298" t="s">
-        <v>1004</v>
+        <v>610</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>1005</v>
+        <v>1000</v>
       </c>
       <c r="H298" t="s">
-        <v>1006</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>1007</v>
+        <v>1002</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
-        <v>1008</v>
+        <v>1003</v>
       </c>
       <c r="D299" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E299" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F299" t="s">
-        <v>729</v>
+        <v>518</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>1009</v>
+        <v>1004</v>
       </c>
       <c r="H299" t="s">
-        <v>1010</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>1011</v>
+        <v>1006</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
-        <v>1012</v>
+        <v>1007</v>
       </c>
       <c r="D300" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E300" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F300" t="s">
-        <v>511</v>
+        <v>1008</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>138</v>
+        <v>1009</v>
       </c>
       <c r="H300" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B301" t="s">
+        <v>9</v>
+      </c>
+      <c r="C301" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D301" t="s">
+        <v>657</v>
+      </c>
+      <c r="E301" t="s">
+        <v>658</v>
+      </c>
+      <c r="F301" t="s">
+        <v>733</v>
+      </c>
+      <c r="G301" s="1" t="s">
+        <v>1013</v>
+      </c>
+      <c r="H301" t="s">
         <v>1014</v>
-      </c>
-[...19 lines deleted...]
-        <v>1016</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>1017</v>
+        <v>1015</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
-        <v>1018</v>
+        <v>1016</v>
       </c>
       <c r="D302" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E302" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F302" t="s">
         <v>511</v>
       </c>
       <c r="G302" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H302" t="s">
-        <v>1019</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>1020</v>
+        <v>1018</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
-        <v>1021</v>
+        <v>1019</v>
       </c>
       <c r="D303" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E303" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F303" t="s">
         <v>511</v>
       </c>
       <c r="G303" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H303" t="s">
-        <v>1022</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>1023</v>
+        <v>1021</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
-        <v>1024</v>
+        <v>1022</v>
       </c>
       <c r="D304" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E304" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F304" t="s">
         <v>511</v>
       </c>
       <c r="G304" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H304" t="s">
-        <v>1025</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>1026</v>
+        <v>1024</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
-        <v>1027</v>
+        <v>1025</v>
       </c>
       <c r="D305" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E305" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F305" t="s">
         <v>511</v>
       </c>
       <c r="G305" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H305" t="s">
-        <v>1028</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>1029</v>
+        <v>1027</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="D306" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E306" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F306" t="s">
         <v>511</v>
       </c>
       <c r="G306" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H306" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="D307" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E307" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F307" t="s">
         <v>511</v>
       </c>
       <c r="G307" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H307" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="D308" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E308" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F308" t="s">
         <v>511</v>
       </c>
       <c r="G308" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H308" t="s">
-        <v>1037</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>1038</v>
+        <v>1036</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
-        <v>1039</v>
+        <v>1037</v>
       </c>
       <c r="D309" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E309" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F309" t="s">
         <v>511</v>
       </c>
       <c r="G309" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H309" t="s">
-        <v>1040</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>1041</v>
+        <v>1039</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
-        <v>1042</v>
+        <v>1040</v>
       </c>
       <c r="D310" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E310" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F310" t="s">
         <v>511</v>
       </c>
       <c r="G310" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H310" t="s">
-        <v>1043</v>
+        <v>1041</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>1044</v>
+        <v>1042</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
-        <v>1045</v>
+        <v>1043</v>
       </c>
       <c r="D311" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E311" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F311" t="s">
         <v>511</v>
       </c>
       <c r="G311" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H311" t="s">
-        <v>1046</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>1047</v>
+        <v>1045</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="D312" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E312" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F312" t="s">
         <v>511</v>
       </c>
       <c r="G312" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H312" t="s">
-        <v>1049</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>1050</v>
+        <v>1048</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
-        <v>1051</v>
+        <v>1049</v>
       </c>
       <c r="D313" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E313" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F313" t="s">
         <v>511</v>
       </c>
       <c r="G313" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H313" t="s">
-        <v>1052</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
+        <v>1051</v>
+      </c>
+      <c r="B314" t="s">
+        <v>9</v>
+      </c>
+      <c r="C314" t="s">
+        <v>1052</v>
+      </c>
+      <c r="D314" t="s">
+        <v>657</v>
+      </c>
+      <c r="E314" t="s">
+        <v>658</v>
+      </c>
+      <c r="F314" t="s">
+        <v>511</v>
+      </c>
+      <c r="G314" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H314" t="s">
         <v>1053</v>
-      </c>
-[...19 lines deleted...]
-        <v>1056</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="C315" t="s">
-        <v>1058</v>
+        <v>1055</v>
       </c>
       <c r="D315" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E315" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F315" t="s">
-        <v>606</v>
+        <v>511</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>1059</v>
+        <v>138</v>
       </c>
       <c r="H315" t="s">
-        <v>1060</v>
+        <v>1056</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>1061</v>
+        <v>1057</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
-        <v>1062</v>
+        <v>1058</v>
       </c>
       <c r="D316" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E316" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F316" t="s">
-        <v>1063</v>
+        <v>537</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="H316" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="D317" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E317" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F317" t="s">
-        <v>518</v>
+        <v>606</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
       <c r="H317" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="B318" t="s">
         <v>9</v>
       </c>
       <c r="C318" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
       <c r="D318" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E318" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F318" t="s">
-        <v>522</v>
+        <v>1067</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>1072</v>
+        <v>1068</v>
       </c>
       <c r="H318" t="s">
-        <v>1073</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>1074</v>
+        <v>1070</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
-        <v>1075</v>
+        <v>1071</v>
       </c>
       <c r="D319" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E319" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F319" t="s">
         <v>518</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>1076</v>
+        <v>1072</v>
       </c>
       <c r="H319" t="s">
-        <v>1077</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>1078</v>
+        <v>1074</v>
       </c>
       <c r="B320" t="s">
         <v>9</v>
       </c>
       <c r="C320" t="s">
-        <v>1079</v>
+        <v>1075</v>
       </c>
       <c r="D320" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E320" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F320" t="s">
-        <v>1080</v>
+        <v>522</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>138</v>
+        <v>1076</v>
       </c>
       <c r="H320" t="s">
-        <v>1081</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>1082</v>
+        <v>1078</v>
       </c>
       <c r="B321" t="s">
         <v>9</v>
       </c>
       <c r="C321" t="s">
-        <v>1083</v>
+        <v>1079</v>
       </c>
       <c r="D321" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E321" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F321" t="s">
-        <v>511</v>
+        <v>518</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>138</v>
+        <v>1080</v>
       </c>
       <c r="H321" t="s">
-        <v>1084</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
+        <v>1082</v>
+      </c>
+      <c r="B322" t="s">
+        <v>9</v>
+      </c>
+      <c r="C322" t="s">
+        <v>1083</v>
+      </c>
+      <c r="D322" t="s">
+        <v>657</v>
+      </c>
+      <c r="E322" t="s">
+        <v>658</v>
+      </c>
+      <c r="F322" t="s">
+        <v>1084</v>
+      </c>
+      <c r="G322" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H322" t="s">
         <v>1085</v>
-      </c>
-[...19 lines deleted...]
-        <v>1088</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="B323" t="s">
         <v>9</v>
       </c>
       <c r="C323" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
       <c r="D323" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E323" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F323" t="s">
-        <v>702</v>
+        <v>511</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>1091</v>
+        <v>138</v>
       </c>
       <c r="H323" t="s">
         <v>1088</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
+        <v>1089</v>
+      </c>
+      <c r="B324" t="s">
+        <v>9</v>
+      </c>
+      <c r="C324" t="s">
+        <v>1090</v>
+      </c>
+      <c r="D324" t="s">
+        <v>657</v>
+      </c>
+      <c r="E324" t="s">
+        <v>658</v>
+      </c>
+      <c r="F324" t="s">
+        <v>706</v>
+      </c>
+      <c r="G324" s="1" t="s">
+        <v>1091</v>
+      </c>
+      <c r="H324" t="s">
         <v>1092</v>
-      </c>
-[...19 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1096</v>
+        <v>1093</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
-        <v>1097</v>
+        <v>1094</v>
       </c>
       <c r="D325" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E325" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F325" t="s">
-        <v>729</v>
+        <v>706</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>1098</v>
+        <v>1095</v>
       </c>
       <c r="H325" t="s">
-        <v>1099</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>1100</v>
+        <v>1096</v>
       </c>
       <c r="B326" t="s">
         <v>9</v>
       </c>
       <c r="C326" t="s">
-        <v>1101</v>
+        <v>1097</v>
       </c>
       <c r="D326" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E326" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F326" t="s">
-        <v>729</v>
+        <v>706</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>1102</v>
+        <v>1098</v>
       </c>
       <c r="H326" t="s">
-        <v>1103</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>1104</v>
+        <v>1100</v>
       </c>
       <c r="B327" t="s">
         <v>9</v>
       </c>
       <c r="C327" t="s">
-        <v>1105</v>
+        <v>1101</v>
       </c>
       <c r="D327" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E327" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F327" t="s">
-        <v>529</v>
+        <v>733</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>1106</v>
+        <v>1102</v>
       </c>
       <c r="H327" t="s">
-        <v>1107</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>1108</v>
+        <v>1104</v>
       </c>
       <c r="B328" t="s">
         <v>9</v>
       </c>
       <c r="C328" t="s">
-        <v>1109</v>
+        <v>1105</v>
       </c>
       <c r="D328" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E328" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F328" t="s">
-        <v>518</v>
+        <v>733</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>1110</v>
+        <v>1106</v>
       </c>
       <c r="H328" t="s">
-        <v>1111</v>
+        <v>1107</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>1112</v>
+        <v>1108</v>
       </c>
       <c r="B329" t="s">
         <v>9</v>
       </c>
       <c r="C329" t="s">
-        <v>1113</v>
+        <v>1109</v>
       </c>
       <c r="D329" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E329" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F329" t="s">
-        <v>729</v>
+        <v>529</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>1114</v>
+        <v>1110</v>
       </c>
       <c r="H329" t="s">
-        <v>1115</v>
+        <v>1111</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>1116</v>
+        <v>1112</v>
       </c>
       <c r="B330" t="s">
         <v>9</v>
       </c>
       <c r="C330" t="s">
-        <v>1117</v>
+        <v>1113</v>
       </c>
       <c r="D330" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E330" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F330" t="s">
-        <v>729</v>
+        <v>518</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>1118</v>
+        <v>1114</v>
       </c>
       <c r="H330" t="s">
-        <v>1119</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1120</v>
+        <v>1116</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
-        <v>1121</v>
+        <v>1117</v>
       </c>
       <c r="D331" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E331" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F331" t="s">
-        <v>518</v>
+        <v>733</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>1122</v>
+        <v>1118</v>
       </c>
       <c r="H331" t="s">
-        <v>1123</v>
+        <v>1119</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>1124</v>
+        <v>1120</v>
       </c>
       <c r="B332" t="s">
         <v>9</v>
       </c>
       <c r="C332" t="s">
-        <v>1125</v>
+        <v>1121</v>
       </c>
       <c r="D332" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E332" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F332" t="s">
-        <v>511</v>
+        <v>733</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>138</v>
+        <v>1122</v>
       </c>
       <c r="H332" t="s">
-        <v>1126</v>
+        <v>1123</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
+        <v>1124</v>
+      </c>
+      <c r="B333" t="s">
+        <v>9</v>
+      </c>
+      <c r="C333" t="s">
+        <v>1125</v>
+      </c>
+      <c r="D333" t="s">
+        <v>657</v>
+      </c>
+      <c r="E333" t="s">
+        <v>658</v>
+      </c>
+      <c r="F333" t="s">
+        <v>518</v>
+      </c>
+      <c r="G333" s="1" t="s">
+        <v>1126</v>
+      </c>
+      <c r="H333" t="s">
         <v>1127</v>
-      </c>
-[...19 lines deleted...]
-        <v>1129</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>1130</v>
+        <v>1128</v>
       </c>
       <c r="B334" t="s">
         <v>9</v>
       </c>
       <c r="C334" t="s">
-        <v>1131</v>
+        <v>1129</v>
       </c>
       <c r="D334" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E334" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F334" t="s">
         <v>511</v>
       </c>
       <c r="G334" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H334" t="s">
-        <v>1132</v>
+        <v>1130</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>1133</v>
+        <v>1131</v>
       </c>
       <c r="B335" t="s">
         <v>9</v>
       </c>
       <c r="C335" t="s">
-        <v>1134</v>
+        <v>1132</v>
       </c>
       <c r="D335" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E335" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F335" t="s">
         <v>511</v>
       </c>
       <c r="G335" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H335" t="s">
-        <v>1135</v>
+        <v>1133</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>1136</v>
+        <v>1134</v>
       </c>
       <c r="B336" t="s">
         <v>9</v>
       </c>
       <c r="C336" t="s">
-        <v>1137</v>
+        <v>1135</v>
       </c>
       <c r="D336" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E336" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F336" t="s">
         <v>511</v>
       </c>
       <c r="G336" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H336" t="s">
-        <v>1138</v>
+        <v>1136</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
+        <v>1137</v>
+      </c>
+      <c r="B337" t="s">
+        <v>9</v>
+      </c>
+      <c r="C337" t="s">
+        <v>1138</v>
+      </c>
+      <c r="D337" t="s">
+        <v>657</v>
+      </c>
+      <c r="E337" t="s">
+        <v>658</v>
+      </c>
+      <c r="F337" t="s">
+        <v>511</v>
+      </c>
+      <c r="G337" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H337" t="s">
         <v>1139</v>
-      </c>
-[...19 lines deleted...]
-        <v>1142</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>1143</v>
+        <v>1140</v>
       </c>
       <c r="B338" t="s">
         <v>9</v>
       </c>
       <c r="C338" t="s">
-        <v>1144</v>
+        <v>1141</v>
       </c>
       <c r="D338" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E338" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F338" t="s">
-        <v>529</v>
+        <v>511</v>
       </c>
       <c r="G338" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H338" t="s">
-        <v>1145</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
+        <v>1143</v>
+      </c>
+      <c r="B339" t="s">
+        <v>9</v>
+      </c>
+      <c r="C339" t="s">
+        <v>1144</v>
+      </c>
+      <c r="D339" t="s">
+        <v>657</v>
+      </c>
+      <c r="E339" t="s">
+        <v>658</v>
+      </c>
+      <c r="F339" t="s">
+        <v>518</v>
+      </c>
+      <c r="G339" s="1" t="s">
+        <v>1145</v>
+      </c>
+      <c r="H339" t="s">
         <v>1146</v>
-      </c>
-[...19 lines deleted...]
-        <v>1149</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>1150</v>
+        <v>1147</v>
       </c>
       <c r="B340" t="s">
         <v>9</v>
       </c>
       <c r="C340" t="s">
-        <v>1151</v>
+        <v>1148</v>
       </c>
       <c r="D340" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E340" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F340" t="s">
-        <v>729</v>
+        <v>529</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>1152</v>
+        <v>138</v>
       </c>
       <c r="H340" t="s">
-        <v>1153</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>1154</v>
+        <v>1150</v>
       </c>
       <c r="B341" t="s">
         <v>9</v>
       </c>
       <c r="C341" t="s">
-        <v>1155</v>
+        <v>1151</v>
       </c>
       <c r="D341" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E341" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F341" t="s">
-        <v>1156</v>
+        <v>733</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>1157</v>
+        <v>1152</v>
       </c>
       <c r="H341" t="s">
-        <v>1158</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>1159</v>
+        <v>1154</v>
       </c>
       <c r="B342" t="s">
         <v>9</v>
       </c>
       <c r="C342" t="s">
-        <v>1160</v>
+        <v>1155</v>
       </c>
       <c r="D342" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E342" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F342" t="s">
-        <v>511</v>
+        <v>733</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>138</v>
+        <v>1156</v>
       </c>
       <c r="H342" t="s">
-        <v>1161</v>
+        <v>1157</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
+        <v>1158</v>
+      </c>
+      <c r="B343" t="s">
+        <v>9</v>
+      </c>
+      <c r="C343" t="s">
+        <v>1159</v>
+      </c>
+      <c r="D343" t="s">
+        <v>657</v>
+      </c>
+      <c r="E343" t="s">
+        <v>658</v>
+      </c>
+      <c r="F343" t="s">
+        <v>1160</v>
+      </c>
+      <c r="G343" s="1" t="s">
+        <v>1161</v>
+      </c>
+      <c r="H343" t="s">
         <v>1162</v>
-      </c>
-[...19 lines deleted...]
-        <v>1164</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>1165</v>
+        <v>1163</v>
       </c>
       <c r="B344" t="s">
         <v>9</v>
       </c>
       <c r="C344" t="s">
-        <v>1166</v>
+        <v>1164</v>
       </c>
       <c r="D344" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E344" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F344" t="s">
         <v>511</v>
       </c>
       <c r="G344" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H344" t="s">
-        <v>1167</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>1168</v>
+        <v>1166</v>
       </c>
       <c r="B345" t="s">
         <v>9</v>
       </c>
       <c r="C345" t="s">
-        <v>1169</v>
+        <v>1167</v>
       </c>
       <c r="D345" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E345" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F345" t="s">
         <v>511</v>
       </c>
       <c r="G345" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H345" t="s">
-        <v>1170</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>1171</v>
+        <v>1169</v>
       </c>
       <c r="B346" t="s">
         <v>9</v>
       </c>
       <c r="C346" t="s">
-        <v>1172</v>
+        <v>1170</v>
       </c>
       <c r="D346" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E346" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F346" t="s">
         <v>511</v>
       </c>
       <c r="G346" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H346" t="s">
-        <v>1173</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
+        <v>1172</v>
+      </c>
+      <c r="B347" t="s">
+        <v>9</v>
+      </c>
+      <c r="C347" t="s">
+        <v>1173</v>
+      </c>
+      <c r="D347" t="s">
+        <v>657</v>
+      </c>
+      <c r="E347" t="s">
+        <v>658</v>
+      </c>
+      <c r="F347" t="s">
+        <v>511</v>
+      </c>
+      <c r="G347" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H347" t="s">
         <v>1174</v>
-      </c>
-[...19 lines deleted...]
-        <v>1177</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>1178</v>
+        <v>1175</v>
       </c>
       <c r="B348" t="s">
         <v>9</v>
       </c>
       <c r="C348" t="s">
-        <v>1179</v>
+        <v>1176</v>
       </c>
       <c r="D348" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E348" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F348" t="s">
-        <v>522</v>
+        <v>511</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>1180</v>
+        <v>138</v>
       </c>
       <c r="H348" t="s">
-        <v>1181</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>1182</v>
+        <v>1178</v>
       </c>
       <c r="B349" t="s">
         <v>9</v>
       </c>
       <c r="C349" t="s">
-        <v>1183</v>
+        <v>1179</v>
       </c>
       <c r="D349" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E349" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F349" t="s">
-        <v>518</v>
+        <v>537</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>1184</v>
+        <v>1180</v>
       </c>
       <c r="H349" t="s">
-        <v>1185</v>
+        <v>1181</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>1186</v>
+        <v>1182</v>
       </c>
       <c r="B350" t="s">
         <v>9</v>
       </c>
       <c r="C350" t="s">
-        <v>1187</v>
+        <v>1183</v>
       </c>
       <c r="D350" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E350" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F350" t="s">
-        <v>729</v>
+        <v>522</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>1188</v>
+        <v>1184</v>
       </c>
       <c r="H350" t="s">
-        <v>1189</v>
+        <v>1185</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
-        <v>1190</v>
+        <v>1186</v>
       </c>
       <c r="B351" t="s">
         <v>9</v>
       </c>
       <c r="C351" t="s">
-        <v>1191</v>
+        <v>1187</v>
       </c>
       <c r="D351" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E351" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F351" t="s">
-        <v>537</v>
+        <v>518</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>1192</v>
+        <v>1188</v>
       </c>
       <c r="H351" t="s">
-        <v>1193</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
-        <v>1194</v>
+        <v>1190</v>
       </c>
       <c r="B352" t="s">
         <v>9</v>
       </c>
       <c r="C352" t="s">
-        <v>1195</v>
+        <v>1191</v>
       </c>
       <c r="D352" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E352" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F352" t="s">
-        <v>1196</v>
+        <v>733</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>1197</v>
+        <v>1192</v>
       </c>
       <c r="H352" t="s">
-        <v>1198</v>
+        <v>1193</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>1199</v>
+        <v>1194</v>
       </c>
       <c r="B353" t="s">
         <v>9</v>
       </c>
       <c r="C353" t="s">
-        <v>1200</v>
+        <v>1195</v>
       </c>
       <c r="D353" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E353" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F353" t="s">
-        <v>511</v>
+        <v>537</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>138</v>
+        <v>1196</v>
       </c>
       <c r="H353" t="s">
-        <v>1201</v>
+        <v>1197</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
+        <v>1198</v>
+      </c>
+      <c r="B354" t="s">
+        <v>9</v>
+      </c>
+      <c r="C354" t="s">
+        <v>1199</v>
+      </c>
+      <c r="D354" t="s">
+        <v>657</v>
+      </c>
+      <c r="E354" t="s">
+        <v>658</v>
+      </c>
+      <c r="F354" t="s">
+        <v>1200</v>
+      </c>
+      <c r="G354" s="1" t="s">
+        <v>1201</v>
+      </c>
+      <c r="H354" t="s">
         <v>1202</v>
-      </c>
-[...19 lines deleted...]
-        <v>1204</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>1205</v>
+        <v>1203</v>
       </c>
       <c r="B355" t="s">
         <v>9</v>
       </c>
       <c r="C355" t="s">
-        <v>1206</v>
+        <v>1204</v>
       </c>
       <c r="D355" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E355" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F355" t="s">
         <v>511</v>
       </c>
       <c r="G355" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H355" t="s">
-        <v>1207</v>
+        <v>1205</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
+        <v>1206</v>
+      </c>
+      <c r="B356" t="s">
+        <v>9</v>
+      </c>
+      <c r="C356" t="s">
+        <v>1207</v>
+      </c>
+      <c r="D356" t="s">
+        <v>657</v>
+      </c>
+      <c r="E356" t="s">
+        <v>658</v>
+      </c>
+      <c r="F356" t="s">
+        <v>511</v>
+      </c>
+      <c r="G356" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H356" t="s">
         <v>1208</v>
-      </c>
-[...19 lines deleted...]
-        <v>1211</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>1212</v>
+        <v>1209</v>
       </c>
       <c r="B357" t="s">
         <v>9</v>
       </c>
       <c r="C357" t="s">
-        <v>1213</v>
+        <v>1210</v>
       </c>
       <c r="D357" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E357" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F357" t="s">
-        <v>518</v>
+        <v>511</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>1214</v>
+        <v>138</v>
       </c>
       <c r="H357" t="s">
-        <v>1215</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>1216</v>
+        <v>1212</v>
       </c>
       <c r="B358" t="s">
         <v>9</v>
       </c>
       <c r="C358" t="s">
-        <v>1217</v>
+        <v>1213</v>
       </c>
       <c r="D358" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E358" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F358" t="s">
-        <v>518</v>
+        <v>635</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>1218</v>
+        <v>1214</v>
       </c>
       <c r="H358" t="s">
-        <v>1219</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>1220</v>
+        <v>1216</v>
       </c>
       <c r="B359" t="s">
         <v>9</v>
       </c>
       <c r="C359" t="s">
-        <v>1221</v>
+        <v>1217</v>
       </c>
       <c r="D359" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E359" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F359" t="s">
-        <v>511</v>
+        <v>518</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>138</v>
+        <v>1218</v>
       </c>
       <c r="H359" t="s">
-        <v>1222</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
+        <v>1220</v>
+      </c>
+      <c r="B360" t="s">
+        <v>9</v>
+      </c>
+      <c r="C360" t="s">
+        <v>1221</v>
+      </c>
+      <c r="D360" t="s">
+        <v>657</v>
+      </c>
+      <c r="E360" t="s">
+        <v>658</v>
+      </c>
+      <c r="F360" t="s">
+        <v>518</v>
+      </c>
+      <c r="G360" s="1" t="s">
+        <v>1222</v>
+      </c>
+      <c r="H360" t="s">
         <v>1223</v>
-      </c>
-[...19 lines deleted...]
-        <v>1225</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
-        <v>1226</v>
+        <v>1224</v>
       </c>
       <c r="B361" t="s">
         <v>9</v>
       </c>
       <c r="C361" t="s">
-        <v>1227</v>
+        <v>1225</v>
       </c>
       <c r="D361" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E361" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F361" t="s">
-        <v>1228</v>
+        <v>511</v>
       </c>
       <c r="G361" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H361" t="s">
-        <v>1229</v>
+        <v>1226</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>1230</v>
+        <v>1227</v>
       </c>
       <c r="B362" t="s">
         <v>9</v>
       </c>
       <c r="C362" t="s">
-        <v>1231</v>
+        <v>1228</v>
       </c>
       <c r="D362" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E362" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F362" t="s">
-        <v>1196</v>
+        <v>511</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>1232</v>
+        <v>138</v>
       </c>
       <c r="H362" t="s">
-        <v>1233</v>
+        <v>1229</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>1234</v>
+        <v>1230</v>
       </c>
       <c r="B363" t="s">
         <v>9</v>
       </c>
       <c r="C363" t="s">
-        <v>1235</v>
+        <v>1231</v>
       </c>
       <c r="D363" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E363" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F363" t="s">
-        <v>522</v>
+        <v>1232</v>
       </c>
       <c r="G363" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H363" t="s">
-        <v>1236</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
+        <v>1234</v>
+      </c>
+      <c r="B364" t="s">
+        <v>9</v>
+      </c>
+      <c r="C364" t="s">
+        <v>1235</v>
+      </c>
+      <c r="D364" t="s">
+        <v>657</v>
+      </c>
+      <c r="E364" t="s">
+        <v>658</v>
+      </c>
+      <c r="F364" t="s">
+        <v>1200</v>
+      </c>
+      <c r="G364" s="1" t="s">
+        <v>1236</v>
+      </c>
+      <c r="H364" t="s">
         <v>1237</v>
-      </c>
-[...19 lines deleted...]
-        <v>1240</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
-        <v>1241</v>
+        <v>1238</v>
       </c>
       <c r="B365" t="s">
         <v>9</v>
       </c>
       <c r="C365" t="s">
-        <v>1242</v>
+        <v>1239</v>
       </c>
       <c r="D365" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E365" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F365" t="s">
-        <v>511</v>
+        <v>522</v>
       </c>
       <c r="G365" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H365" t="s">
-        <v>1243</v>
+        <v>1240</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
+        <v>1241</v>
+      </c>
+      <c r="B366" t="s">
+        <v>9</v>
+      </c>
+      <c r="C366" t="s">
+        <v>1242</v>
+      </c>
+      <c r="D366" t="s">
+        <v>657</v>
+      </c>
+      <c r="E366" t="s">
+        <v>658</v>
+      </c>
+      <c r="F366" t="s">
+        <v>518</v>
+      </c>
+      <c r="G366" s="1" t="s">
+        <v>1243</v>
+      </c>
+      <c r="H366" t="s">
         <v>1244</v>
-      </c>
-[...19 lines deleted...]
-        <v>1246</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
-        <v>1247</v>
+        <v>1245</v>
       </c>
       <c r="B367" t="s">
         <v>9</v>
       </c>
       <c r="C367" t="s">
-        <v>1248</v>
+        <v>1246</v>
       </c>
       <c r="D367" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E367" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F367" t="s">
         <v>511</v>
       </c>
       <c r="G367" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H367" t="s">
-        <v>1249</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
-        <v>1250</v>
+        <v>1248</v>
       </c>
       <c r="B368" t="s">
         <v>9</v>
       </c>
       <c r="C368" t="s">
-        <v>1251</v>
+        <v>1249</v>
       </c>
       <c r="D368" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E368" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F368" t="s">
         <v>511</v>
       </c>
       <c r="G368" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H368" t="s">
-        <v>1252</v>
+        <v>1250</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
-        <v>1253</v>
+        <v>1251</v>
       </c>
       <c r="B369" t="s">
         <v>9</v>
       </c>
       <c r="C369" t="s">
-        <v>1254</v>
+        <v>1252</v>
       </c>
       <c r="D369" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E369" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F369" t="s">
         <v>511</v>
       </c>
       <c r="G369" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H369" t="s">
-        <v>1255</v>
+        <v>1253</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
+        <v>1254</v>
+      </c>
+      <c r="B370" t="s">
+        <v>9</v>
+      </c>
+      <c r="C370" t="s">
+        <v>1255</v>
+      </c>
+      <c r="D370" t="s">
+        <v>657</v>
+      </c>
+      <c r="E370" t="s">
+        <v>658</v>
+      </c>
+      <c r="F370" t="s">
+        <v>511</v>
+      </c>
+      <c r="G370" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H370" t="s">
         <v>1256</v>
-      </c>
-[...19 lines deleted...]
-        <v>1259</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
-        <v>1260</v>
+        <v>1257</v>
       </c>
       <c r="B371" t="s">
         <v>9</v>
       </c>
       <c r="C371" t="s">
-        <v>1261</v>
+        <v>1258</v>
       </c>
       <c r="D371" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E371" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F371" t="s">
-        <v>729</v>
+        <v>511</v>
       </c>
       <c r="G371" s="1" t="s">
-        <v>1262</v>
+        <v>138</v>
       </c>
       <c r="H371" t="s">
-        <v>1263</v>
+        <v>1259</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
-        <v>1264</v>
+        <v>1260</v>
       </c>
       <c r="B372" t="s">
         <v>9</v>
       </c>
       <c r="C372" t="s">
-        <v>1265</v>
+        <v>1261</v>
       </c>
       <c r="D372" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E372" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F372" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>1266</v>
+        <v>1262</v>
       </c>
       <c r="H372" t="s">
-        <v>1267</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
-        <v>1268</v>
+        <v>1264</v>
       </c>
       <c r="B373" t="s">
         <v>9</v>
       </c>
       <c r="C373" t="s">
-        <v>1269</v>
+        <v>1265</v>
       </c>
       <c r="D373" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E373" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F373" t="s">
-        <v>601</v>
+        <v>733</v>
       </c>
       <c r="G373" s="1" t="s">
-        <v>1270</v>
+        <v>1266</v>
       </c>
       <c r="H373" t="s">
-        <v>1271</v>
+        <v>1267</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
-        <v>1272</v>
+        <v>1268</v>
       </c>
       <c r="B374" t="s">
         <v>9</v>
       </c>
       <c r="C374" t="s">
-        <v>1273</v>
+        <v>1269</v>
       </c>
       <c r="D374" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E374" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F374" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
       <c r="G374" s="1" t="s">
-        <v>1274</v>
+        <v>1270</v>
       </c>
       <c r="H374" t="s">
-        <v>1275</v>
+        <v>1271</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
-        <v>1276</v>
+        <v>1272</v>
       </c>
       <c r="B375" t="s">
         <v>9</v>
       </c>
       <c r="C375" t="s">
-        <v>1277</v>
+        <v>1273</v>
       </c>
       <c r="D375" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E375" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F375" t="s">
-        <v>511</v>
+        <v>601</v>
       </c>
       <c r="G375" s="1" t="s">
-        <v>138</v>
+        <v>1274</v>
       </c>
       <c r="H375" t="s">
-        <v>1278</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
+        <v>1276</v>
+      </c>
+      <c r="B376" t="s">
+        <v>9</v>
+      </c>
+      <c r="C376" t="s">
+        <v>1277</v>
+      </c>
+      <c r="D376" t="s">
+        <v>657</v>
+      </c>
+      <c r="E376" t="s">
+        <v>658</v>
+      </c>
+      <c r="F376" t="s">
+        <v>733</v>
+      </c>
+      <c r="G376" s="1" t="s">
+        <v>1278</v>
+      </c>
+      <c r="H376" t="s">
         <v>1279</v>
-      </c>
-[...19 lines deleted...]
-        <v>1281</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
-        <v>1282</v>
+        <v>1280</v>
       </c>
       <c r="B377" t="s">
         <v>9</v>
       </c>
       <c r="C377" t="s">
-        <v>1283</v>
+        <v>1281</v>
       </c>
       <c r="D377" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E377" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F377" t="s">
         <v>511</v>
       </c>
       <c r="G377" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H377" t="s">
-        <v>1284</v>
+        <v>1282</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
-        <v>1285</v>
+        <v>1283</v>
       </c>
       <c r="B378" t="s">
         <v>9</v>
       </c>
       <c r="C378" t="s">
-        <v>1286</v>
+        <v>1284</v>
       </c>
       <c r="D378" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E378" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F378" t="s">
         <v>511</v>
       </c>
       <c r="G378" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H378" t="s">
-        <v>1287</v>
+        <v>1285</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
-        <v>1288</v>
+        <v>1286</v>
       </c>
       <c r="B379" t="s">
         <v>9</v>
       </c>
       <c r="C379" t="s">
-        <v>1289</v>
+        <v>1287</v>
       </c>
       <c r="D379" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E379" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F379" t="s">
         <v>511</v>
       </c>
       <c r="G379" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H379" t="s">
-        <v>1290</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
-        <v>1291</v>
+        <v>1289</v>
       </c>
       <c r="B380" t="s">
         <v>9</v>
       </c>
       <c r="C380" t="s">
-        <v>1292</v>
+        <v>1290</v>
       </c>
       <c r="D380" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E380" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F380" t="s">
         <v>511</v>
       </c>
       <c r="G380" s="1" t="s">
-        <v>1293</v>
+        <v>138</v>
       </c>
       <c r="H380" t="s">
-        <v>1294</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
-        <v>1295</v>
+        <v>1292</v>
       </c>
       <c r="B381" t="s">
         <v>9</v>
       </c>
       <c r="C381" t="s">
-        <v>1296</v>
+        <v>1293</v>
       </c>
       <c r="D381" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E381" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F381" t="s">
-        <v>518</v>
+        <v>511</v>
       </c>
       <c r="G381" s="1" t="s">
-        <v>1297</v>
+        <v>138</v>
       </c>
       <c r="H381" t="s">
-        <v>1298</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
-        <v>1299</v>
+        <v>1295</v>
       </c>
       <c r="B382" t="s">
         <v>9</v>
       </c>
       <c r="C382" t="s">
-        <v>1300</v>
+        <v>1296</v>
       </c>
       <c r="D382" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E382" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F382" t="s">
-        <v>729</v>
+        <v>511</v>
       </c>
       <c r="G382" s="1" t="s">
-        <v>1301</v>
+        <v>1297</v>
       </c>
       <c r="H382" t="s">
-        <v>1302</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
-        <v>1303</v>
+        <v>1299</v>
       </c>
       <c r="B383" t="s">
         <v>9</v>
       </c>
       <c r="C383" t="s">
-        <v>1304</v>
+        <v>1300</v>
       </c>
       <c r="D383" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E383" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F383" t="s">
-        <v>729</v>
+        <v>518</v>
       </c>
       <c r="G383" s="1" t="s">
-        <v>1305</v>
+        <v>1301</v>
       </c>
       <c r="H383" t="s">
-        <v>1306</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
-        <v>1307</v>
+        <v>1303</v>
       </c>
       <c r="B384" t="s">
         <v>9</v>
       </c>
       <c r="C384" t="s">
-        <v>1308</v>
+        <v>1304</v>
       </c>
       <c r="D384" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E384" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F384" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
       <c r="G384" s="1" t="s">
-        <v>1309</v>
+        <v>1305</v>
       </c>
       <c r="H384" t="s">
-        <v>1310</v>
+        <v>1306</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
-        <v>1311</v>
+        <v>1307</v>
       </c>
       <c r="B385" t="s">
         <v>9</v>
       </c>
       <c r="C385" t="s">
-        <v>1312</v>
+        <v>1308</v>
       </c>
       <c r="D385" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E385" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F385" t="s">
-        <v>511</v>
+        <v>733</v>
       </c>
       <c r="G385" s="1" t="s">
-        <v>138</v>
+        <v>1309</v>
       </c>
       <c r="H385" t="s">
-        <v>1313</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
+        <v>1311</v>
+      </c>
+      <c r="B386" t="s">
+        <v>9</v>
+      </c>
+      <c r="C386" t="s">
+        <v>1312</v>
+      </c>
+      <c r="D386" t="s">
+        <v>657</v>
+      </c>
+      <c r="E386" t="s">
+        <v>658</v>
+      </c>
+      <c r="F386" t="s">
+        <v>733</v>
+      </c>
+      <c r="G386" s="1" t="s">
+        <v>1313</v>
+      </c>
+      <c r="H386" t="s">
         <v>1314</v>
-      </c>
-[...19 lines deleted...]
-        <v>1316</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
-        <v>1317</v>
+        <v>1315</v>
       </c>
       <c r="B387" t="s">
         <v>9</v>
       </c>
       <c r="C387" t="s">
-        <v>1318</v>
+        <v>1316</v>
       </c>
       <c r="D387" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E387" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F387" t="s">
         <v>511</v>
       </c>
       <c r="G387" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H387" t="s">
-        <v>1319</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
-        <v>1320</v>
+        <v>1318</v>
       </c>
       <c r="B388" t="s">
         <v>9</v>
       </c>
       <c r="C388" t="s">
-        <v>1321</v>
+        <v>1319</v>
       </c>
       <c r="D388" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E388" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F388" t="s">
         <v>511</v>
       </c>
       <c r="G388" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H388" t="s">
-        <v>1322</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
-        <v>1323</v>
+        <v>1321</v>
       </c>
       <c r="B389" t="s">
         <v>9</v>
       </c>
       <c r="C389" t="s">
-        <v>1324</v>
+        <v>1322</v>
       </c>
       <c r="D389" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E389" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F389" t="s">
         <v>511</v>
       </c>
       <c r="G389" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H389" t="s">
-        <v>1325</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
-        <v>1326</v>
+        <v>1324</v>
       </c>
       <c r="B390" t="s">
         <v>9</v>
       </c>
       <c r="C390" t="s">
-        <v>1327</v>
+        <v>1325</v>
       </c>
       <c r="D390" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E390" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F390" t="s">
         <v>511</v>
       </c>
       <c r="G390" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H390" t="s">
-        <v>1328</v>
+        <v>1326</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B391" t="s">
+        <v>9</v>
+      </c>
+      <c r="C391" t="s">
+        <v>1328</v>
+      </c>
+      <c r="D391" t="s">
+        <v>657</v>
+      </c>
+      <c r="E391" t="s">
+        <v>658</v>
+      </c>
+      <c r="F391" t="s">
+        <v>511</v>
+      </c>
+      <c r="G391" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H391" t="s">
         <v>1329</v>
-      </c>
-[...19 lines deleted...]
-        <v>1332</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
-        <v>1333</v>
+        <v>1330</v>
       </c>
       <c r="B392" t="s">
         <v>9</v>
       </c>
       <c r="C392" t="s">
-        <v>1334</v>
+        <v>1331</v>
       </c>
       <c r="D392" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E392" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F392" t="s">
-        <v>518</v>
+        <v>511</v>
       </c>
       <c r="G392" s="1" t="s">
-        <v>1335</v>
+        <v>138</v>
       </c>
       <c r="H392" t="s">
-        <v>1336</v>
+        <v>1332</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
-        <v>1337</v>
+        <v>1333</v>
       </c>
       <c r="B393" t="s">
         <v>9</v>
       </c>
       <c r="C393" t="s">
-        <v>1338</v>
+        <v>1334</v>
       </c>
       <c r="D393" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E393" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F393" t="s">
-        <v>518</v>
+        <v>606</v>
       </c>
       <c r="G393" s="1" t="s">
-        <v>1339</v>
+        <v>1335</v>
       </c>
       <c r="H393" t="s">
-        <v>1340</v>
+        <v>1336</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
-        <v>1341</v>
+        <v>1337</v>
       </c>
       <c r="B394" t="s">
         <v>9</v>
       </c>
       <c r="C394" t="s">
-        <v>1342</v>
+        <v>1338</v>
       </c>
       <c r="D394" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E394" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F394" t="s">
         <v>518</v>
       </c>
       <c r="G394" s="1" t="s">
-        <v>1343</v>
+        <v>1339</v>
       </c>
       <c r="H394" t="s">
-        <v>1344</v>
+        <v>1340</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
-        <v>1345</v>
+        <v>1341</v>
       </c>
       <c r="B395" t="s">
         <v>9</v>
       </c>
       <c r="C395" t="s">
-        <v>1346</v>
+        <v>1342</v>
       </c>
       <c r="D395" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E395" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F395" t="s">
-        <v>511</v>
+        <v>518</v>
       </c>
       <c r="G395" s="1" t="s">
-        <v>138</v>
+        <v>1343</v>
       </c>
       <c r="H395" t="s">
-        <v>1347</v>
+        <v>1344</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
+        <v>1345</v>
+      </c>
+      <c r="B396" t="s">
+        <v>9</v>
+      </c>
+      <c r="C396" t="s">
+        <v>1346</v>
+      </c>
+      <c r="D396" t="s">
+        <v>657</v>
+      </c>
+      <c r="E396" t="s">
+        <v>658</v>
+      </c>
+      <c r="F396" t="s">
+        <v>518</v>
+      </c>
+      <c r="G396" s="1" t="s">
+        <v>1347</v>
+      </c>
+      <c r="H396" t="s">
         <v>1348</v>
-      </c>
-[...19 lines deleted...]
-        <v>1350</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
+        <v>1349</v>
+      </c>
+      <c r="B397" t="s">
+        <v>9</v>
+      </c>
+      <c r="C397" t="s">
+        <v>1350</v>
+      </c>
+      <c r="D397" t="s">
+        <v>657</v>
+      </c>
+      <c r="E397" t="s">
+        <v>658</v>
+      </c>
+      <c r="F397" t="s">
+        <v>511</v>
+      </c>
+      <c r="G397" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H397" t="s">
         <v>1351</v>
-      </c>
-[...19 lines deleted...]
-        <v>1354</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
-        <v>1355</v>
+        <v>1352</v>
       </c>
       <c r="B398" t="s">
         <v>9</v>
       </c>
       <c r="C398" t="s">
-        <v>1356</v>
+        <v>1353</v>
       </c>
       <c r="D398" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E398" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F398" t="s">
-        <v>529</v>
+        <v>511</v>
       </c>
       <c r="G398" s="1" t="s">
-        <v>1357</v>
+        <v>138</v>
       </c>
       <c r="H398" t="s">
-        <v>1358</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
-        <v>1359</v>
+        <v>1355</v>
       </c>
       <c r="B399" t="s">
         <v>9</v>
       </c>
       <c r="C399" t="s">
-        <v>1360</v>
+        <v>1356</v>
       </c>
       <c r="D399" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E399" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F399" t="s">
-        <v>702</v>
+        <v>522</v>
       </c>
       <c r="G399" s="1" t="s">
-        <v>1361</v>
+        <v>1357</v>
       </c>
       <c r="H399" t="s">
-        <v>1362</v>
+        <v>1358</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
-        <v>1363</v>
+        <v>1359</v>
       </c>
       <c r="B400" t="s">
         <v>9</v>
       </c>
       <c r="C400" t="s">
-        <v>1364</v>
+        <v>1360</v>
       </c>
       <c r="D400" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E400" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F400" t="s">
-        <v>511</v>
+        <v>529</v>
       </c>
       <c r="G400" s="1" t="s">
-        <v>138</v>
+        <v>1361</v>
       </c>
       <c r="H400" t="s">
-        <v>1365</v>
+        <v>1362</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
+        <v>1363</v>
+      </c>
+      <c r="B401" t="s">
+        <v>9</v>
+      </c>
+      <c r="C401" t="s">
+        <v>1364</v>
+      </c>
+      <c r="D401" t="s">
+        <v>657</v>
+      </c>
+      <c r="E401" t="s">
+        <v>658</v>
+      </c>
+      <c r="F401" t="s">
+        <v>706</v>
+      </c>
+      <c r="G401" s="1" t="s">
+        <v>1365</v>
+      </c>
+      <c r="H401" t="s">
         <v>1366</v>
-      </c>
-[...19 lines deleted...]
-        <v>1368</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
-        <v>1369</v>
+        <v>1367</v>
       </c>
       <c r="B402" t="s">
         <v>9</v>
       </c>
       <c r="C402" t="s">
-        <v>1370</v>
+        <v>1368</v>
       </c>
       <c r="D402" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E402" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F402" t="s">
         <v>511</v>
       </c>
       <c r="G402" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H402" t="s">
-        <v>1371</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
+        <v>1370</v>
+      </c>
+      <c r="B403" t="s">
+        <v>9</v>
+      </c>
+      <c r="C403" t="s">
+        <v>1371</v>
+      </c>
+      <c r="D403" t="s">
+        <v>657</v>
+      </c>
+      <c r="E403" t="s">
+        <v>658</v>
+      </c>
+      <c r="F403" t="s">
+        <v>511</v>
+      </c>
+      <c r="G403" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H403" t="s">
         <v>1372</v>
-      </c>
-[...19 lines deleted...]
-        <v>1375</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
-        <v>1376</v>
+        <v>1373</v>
       </c>
       <c r="B404" t="s">
         <v>9</v>
       </c>
       <c r="C404" t="s">
-        <v>1377</v>
+        <v>1374</v>
       </c>
       <c r="D404" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E404" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F404" t="s">
-        <v>601</v>
+        <v>511</v>
       </c>
       <c r="G404" s="1" t="s">
-        <v>1378</v>
+        <v>138</v>
       </c>
       <c r="H404" t="s">
-        <v>1379</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
-        <v>1380</v>
+        <v>1376</v>
       </c>
       <c r="B405" t="s">
         <v>9</v>
       </c>
       <c r="C405" t="s">
-        <v>1381</v>
+        <v>1377</v>
       </c>
       <c r="D405" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E405" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F405" t="s">
-        <v>606</v>
+        <v>635</v>
       </c>
       <c r="G405" s="1" t="s">
-        <v>1382</v>
+        <v>1378</v>
       </c>
       <c r="H405" t="s">
-        <v>1383</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
-        <v>1384</v>
+        <v>1380</v>
       </c>
       <c r="B406" t="s">
         <v>9</v>
       </c>
       <c r="C406" t="s">
-        <v>1385</v>
+        <v>1381</v>
       </c>
       <c r="D406" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E406" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F406" t="s">
-        <v>511</v>
+        <v>601</v>
       </c>
       <c r="G406" s="1" t="s">
-        <v>138</v>
+        <v>1382</v>
       </c>
       <c r="H406" t="s">
-        <v>1368</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
+        <v>1384</v>
+      </c>
+      <c r="B407" t="s">
+        <v>9</v>
+      </c>
+      <c r="C407" t="s">
+        <v>1385</v>
+      </c>
+      <c r="D407" t="s">
+        <v>657</v>
+      </c>
+      <c r="E407" t="s">
+        <v>658</v>
+      </c>
+      <c r="F407" t="s">
+        <v>606</v>
+      </c>
+      <c r="G407" s="1" t="s">
         <v>1386</v>
       </c>
-      <c r="B407" t="s">
-[...2 lines deleted...]
-      <c r="C407" t="s">
+      <c r="H407" t="s">
         <v>1387</v>
-      </c>
-[...13 lines deleted...]
-        <v>1388</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
+        <v>1388</v>
+      </c>
+      <c r="B408" t="s">
+        <v>9</v>
+      </c>
+      <c r="C408" t="s">
         <v>1389</v>
       </c>
-      <c r="B408" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D408" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E408" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F408" t="s">
         <v>511</v>
       </c>
       <c r="G408" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H408" t="s">
-        <v>1391</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
+        <v>1390</v>
+      </c>
+      <c r="B409" t="s">
+        <v>9</v>
+      </c>
+      <c r="C409" t="s">
+        <v>1391</v>
+      </c>
+      <c r="D409" t="s">
+        <v>657</v>
+      </c>
+      <c r="E409" t="s">
+        <v>658</v>
+      </c>
+      <c r="F409" t="s">
+        <v>511</v>
+      </c>
+      <c r="G409" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H409" t="s">
         <v>1392</v>
-      </c>
-[...19 lines deleted...]
-        <v>1395</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
-        <v>1396</v>
+        <v>1393</v>
       </c>
       <c r="B410" t="s">
         <v>9</v>
       </c>
       <c r="C410" t="s">
-        <v>1397</v>
+        <v>1394</v>
       </c>
       <c r="D410" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E410" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F410" t="s">
-        <v>606</v>
+        <v>511</v>
       </c>
       <c r="G410" s="1" t="s">
-        <v>1398</v>
+        <v>138</v>
       </c>
       <c r="H410" t="s">
-        <v>1399</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
-        <v>1400</v>
+        <v>1396</v>
       </c>
       <c r="B411" t="s">
         <v>9</v>
       </c>
       <c r="C411" t="s">
-        <v>1401</v>
+        <v>1397</v>
       </c>
       <c r="D411" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E411" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F411" t="s">
-        <v>511</v>
+        <v>518</v>
       </c>
       <c r="G411" s="1" t="s">
-        <v>138</v>
+        <v>1398</v>
       </c>
       <c r="H411" t="s">
-        <v>1402</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
+        <v>1400</v>
+      </c>
+      <c r="B412" t="s">
+        <v>9</v>
+      </c>
+      <c r="C412" t="s">
+        <v>1401</v>
+      </c>
+      <c r="D412" t="s">
+        <v>657</v>
+      </c>
+      <c r="E412" t="s">
+        <v>658</v>
+      </c>
+      <c r="F412" t="s">
+        <v>606</v>
+      </c>
+      <c r="G412" s="1" t="s">
+        <v>1402</v>
+      </c>
+      <c r="H412" t="s">
         <v>1403</v>
-      </c>
-[...19 lines deleted...]
-        <v>1405</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
-        <v>1406</v>
+        <v>1404</v>
       </c>
       <c r="B413" t="s">
         <v>9</v>
       </c>
       <c r="C413" t="s">
-        <v>1407</v>
+        <v>1405</v>
       </c>
       <c r="D413" t="s">
-        <v>653</v>
+        <v>657</v>
       </c>
       <c r="E413" t="s">
-        <v>654</v>
+        <v>658</v>
       </c>
       <c r="F413" t="s">
         <v>511</v>
       </c>
       <c r="G413" s="1" t="s">
         <v>138</v>
       </c>
       <c r="H413" t="s">
-        <v>1408</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
-        <v>1409</v>
+        <v>1407</v>
       </c>
       <c r="B414" t="s">
         <v>9</v>
       </c>
       <c r="C414" t="s">
-        <v>10</v>
+        <v>1408</v>
       </c>
       <c r="D414" t="s">
-        <v>1410</v>
+        <v>657</v>
       </c>
       <c r="E414" t="s">
-        <v>1411</v>
+        <v>658</v>
       </c>
       <c r="F414" t="s">
         <v>511</v>
       </c>
       <c r="G414" s="1" t="s">
-        <v>1412</v>
+        <v>138</v>
       </c>
       <c r="H414" t="s">
-        <v>1413</v>
+        <v>1409</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
-        <v>1414</v>
+        <v>1410</v>
       </c>
       <c r="B415" t="s">
         <v>9</v>
       </c>
       <c r="C415" t="s">
-        <v>17</v>
+        <v>1411</v>
       </c>
       <c r="D415" t="s">
-        <v>1410</v>
+        <v>657</v>
       </c>
       <c r="E415" t="s">
-        <v>1411</v>
+        <v>658</v>
       </c>
       <c r="F415" t="s">
-        <v>537</v>
+        <v>511</v>
       </c>
       <c r="G415" s="1" t="s">
-        <v>1415</v>
+        <v>138</v>
       </c>
       <c r="H415" t="s">
-        <v>1416</v>
+        <v>1412</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
+        <v>1413</v>
+      </c>
+      <c r="B416" t="s">
+        <v>9</v>
+      </c>
+      <c r="C416" t="s">
+        <v>10</v>
+      </c>
+      <c r="D416" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E416" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F416" t="s">
+        <v>511</v>
+      </c>
+      <c r="G416" s="1" t="s">
+        <v>1416</v>
+      </c>
+      <c r="H416" t="s">
         <v>1417</v>
-      </c>
-[...19 lines deleted...]
-        <v>1419</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
+        <v>1418</v>
+      </c>
+      <c r="B417" t="s">
+        <v>9</v>
+      </c>
+      <c r="C417" t="s">
+        <v>17</v>
+      </c>
+      <c r="D417" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E417" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F417" t="s">
+        <v>537</v>
+      </c>
+      <c r="G417" s="1" t="s">
+        <v>1419</v>
+      </c>
+      <c r="H417" t="s">
         <v>1420</v>
-      </c>
-[...19 lines deleted...]
-        <v>1423</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
-        <v>1424</v>
+        <v>1421</v>
       </c>
       <c r="B418" t="s">
         <v>9</v>
       </c>
       <c r="C418" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="D418" t="s">
-        <v>1410</v>
+        <v>1414</v>
       </c>
       <c r="E418" t="s">
-        <v>1411</v>
+        <v>1415</v>
       </c>
       <c r="F418" t="s">
-        <v>606</v>
+        <v>537</v>
       </c>
       <c r="G418" s="1" t="s">
-        <v>1425</v>
+        <v>1422</v>
       </c>
       <c r="H418" t="s">
-        <v>1426</v>
+        <v>1423</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
+        <v>1424</v>
+      </c>
+      <c r="B419" t="s">
+        <v>9</v>
+      </c>
+      <c r="C419" t="s">
+        <v>25</v>
+      </c>
+      <c r="D419" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E419" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F419" t="s">
+        <v>1425</v>
+      </c>
+      <c r="G419" s="1" t="s">
+        <v>1426</v>
+      </c>
+      <c r="H419" t="s">
         <v>1427</v>
-      </c>
-[...19 lines deleted...]
-        <v>1429</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
+        <v>1428</v>
+      </c>
+      <c r="B420" t="s">
+        <v>9</v>
+      </c>
+      <c r="C420" t="s">
+        <v>29</v>
+      </c>
+      <c r="D420" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E420" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F420" t="s">
+        <v>606</v>
+      </c>
+      <c r="G420" s="1" t="s">
+        <v>1429</v>
+      </c>
+      <c r="H420" t="s">
         <v>1430</v>
-      </c>
-[...19 lines deleted...]
-        <v>1432</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
+        <v>1431</v>
+      </c>
+      <c r="B421" t="s">
+        <v>9</v>
+      </c>
+      <c r="C421" t="s">
+        <v>33</v>
+      </c>
+      <c r="D421" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E421" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F421" t="s">
+        <v>522</v>
+      </c>
+      <c r="G421" s="1" t="s">
+        <v>1432</v>
+      </c>
+      <c r="H421" t="s">
         <v>1433</v>
-      </c>
-[...19 lines deleted...]
-        <v>1435</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
+        <v>1434</v>
+      </c>
+      <c r="B422" t="s">
+        <v>9</v>
+      </c>
+      <c r="C422" t="s">
+        <v>37</v>
+      </c>
+      <c r="D422" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E422" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F422" t="s">
+        <v>522</v>
+      </c>
+      <c r="G422" s="1" t="s">
+        <v>1435</v>
+      </c>
+      <c r="H422" t="s">
         <v>1436</v>
-      </c>
-[...19 lines deleted...]
-        <v>1438</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
+        <v>1437</v>
+      </c>
+      <c r="B423" t="s">
+        <v>9</v>
+      </c>
+      <c r="C423" t="s">
+        <v>41</v>
+      </c>
+      <c r="D423" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E423" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F423" t="s">
+        <v>706</v>
+      </c>
+      <c r="G423" s="1" t="s">
+        <v>1438</v>
+      </c>
+      <c r="H423" t="s">
         <v>1439</v>
-      </c>
-[...19 lines deleted...]
-        <v>1441</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
+        <v>1440</v>
+      </c>
+      <c r="B424" t="s">
+        <v>9</v>
+      </c>
+      <c r="C424" t="s">
+        <v>45</v>
+      </c>
+      <c r="D424" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E424" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F424" t="s">
+        <v>706</v>
+      </c>
+      <c r="G424" s="1" t="s">
+        <v>1441</v>
+      </c>
+      <c r="H424" t="s">
         <v>1442</v>
-      </c>
-[...19 lines deleted...]
-        <v>1444</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
+        <v>1443</v>
+      </c>
+      <c r="B425" t="s">
+        <v>9</v>
+      </c>
+      <c r="C425" t="s">
+        <v>49</v>
+      </c>
+      <c r="D425" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E425" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F425" t="s">
+        <v>706</v>
+      </c>
+      <c r="G425" s="1" t="s">
+        <v>1444</v>
+      </c>
+      <c r="H425" t="s">
         <v>1445</v>
-      </c>
-[...19 lines deleted...]
-        <v>1447</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
+        <v>1446</v>
+      </c>
+      <c r="B426" t="s">
+        <v>9</v>
+      </c>
+      <c r="C426" t="s">
+        <v>53</v>
+      </c>
+      <c r="D426" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E426" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F426" t="s">
+        <v>706</v>
+      </c>
+      <c r="G426" s="1" t="s">
+        <v>1447</v>
+      </c>
+      <c r="H426" t="s">
         <v>1448</v>
-      </c>
-[...19 lines deleted...]
-        <v>1450</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
+        <v>1449</v>
+      </c>
+      <c r="B427" t="s">
+        <v>9</v>
+      </c>
+      <c r="C427" t="s">
+        <v>57</v>
+      </c>
+      <c r="D427" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E427" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F427" t="s">
+        <v>706</v>
+      </c>
+      <c r="G427" s="1" t="s">
+        <v>1450</v>
+      </c>
+      <c r="H427" t="s">
         <v>1451</v>
-      </c>
-[...19 lines deleted...]
-        <v>1453</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
+        <v>1452</v>
+      </c>
+      <c r="B428" t="s">
+        <v>9</v>
+      </c>
+      <c r="C428" t="s">
+        <v>61</v>
+      </c>
+      <c r="D428" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E428" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F428" t="s">
+        <v>706</v>
+      </c>
+      <c r="G428" s="1" t="s">
+        <v>1453</v>
+      </c>
+      <c r="H428" t="s">
         <v>1454</v>
-      </c>
-[...19 lines deleted...]
-        <v>1456</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
+        <v>1455</v>
+      </c>
+      <c r="B429" t="s">
+        <v>9</v>
+      </c>
+      <c r="C429" t="s">
+        <v>65</v>
+      </c>
+      <c r="D429" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E429" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F429" t="s">
+        <v>511</v>
+      </c>
+      <c r="G429" s="1" t="s">
+        <v>1456</v>
+      </c>
+      <c r="H429" t="s">
         <v>1457</v>
-      </c>
-[...19 lines deleted...]
-        <v>1459</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
-        <v>1460</v>
+        <v>1458</v>
       </c>
       <c r="B430" t="s">
         <v>9</v>
       </c>
       <c r="C430" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="D430" t="s">
-        <v>1410</v>
+        <v>1414</v>
       </c>
       <c r="E430" t="s">
-        <v>1411</v>
+        <v>1415</v>
       </c>
       <c r="F430" t="s">
         <v>522</v>
       </c>
       <c r="G430" s="1" t="s">
-        <v>1461</v>
+        <v>1459</v>
       </c>
       <c r="H430" t="s">
-        <v>1462</v>
+        <v>1460</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
+        <v>1461</v>
+      </c>
+      <c r="B431" t="s">
+        <v>9</v>
+      </c>
+      <c r="C431" t="s">
+        <v>73</v>
+      </c>
+      <c r="D431" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E431" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F431" t="s">
+        <v>522</v>
+      </c>
+      <c r="G431" s="1" t="s">
+        <v>1462</v>
+      </c>
+      <c r="H431" t="s">
         <v>1463</v>
-      </c>
-[...19 lines deleted...]
-        <v>1465</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
+        <v>1464</v>
+      </c>
+      <c r="B432" t="s">
+        <v>9</v>
+      </c>
+      <c r="C432" t="s">
+        <v>77</v>
+      </c>
+      <c r="D432" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E432" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F432" t="s">
+        <v>522</v>
+      </c>
+      <c r="G432" s="1" t="s">
+        <v>1465</v>
+      </c>
+      <c r="H432" t="s">
         <v>1466</v>
-      </c>
-[...19 lines deleted...]
-        <v>1468</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
+        <v>1467</v>
+      </c>
+      <c r="B433" t="s">
+        <v>9</v>
+      </c>
+      <c r="C433" t="s">
+        <v>81</v>
+      </c>
+      <c r="D433" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E433" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F433" t="s">
+        <v>706</v>
+      </c>
+      <c r="G433" s="1" t="s">
+        <v>1468</v>
+      </c>
+      <c r="H433" t="s">
         <v>1469</v>
-      </c>
-[...19 lines deleted...]
-        <v>1471</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
+        <v>1470</v>
+      </c>
+      <c r="B434" t="s">
+        <v>9</v>
+      </c>
+      <c r="C434" t="s">
+        <v>85</v>
+      </c>
+      <c r="D434" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E434" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F434" t="s">
+        <v>537</v>
+      </c>
+      <c r="G434" s="1" t="s">
+        <v>1471</v>
+      </c>
+      <c r="H434" t="s">
         <v>1472</v>
-      </c>
-[...19 lines deleted...]
-        <v>1474</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
+        <v>1473</v>
+      </c>
+      <c r="B435" t="s">
+        <v>9</v>
+      </c>
+      <c r="C435" t="s">
+        <v>89</v>
+      </c>
+      <c r="D435" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E435" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F435" t="s">
+        <v>537</v>
+      </c>
+      <c r="G435" s="1" t="s">
+        <v>1474</v>
+      </c>
+      <c r="H435" t="s">
         <v>1475</v>
-      </c>
-[...19 lines deleted...]
-        <v>1477</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
+        <v>1476</v>
+      </c>
+      <c r="B436" t="s">
+        <v>9</v>
+      </c>
+      <c r="C436" t="s">
+        <v>93</v>
+      </c>
+      <c r="D436" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E436" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F436" t="s">
+        <v>511</v>
+      </c>
+      <c r="G436" s="1" t="s">
+        <v>1477</v>
+      </c>
+      <c r="H436" t="s">
         <v>1478</v>
-      </c>
-[...19 lines deleted...]
-        <v>1480</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
+        <v>1479</v>
+      </c>
+      <c r="B437" t="s">
+        <v>9</v>
+      </c>
+      <c r="C437" t="s">
+        <v>97</v>
+      </c>
+      <c r="D437" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E437" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F437" t="s">
+        <v>706</v>
+      </c>
+      <c r="G437" s="1" t="s">
+        <v>1480</v>
+      </c>
+      <c r="H437" t="s">
         <v>1481</v>
-      </c>
-[...19 lines deleted...]
-        <v>1484</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
-        <v>1485</v>
+        <v>1482</v>
       </c>
       <c r="B438" t="s">
         <v>9</v>
       </c>
       <c r="C438" t="s">
-        <v>109</v>
+        <v>101</v>
       </c>
       <c r="D438" t="s">
-        <v>1410</v>
+        <v>1414</v>
       </c>
       <c r="E438" t="s">
-        <v>1411</v>
+        <v>1415</v>
       </c>
       <c r="F438" t="s">
-        <v>529</v>
+        <v>522</v>
       </c>
       <c r="G438" s="1" t="s">
-        <v>1486</v>
+        <v>1483</v>
       </c>
       <c r="H438" t="s">
-        <v>1487</v>
+        <v>1484</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
+        <v>1485</v>
+      </c>
+      <c r="B439" t="s">
+        <v>9</v>
+      </c>
+      <c r="C439" t="s">
+        <v>105</v>
+      </c>
+      <c r="D439" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E439" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F439" t="s">
+        <v>1486</v>
+      </c>
+      <c r="G439" s="1" t="s">
+        <v>1487</v>
+      </c>
+      <c r="H439" t="s">
         <v>1488</v>
-      </c>
-[...19 lines deleted...]
-        <v>1490</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
+        <v>1489</v>
+      </c>
+      <c r="B440" t="s">
+        <v>9</v>
+      </c>
+      <c r="C440" t="s">
+        <v>109</v>
+      </c>
+      <c r="D440" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E440" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F440" t="s">
+        <v>529</v>
+      </c>
+      <c r="G440" s="1" t="s">
+        <v>1490</v>
+      </c>
+      <c r="H440" t="s">
         <v>1491</v>
-      </c>
-[...19 lines deleted...]
-        <v>1493</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
+        <v>1492</v>
+      </c>
+      <c r="B441" t="s">
+        <v>9</v>
+      </c>
+      <c r="C441" t="s">
+        <v>113</v>
+      </c>
+      <c r="D441" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E441" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F441" t="s">
+        <v>529</v>
+      </c>
+      <c r="G441" s="1" t="s">
+        <v>1493</v>
+      </c>
+      <c r="H441" t="s">
         <v>1494</v>
-      </c>
-[...19 lines deleted...]
-        <v>1496</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
+        <v>1495</v>
+      </c>
+      <c r="B442" t="s">
+        <v>9</v>
+      </c>
+      <c r="C442" t="s">
+        <v>117</v>
+      </c>
+      <c r="D442" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E442" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F442" t="s">
+        <v>706</v>
+      </c>
+      <c r="G442" s="1" t="s">
+        <v>1496</v>
+      </c>
+      <c r="H442" t="s">
         <v>1497</v>
-      </c>
-[...19 lines deleted...]
-        <v>1499</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
+        <v>1498</v>
+      </c>
+      <c r="B443" t="s">
+        <v>9</v>
+      </c>
+      <c r="C443" t="s">
+        <v>121</v>
+      </c>
+      <c r="D443" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E443" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F443" t="s">
+        <v>601</v>
+      </c>
+      <c r="G443" s="1" t="s">
+        <v>1499</v>
+      </c>
+      <c r="H443" t="s">
         <v>1500</v>
-      </c>
-[...19 lines deleted...]
-        <v>1502</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
-        <v>1503</v>
+        <v>1501</v>
       </c>
       <c r="B444" t="s">
         <v>9</v>
       </c>
       <c r="C444" t="s">
-        <v>133</v>
+        <v>125</v>
       </c>
       <c r="D444" t="s">
-        <v>1410</v>
+        <v>1414</v>
       </c>
       <c r="E444" t="s">
-        <v>1411</v>
+        <v>1415</v>
       </c>
       <c r="F444" t="s">
         <v>606</v>
       </c>
       <c r="G444" s="1" t="s">
-        <v>1504</v>
+        <v>1502</v>
       </c>
       <c r="H444" t="s">
-        <v>1505</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
-        <v>1506</v>
+        <v>1504</v>
       </c>
       <c r="B445" t="s">
         <v>9</v>
       </c>
       <c r="C445" t="s">
-        <v>137</v>
+        <v>129</v>
       </c>
       <c r="D445" t="s">
-        <v>1410</v>
+        <v>1414</v>
       </c>
       <c r="E445" t="s">
-        <v>1411</v>
+        <v>1415</v>
       </c>
       <c r="F445" t="s">
         <v>606</v>
       </c>
       <c r="G445" s="1" t="s">
-        <v>1507</v>
+        <v>1505</v>
       </c>
       <c r="H445" t="s">
-        <v>1508</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
-        <v>1509</v>
+        <v>1507</v>
       </c>
       <c r="B446" t="s">
         <v>9</v>
       </c>
       <c r="C446" t="s">
-        <v>141</v>
+        <v>133</v>
       </c>
       <c r="D446" t="s">
-        <v>1410</v>
+        <v>1414</v>
       </c>
       <c r="E446" t="s">
-        <v>1411</v>
+        <v>1415</v>
       </c>
       <c r="F446" t="s">
         <v>606</v>
       </c>
       <c r="G446" s="1" t="s">
-        <v>1510</v>
+        <v>1508</v>
       </c>
       <c r="H446" t="s">
-        <v>1511</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
+        <v>1510</v>
+      </c>
+      <c r="B447" t="s">
+        <v>9</v>
+      </c>
+      <c r="C447" t="s">
+        <v>137</v>
+      </c>
+      <c r="D447" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E447" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F447" t="s">
+        <v>606</v>
+      </c>
+      <c r="G447" s="1" t="s">
+        <v>1511</v>
+      </c>
+      <c r="H447" t="s">
         <v>1512</v>
-      </c>
-[...19 lines deleted...]
-        <v>1514</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
+        <v>1513</v>
+      </c>
+      <c r="B448" t="s">
+        <v>9</v>
+      </c>
+      <c r="C448" t="s">
+        <v>141</v>
+      </c>
+      <c r="D448" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E448" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F448" t="s">
+        <v>606</v>
+      </c>
+      <c r="G448" s="1" t="s">
+        <v>1514</v>
+      </c>
+      <c r="H448" t="s">
         <v>1515</v>
-      </c>
-[...19 lines deleted...]
-        <v>1517</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
+        <v>1516</v>
+      </c>
+      <c r="B449" t="s">
+        <v>9</v>
+      </c>
+      <c r="C449" t="s">
+        <v>145</v>
+      </c>
+      <c r="D449" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E449" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F449" t="s">
+        <v>1232</v>
+      </c>
+      <c r="G449" s="1" t="s">
+        <v>1517</v>
+      </c>
+      <c r="H449" t="s">
         <v>1518</v>
-      </c>
-[...19 lines deleted...]
-        <v>1521</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
-        <v>1522</v>
+        <v>1519</v>
       </c>
       <c r="B450" t="s">
         <v>9</v>
       </c>
       <c r="C450" t="s">
-        <v>157</v>
+        <v>149</v>
       </c>
       <c r="D450" t="s">
-        <v>1410</v>
+        <v>1414</v>
       </c>
       <c r="E450" t="s">
-        <v>1411</v>
+        <v>1415</v>
       </c>
       <c r="F450" t="s">
-        <v>1523</v>
+        <v>522</v>
       </c>
       <c r="G450" s="1" t="s">
-        <v>1524</v>
+        <v>1520</v>
       </c>
       <c r="H450" t="s">
-        <v>1525</v>
+        <v>1521</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
-        <v>1526</v>
+        <v>1522</v>
       </c>
       <c r="B451" t="s">
         <v>9</v>
       </c>
       <c r="C451" t="s">
-        <v>161</v>
+        <v>153</v>
       </c>
       <c r="D451" t="s">
-        <v>1410</v>
+        <v>1414</v>
       </c>
       <c r="E451" t="s">
-        <v>1411</v>
+        <v>1415</v>
       </c>
       <c r="F451" t="s">
-        <v>522</v>
+        <v>1523</v>
       </c>
       <c r="G451" s="1" t="s">
-        <v>1527</v>
+        <v>1524</v>
       </c>
       <c r="H451" t="s">
-        <v>1528</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
+        <v>1526</v>
+      </c>
+      <c r="B452" t="s">
+        <v>9</v>
+      </c>
+      <c r="C452" t="s">
+        <v>157</v>
+      </c>
+      <c r="D452" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E452" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F452" t="s">
+        <v>1527</v>
+      </c>
+      <c r="G452" s="1" t="s">
+        <v>1528</v>
+      </c>
+      <c r="H452" t="s">
         <v>1529</v>
-      </c>
-[...19 lines deleted...]
-        <v>1532</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" t="s">
-        <v>1533</v>
+        <v>1530</v>
       </c>
       <c r="B453" t="s">
         <v>9</v>
       </c>
       <c r="C453" t="s">
-        <v>169</v>
+        <v>161</v>
       </c>
       <c r="D453" t="s">
-        <v>1410</v>
+        <v>1414</v>
       </c>
       <c r="E453" t="s">
-        <v>1411</v>
+        <v>1415</v>
       </c>
       <c r="F453" t="s">
-        <v>511</v>
+        <v>522</v>
       </c>
       <c r="G453" s="1" t="s">
-        <v>1534</v>
+        <v>1531</v>
       </c>
       <c r="H453" t="s">
-        <v>1535</v>
+        <v>1532</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" t="s">
+        <v>1533</v>
+      </c>
+      <c r="B454" t="s">
+        <v>9</v>
+      </c>
+      <c r="C454" t="s">
+        <v>165</v>
+      </c>
+      <c r="D454" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E454" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F454" t="s">
+        <v>1534</v>
+      </c>
+      <c r="G454" s="1" t="s">
+        <v>1535</v>
+      </c>
+      <c r="H454" t="s">
         <v>1536</v>
-      </c>
-[...19 lines deleted...]
-        <v>1538</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" t="s">
+        <v>1537</v>
+      </c>
+      <c r="B455" t="s">
+        <v>9</v>
+      </c>
+      <c r="C455" t="s">
+        <v>169</v>
+      </c>
+      <c r="D455" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E455" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F455" t="s">
+        <v>511</v>
+      </c>
+      <c r="G455" s="1" t="s">
+        <v>1538</v>
+      </c>
+      <c r="H455" t="s">
         <v>1539</v>
-      </c>
-[...19 lines deleted...]
-        <v>1541</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" t="s">
+        <v>1540</v>
+      </c>
+      <c r="B456" t="s">
+        <v>9</v>
+      </c>
+      <c r="C456" t="s">
+        <v>173</v>
+      </c>
+      <c r="D456" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E456" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F456" t="s">
+        <v>706</v>
+      </c>
+      <c r="G456" s="1" t="s">
+        <v>1541</v>
+      </c>
+      <c r="H456" t="s">
         <v>1542</v>
-      </c>
-[...19 lines deleted...]
-        <v>1544</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" t="s">
+        <v>1543</v>
+      </c>
+      <c r="B457" t="s">
+        <v>9</v>
+      </c>
+      <c r="C457" t="s">
+        <v>177</v>
+      </c>
+      <c r="D457" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E457" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F457" t="s">
+        <v>706</v>
+      </c>
+      <c r="G457" s="1" t="s">
+        <v>1544</v>
+      </c>
+      <c r="H457" t="s">
         <v>1545</v>
-      </c>
-[...19 lines deleted...]
-        <v>1547</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" t="s">
+        <v>1546</v>
+      </c>
+      <c r="B458" t="s">
+        <v>9</v>
+      </c>
+      <c r="C458" t="s">
+        <v>181</v>
+      </c>
+      <c r="D458" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E458" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F458" t="s">
+        <v>511</v>
+      </c>
+      <c r="G458" s="1" t="s">
+        <v>1547</v>
+      </c>
+      <c r="H458" t="s">
         <v>1548</v>
-      </c>
-[...19 lines deleted...]
-        <v>1550</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" t="s">
+        <v>1549</v>
+      </c>
+      <c r="B459" t="s">
+        <v>9</v>
+      </c>
+      <c r="C459" t="s">
+        <v>185</v>
+      </c>
+      <c r="D459" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E459" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F459" t="s">
+        <v>529</v>
+      </c>
+      <c r="G459" s="1" t="s">
+        <v>1550</v>
+      </c>
+      <c r="H459" t="s">
         <v>1551</v>
-      </c>
-[...19 lines deleted...]
-        <v>1553</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" t="s">
-        <v>1554</v>
+        <v>1552</v>
       </c>
       <c r="B460" t="s">
         <v>9</v>
       </c>
       <c r="C460" t="s">
-        <v>197</v>
+        <v>189</v>
       </c>
       <c r="D460" t="s">
-        <v>1410</v>
+        <v>1414</v>
       </c>
       <c r="E460" t="s">
-        <v>1411</v>
+        <v>1415</v>
       </c>
       <c r="F460" t="s">
         <v>522</v>
       </c>
       <c r="G460" s="1" t="s">
-        <v>1555</v>
+        <v>1553</v>
       </c>
       <c r="H460" t="s">
-        <v>1556</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" t="s">
-        <v>1557</v>
+        <v>1555</v>
       </c>
       <c r="B461" t="s">
         <v>9</v>
       </c>
       <c r="C461" t="s">
-        <v>201</v>
+        <v>193</v>
       </c>
       <c r="D461" t="s">
-        <v>1410</v>
+        <v>1414</v>
       </c>
       <c r="E461" t="s">
-        <v>1411</v>
+        <v>1415</v>
       </c>
       <c r="F461" t="s">
         <v>522</v>
       </c>
       <c r="G461" s="1" t="s">
-        <v>1558</v>
+        <v>1556</v>
       </c>
       <c r="H461" t="s">
-        <v>1559</v>
+        <v>1557</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" t="s">
+        <v>1558</v>
+      </c>
+      <c r="B462" t="s">
+        <v>9</v>
+      </c>
+      <c r="C462" t="s">
+        <v>197</v>
+      </c>
+      <c r="D462" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E462" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F462" t="s">
+        <v>522</v>
+      </c>
+      <c r="G462" s="1" t="s">
+        <v>1559</v>
+      </c>
+      <c r="H462" t="s">
         <v>1560</v>
-      </c>
-[...19 lines deleted...]
-        <v>1562</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" t="s">
+        <v>1561</v>
+      </c>
+      <c r="B463" t="s">
+        <v>9</v>
+      </c>
+      <c r="C463" t="s">
+        <v>201</v>
+      </c>
+      <c r="D463" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E463" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F463" t="s">
+        <v>522</v>
+      </c>
+      <c r="G463" s="1" t="s">
+        <v>1562</v>
+      </c>
+      <c r="H463" t="s">
         <v>1563</v>
-      </c>
-[...19 lines deleted...]
-        <v>1565</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" t="s">
+        <v>1564</v>
+      </c>
+      <c r="B464" t="s">
+        <v>9</v>
+      </c>
+      <c r="C464" t="s">
+        <v>205</v>
+      </c>
+      <c r="D464" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E464" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F464" t="s">
+        <v>706</v>
+      </c>
+      <c r="G464" s="1" t="s">
+        <v>1565</v>
+      </c>
+      <c r="H464" t="s">
         <v>1566</v>
-      </c>
-[...19 lines deleted...]
-        <v>1568</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" t="s">
+        <v>1567</v>
+      </c>
+      <c r="B465" t="s">
+        <v>9</v>
+      </c>
+      <c r="C465" t="s">
+        <v>209</v>
+      </c>
+      <c r="D465" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E465" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F465" t="s">
+        <v>518</v>
+      </c>
+      <c r="G465" s="1" t="s">
+        <v>1568</v>
+      </c>
+      <c r="H465" t="s">
         <v>1569</v>
-      </c>
-[...19 lines deleted...]
-        <v>1571</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" t="s">
+        <v>1570</v>
+      </c>
+      <c r="B466" t="s">
+        <v>9</v>
+      </c>
+      <c r="C466" t="s">
+        <v>213</v>
+      </c>
+      <c r="D466" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E466" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F466" t="s">
+        <v>522</v>
+      </c>
+      <c r="G466" s="1" t="s">
+        <v>1571</v>
+      </c>
+      <c r="H466" t="s">
         <v>1572</v>
-      </c>
-[...19 lines deleted...]
-        <v>1574</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" t="s">
+        <v>1573</v>
+      </c>
+      <c r="B467" t="s">
+        <v>9</v>
+      </c>
+      <c r="C467" t="s">
+        <v>217</v>
+      </c>
+      <c r="D467" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E467" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F467" t="s">
+        <v>606</v>
+      </c>
+      <c r="G467" s="1" t="s">
+        <v>1574</v>
+      </c>
+      <c r="H467" t="s">
         <v>1575</v>
-      </c>
-[...19 lines deleted...]
-        <v>1577</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" t="s">
+        <v>1576</v>
+      </c>
+      <c r="B468" t="s">
+        <v>9</v>
+      </c>
+      <c r="C468" t="s">
+        <v>221</v>
+      </c>
+      <c r="D468" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E468" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F468" t="s">
+        <v>706</v>
+      </c>
+      <c r="G468" s="1" t="s">
+        <v>1577</v>
+      </c>
+      <c r="H468" t="s">
         <v>1578</v>
-      </c>
-[...19 lines deleted...]
-        <v>1580</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" t="s">
+        <v>1579</v>
+      </c>
+      <c r="B469" t="s">
+        <v>9</v>
+      </c>
+      <c r="C469" t="s">
+        <v>225</v>
+      </c>
+      <c r="D469" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E469" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F469" t="s">
+        <v>522</v>
+      </c>
+      <c r="G469" s="1" t="s">
+        <v>1580</v>
+      </c>
+      <c r="H469" t="s">
         <v>1581</v>
-      </c>
-[...19 lines deleted...]
-        <v>1583</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" t="s">
-        <v>1584</v>
+        <v>1582</v>
       </c>
       <c r="B470" t="s">
         <v>9</v>
       </c>
       <c r="C470" t="s">
-        <v>237</v>
+        <v>229</v>
       </c>
       <c r="D470" t="s">
-        <v>1410</v>
+        <v>1414</v>
       </c>
       <c r="E470" t="s">
-        <v>1411</v>
+        <v>1415</v>
       </c>
       <c r="F470" t="s">
         <v>522</v>
       </c>
       <c r="G470" s="1" t="s">
-        <v>1585</v>
+        <v>1583</v>
       </c>
       <c r="H470" t="s">
-        <v>1586</v>
+        <v>1584</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" t="s">
+        <v>1585</v>
+      </c>
+      <c r="B471" t="s">
+        <v>9</v>
+      </c>
+      <c r="C471" t="s">
+        <v>233</v>
+      </c>
+      <c r="D471" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E471" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F471" t="s">
+        <v>518</v>
+      </c>
+      <c r="G471" s="1" t="s">
+        <v>1586</v>
+      </c>
+      <c r="H471" t="s">
         <v>1587</v>
-      </c>
-[...19 lines deleted...]
-        <v>1589</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" t="s">
+        <v>1588</v>
+      </c>
+      <c r="B472" t="s">
+        <v>9</v>
+      </c>
+      <c r="C472" t="s">
+        <v>237</v>
+      </c>
+      <c r="D472" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E472" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F472" t="s">
+        <v>522</v>
+      </c>
+      <c r="G472" s="1" t="s">
+        <v>1589</v>
+      </c>
+      <c r="H472" t="s">
         <v>1590</v>
-      </c>
-[...19 lines deleted...]
-        <v>1592</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" t="s">
+        <v>1591</v>
+      </c>
+      <c r="B473" t="s">
+        <v>9</v>
+      </c>
+      <c r="C473" t="s">
+        <v>241</v>
+      </c>
+      <c r="D473" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E473" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F473" t="s">
+        <v>511</v>
+      </c>
+      <c r="G473" s="1" t="s">
+        <v>1592</v>
+      </c>
+      <c r="H473" t="s">
         <v>1593</v>
-      </c>
-[...19 lines deleted...]
-        <v>1595</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" t="s">
-        <v>1596</v>
+        <v>1594</v>
       </c>
       <c r="B474" t="s">
         <v>9</v>
       </c>
       <c r="C474" t="s">
-        <v>253</v>
+        <v>245</v>
       </c>
       <c r="D474" t="s">
-        <v>1410</v>
+        <v>1414</v>
       </c>
       <c r="E474" t="s">
-        <v>1411</v>
+        <v>1415</v>
       </c>
       <c r="F474" t="s">
         <v>511</v>
       </c>
       <c r="G474" s="1" t="s">
-        <v>1597</v>
+        <v>1595</v>
       </c>
       <c r="H474" t="s">
-        <v>1598</v>
+        <v>1596</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" t="s">
+        <v>1597</v>
+      </c>
+      <c r="B475" t="s">
+        <v>9</v>
+      </c>
+      <c r="C475" t="s">
+        <v>249</v>
+      </c>
+      <c r="D475" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E475" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F475" t="s">
+        <v>547</v>
+      </c>
+      <c r="G475" s="1" t="s">
+        <v>1598</v>
+      </c>
+      <c r="H475" t="s">
         <v>1599</v>
-      </c>
-[...19 lines deleted...]
-        <v>1601</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" t="s">
+        <v>1600</v>
+      </c>
+      <c r="B476" t="s">
+        <v>9</v>
+      </c>
+      <c r="C476" t="s">
+        <v>253</v>
+      </c>
+      <c r="D476" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E476" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F476" t="s">
+        <v>511</v>
+      </c>
+      <c r="G476" s="1" t="s">
+        <v>1601</v>
+      </c>
+      <c r="H476" t="s">
         <v>1602</v>
-      </c>
-[...19 lines deleted...]
-        <v>1604</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" t="s">
+        <v>1603</v>
+      </c>
+      <c r="B477" t="s">
+        <v>9</v>
+      </c>
+      <c r="C477" t="s">
+        <v>257</v>
+      </c>
+      <c r="D477" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E477" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F477" t="s">
+        <v>606</v>
+      </c>
+      <c r="G477" s="1" t="s">
+        <v>1604</v>
+      </c>
+      <c r="H477" t="s">
         <v>1605</v>
-      </c>
-[...19 lines deleted...]
-        <v>1607</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" t="s">
+        <v>1606</v>
+      </c>
+      <c r="B478" t="s">
+        <v>9</v>
+      </c>
+      <c r="C478" t="s">
+        <v>261</v>
+      </c>
+      <c r="D478" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E478" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F478" t="s">
+        <v>522</v>
+      </c>
+      <c r="G478" s="1" t="s">
+        <v>1607</v>
+      </c>
+      <c r="H478" t="s">
         <v>1608</v>
-      </c>
-[...19 lines deleted...]
-        <v>1610</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" t="s">
+        <v>1609</v>
+      </c>
+      <c r="B479" t="s">
+        <v>9</v>
+      </c>
+      <c r="C479" t="s">
+        <v>265</v>
+      </c>
+      <c r="D479" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E479" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F479" t="s">
+        <v>518</v>
+      </c>
+      <c r="G479" s="1" t="s">
+        <v>1610</v>
+      </c>
+      <c r="H479" t="s">
         <v>1611</v>
-      </c>
-[...19 lines deleted...]
-        <v>1613</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" t="s">
+        <v>1612</v>
+      </c>
+      <c r="B480" t="s">
+        <v>9</v>
+      </c>
+      <c r="C480" t="s">
+        <v>269</v>
+      </c>
+      <c r="D480" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E480" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F480" t="s">
+        <v>511</v>
+      </c>
+      <c r="G480" s="1" t="s">
+        <v>1613</v>
+      </c>
+      <c r="H480" t="s">
         <v>1614</v>
-      </c>
-[...19 lines deleted...]
-        <v>1616</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" t="s">
+        <v>1615</v>
+      </c>
+      <c r="B481" t="s">
+        <v>9</v>
+      </c>
+      <c r="C481" t="s">
+        <v>273</v>
+      </c>
+      <c r="D481" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E481" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F481" t="s">
+        <v>522</v>
+      </c>
+      <c r="G481" s="1" t="s">
+        <v>1616</v>
+      </c>
+      <c r="H481" t="s">
         <v>1617</v>
-      </c>
-[...19 lines deleted...]
-        <v>1619</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" t="s">
+        <v>1618</v>
+      </c>
+      <c r="B482" t="s">
+        <v>9</v>
+      </c>
+      <c r="C482" t="s">
+        <v>277</v>
+      </c>
+      <c r="D482" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E482" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F482" t="s">
+        <v>522</v>
+      </c>
+      <c r="G482" s="1" t="s">
+        <v>1619</v>
+      </c>
+      <c r="H482" t="s">
         <v>1620</v>
-      </c>
-[...19 lines deleted...]
-        <v>1622</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" t="s">
+        <v>1621</v>
+      </c>
+      <c r="B483" t="s">
+        <v>9</v>
+      </c>
+      <c r="C483" t="s">
+        <v>281</v>
+      </c>
+      <c r="D483" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E483" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F483" t="s">
+        <v>606</v>
+      </c>
+      <c r="G483" s="1" t="s">
+        <v>1622</v>
+      </c>
+      <c r="H483" t="s">
         <v>1623</v>
-      </c>
-[...19 lines deleted...]
-        <v>1625</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" t="s">
+        <v>1624</v>
+      </c>
+      <c r="B484" t="s">
+        <v>9</v>
+      </c>
+      <c r="C484" t="s">
+        <v>285</v>
+      </c>
+      <c r="D484" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E484" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F484" t="s">
+        <v>606</v>
+      </c>
+      <c r="G484" s="1" t="s">
+        <v>1625</v>
+      </c>
+      <c r="H484" t="s">
         <v>1626</v>
-      </c>
-[...19 lines deleted...]
-        <v>1628</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" t="s">
+        <v>1627</v>
+      </c>
+      <c r="B485" t="s">
+        <v>9</v>
+      </c>
+      <c r="C485" t="s">
+        <v>289</v>
+      </c>
+      <c r="D485" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E485" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F485" t="s">
+        <v>706</v>
+      </c>
+      <c r="G485" s="1" t="s">
+        <v>1628</v>
+      </c>
+      <c r="H485" t="s">
         <v>1629</v>
-      </c>
-[...19 lines deleted...]
-        <v>1631</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" t="s">
-        <v>1632</v>
+        <v>1630</v>
       </c>
       <c r="B486" t="s">
         <v>9</v>
       </c>
       <c r="C486" t="s">
-        <v>301</v>
+        <v>293</v>
       </c>
       <c r="D486" t="s">
-        <v>1410</v>
+        <v>1414</v>
       </c>
       <c r="E486" t="s">
-        <v>1411</v>
+        <v>1415</v>
       </c>
       <c r="F486" t="s">
         <v>529</v>
       </c>
       <c r="G486" s="1" t="s">
-        <v>1633</v>
+        <v>1631</v>
       </c>
       <c r="H486" t="s">
-        <v>1634</v>
+        <v>1632</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" t="s">
+        <v>1633</v>
+      </c>
+      <c r="B487" t="s">
+        <v>9</v>
+      </c>
+      <c r="C487" t="s">
+        <v>297</v>
+      </c>
+      <c r="D487" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E487" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F487" t="s">
+        <v>606</v>
+      </c>
+      <c r="G487" s="1" t="s">
+        <v>1634</v>
+      </c>
+      <c r="H487" t="s">
         <v>1635</v>
-      </c>
-[...19 lines deleted...]
-        <v>1637</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" t="s">
+        <v>1636</v>
+      </c>
+      <c r="B488" t="s">
+        <v>9</v>
+      </c>
+      <c r="C488" t="s">
+        <v>301</v>
+      </c>
+      <c r="D488" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E488" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F488" t="s">
+        <v>529</v>
+      </c>
+      <c r="G488" s="1" t="s">
+        <v>1637</v>
+      </c>
+      <c r="H488" t="s">
         <v>1638</v>
-      </c>
-[...19 lines deleted...]
-        <v>1640</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" t="s">
+        <v>1639</v>
+      </c>
+      <c r="B489" t="s">
+        <v>9</v>
+      </c>
+      <c r="C489" t="s">
+        <v>305</v>
+      </c>
+      <c r="D489" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E489" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F489" t="s">
+        <v>522</v>
+      </c>
+      <c r="G489" s="1" t="s">
+        <v>1640</v>
+      </c>
+      <c r="H489" t="s">
         <v>1641</v>
-      </c>
-[...19 lines deleted...]
-        <v>1643</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" t="s">
+        <v>1642</v>
+      </c>
+      <c r="B490" t="s">
+        <v>9</v>
+      </c>
+      <c r="C490" t="s">
+        <v>309</v>
+      </c>
+      <c r="D490" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E490" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F490" t="s">
+        <v>671</v>
+      </c>
+      <c r="G490" s="1" t="s">
+        <v>1643</v>
+      </c>
+      <c r="H490" t="s">
         <v>1644</v>
-      </c>
-[...19 lines deleted...]
-        <v>1646</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" t="s">
+        <v>1645</v>
+      </c>
+      <c r="B491" t="s">
+        <v>9</v>
+      </c>
+      <c r="C491" t="s">
+        <v>313</v>
+      </c>
+      <c r="D491" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E491" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F491" t="s">
+        <v>518</v>
+      </c>
+      <c r="G491" s="1" t="s">
+        <v>1646</v>
+      </c>
+      <c r="H491" t="s">
         <v>1647</v>
-      </c>
-[...19 lines deleted...]
-        <v>1649</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" t="s">
+        <v>1648</v>
+      </c>
+      <c r="B492" t="s">
+        <v>9</v>
+      </c>
+      <c r="C492" t="s">
+        <v>317</v>
+      </c>
+      <c r="D492" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E492" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F492" t="s">
+        <v>537</v>
+      </c>
+      <c r="G492" s="1" t="s">
+        <v>1649</v>
+      </c>
+      <c r="H492" t="s">
         <v>1650</v>
-      </c>
-[...19 lines deleted...]
-        <v>1652</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" t="s">
+        <v>1651</v>
+      </c>
+      <c r="B493" t="s">
+        <v>9</v>
+      </c>
+      <c r="C493" t="s">
+        <v>321</v>
+      </c>
+      <c r="D493" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E493" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F493" t="s">
+        <v>537</v>
+      </c>
+      <c r="G493" s="1" t="s">
+        <v>1652</v>
+      </c>
+      <c r="H493" t="s">
         <v>1653</v>
-      </c>
-[...19 lines deleted...]
-        <v>1655</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" t="s">
-        <v>1656</v>
+        <v>1654</v>
       </c>
       <c r="B494" t="s">
         <v>9</v>
       </c>
       <c r="C494" t="s">
-        <v>333</v>
+        <v>325</v>
       </c>
       <c r="D494" t="s">
-        <v>1410</v>
+        <v>1414</v>
       </c>
       <c r="E494" t="s">
-        <v>1411</v>
+        <v>1415</v>
       </c>
       <c r="F494" t="s">
         <v>522</v>
       </c>
       <c r="G494" s="1" t="s">
-        <v>1657</v>
+        <v>1655</v>
       </c>
       <c r="H494" t="s">
-        <v>1658</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" t="s">
-        <v>1659</v>
+        <v>1657</v>
       </c>
       <c r="B495" t="s">
         <v>9</v>
       </c>
       <c r="C495" t="s">
-        <v>337</v>
+        <v>329</v>
       </c>
       <c r="D495" t="s">
-        <v>1410</v>
+        <v>1414</v>
       </c>
       <c r="E495" t="s">
-        <v>1411</v>
+        <v>1415</v>
       </c>
       <c r="F495" t="s">
         <v>522</v>
       </c>
       <c r="G495" s="1" t="s">
-        <v>1660</v>
+        <v>1658</v>
       </c>
       <c r="H495" t="s">
-        <v>1661</v>
+        <v>1659</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" t="s">
+        <v>1660</v>
+      </c>
+      <c r="B496" t="s">
+        <v>9</v>
+      </c>
+      <c r="C496" t="s">
+        <v>333</v>
+      </c>
+      <c r="D496" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E496" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F496" t="s">
+        <v>522</v>
+      </c>
+      <c r="G496" s="1" t="s">
+        <v>1661</v>
+      </c>
+      <c r="H496" t="s">
         <v>1662</v>
-      </c>
-[...19 lines deleted...]
-        <v>1664</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" t="s">
+        <v>1663</v>
+      </c>
+      <c r="B497" t="s">
+        <v>9</v>
+      </c>
+      <c r="C497" t="s">
+        <v>337</v>
+      </c>
+      <c r="D497" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E497" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F497" t="s">
+        <v>522</v>
+      </c>
+      <c r="G497" s="1" t="s">
+        <v>1664</v>
+      </c>
+      <c r="H497" t="s">
         <v>1665</v>
-      </c>
-[...19 lines deleted...]
-        <v>1667</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" t="s">
+        <v>1666</v>
+      </c>
+      <c r="B498" t="s">
+        <v>9</v>
+      </c>
+      <c r="C498" t="s">
+        <v>341</v>
+      </c>
+      <c r="D498" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E498" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F498" t="s">
+        <v>529</v>
+      </c>
+      <c r="G498" s="1" t="s">
+        <v>1667</v>
+      </c>
+      <c r="H498" t="s">
         <v>1668</v>
-      </c>
-[...19 lines deleted...]
-        <v>1670</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" t="s">
+        <v>1669</v>
+      </c>
+      <c r="B499" t="s">
+        <v>9</v>
+      </c>
+      <c r="C499" t="s">
+        <v>345</v>
+      </c>
+      <c r="D499" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E499" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F499" t="s">
+        <v>706</v>
+      </c>
+      <c r="G499" s="1" t="s">
+        <v>1670</v>
+      </c>
+      <c r="H499" t="s">
         <v>1671</v>
-      </c>
-[...19 lines deleted...]
-        <v>1673</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" t="s">
+        <v>1672</v>
+      </c>
+      <c r="B500" t="s">
+        <v>9</v>
+      </c>
+      <c r="C500" t="s">
+        <v>349</v>
+      </c>
+      <c r="D500" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E500" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F500" t="s">
+        <v>706</v>
+      </c>
+      <c r="G500" s="1" t="s">
+        <v>1673</v>
+      </c>
+      <c r="H500" t="s">
         <v>1674</v>
-      </c>
-[...19 lines deleted...]
-        <v>1676</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" t="s">
+        <v>1675</v>
+      </c>
+      <c r="B501" t="s">
+        <v>9</v>
+      </c>
+      <c r="C501" t="s">
+        <v>353</v>
+      </c>
+      <c r="D501" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E501" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F501" t="s">
+        <v>706</v>
+      </c>
+      <c r="G501" s="1" t="s">
+        <v>1676</v>
+      </c>
+      <c r="H501" t="s">
         <v>1677</v>
-      </c>
-[...19 lines deleted...]
-        <v>1679</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" t="s">
+        <v>1678</v>
+      </c>
+      <c r="B502" t="s">
+        <v>9</v>
+      </c>
+      <c r="C502" t="s">
+        <v>357</v>
+      </c>
+      <c r="D502" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E502" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F502" t="s">
+        <v>706</v>
+      </c>
+      <c r="G502" s="1" t="s">
+        <v>1679</v>
+      </c>
+      <c r="H502" t="s">
         <v>1680</v>
-      </c>
-[...19 lines deleted...]
-        <v>1682</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" t="s">
+        <v>1681</v>
+      </c>
+      <c r="B503" t="s">
+        <v>9</v>
+      </c>
+      <c r="C503" t="s">
+        <v>360</v>
+      </c>
+      <c r="D503" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E503" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F503" t="s">
+        <v>733</v>
+      </c>
+      <c r="G503" s="1" t="s">
+        <v>1682</v>
+      </c>
+      <c r="H503" t="s">
         <v>1683</v>
-      </c>
-[...19 lines deleted...]
-        <v>1685</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" t="s">
+        <v>1684</v>
+      </c>
+      <c r="B504" t="s">
+        <v>9</v>
+      </c>
+      <c r="C504" t="s">
+        <v>364</v>
+      </c>
+      <c r="D504" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E504" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F504" t="s">
+        <v>1232</v>
+      </c>
+      <c r="G504" s="1" t="s">
+        <v>1685</v>
+      </c>
+      <c r="H504" t="s">
         <v>1686</v>
-      </c>
-[...19 lines deleted...]
-        <v>1688</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" t="s">
+        <v>1687</v>
+      </c>
+      <c r="B505" t="s">
+        <v>9</v>
+      </c>
+      <c r="C505" t="s">
+        <v>368</v>
+      </c>
+      <c r="D505" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E505" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F505" t="s">
+        <v>1232</v>
+      </c>
+      <c r="G505" s="1" t="s">
+        <v>1688</v>
+      </c>
+      <c r="H505" t="s">
         <v>1689</v>
-      </c>
-[...19 lines deleted...]
-        <v>1691</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" t="s">
+        <v>1690</v>
+      </c>
+      <c r="B506" t="s">
+        <v>9</v>
+      </c>
+      <c r="C506" t="s">
+        <v>372</v>
+      </c>
+      <c r="D506" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E506" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F506" t="s">
+        <v>610</v>
+      </c>
+      <c r="G506" s="1" t="s">
+        <v>1691</v>
+      </c>
+      <c r="H506" t="s">
         <v>1692</v>
-      </c>
-[...19 lines deleted...]
-        <v>1694</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" t="s">
+        <v>1693</v>
+      </c>
+      <c r="B507" t="s">
+        <v>9</v>
+      </c>
+      <c r="C507" t="s">
+        <v>376</v>
+      </c>
+      <c r="D507" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E507" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F507" t="s">
+        <v>733</v>
+      </c>
+      <c r="G507" s="1" t="s">
+        <v>1694</v>
+      </c>
+      <c r="H507" t="s">
         <v>1695</v>
-      </c>
-[...19 lines deleted...]
-        <v>1697</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" t="s">
+        <v>1696</v>
+      </c>
+      <c r="B508" t="s">
+        <v>9</v>
+      </c>
+      <c r="C508" t="s">
+        <v>380</v>
+      </c>
+      <c r="D508" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E508" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F508" t="s">
+        <v>606</v>
+      </c>
+      <c r="G508" s="1" t="s">
+        <v>1697</v>
+      </c>
+      <c r="H508" t="s">
         <v>1698</v>
-      </c>
-[...19 lines deleted...]
-        <v>1700</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" t="s">
+        <v>1699</v>
+      </c>
+      <c r="B509" t="s">
+        <v>9</v>
+      </c>
+      <c r="C509" t="s">
+        <v>384</v>
+      </c>
+      <c r="D509" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E509" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F509" t="s">
+        <v>706</v>
+      </c>
+      <c r="G509" s="1" t="s">
+        <v>1700</v>
+      </c>
+      <c r="H509" t="s">
         <v>1701</v>
-      </c>
-[...19 lines deleted...]
-        <v>1703</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" t="s">
+        <v>1702</v>
+      </c>
+      <c r="B510" t="s">
+        <v>9</v>
+      </c>
+      <c r="C510" t="s">
+        <v>388</v>
+      </c>
+      <c r="D510" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E510" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F510" t="s">
+        <v>601</v>
+      </c>
+      <c r="G510" s="1" t="s">
+        <v>1703</v>
+      </c>
+      <c r="H510" t="s">
         <v>1704</v>
-      </c>
-[...19 lines deleted...]
-        <v>1706</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" t="s">
-        <v>1707</v>
+        <v>1705</v>
       </c>
       <c r="B511" t="s">
         <v>9</v>
       </c>
       <c r="C511" t="s">
-        <v>400</v>
+        <v>392</v>
       </c>
       <c r="D511" t="s">
-        <v>1410</v>
+        <v>1414</v>
       </c>
       <c r="E511" t="s">
-        <v>1411</v>
+        <v>1415</v>
       </c>
       <c r="F511" t="s">
         <v>522</v>
       </c>
       <c r="G511" s="1" t="s">
-        <v>1708</v>
+        <v>1706</v>
       </c>
       <c r="H511" t="s">
-        <v>1709</v>
+        <v>1707</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" t="s">
+        <v>1708</v>
+      </c>
+      <c r="B512" t="s">
+        <v>9</v>
+      </c>
+      <c r="C512" t="s">
+        <v>396</v>
+      </c>
+      <c r="D512" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E512" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F512" t="s">
+        <v>522</v>
+      </c>
+      <c r="G512" s="1" t="s">
+        <v>1709</v>
+      </c>
+      <c r="H512" t="s">
         <v>1710</v>
-      </c>
-[...19 lines deleted...]
-        <v>1712</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" t="s">
+        <v>1711</v>
+      </c>
+      <c r="B513" t="s">
+        <v>9</v>
+      </c>
+      <c r="C513" t="s">
+        <v>400</v>
+      </c>
+      <c r="D513" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E513" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F513" t="s">
+        <v>522</v>
+      </c>
+      <c r="G513" s="1" t="s">
+        <v>1712</v>
+      </c>
+      <c r="H513" t="s">
         <v>1713</v>
-      </c>
-[...19 lines deleted...]
-        <v>1715</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" t="s">
+        <v>1714</v>
+      </c>
+      <c r="B514" t="s">
+        <v>9</v>
+      </c>
+      <c r="C514" t="s">
+        <v>404</v>
+      </c>
+      <c r="D514" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E514" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F514" t="s">
+        <v>511</v>
+      </c>
+      <c r="G514" s="1" t="s">
+        <v>1715</v>
+      </c>
+      <c r="H514" t="s">
         <v>1716</v>
-      </c>
-[...19 lines deleted...]
-        <v>1718</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" t="s">
+        <v>1717</v>
+      </c>
+      <c r="B515" t="s">
+        <v>9</v>
+      </c>
+      <c r="C515" t="s">
+        <v>408</v>
+      </c>
+      <c r="D515" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E515" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F515" t="s">
+        <v>511</v>
+      </c>
+      <c r="G515" s="1" t="s">
+        <v>1718</v>
+      </c>
+      <c r="H515" t="s">
         <v>1719</v>
-      </c>
-[...19 lines deleted...]
-        <v>1721</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" t="s">
+        <v>1720</v>
+      </c>
+      <c r="B516" t="s">
+        <v>9</v>
+      </c>
+      <c r="C516" t="s">
+        <v>411</v>
+      </c>
+      <c r="D516" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E516" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F516" t="s">
+        <v>522</v>
+      </c>
+      <c r="G516" s="1" t="s">
+        <v>1721</v>
+      </c>
+      <c r="H516" t="s">
         <v>1722</v>
-      </c>
-[...19 lines deleted...]
-        <v>1724</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" t="s">
+        <v>1723</v>
+      </c>
+      <c r="B517" t="s">
+        <v>9</v>
+      </c>
+      <c r="C517" t="s">
+        <v>415</v>
+      </c>
+      <c r="D517" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E517" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F517" t="s">
+        <v>606</v>
+      </c>
+      <c r="G517" s="1" t="s">
+        <v>1724</v>
+      </c>
+      <c r="H517" t="s">
         <v>1725</v>
-      </c>
-[...19 lines deleted...]
-        <v>1727</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" t="s">
+        <v>1726</v>
+      </c>
+      <c r="B518" t="s">
+        <v>9</v>
+      </c>
+      <c r="C518" t="s">
+        <v>419</v>
+      </c>
+      <c r="D518" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E518" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F518" t="s">
+        <v>606</v>
+      </c>
+      <c r="G518" s="1" t="s">
+        <v>1727</v>
+      </c>
+      <c r="H518" t="s">
         <v>1728</v>
-      </c>
-[...19 lines deleted...]
-        <v>1730</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" t="s">
+        <v>1729</v>
+      </c>
+      <c r="B519" t="s">
+        <v>9</v>
+      </c>
+      <c r="C519" t="s">
+        <v>423</v>
+      </c>
+      <c r="D519" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E519" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F519" t="s">
+        <v>518</v>
+      </c>
+      <c r="G519" s="1" t="s">
+        <v>1730</v>
+      </c>
+      <c r="H519" t="s">
         <v>1731</v>
-      </c>
-[...19 lines deleted...]
-        <v>1733</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" t="s">
+        <v>1732</v>
+      </c>
+      <c r="B520" t="s">
+        <v>9</v>
+      </c>
+      <c r="C520" t="s">
+        <v>427</v>
+      </c>
+      <c r="D520" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E520" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F520" t="s">
+        <v>706</v>
+      </c>
+      <c r="G520" s="1" t="s">
+        <v>1733</v>
+      </c>
+      <c r="H520" t="s">
         <v>1734</v>
-      </c>
-[...19 lines deleted...]
-        <v>1736</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" t="s">
+        <v>1735</v>
+      </c>
+      <c r="B521" t="s">
+        <v>9</v>
+      </c>
+      <c r="C521" t="s">
+        <v>431</v>
+      </c>
+      <c r="D521" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E521" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F521" t="s">
+        <v>706</v>
+      </c>
+      <c r="G521" s="1" t="s">
+        <v>1736</v>
+      </c>
+      <c r="H521" t="s">
         <v>1737</v>
-      </c>
-[...19 lines deleted...]
-        <v>1739</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" t="s">
+        <v>1738</v>
+      </c>
+      <c r="B522" t="s">
+        <v>9</v>
+      </c>
+      <c r="C522" t="s">
+        <v>435</v>
+      </c>
+      <c r="D522" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E522" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F522" t="s">
+        <v>518</v>
+      </c>
+      <c r="G522" s="1" t="s">
+        <v>1739</v>
+      </c>
+      <c r="H522" t="s">
         <v>1740</v>
-      </c>
-[...19 lines deleted...]
-        <v>1742</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" t="s">
+        <v>1741</v>
+      </c>
+      <c r="B523" t="s">
+        <v>9</v>
+      </c>
+      <c r="C523" t="s">
+        <v>439</v>
+      </c>
+      <c r="D523" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E523" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F523" t="s">
+        <v>522</v>
+      </c>
+      <c r="G523" s="1" t="s">
+        <v>1742</v>
+      </c>
+      <c r="H523" t="s">
         <v>1743</v>
-      </c>
-[...19 lines deleted...]
-        <v>1745</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" t="s">
+        <v>1744</v>
+      </c>
+      <c r="B524" t="s">
+        <v>9</v>
+      </c>
+      <c r="C524" t="s">
+        <v>443</v>
+      </c>
+      <c r="D524" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E524" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F524" t="s">
+        <v>706</v>
+      </c>
+      <c r="G524" s="1" t="s">
+        <v>1745</v>
+      </c>
+      <c r="H524" t="s">
         <v>1746</v>
-      </c>
-[...19 lines deleted...]
-        <v>1749</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" t="s">
-        <v>1750</v>
+        <v>1747</v>
       </c>
       <c r="B525" t="s">
         <v>9</v>
       </c>
       <c r="C525" t="s">
-        <v>455</v>
+        <v>447</v>
       </c>
       <c r="D525" t="s">
-        <v>1410</v>
+        <v>1414</v>
       </c>
       <c r="E525" t="s">
-        <v>1411</v>
+        <v>1415</v>
       </c>
       <c r="F525" t="s">
-        <v>702</v>
+        <v>706</v>
       </c>
       <c r="G525" s="1" t="s">
-        <v>1751</v>
+        <v>1748</v>
       </c>
       <c r="H525" t="s">
-        <v>1752</v>
+        <v>1749</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" t="s">
+        <v>1750</v>
+      </c>
+      <c r="B526" t="s">
+        <v>9</v>
+      </c>
+      <c r="C526" t="s">
+        <v>451</v>
+      </c>
+      <c r="D526" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E526" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F526" t="s">
+        <v>1751</v>
+      </c>
+      <c r="G526" s="1" t="s">
+        <v>1752</v>
+      </c>
+      <c r="H526" t="s">
         <v>1753</v>
-      </c>
-[...19 lines deleted...]
-        <v>1755</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" t="s">
+        <v>1754</v>
+      </c>
+      <c r="B527" t="s">
+        <v>9</v>
+      </c>
+      <c r="C527" t="s">
+        <v>455</v>
+      </c>
+      <c r="D527" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E527" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F527" t="s">
+        <v>706</v>
+      </c>
+      <c r="G527" s="1" t="s">
+        <v>1755</v>
+      </c>
+      <c r="H527" t="s">
         <v>1756</v>
-      </c>
-[...19 lines deleted...]
-        <v>1758</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528" t="s">
+        <v>1757</v>
+      </c>
+      <c r="B528" t="s">
+        <v>9</v>
+      </c>
+      <c r="C528" t="s">
+        <v>459</v>
+      </c>
+      <c r="D528" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E528" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F528" t="s">
+        <v>522</v>
+      </c>
+      <c r="G528" s="1" t="s">
+        <v>1758</v>
+      </c>
+      <c r="H528" t="s">
         <v>1759</v>
-      </c>
-[...19 lines deleted...]
-        <v>1761</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529" t="s">
+        <v>1760</v>
+      </c>
+      <c r="B529" t="s">
+        <v>9</v>
+      </c>
+      <c r="C529" t="s">
+        <v>463</v>
+      </c>
+      <c r="D529" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E529" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F529" t="s">
+        <v>610</v>
+      </c>
+      <c r="G529" s="1" t="s">
+        <v>1761</v>
+      </c>
+      <c r="H529" t="s">
         <v>1762</v>
-      </c>
-[...19 lines deleted...]
-        <v>1764</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530" t="s">
+        <v>1763</v>
+      </c>
+      <c r="B530" t="s">
+        <v>9</v>
+      </c>
+      <c r="C530" t="s">
+        <v>467</v>
+      </c>
+      <c r="D530" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E530" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F530" t="s">
+        <v>938</v>
+      </c>
+      <c r="G530" s="1" t="s">
+        <v>1764</v>
+      </c>
+      <c r="H530" t="s">
         <v>1765</v>
-      </c>
-[...19 lines deleted...]
-        <v>1767</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531" t="s">
+        <v>1766</v>
+      </c>
+      <c r="B531" t="s">
+        <v>9</v>
+      </c>
+      <c r="C531" t="s">
+        <v>471</v>
+      </c>
+      <c r="D531" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E531" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F531" t="s">
+        <v>522</v>
+      </c>
+      <c r="G531" s="1" t="s">
+        <v>1767</v>
+      </c>
+      <c r="H531" t="s">
         <v>1768</v>
-      </c>
-[...19 lines deleted...]
-        <v>1770</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532" t="s">
+        <v>1769</v>
+      </c>
+      <c r="B532" t="s">
+        <v>9</v>
+      </c>
+      <c r="C532" t="s">
+        <v>475</v>
+      </c>
+      <c r="D532" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E532" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F532" t="s">
+        <v>706</v>
+      </c>
+      <c r="G532" s="1" t="s">
+        <v>1770</v>
+      </c>
+      <c r="H532" t="s">
         <v>1771</v>
-      </c>
-[...19 lines deleted...]
-        <v>1773</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533" t="s">
+        <v>1772</v>
+      </c>
+      <c r="B533" t="s">
+        <v>9</v>
+      </c>
+      <c r="C533" t="s">
+        <v>479</v>
+      </c>
+      <c r="D533" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E533" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F533" t="s">
+        <v>706</v>
+      </c>
+      <c r="G533" s="1" t="s">
+        <v>1773</v>
+      </c>
+      <c r="H533" t="s">
         <v>1774</v>
-      </c>
-[...19 lines deleted...]
-        <v>1776</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534" t="s">
+        <v>1775</v>
+      </c>
+      <c r="B534" t="s">
+        <v>9</v>
+      </c>
+      <c r="C534" t="s">
+        <v>483</v>
+      </c>
+      <c r="D534" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E534" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F534" t="s">
+        <v>511</v>
+      </c>
+      <c r="G534" s="1" t="s">
+        <v>1776</v>
+      </c>
+      <c r="H534" t="s">
         <v>1777</v>
-      </c>
-[...19 lines deleted...]
-        <v>1779</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535" t="s">
+        <v>1778</v>
+      </c>
+      <c r="B535" t="s">
+        <v>9</v>
+      </c>
+      <c r="C535" t="s">
+        <v>487</v>
+      </c>
+      <c r="D535" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E535" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F535" t="s">
+        <v>511</v>
+      </c>
+      <c r="G535" s="1" t="s">
+        <v>1779</v>
+      </c>
+      <c r="H535" t="s">
         <v>1780</v>
-      </c>
-[...19 lines deleted...]
-        <v>1782</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536" t="s">
+        <v>1781</v>
+      </c>
+      <c r="B536" t="s">
+        <v>9</v>
+      </c>
+      <c r="C536" t="s">
+        <v>491</v>
+      </c>
+      <c r="D536" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E536" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F536" t="s">
+        <v>606</v>
+      </c>
+      <c r="G536" s="1" t="s">
+        <v>1782</v>
+      </c>
+      <c r="H536" t="s">
         <v>1783</v>
-      </c>
-[...19 lines deleted...]
-        <v>1785</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537" t="s">
+        <v>1784</v>
+      </c>
+      <c r="B537" t="s">
+        <v>9</v>
+      </c>
+      <c r="C537" t="s">
+        <v>495</v>
+      </c>
+      <c r="D537" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E537" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F537" t="s">
+        <v>522</v>
+      </c>
+      <c r="G537" s="1" t="s">
+        <v>1785</v>
+      </c>
+      <c r="H537" t="s">
         <v>1786</v>
-      </c>
-[...19 lines deleted...]
-        <v>1788</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538" t="s">
+        <v>1787</v>
+      </c>
+      <c r="B538" t="s">
+        <v>9</v>
+      </c>
+      <c r="C538" t="s">
+        <v>498</v>
+      </c>
+      <c r="D538" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E538" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F538" t="s">
+        <v>522</v>
+      </c>
+      <c r="G538" s="1" t="s">
+        <v>1788</v>
+      </c>
+      <c r="H538" t="s">
         <v>1789</v>
-      </c>
-[...19 lines deleted...]
-        <v>1791</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539" t="s">
+        <v>1790</v>
+      </c>
+      <c r="B539" t="s">
+        <v>9</v>
+      </c>
+      <c r="C539" t="s">
+        <v>993</v>
+      </c>
+      <c r="D539" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E539" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F539" t="s">
+        <v>706</v>
+      </c>
+      <c r="G539" s="1" t="s">
+        <v>1791</v>
+      </c>
+      <c r="H539" t="s">
         <v>1792</v>
-      </c>
-[...19 lines deleted...]
-        <v>1794</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540" t="s">
+        <v>1793</v>
+      </c>
+      <c r="B540" t="s">
+        <v>9</v>
+      </c>
+      <c r="C540" t="s">
+        <v>996</v>
+      </c>
+      <c r="D540" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E540" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F540" t="s">
+        <v>606</v>
+      </c>
+      <c r="G540" s="1" t="s">
+        <v>1794</v>
+      </c>
+      <c r="H540" t="s">
         <v>1795</v>
-      </c>
-[...19 lines deleted...]
-        <v>1797</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541" t="s">
+        <v>1796</v>
+      </c>
+      <c r="B541" t="s">
+        <v>9</v>
+      </c>
+      <c r="C541" t="s">
+        <v>999</v>
+      </c>
+      <c r="D541" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E541" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F541" t="s">
+        <v>606</v>
+      </c>
+      <c r="G541" s="1" t="s">
+        <v>1797</v>
+      </c>
+      <c r="H541" t="s">
         <v>1798</v>
-      </c>
-[...19 lines deleted...]
-        <v>1800</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542" t="s">
+        <v>1799</v>
+      </c>
+      <c r="B542" t="s">
+        <v>9</v>
+      </c>
+      <c r="C542" t="s">
+        <v>1003</v>
+      </c>
+      <c r="D542" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E542" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F542" t="s">
+        <v>529</v>
+      </c>
+      <c r="G542" s="1" t="s">
+        <v>1800</v>
+      </c>
+      <c r="H542" t="s">
         <v>1801</v>
-      </c>
-[...19 lines deleted...]
-        <v>1803</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543" t="s">
-        <v>1804</v>
+        <v>1802</v>
       </c>
       <c r="B543" t="s">
         <v>9</v>
       </c>
       <c r="C543" t="s">
-        <v>1012</v>
+        <v>1007</v>
       </c>
       <c r="D543" t="s">
-        <v>1410</v>
+        <v>1414</v>
       </c>
       <c r="E543" t="s">
-        <v>1411</v>
+        <v>1415</v>
       </c>
       <c r="F543" t="s">
         <v>522</v>
       </c>
       <c r="G543" s="1" t="s">
-        <v>1805</v>
+        <v>1803</v>
       </c>
       <c r="H543" t="s">
-        <v>1806</v>
+        <v>1804</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544" t="s">
+        <v>1805</v>
+      </c>
+      <c r="B544" t="s">
+        <v>9</v>
+      </c>
+      <c r="C544" t="s">
+        <v>1012</v>
+      </c>
+      <c r="D544" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E544" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F544" t="s">
+        <v>606</v>
+      </c>
+      <c r="G544" s="1" t="s">
+        <v>1806</v>
+      </c>
+      <c r="H544" t="s">
         <v>1807</v>
-      </c>
-[...19 lines deleted...]
-        <v>1809</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545" t="s">
+        <v>1808</v>
+      </c>
+      <c r="B545" t="s">
+        <v>9</v>
+      </c>
+      <c r="C545" t="s">
+        <v>1016</v>
+      </c>
+      <c r="D545" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E545" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F545" t="s">
+        <v>522</v>
+      </c>
+      <c r="G545" s="1" t="s">
+        <v>1809</v>
+      </c>
+      <c r="H545" t="s">
         <v>1810</v>
-      </c>
-[...19 lines deleted...]
-        <v>1812</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546" t="s">
+        <v>1811</v>
+      </c>
+      <c r="B546" t="s">
+        <v>9</v>
+      </c>
+      <c r="C546" t="s">
+        <v>1019</v>
+      </c>
+      <c r="D546" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E546" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F546" t="s">
+        <v>518</v>
+      </c>
+      <c r="G546" s="1" t="s">
+        <v>1812</v>
+      </c>
+      <c r="H546" t="s">
         <v>1813</v>
-      </c>
-[...19 lines deleted...]
-        <v>1815</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547" t="s">
+        <v>1814</v>
+      </c>
+      <c r="B547" t="s">
+        <v>9</v>
+      </c>
+      <c r="C547" t="s">
+        <v>1022</v>
+      </c>
+      <c r="D547" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E547" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F547" t="s">
+        <v>518</v>
+      </c>
+      <c r="G547" s="1" t="s">
+        <v>1815</v>
+      </c>
+      <c r="H547" t="s">
         <v>1816</v>
-      </c>
-[...19 lines deleted...]
-        <v>1818</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548" t="s">
+        <v>1817</v>
+      </c>
+      <c r="B548" t="s">
+        <v>9</v>
+      </c>
+      <c r="C548" t="s">
+        <v>1025</v>
+      </c>
+      <c r="D548" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E548" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F548" t="s">
+        <v>601</v>
+      </c>
+      <c r="G548" s="1" t="s">
+        <v>1818</v>
+      </c>
+      <c r="H548" t="s">
         <v>1819</v>
-      </c>
-[...19 lines deleted...]
-        <v>1821</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549" t="s">
+        <v>1820</v>
+      </c>
+      <c r="B549" t="s">
+        <v>9</v>
+      </c>
+      <c r="C549" t="s">
+        <v>1028</v>
+      </c>
+      <c r="D549" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E549" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F549" t="s">
+        <v>522</v>
+      </c>
+      <c r="G549" s="1" t="s">
+        <v>1821</v>
+      </c>
+      <c r="H549" t="s">
         <v>1822</v>
-      </c>
-[...19 lines deleted...]
-        <v>1824</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550" t="s">
+        <v>1823</v>
+      </c>
+      <c r="B550" t="s">
+        <v>9</v>
+      </c>
+      <c r="C550" t="s">
+        <v>1031</v>
+      </c>
+      <c r="D550" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E550" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F550" t="s">
+        <v>1232</v>
+      </c>
+      <c r="G550" s="1" t="s">
+        <v>1824</v>
+      </c>
+      <c r="H550" t="s">
         <v>1825</v>
-      </c>
-[...19 lines deleted...]
-        <v>1827</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551" t="s">
+        <v>1826</v>
+      </c>
+      <c r="B551" t="s">
+        <v>9</v>
+      </c>
+      <c r="C551" t="s">
+        <v>1034</v>
+      </c>
+      <c r="D551" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E551" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F551" t="s">
+        <v>706</v>
+      </c>
+      <c r="G551" s="1" t="s">
+        <v>1827</v>
+      </c>
+      <c r="H551" t="s">
         <v>1828</v>
-      </c>
-[...19 lines deleted...]
-        <v>1830</v>
       </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552" t="s">
+        <v>1829</v>
+      </c>
+      <c r="B552" t="s">
+        <v>9</v>
+      </c>
+      <c r="C552" t="s">
+        <v>1037</v>
+      </c>
+      <c r="D552" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E552" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F552" t="s">
+        <v>706</v>
+      </c>
+      <c r="G552" s="1" t="s">
+        <v>1830</v>
+      </c>
+      <c r="H552" t="s">
         <v>1831</v>
-      </c>
-[...19 lines deleted...]
-        <v>1833</v>
       </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553" t="s">
-        <v>1834</v>
+        <v>1832</v>
       </c>
       <c r="B553" t="s">
         <v>9</v>
       </c>
       <c r="C553" t="s">
-        <v>1042</v>
+        <v>1040</v>
       </c>
       <c r="D553" t="s">
-        <v>1410</v>
+        <v>1414</v>
       </c>
       <c r="E553" t="s">
-        <v>1411</v>
+        <v>1415</v>
       </c>
       <c r="F553" t="s">
         <v>606</v>
       </c>
       <c r="G553" s="1" t="s">
-        <v>1835</v>
+        <v>1833</v>
       </c>
       <c r="H553" t="s">
-        <v>1836</v>
+        <v>1834</v>
       </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554" t="s">
-        <v>1837</v>
+        <v>1835</v>
       </c>
       <c r="B554" t="s">
         <v>9</v>
       </c>
       <c r="C554" t="s">
-        <v>1045</v>
+        <v>1043</v>
       </c>
       <c r="D554" t="s">
-        <v>1410</v>
+        <v>1414</v>
       </c>
       <c r="E554" t="s">
-        <v>1411</v>
+        <v>1415</v>
       </c>
       <c r="F554" t="s">
         <v>606</v>
       </c>
       <c r="G554" s="1" t="s">
-        <v>1838</v>
+        <v>1836</v>
       </c>
       <c r="H554" t="s">
-        <v>1839</v>
+        <v>1837</v>
       </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555" t="s">
-        <v>1840</v>
+        <v>1838</v>
       </c>
       <c r="B555" t="s">
         <v>9</v>
       </c>
       <c r="C555" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="D555" t="s">
-        <v>1410</v>
+        <v>1414</v>
       </c>
       <c r="E555" t="s">
-        <v>1411</v>
+        <v>1415</v>
       </c>
       <c r="F555" t="s">
         <v>606</v>
       </c>
       <c r="G555" s="1" t="s">
-        <v>1841</v>
+        <v>1839</v>
       </c>
       <c r="H555" t="s">
-        <v>1842</v>
+        <v>1840</v>
       </c>
     </row>
     <row r="556" spans="1:8">
       <c r="A556" t="s">
+        <v>1841</v>
+      </c>
+      <c r="B556" t="s">
+        <v>9</v>
+      </c>
+      <c r="C556" t="s">
+        <v>1049</v>
+      </c>
+      <c r="D556" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E556" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F556" t="s">
+        <v>606</v>
+      </c>
+      <c r="G556" s="1" t="s">
+        <v>1842</v>
+      </c>
+      <c r="H556" t="s">
         <v>1843</v>
-      </c>
-[...19 lines deleted...]
-        <v>1845</v>
       </c>
     </row>
     <row r="557" spans="1:8">
       <c r="A557" t="s">
+        <v>1844</v>
+      </c>
+      <c r="B557" t="s">
+        <v>9</v>
+      </c>
+      <c r="C557" t="s">
+        <v>1052</v>
+      </c>
+      <c r="D557" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E557" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F557" t="s">
+        <v>606</v>
+      </c>
+      <c r="G557" s="1" t="s">
+        <v>1845</v>
+      </c>
+      <c r="H557" t="s">
         <v>1846</v>
-      </c>
-[...19 lines deleted...]
-        <v>1848</v>
       </c>
     </row>
     <row r="558" spans="1:8">
       <c r="A558" t="s">
+        <v>1847</v>
+      </c>
+      <c r="B558" t="s">
+        <v>9</v>
+      </c>
+      <c r="C558" t="s">
+        <v>1055</v>
+      </c>
+      <c r="D558" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E558" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F558" t="s">
+        <v>518</v>
+      </c>
+      <c r="G558" s="1" t="s">
+        <v>1848</v>
+      </c>
+      <c r="H558" t="s">
         <v>1849</v>
-      </c>
-[...19 lines deleted...]
-        <v>1851</v>
       </c>
     </row>
     <row r="559" spans="1:8">
       <c r="A559" t="s">
+        <v>1850</v>
+      </c>
+      <c r="B559" t="s">
+        <v>9</v>
+      </c>
+      <c r="C559" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D559" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E559" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F559" t="s">
+        <v>518</v>
+      </c>
+      <c r="G559" s="1" t="s">
+        <v>1851</v>
+      </c>
+      <c r="H559" t="s">
         <v>1852</v>
-      </c>
-[...19 lines deleted...]
-        <v>1854</v>
       </c>
     </row>
     <row r="560" spans="1:8">
       <c r="A560" t="s">
+        <v>1853</v>
+      </c>
+      <c r="B560" t="s">
+        <v>9</v>
+      </c>
+      <c r="C560" t="s">
+        <v>1062</v>
+      </c>
+      <c r="D560" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E560" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F560" t="s">
+        <v>671</v>
+      </c>
+      <c r="G560" s="1" t="s">
+        <v>1854</v>
+      </c>
+      <c r="H560" t="s">
         <v>1855</v>
-      </c>
-[...19 lines deleted...]
-        <v>1857</v>
       </c>
     </row>
     <row r="561" spans="1:8">
       <c r="A561" t="s">
+        <v>1856</v>
+      </c>
+      <c r="B561" t="s">
+        <v>9</v>
+      </c>
+      <c r="C561" t="s">
+        <v>1066</v>
+      </c>
+      <c r="D561" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E561" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F561" t="s">
+        <v>706</v>
+      </c>
+      <c r="G561" s="1" t="s">
+        <v>1857</v>
+      </c>
+      <c r="H561" t="s">
         <v>1858</v>
-      </c>
-[...19 lines deleted...]
-        <v>1860</v>
       </c>
     </row>
     <row r="562" spans="1:8">
       <c r="A562" t="s">
+        <v>1859</v>
+      </c>
+      <c r="B562" t="s">
+        <v>9</v>
+      </c>
+      <c r="C562" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D562" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E562" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F562" t="s">
+        <v>529</v>
+      </c>
+      <c r="G562" s="1" t="s">
+        <v>1860</v>
+      </c>
+      <c r="H562" t="s">
         <v>1861</v>
-      </c>
-[...19 lines deleted...]
-        <v>1863</v>
       </c>
     </row>
     <row r="563" spans="1:8">
       <c r="A563" t="s">
+        <v>1862</v>
+      </c>
+      <c r="B563" t="s">
+        <v>9</v>
+      </c>
+      <c r="C563" t="s">
+        <v>1075</v>
+      </c>
+      <c r="D563" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E563" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F563" t="s">
+        <v>529</v>
+      </c>
+      <c r="G563" s="1" t="s">
+        <v>1863</v>
+      </c>
+      <c r="H563" t="s">
         <v>1864</v>
-      </c>
-[...19 lines deleted...]
-        <v>1867</v>
       </c>
     </row>
     <row r="564" spans="1:8">
       <c r="A564" t="s">
-        <v>1868</v>
+        <v>1865</v>
       </c>
       <c r="B564" t="s">
         <v>9</v>
       </c>
       <c r="C564" t="s">
-        <v>1083</v>
+        <v>1079</v>
       </c>
       <c r="D564" t="s">
-        <v>1410</v>
+        <v>1414</v>
       </c>
       <c r="E564" t="s">
-        <v>1411</v>
+        <v>1415</v>
       </c>
       <c r="F564" t="s">
-        <v>1869</v>
+        <v>547</v>
       </c>
       <c r="G564" s="1" t="s">
-        <v>1870</v>
+        <v>1866</v>
       </c>
       <c r="H564" t="s">
-        <v>1871</v>
+        <v>1867</v>
       </c>
     </row>
     <row r="565" spans="1:8">
       <c r="A565" t="s">
-        <v>1872</v>
+        <v>1868</v>
       </c>
       <c r="B565" t="s">
         <v>9</v>
       </c>
       <c r="C565" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="D565" t="s">
-        <v>1410</v>
+        <v>1414</v>
       </c>
       <c r="E565" t="s">
-        <v>1411</v>
+        <v>1415</v>
       </c>
       <c r="F565" t="s">
-        <v>522</v>
+        <v>1869</v>
       </c>
       <c r="G565" s="1" t="s">
-        <v>1873</v>
+        <v>1870</v>
       </c>
       <c r="H565" t="s">
-        <v>1874</v>
+        <v>1871</v>
       </c>
     </row>
     <row r="566" spans="1:8">
       <c r="A566" t="s">
+        <v>1872</v>
+      </c>
+      <c r="B566" t="s">
+        <v>9</v>
+      </c>
+      <c r="C566" t="s">
+        <v>1087</v>
+      </c>
+      <c r="D566" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E566" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F566" t="s">
+        <v>1873</v>
+      </c>
+      <c r="G566" s="1" t="s">
+        <v>1874</v>
+      </c>
+      <c r="H566" t="s">
         <v>1875</v>
-      </c>
-[...19 lines deleted...]
-        <v>1878</v>
       </c>
     </row>
     <row r="567" spans="1:8">
       <c r="A567" t="s">
-        <v>1879</v>
+        <v>1876</v>
       </c>
       <c r="B567" t="s">
         <v>9</v>
       </c>
       <c r="C567" t="s">
-        <v>1093</v>
+        <v>1090</v>
       </c>
       <c r="D567" t="s">
-        <v>1410</v>
+        <v>1414</v>
       </c>
       <c r="E567" t="s">
-        <v>1411</v>
+        <v>1415</v>
       </c>
       <c r="F567" t="s">
-        <v>702</v>
+        <v>522</v>
       </c>
       <c r="G567" s="1" t="s">
-        <v>1880</v>
+        <v>1877</v>
       </c>
       <c r="H567" t="s">
-        <v>1881</v>
+        <v>1878</v>
       </c>
     </row>
     <row r="568" spans="1:8">
       <c r="A568" t="s">
+        <v>1879</v>
+      </c>
+      <c r="B568" t="s">
+        <v>9</v>
+      </c>
+      <c r="C568" t="s">
+        <v>1094</v>
+      </c>
+      <c r="D568" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E568" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F568" t="s">
+        <v>1880</v>
+      </c>
+      <c r="G568" s="1" t="s">
+        <v>1881</v>
+      </c>
+      <c r="H568" t="s">
         <v>1882</v>
-      </c>
-[...19 lines deleted...]
-        <v>1884</v>
       </c>
     </row>
     <row r="569" spans="1:8">
       <c r="A569" t="s">
+        <v>1883</v>
+      </c>
+      <c r="B569" t="s">
+        <v>9</v>
+      </c>
+      <c r="C569" t="s">
+        <v>1097</v>
+      </c>
+      <c r="D569" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E569" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F569" t="s">
+        <v>706</v>
+      </c>
+      <c r="G569" s="1" t="s">
+        <v>1884</v>
+      </c>
+      <c r="H569" t="s">
         <v>1885</v>
-      </c>
-[...19 lines deleted...]
-        <v>1887</v>
       </c>
     </row>
     <row r="570" spans="1:8">
       <c r="A570" t="s">
+        <v>1886</v>
+      </c>
+      <c r="B570" t="s">
+        <v>9</v>
+      </c>
+      <c r="C570" t="s">
+        <v>1101</v>
+      </c>
+      <c r="D570" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E570" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F570" t="s">
+        <v>606</v>
+      </c>
+      <c r="G570" s="1" t="s">
+        <v>1887</v>
+      </c>
+      <c r="H570" t="s">
         <v>1888</v>
-      </c>
-[...19 lines deleted...]
-        <v>1890</v>
       </c>
     </row>
     <row r="571" spans="1:8">
       <c r="A571" t="s">
+        <v>1889</v>
+      </c>
+      <c r="B571" t="s">
+        <v>9</v>
+      </c>
+      <c r="C571" t="s">
+        <v>1105</v>
+      </c>
+      <c r="D571" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E571" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F571" t="s">
+        <v>522</v>
+      </c>
+      <c r="G571" s="1" t="s">
+        <v>1890</v>
+      </c>
+      <c r="H571" t="s">
         <v>1891</v>
-      </c>
-[...19 lines deleted...]
-        <v>1894</v>
       </c>
     </row>
     <row r="572" spans="1:8">
       <c r="A572" t="s">
-        <v>1895</v>
+        <v>1892</v>
       </c>
       <c r="B572" t="s">
         <v>9</v>
       </c>
       <c r="C572" t="s">
-        <v>1113</v>
+        <v>1109</v>
       </c>
       <c r="D572" t="s">
-        <v>1410</v>
+        <v>1414</v>
       </c>
       <c r="E572" t="s">
-        <v>1411</v>
+        <v>1415</v>
       </c>
       <c r="F572" t="s">
-        <v>702</v>
+        <v>522</v>
       </c>
       <c r="G572" s="1" t="s">
-        <v>1896</v>
+        <v>1893</v>
       </c>
       <c r="H572" t="s">
-        <v>1897</v>
+        <v>1894</v>
       </c>
     </row>
     <row r="573" spans="1:8">
       <c r="A573" t="s">
+        <v>1895</v>
+      </c>
+      <c r="B573" t="s">
+        <v>9</v>
+      </c>
+      <c r="C573" t="s">
+        <v>1113</v>
+      </c>
+      <c r="D573" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E573" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F573" t="s">
+        <v>1896</v>
+      </c>
+      <c r="G573" s="1" t="s">
+        <v>1897</v>
+      </c>
+      <c r="H573" t="s">
         <v>1898</v>
-      </c>
-[...19 lines deleted...]
-        <v>1900</v>
       </c>
     </row>
     <row r="574" spans="1:8">
       <c r="A574" t="s">
+        <v>1899</v>
+      </c>
+      <c r="B574" t="s">
+        <v>9</v>
+      </c>
+      <c r="C574" t="s">
+        <v>1117</v>
+      </c>
+      <c r="D574" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E574" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F574" t="s">
+        <v>706</v>
+      </c>
+      <c r="G574" s="1" t="s">
+        <v>1900</v>
+      </c>
+      <c r="H574" t="s">
         <v>1901</v>
-      </c>
-[...19 lines deleted...]
-        <v>1903</v>
       </c>
     </row>
     <row r="575" spans="1:8">
       <c r="A575" t="s">
-        <v>1904</v>
+        <v>1902</v>
       </c>
       <c r="B575" t="s">
         <v>9</v>
       </c>
       <c r="C575" t="s">
-        <v>1125</v>
+        <v>1121</v>
       </c>
       <c r="D575" t="s">
-        <v>1410</v>
+        <v>1414</v>
       </c>
       <c r="E575" t="s">
-        <v>1411</v>
+        <v>1415</v>
       </c>
       <c r="F575" t="s">
         <v>522</v>
       </c>
       <c r="G575" s="1" t="s">
-        <v>1905</v>
+        <v>1903</v>
       </c>
       <c r="H575" t="s">
-        <v>1906</v>
+        <v>1904</v>
       </c>
     </row>
     <row r="576" spans="1:8">
       <c r="A576" t="s">
+        <v>1905</v>
+      </c>
+      <c r="B576" t="s">
+        <v>9</v>
+      </c>
+      <c r="C576" t="s">
+        <v>1125</v>
+      </c>
+      <c r="D576" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E576" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F576" t="s">
+        <v>522</v>
+      </c>
+      <c r="G576" s="1" t="s">
+        <v>1906</v>
+      </c>
+      <c r="H576" t="s">
         <v>1907</v>
-      </c>
-[...19 lines deleted...]
-        <v>1909</v>
       </c>
     </row>
     <row r="577" spans="1:8">
       <c r="A577" t="s">
+        <v>1908</v>
+      </c>
+      <c r="B577" t="s">
+        <v>9</v>
+      </c>
+      <c r="C577" t="s">
+        <v>1129</v>
+      </c>
+      <c r="D577" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E577" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F577" t="s">
+        <v>522</v>
+      </c>
+      <c r="G577" s="1" t="s">
+        <v>1909</v>
+      </c>
+      <c r="H577" t="s">
         <v>1910</v>
-      </c>
-[...19 lines deleted...]
-        <v>1912</v>
       </c>
     </row>
     <row r="578" spans="1:8">
       <c r="A578" t="s">
+        <v>1911</v>
+      </c>
+      <c r="B578" t="s">
+        <v>9</v>
+      </c>
+      <c r="C578" t="s">
+        <v>1132</v>
+      </c>
+      <c r="D578" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E578" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F578" t="s">
+        <v>706</v>
+      </c>
+      <c r="G578" s="1" t="s">
+        <v>1912</v>
+      </c>
+      <c r="H578" t="s">
         <v>1913</v>
-      </c>
-[...19 lines deleted...]
-        <v>1915</v>
       </c>
     </row>
     <row r="579" spans="1:8">
       <c r="A579" t="s">
+        <v>1914</v>
+      </c>
+      <c r="B579" t="s">
+        <v>9</v>
+      </c>
+      <c r="C579" t="s">
+        <v>1135</v>
+      </c>
+      <c r="D579" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E579" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F579" t="s">
+        <v>601</v>
+      </c>
+      <c r="G579" s="1" t="s">
+        <v>1915</v>
+      </c>
+      <c r="H579" t="s">
         <v>1916</v>
-      </c>
-[...19 lines deleted...]
-        <v>1918</v>
       </c>
     </row>
     <row r="580" spans="1:8">
       <c r="A580" t="s">
+        <v>1917</v>
+      </c>
+      <c r="B580" t="s">
+        <v>9</v>
+      </c>
+      <c r="C580" t="s">
+        <v>1138</v>
+      </c>
+      <c r="D580" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E580" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F580" t="s">
+        <v>511</v>
+      </c>
+      <c r="G580" s="1" t="s">
+        <v>1918</v>
+      </c>
+      <c r="H580" t="s">
         <v>1919</v>
-      </c>
-[...19 lines deleted...]
-        <v>1921</v>
       </c>
     </row>
     <row r="581" spans="1:8">
       <c r="A581" t="s">
+        <v>1920</v>
+      </c>
+      <c r="B581" t="s">
+        <v>9</v>
+      </c>
+      <c r="C581" t="s">
+        <v>1141</v>
+      </c>
+      <c r="D581" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E581" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F581" t="s">
+        <v>522</v>
+      </c>
+      <c r="G581" s="1" t="s">
+        <v>1921</v>
+      </c>
+      <c r="H581" t="s">
         <v>1922</v>
-      </c>
-[...19 lines deleted...]
-        <v>1924</v>
       </c>
     </row>
     <row r="582" spans="1:8">
       <c r="A582" t="s">
+        <v>1923</v>
+      </c>
+      <c r="B582" t="s">
+        <v>9</v>
+      </c>
+      <c r="C582" t="s">
+        <v>1144</v>
+      </c>
+      <c r="D582" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E582" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F582" t="s">
+        <v>522</v>
+      </c>
+      <c r="G582" s="1" t="s">
+        <v>1924</v>
+      </c>
+      <c r="H582" t="s">
         <v>1925</v>
-      </c>
-[...19 lines deleted...]
-        <v>1927</v>
       </c>
     </row>
     <row r="583" spans="1:8">
       <c r="A583" t="s">
+        <v>1926</v>
+      </c>
+      <c r="B583" t="s">
+        <v>9</v>
+      </c>
+      <c r="C583" t="s">
+        <v>1148</v>
+      </c>
+      <c r="D583" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E583" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F583" t="s">
+        <v>706</v>
+      </c>
+      <c r="G583" s="1" t="s">
+        <v>1927</v>
+      </c>
+      <c r="H583" t="s">
         <v>1928</v>
-      </c>
-[...19 lines deleted...]
-        <v>1930</v>
       </c>
     </row>
     <row r="584" spans="1:8">
       <c r="A584" t="s">
-        <v>1931</v>
+        <v>1929</v>
       </c>
       <c r="B584" t="s">
         <v>9</v>
       </c>
       <c r="C584" t="s">
-        <v>1155</v>
+        <v>1151</v>
       </c>
       <c r="D584" t="s">
-        <v>1410</v>
+        <v>1414</v>
       </c>
       <c r="E584" t="s">
-        <v>1411</v>
+        <v>1415</v>
       </c>
       <c r="F584" t="s">
         <v>537</v>
       </c>
       <c r="G584" s="1" t="s">
-        <v>1932</v>
+        <v>1930</v>
       </c>
       <c r="H584" t="s">
-        <v>1933</v>
+        <v>1931</v>
       </c>
     </row>
     <row r="585" spans="1:8">
       <c r="A585" t="s">
+        <v>1932</v>
+      </c>
+      <c r="B585" t="s">
+        <v>9</v>
+      </c>
+      <c r="C585" t="s">
+        <v>1155</v>
+      </c>
+      <c r="D585" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E585" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F585" t="s">
+        <v>537</v>
+      </c>
+      <c r="G585" s="1" t="s">
+        <v>1933</v>
+      </c>
+      <c r="H585" t="s">
         <v>1934</v>
-      </c>
-[...19 lines deleted...]
-        <v>1936</v>
       </c>
     </row>
     <row r="586" spans="1:8">
       <c r="A586" t="s">
-        <v>1937</v>
+        <v>1935</v>
       </c>
       <c r="B586" t="s">
         <v>9</v>
       </c>
       <c r="C586" t="s">
-        <v>1163</v>
+        <v>1159</v>
       </c>
       <c r="D586" t="s">
-        <v>1410</v>
+        <v>1414</v>
       </c>
       <c r="E586" t="s">
-        <v>1411</v>
+        <v>1415</v>
       </c>
       <c r="F586" t="s">
         <v>537</v>
       </c>
       <c r="G586" s="1" t="s">
-        <v>1938</v>
+        <v>1936</v>
       </c>
       <c r="H586" t="s">
-        <v>1939</v>
+        <v>1937</v>
       </c>
     </row>
     <row r="587" spans="1:8">
       <c r="A587" t="s">
+        <v>1938</v>
+      </c>
+      <c r="B587" t="s">
+        <v>9</v>
+      </c>
+      <c r="C587" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D587" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E587" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F587" t="s">
+        <v>606</v>
+      </c>
+      <c r="G587" s="1" t="s">
+        <v>1939</v>
+      </c>
+      <c r="H587" t="s">
         <v>1940</v>
-      </c>
-[...19 lines deleted...]
-        <v>1942</v>
       </c>
     </row>
     <row r="588" spans="1:8">
       <c r="A588" t="s">
+        <v>1941</v>
+      </c>
+      <c r="B588" t="s">
+        <v>9</v>
+      </c>
+      <c r="C588" t="s">
+        <v>1167</v>
+      </c>
+      <c r="D588" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E588" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F588" t="s">
+        <v>537</v>
+      </c>
+      <c r="G588" s="1" t="s">
+        <v>1942</v>
+      </c>
+      <c r="H588" t="s">
         <v>1943</v>
-      </c>
-[...19 lines deleted...]
-        <v>1945</v>
       </c>
     </row>
     <row r="589" spans="1:8">
       <c r="A589" t="s">
+        <v>1944</v>
+      </c>
+      <c r="B589" t="s">
+        <v>9</v>
+      </c>
+      <c r="C589" t="s">
+        <v>1170</v>
+      </c>
+      <c r="D589" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E589" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F589" t="s">
+        <v>529</v>
+      </c>
+      <c r="G589" s="1" t="s">
+        <v>1945</v>
+      </c>
+      <c r="H589" t="s">
         <v>1946</v>
-      </c>
-[...19 lines deleted...]
-        <v>1948</v>
       </c>
     </row>
     <row r="590" spans="1:8">
       <c r="A590" t="s">
+        <v>1947</v>
+      </c>
+      <c r="B590" t="s">
+        <v>9</v>
+      </c>
+      <c r="C590" t="s">
+        <v>1173</v>
+      </c>
+      <c r="D590" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E590" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F590" t="s">
+        <v>529</v>
+      </c>
+      <c r="G590" s="1" t="s">
+        <v>1948</v>
+      </c>
+      <c r="H590" t="s">
         <v>1949</v>
-      </c>
-[...19 lines deleted...]
-        <v>1951</v>
       </c>
     </row>
     <row r="591" spans="1:8">
       <c r="A591" t="s">
+        <v>1950</v>
+      </c>
+      <c r="B591" t="s">
+        <v>9</v>
+      </c>
+      <c r="C591" t="s">
+        <v>1176</v>
+      </c>
+      <c r="D591" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E591" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F591" t="s">
+        <v>610</v>
+      </c>
+      <c r="G591" s="1" t="s">
+        <v>1951</v>
+      </c>
+      <c r="H591" t="s">
         <v>1952</v>
-      </c>
-[...19 lines deleted...]
-        <v>1954</v>
       </c>
     </row>
     <row r="592" spans="1:8">
       <c r="A592" t="s">
-        <v>1955</v>
+        <v>1953</v>
       </c>
       <c r="B592" t="s">
         <v>9</v>
       </c>
       <c r="C592" t="s">
-        <v>1183</v>
+        <v>1179</v>
       </c>
       <c r="D592" t="s">
-        <v>1410</v>
+        <v>1414</v>
       </c>
       <c r="E592" t="s">
-        <v>1411</v>
+        <v>1415</v>
       </c>
       <c r="F592" t="s">
         <v>522</v>
       </c>
       <c r="G592" s="1" t="s">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="H592" t="s">
-        <v>1957</v>
+        <v>1955</v>
       </c>
     </row>
     <row r="593" spans="1:8">
       <c r="A593" t="s">
+        <v>1956</v>
+      </c>
+      <c r="B593" t="s">
+        <v>9</v>
+      </c>
+      <c r="C593" t="s">
+        <v>1183</v>
+      </c>
+      <c r="D593" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E593" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F593" t="s">
+        <v>522</v>
+      </c>
+      <c r="G593" s="1" t="s">
+        <v>1957</v>
+      </c>
+      <c r="H593" t="s">
         <v>1958</v>
-      </c>
-[...19 lines deleted...]
-        <v>1960</v>
       </c>
     </row>
     <row r="594" spans="1:8">
       <c r="A594" t="s">
+        <v>1959</v>
+      </c>
+      <c r="B594" t="s">
+        <v>9</v>
+      </c>
+      <c r="C594" t="s">
+        <v>1187</v>
+      </c>
+      <c r="D594" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E594" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F594" t="s">
+        <v>522</v>
+      </c>
+      <c r="G594" s="1" t="s">
+        <v>1960</v>
+      </c>
+      <c r="H594" t="s">
         <v>1961</v>
-      </c>
-[...19 lines deleted...]
-        <v>1963</v>
       </c>
     </row>
     <row r="595" spans="1:8">
       <c r="A595" t="s">
+        <v>1962</v>
+      </c>
+      <c r="B595" t="s">
+        <v>9</v>
+      </c>
+      <c r="C595" t="s">
+        <v>1191</v>
+      </c>
+      <c r="D595" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E595" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F595" t="s">
+        <v>706</v>
+      </c>
+      <c r="G595" s="1" t="s">
+        <v>1963</v>
+      </c>
+      <c r="H595" t="s">
         <v>1964</v>
-      </c>
-[...19 lines deleted...]
-        <v>1966</v>
       </c>
     </row>
     <row r="596" spans="1:8">
       <c r="A596" t="s">
+        <v>1965</v>
+      </c>
+      <c r="B596" t="s">
+        <v>9</v>
+      </c>
+      <c r="C596" t="s">
+        <v>1195</v>
+      </c>
+      <c r="D596" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E596" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F596" t="s">
+        <v>653</v>
+      </c>
+      <c r="G596" s="1" t="s">
+        <v>1966</v>
+      </c>
+      <c r="H596" t="s">
         <v>1967</v>
-      </c>
-[...19 lines deleted...]
-        <v>1969</v>
       </c>
     </row>
     <row r="597" spans="1:8">
       <c r="A597" t="s">
+        <v>1968</v>
+      </c>
+      <c r="B597" t="s">
+        <v>9</v>
+      </c>
+      <c r="C597" t="s">
+        <v>1199</v>
+      </c>
+      <c r="D597" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E597" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F597" t="s">
+        <v>653</v>
+      </c>
+      <c r="G597" s="1" t="s">
+        <v>1969</v>
+      </c>
+      <c r="H597" t="s">
         <v>1970</v>
-      </c>
-[...19 lines deleted...]
-        <v>1972</v>
       </c>
     </row>
     <row r="598" spans="1:8">
       <c r="A598" t="s">
+        <v>1971</v>
+      </c>
+      <c r="B598" t="s">
+        <v>9</v>
+      </c>
+      <c r="C598" t="s">
+        <v>1204</v>
+      </c>
+      <c r="D598" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E598" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F598" t="s">
+        <v>706</v>
+      </c>
+      <c r="G598" s="1" t="s">
+        <v>1972</v>
+      </c>
+      <c r="H598" t="s">
         <v>1973</v>
-      </c>
-[...19 lines deleted...]
-        <v>1976</v>
       </c>
     </row>
     <row r="599" spans="1:8">
       <c r="A599" t="s">
-        <v>1977</v>
+        <v>1974</v>
       </c>
       <c r="B599" t="s">
         <v>9</v>
       </c>
       <c r="C599" t="s">
-        <v>1209</v>
+        <v>1207</v>
       </c>
       <c r="D599" t="s">
-        <v>1410</v>
+        <v>1414</v>
       </c>
       <c r="E599" t="s">
-        <v>1411</v>
+        <v>1415</v>
       </c>
       <c r="F599" t="s">
-        <v>606</v>
+        <v>511</v>
       </c>
       <c r="G599" s="1" t="s">
-        <v>1978</v>
+        <v>1975</v>
       </c>
       <c r="H599" t="s">
-        <v>1979</v>
+        <v>1976</v>
       </c>
     </row>
     <row r="600" spans="1:8">
       <c r="A600" t="s">
+        <v>1977</v>
+      </c>
+      <c r="B600" t="s">
+        <v>9</v>
+      </c>
+      <c r="C600" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D600" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E600" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F600" t="s">
+        <v>1978</v>
+      </c>
+      <c r="G600" s="1" t="s">
+        <v>1979</v>
+      </c>
+      <c r="H600" t="s">
         <v>1980</v>
-      </c>
-[...19 lines deleted...]
-        <v>1982</v>
       </c>
     </row>
     <row r="601" spans="1:8">
       <c r="A601" t="s">
+        <v>1981</v>
+      </c>
+      <c r="B601" t="s">
+        <v>9</v>
+      </c>
+      <c r="C601" t="s">
+        <v>1213</v>
+      </c>
+      <c r="D601" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E601" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F601" t="s">
+        <v>606</v>
+      </c>
+      <c r="G601" s="1" t="s">
+        <v>1982</v>
+      </c>
+      <c r="H601" t="s">
         <v>1983</v>
-      </c>
-[...19 lines deleted...]
-        <v>1985</v>
       </c>
     </row>
     <row r="602" spans="1:8">
       <c r="A602" t="s">
+        <v>1984</v>
+      </c>
+      <c r="B602" t="s">
+        <v>9</v>
+      </c>
+      <c r="C602" t="s">
+        <v>1217</v>
+      </c>
+      <c r="D602" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E602" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F602" t="s">
+        <v>511</v>
+      </c>
+      <c r="G602" s="1" t="s">
+        <v>1985</v>
+      </c>
+      <c r="H602" t="s">
         <v>1986</v>
-      </c>
-[...19 lines deleted...]
-        <v>1988</v>
       </c>
     </row>
     <row r="603" spans="1:8">
       <c r="A603" t="s">
+        <v>1987</v>
+      </c>
+      <c r="B603" t="s">
+        <v>9</v>
+      </c>
+      <c r="C603" t="s">
+        <v>1221</v>
+      </c>
+      <c r="D603" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E603" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F603" t="s">
+        <v>938</v>
+      </c>
+      <c r="G603" s="1" t="s">
+        <v>1988</v>
+      </c>
+      <c r="H603" t="s">
         <v>1989</v>
-      </c>
-[...19 lines deleted...]
-        <v>1991</v>
       </c>
     </row>
     <row r="604" spans="1:8">
       <c r="A604" t="s">
+        <v>1990</v>
+      </c>
+      <c r="B604" t="s">
+        <v>9</v>
+      </c>
+      <c r="C604" t="s">
+        <v>1225</v>
+      </c>
+      <c r="D604" t="s">
+        <v>1414</v>
+      </c>
+      <c r="E604" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F604" t="s">
+        <v>733</v>
+      </c>
+      <c r="G604" s="1" t="s">
+        <v>1991</v>
+      </c>
+      <c r="H604" t="s">
         <v>1992</v>
-      </c>
-[...19 lines deleted...]
-        <v>1997</v>
       </c>
     </row>
     <row r="605" spans="1:8">
       <c r="A605" t="s">
-        <v>1998</v>
+        <v>1993</v>
       </c>
       <c r="B605" t="s">
         <v>9</v>
       </c>
       <c r="C605" t="s">
-        <v>17</v>
+        <v>1228</v>
       </c>
       <c r="D605" t="s">
-        <v>1993</v>
+        <v>1414</v>
       </c>
       <c r="E605" t="s">
+        <v>1415</v>
+      </c>
+      <c r="F605" t="s">
+        <v>522</v>
+      </c>
+      <c r="G605" s="1" t="s">
         <v>1994</v>
       </c>
-      <c r="F605" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H605" t="s">
-        <v>2000</v>
+        <v>1995</v>
       </c>
     </row>
     <row r="606" spans="1:8">
       <c r="A606" t="s">
-        <v>2001</v>
+        <v>1996</v>
       </c>
       <c r="B606" t="s">
         <v>9</v>
       </c>
       <c r="C606" t="s">
         <v>10</v>
       </c>
       <c r="D606" t="s">
-        <v>2002</v>
+        <v>1997</v>
       </c>
       <c r="E606" t="s">
-        <v>2003</v>
+        <v>1998</v>
       </c>
       <c r="F606" t="s">
-        <v>13</v>
+        <v>1999</v>
       </c>
       <c r="G606" s="1" t="s">
-        <v>2004</v>
+        <v>2000</v>
       </c>
       <c r="H606" t="s">
-        <v>2005</v>
+        <v>2001</v>
       </c>
     </row>
     <row r="607" spans="1:8">
       <c r="A607" t="s">
-        <v>2006</v>
+        <v>2002</v>
       </c>
       <c r="B607" t="s">
         <v>9</v>
       </c>
       <c r="C607" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D607" t="s">
-        <v>2007</v>
+        <v>1997</v>
       </c>
       <c r="E607" t="s">
-        <v>2008</v>
+        <v>1998</v>
       </c>
       <c r="F607" t="s">
-        <v>13</v>
+        <v>606</v>
       </c>
       <c r="G607" s="1" t="s">
-        <v>2009</v>
+        <v>2003</v>
       </c>
       <c r="H607" t="s">
-        <v>2010</v>
+        <v>2004</v>
       </c>
     </row>
     <row r="608" spans="1:8">
       <c r="A608" t="s">
-        <v>2011</v>
+        <v>2005</v>
       </c>
       <c r="B608" t="s">
         <v>9</v>
       </c>
       <c r="C608" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D608" t="s">
+        <v>2006</v>
+      </c>
+      <c r="E608" t="s">
         <v>2007</v>
-      </c>
-[...1 lines deleted...]
-        <v>2008</v>
       </c>
       <c r="F608" t="s">
         <v>13</v>
       </c>
       <c r="G608" s="1" t="s">
+        <v>2008</v>
+      </c>
+      <c r="H608" t="s">
+        <v>2009</v>
+      </c>
+    </row>
+    <row r="609" spans="1:8">
+      <c r="A609" t="s">
+        <v>2010</v>
+      </c>
+      <c r="B609" t="s">
+        <v>9</v>
+      </c>
+      <c r="C609" t="s">
+        <v>10</v>
+      </c>
+      <c r="D609" t="s">
+        <v>2011</v>
+      </c>
+      <c r="E609" t="s">
         <v>2012</v>
       </c>
-      <c r="H608" t="s">
+      <c r="F609" t="s">
+        <v>13</v>
+      </c>
+      <c r="G609" s="1" t="s">
+        <v>2013</v>
+      </c>
+      <c r="H609" t="s">
+        <v>2014</v>
+      </c>
+    </row>
+    <row r="610" spans="1:8">
+      <c r="A610" t="s">
+        <v>2015</v>
+      </c>
+      <c r="B610" t="s">
+        <v>9</v>
+      </c>
+      <c r="C610" t="s">
+        <v>17</v>
+      </c>
+      <c r="D610" t="s">
+        <v>2011</v>
+      </c>
+      <c r="E610" t="s">
+        <v>2012</v>
+      </c>
+      <c r="F610" t="s">
+        <v>13</v>
+      </c>
+      <c r="G610" s="1" t="s">
+        <v>2016</v>
+      </c>
+      <c r="H610" t="s">
         <v>382</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
@@ -22850,50 +22914,52 @@
     <hyperlink ref="G584" r:id="rId583"/>
     <hyperlink ref="G585" r:id="rId584"/>
     <hyperlink ref="G586" r:id="rId585"/>
     <hyperlink ref="G587" r:id="rId586"/>
     <hyperlink ref="G588" r:id="rId587"/>
     <hyperlink ref="G589" r:id="rId588"/>
     <hyperlink ref="G590" r:id="rId589"/>
     <hyperlink ref="G591" r:id="rId590"/>
     <hyperlink ref="G592" r:id="rId591"/>
     <hyperlink ref="G593" r:id="rId592"/>
     <hyperlink ref="G594" r:id="rId593"/>
     <hyperlink ref="G595" r:id="rId594"/>
     <hyperlink ref="G596" r:id="rId595"/>
     <hyperlink ref="G597" r:id="rId596"/>
     <hyperlink ref="G598" r:id="rId597"/>
     <hyperlink ref="G599" r:id="rId598"/>
     <hyperlink ref="G600" r:id="rId599"/>
     <hyperlink ref="G601" r:id="rId600"/>
     <hyperlink ref="G602" r:id="rId601"/>
     <hyperlink ref="G603" r:id="rId602"/>
     <hyperlink ref="G604" r:id="rId603"/>
     <hyperlink ref="G605" r:id="rId604"/>
     <hyperlink ref="G606" r:id="rId605"/>
     <hyperlink ref="G607" r:id="rId606"/>
     <hyperlink ref="G608" r:id="rId607"/>
+    <hyperlink ref="G609" r:id="rId608"/>
+    <hyperlink ref="G610" r:id="rId609"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>