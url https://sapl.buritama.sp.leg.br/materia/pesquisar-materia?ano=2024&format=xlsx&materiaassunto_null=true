--- v0 (2025-10-17)
+++ v1 (2026-04-26)
@@ -54,1497 +54,1497 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3303</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>E-LOM</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>RODRIGO ZACARIAS DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3303/proposta_emenda_lei_organica_no_01.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3303/proposta_emenda_lei_organica_no_01.pdf</t>
   </si>
   <si>
     <t>Acrescenta o Parágrafo único ao Art. 91 da Lei Orgânica Municipal, para fixar a idade mínima para aposentadoria voluntária dos servidores vinculados ao regime próprio de previdência social do Município de Buritama, Estado de São Paulo.</t>
   </si>
   <si>
     <t>3347</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>ADRIANO TUSTÃO, CARLINHO DO DIVINO, CHERRY, CRISTINA NOBRE, FEBEM, JOÃOZINHO PEREZ, MARQUINHOS BARBOSA</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3347/pelom_02.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3347/pelom_02.pdf</t>
   </si>
   <si>
     <t>Altera o § 3º do artigo 79 da Lei Orgânica do Município.</t>
   </si>
   <si>
     <t>3348</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3348/plom03.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3348/plom03.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do § 3º, do artigo 79, da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>3433</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>ADRIANO TUSTÃO, CHERRY, CRISTINA NOBRE, FEBEM, JOÃOZINHO PEREZ, MARQUINHOS BARBOSA</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3433/plom_no_04.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3433/plom_no_04.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O ARTIGO 109-A NA LEI ORGÂNICA DO MUNICÍPIO DE BURITAMA-SP, INSTITUINDO O ORÇAMENTO IMPOSITIVO NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3473</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>ADRIANO TUSTÃO, CARLINHO DO DIVINO, CRISTINA NOBRE, FEBEM, JOÃOZINHO PEREZ</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/</t>
+    <t>http://sapl.buritama.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Altera a redação do Parágrafo único do Artigo 9º da Lei Orgânica do Município de Buritama.</t>
   </si>
   <si>
     <t>3147</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3147/pls_01.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3147/pls_01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial ao orçamento de 2024 alteração do PPA-LDO para os fins que especifica e, e dá outras providências.</t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3148/pls_02.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3148/pls_02.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial ao orçamento de 2024 alteração do PPA-LDO para os fins que especifica e, e dá outras providências</t>
   </si>
   <si>
     <t>3149</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3149/pls_03.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3149/pls_03.pdf</t>
   </si>
   <si>
     <t>3150</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3150/pls_04.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3150/pls_04.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar ao orçamento de 2024, no valor de R$2.230.000,00, alteração do PPA-LDO para os fins que especifica e, e dá outras providências.</t>
   </si>
   <si>
     <t>3155</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3155/pls_05.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3155/pls_05.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RESTRUTURAÇÃO DO CONSELHO MUNICIPAL DE TURISMO E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3156/pls_06.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3156/pls_06.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial ao orçamento programa do SAAEMB para o exercício de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3168/pl07.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3168/pl07.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reabertura de crédito especial no valor de R$ 335.755,00 ao orçamento de 2023 alteração do PPA-LDO para os fins que especifica, tratado na Lei Municipal nº 4.884/2023, e dá outras providencias.</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3169/pl08.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3169/pl08.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial no valor de R$ 400.000,00 ao orçamento de 2023 alteração do PPA-LDO para os fins que especifica, tratado na Lei Municipal nº 4.875/2023, e dá outras providencias.</t>
   </si>
   <si>
     <t>3170</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3170/pl09.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3170/pl09.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o procedimento para a instalação de infraestrutura de suporte para Estação Transmissora de Radiocomunicação - ETR autorizada pela Agência Nacional de Telecomunicações - ANATEL, nos termos da legislação federal vigente.</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3174/pls_10.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3174/pls_10.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a aderir e contribuir mensalmente com a ADTR - Agencia de Desenvolvimento do Turismo Regional Tietê Vivo, é dá outras providências</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3175/pls_11.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3175/pls_11.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reabertura de Crédito Adicional Especial na importância de R$. 100.000,00 ao orçamento programa de 2024 alteração do PPA LDO para os fins que especifica, e dá outras providências</t>
   </si>
   <si>
     <t>3176</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3176/pls_12.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3176/pls_12.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar repasse da Assistência Financeira Complementar da União para Enfermeiros, Técnicos e Auxiliares de Enfermagem da Santa Casa de Misericórdia São Francisco de Buritama, abertura de Crédito Adicional Especial na importância de R$. 208.000,00 para fazer face as despesas, e dá outras providências;</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3177/pls_13.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3177/pls_13.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre doação de imóveis do Patrimônio Público Municipal e autoriza doação ao SAAEMB-Serviço Autônomo de Água, Esgoto e Meio Ambiente do Município de Buritama, e dá outras providências;</t>
   </si>
   <si>
     <t>3193</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3193/pls_14.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3193/pls_14.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial ao orçamento de 2024, alteração do PPA LDO para os fins que especifica e dá outras providências</t>
   </si>
   <si>
     <t>3199</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3199/pl15.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3199/pl15.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei Municipal nº 4.737/2022, que trata sobre a Política Municipal dos Direitos da Criança e do Adolescente do município de Buritama e dá outras providências".</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3210/pl16.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3210/pl16.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial no valor de R$ 52.242,00 (cinquenta e dois mil, duzentos e quarente e dois reais), ao orçamento de 2024, alteração do PPA-LDO, visando implementação de recursos para atendimento de Bloco de Vigilâncias e dá outras providências.</t>
   </si>
   <si>
     <t>3220</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3220/pl17.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3220/pl17.pdf</t>
   </si>
   <si>
     <t>que dispõe sobre abertura de Crédito Adicional Especial na importância de R$. 100.000,00 ao orçamento programa de 2024, alteração do PPA-LDO, visando implementação de recursos para atendimento de Média e Alta Complexidade, e dá outras providências</t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3221/pl18.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3221/pl18.pdf</t>
   </si>
   <si>
     <t>que dispõe sobre a abertura de Crédito Adicional Especial na importância de R$. 460.485,93 ao orçamento programa de 2024, e autorização para repasse de transferência financeira ao Lar dos Velhos São Camilo de Leles, e dá outras providências</t>
   </si>
   <si>
     <t>3222</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3222/pl19.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3222/pl19.pdf</t>
   </si>
   <si>
     <t>que dispõe sobre abertura de Crédito Adicional Especial na importância de R$. 65.000,00 ao orçamento programa de 2024 alteração do PPA LDO para os fins que especifica, e dá outras providências</t>
   </si>
   <si>
     <t>3223</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3223/pl20.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3223/pl20.pdf</t>
   </si>
   <si>
     <t>que dispõe sobre alteração de dispositivo do Estatuto dos Servidores Públicos do Município de Buritama, e dá outras providências</t>
   </si>
   <si>
     <t>3236</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3236/pl21.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3236/pl21.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar ao orçamento de 2024, no valor de R$ 1.450.000,00 (um milhão, quatrocentos e cinquenta mil reais), alteração do PPA LDO para os fins que especifica e, e dá outras providencias.</t>
   </si>
   <si>
     <t>3240</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3240/pl22.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3240/pl22.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei Municipal nº 4.926/2024 que trata sobre abertura de crédito especial, no valor de R$ 900.000,00, ao orçamento de 2024 alteração do PPA-LDO para os fins que especifica e, e dá outras providencias.</t>
   </si>
   <si>
     <t>3241</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3241/pl23.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3241/pl23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial, no valor de R$ 2.138.924,41, ao orçamento de 2024, alteração do PPA-LDO, visando implementação de recursos para atendimento de Bloco de Média e Alta Complexidade e dá outras providências.</t>
   </si>
   <si>
     <t>3242</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3242/pl24.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3242/pl24.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial, no valor de 5.599.961,64, ao orçamento de 2024, alteração do PPA-LDO, visando implementação de recursos para atendimento de Bloco de Média e Alta Complexidade e dá outras providencias.</t>
   </si>
   <si>
     <t>3248</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3248/pl25.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3248/pl25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial ao orçamento de 2024, no valor de R$ 209.931,38 (duzentos e nove mil, novecentos e trinta e um reais e oito centavos), alteração do PPA LDO para os fins que especifica, e dá outras providencias".</t>
   </si>
   <si>
     <t>3254</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3254/pl26.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3254/pl26.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial ao orçamento de 2024, no valor de 1.284.298,75, alteração do PPA-LDO, visando implementação de recursos para atendimento de Obras e Instalações Serviços Públicos Urbanos e dá outras providências.</t>
   </si>
   <si>
     <t>3255</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3255/pl27.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3255/pl27.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial ao orçamento de 2024, no valor de R$ 269.765,96, alteração do PPA-LDO, visando implementação de recursos para atendimento ao Departamento de Assistência e Desenvolvimento Social e dá outras providências.</t>
   </si>
   <si>
     <t>3256</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3256/pl28.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3256/pl28.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito suplementar ao orçamento de 2024, no valor de R$ 73.240,69, alteração do PPA-LDO, visando implementação de recursos para atendimento do Departamento de Assistência e Desenvolvimento Social e dá outras providências.</t>
   </si>
   <si>
     <t>3267</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3267/pl29.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3267/pl29.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre conslidação da Lei Municipal nº 2.502/97 e suas alterações e acrescenta dispositivo na legislação, que trata sobre autorização ao Chefe do Poder Executivo a Ceder, provisoriamente, funcionários do seu Quadro Pessoal ao Poder Judiciário da Comarca de Buritama, Cinetran, Detran e Entidades que venha a receber subvenções do Município.</t>
   </si>
   <si>
     <t>3268</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3268/pl30.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3268/pl30.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.893/2023, que dispõe sobre autorização ao Poder Executivo a aderir ao Programa Mais Médicos, e conceder o fornecimento de moradia e auxílio alimentação aos profissionais vinculados ao programa, nos termos da legislação pertinente, e dá outras providências.</t>
   </si>
   <si>
     <t>3269</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3269/pl31.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3269/pl31.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Gerais para a Elaboração da Lei Orçamentária para o Exercício de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>3302</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3302/pl32.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3302/pl32.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Proteção e Defesa Civil - PMPDEC; dispõe sobre o Sistema Municipal de Protteção e Defesa Civil - SIMPDEC, o Conselho Municipal de Proteção e Defesa civil - COMPDEC; e revoga o Decreto nº 108/85 e dá outras providências correlatas.</t>
   </si>
   <si>
     <t>3320</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3320/pl33.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3320/pl33.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre: Alteração do art. 1º da Lei Municipal nº 4.794, de 09 de agosto de 2022, e dá outras providencias.</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3321/pl34.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3321/pl34.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial no valor de R$ 88.200,00 (oitenta e oito mil e duzentos reais), ao orçamento de 2024, alteração do PPA-LDO, visando implementação o desenvolvimento de programa de Proteção, Acolhimento e Amparo aos animais de rua e dá outras providencias.</t>
   </si>
   <si>
     <t>3322</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3322/pl35.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3322/pl35.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial no valor de R$ 300.000,00 (trezentos mil reais) ao orçamento de 2024, alteração do PPA-LDO, visando implementação de recursos para atendimento de Bloco de Média e Alta complexidade e dá outras providencias.</t>
   </si>
   <si>
     <t>3323</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3323/pl36.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3323/pl36.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito suplementar no valor de R$ 1.100.000,00 (um milhão e cem mil reais) ao orçamento de 2024, alteração do PPA-LDO, visando implementação de recursos para atendimento do Departamento Municipal de Turismo e dá outras providencias.</t>
   </si>
   <si>
     <t>3332</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3332/pl37.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3332/pl37.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre desafetação e permuta de área e ratificação de legislação existente, que autoriza o Poder Executivo Municipal a receber benfeitorias , em permuta de áreas institucionais da empresa Plareno Empreendimentos Imobiliários LTDA., responsável pela implantação do Loteamento Jardim Paris, em virtude de decisão do STF, através de ADIN nº 6.602 SP, de 14.06.2021, da Relatoria da Ministra Carmem Lúcia, e dá outras providências.</t>
   </si>
   <si>
     <t>3333</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3333/pl38.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3333/pl38.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de subvenção social  à entidade que especifica. (Associação Animal Quem Ama Protege)</t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3334/pl39.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3334/pl39.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre recebimento em doação de imóveis da Empresa Plareno Empreendimentos Imobiliários Ltda. - ME, e dá outras providências.</t>
   </si>
   <si>
     <t>3335</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3335/pl40_.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3335/pl40_.pdf</t>
   </si>
   <si>
     <t>Altera valores a serem pagos pelo desempenho da gratificação por Atividade Delegada, conforme respectivo convênio celebrado com o Estado de São Paulo, por intermédio da Secretaria de Segurança Pública, e dá outras providências.</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3336/pl41.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3336/pl41.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar ao orçamento de 2024, no valor de R$ 2.480.100,00 (dois milhões quatrocentos e oitenta mil e cem reais), alteração no PPA LDO para os fins que especifica e, e dá outras providências.</t>
   </si>
   <si>
     <t>3337</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3337/pl42.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3337/pl42.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar ao orçamento de 2024, no valor de R$ 2.000.000,00 (dois milhões reais), alteração do PPA LDO para os fins que especifica e, e dá outras providências.</t>
   </si>
   <si>
     <t>3338</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3338/pl43_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3338/pl43_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover o desmembramento da área institucional situada no Loteamento Residencial Florais das Palmeiras, a desafetação de uma destas áreas desmembradas e a receber benfeitorias, em permuta com a área institucional então desafetada, e dá outras providências.</t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3352/projeto_de_lei_no_44_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3352/projeto_de_lei_no_44_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar Convênios com a Entidade Santa Casa de Misericórdia São Francisco e dá outras providências</t>
   </si>
   <si>
     <t>3361</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3361/pl45.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3361/pl45.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial ao orçamento de 2024, no valor de R$ 627.750,00 (seiscentos e vinte e sete mil, setecentos e cinquenta reais), alteração do PPA-LDO para os fins que especifica, e dá outras providencias.</t>
   </si>
   <si>
     <t>3362</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3362/pl46.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3362/pl46.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial ao orçamento de 2024, no valor de R$ 348.000,00 (trezentos e quarenta e oito mil reais), alteração do PPA-LDO para os fins que especifica, e dá outras providencias.</t>
   </si>
   <si>
     <t>3368</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3368/pl47.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3368/pl47.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial no valor de R$ 2.012.825,00 (Dois Milhões, Doze Mil, Oitocentos e Vinte e Cinco Reais), ao orçamento de 2024, alteração do PPA-LDO, visando implementação de recursos para Obras e Instalações junto ao Departamento Municipal de Saúde e dá outras providencias.</t>
   </si>
   <si>
     <t>3369</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3369/pl48.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3369/pl48.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar no valor de R$ 995.330,00 (Novecentos e Noventa e Cinto Mil, Trezentos e Trinta Reais), ao orçamento programa do SAAEMB para o exercício de 2024 e dá outras providencias.</t>
   </si>
   <si>
     <t>3370</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3370/pl49_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3370/pl49_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal e as Autarquias Municipais a firmar Acordo de Cooperação Técnica com o Conselho Nacional de Justiça (CNJ), o Tribunal de Justiça do Estado de São Paulo, o Governo do Estado de São Paulo, a Procuradoria-Geral do Estado de São Paulo, o Tribunal de Contas do Estado de São Paulo e o Município de Buritama, e dá outras providências.</t>
   </si>
   <si>
     <t>3371</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3371/pl50__anexos.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3371/pl50__anexos.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Buritama, para o Exercício de 2025.</t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3390/pl51_sub.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3390/pl51_sub.pdf</t>
   </si>
   <si>
     <t>Reformula a Legislação que proíbe a queima de qualquer material orgânico ou inorgâncio na zona urbana do município de Buritama, e dá outras providências.</t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3392/pl52.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3392/pl52.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para repasse de transferência financeira ao Centro Assistencial Benedito Fernandes, e dá outras providências.</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3391/pl53.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3391/pl53.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional no valor de R$ 62.000,00 (Sessenta e Dois Mil Reais) para reforço de elemento de despesa no orçamento vigente, autorização para repasses de recursos a entidade do terceiro setor e dá outras providências.</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3409/pl54.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3409/pl54.pdf</t>
   </si>
   <si>
     <t>Acescenta o § 3ª-A ao artigo 1º da Lei Municipal nº 2.930/2003, alterada pela Lei Municipal nº 2.949/2003.</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3411/pl55.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3411/pl55.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar ao orçamento de 2021, no valor de R$ 2.344.000,00 (dois milhões e trezentos e quarenta e quatro mil reais), alteração do PPA LDO para os fins que especifica e, e dá outras providências.</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3410/pl56.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3410/pl56.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre atualização de valores previstos na Lei Municipal nº 4.975/2024 que trata sobre a abertura de crédito especial ao orçamento de 2024, alteração do PPA-LDO, visando implementação de recursos para Obras e Instalações junto ao Departamento Municipal de Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3412/pl57.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3412/pl57.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de estrada municipal do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>3424</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3424/pl58.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3424/pl58.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial R$. 29.986,28 ao orçamento de 2024, alteração do PPA-LDO, visando implementação de despesas relacionadas a execução da Lei Federal 14.399/2022 (Aldir Blanc) e dá outras providencias.</t>
   </si>
   <si>
     <t>3442</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3442/pl59.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3442/pl59.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal dos Direitos da Mulher vinculado ao Departamento Municipal de Assistência e Desenvolvimento Social (DMADS) do Município de Buritama-SP, e dá outras providências.</t>
   </si>
   <si>
     <t>3443</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3443/pl60.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3443/pl60.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional suplementar ao orçamento de 2024, no valor de R$ 1.639.000,00 (um milhão seiscentos e trinta e nove mil reais), alteração do PPA e LDO para os fins que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>3444</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3444/pl61.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3444/pl61.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional suplementar ao orçamento de 2024, no valor de R$ 905.000,00 (novecentos e cinco mil reais), alteração do PPA e LDO para os fins que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>3445</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3445/pl62.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3445/pl62.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional suplementar ao orçamento de 2024, no valor de R$ 415.000,00 (quatrocentos e quinze mil reais), alteração do PPA e LDO para os fins que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>3446</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3446/pl63.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3446/pl63.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional suplementar ao orçamento de 2024, no valor de R$ 898.820,06 (oitocentos e noventa e oito mil, oitocentos e vinte reais e seis centavos), alteração do PPA e LDO para os fins que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>3454</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3454/pl64_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3454/pl64_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação da Academia Esportiva implantada no Centro Recreativo e Esportivo do Trabalhador - CERET, e dá outras providências.</t>
   </si>
   <si>
     <t>3455</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3455/pl65_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3455/pl65_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei Municipal nº 1.248/83, que trata da denominação do Necrotério Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3467/pl66.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3467/pl66.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações dos anexos da Lei de Diretriz Orçamentária para o Exercício de 2025 e do Plano Plurianual para quadriênios de 2022 a 2025</t>
   </si>
   <si>
     <t>3469</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3469/pl67.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3469/pl67.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar ao orçamento de 2024, no valor de R$ 520.000,00, alteração do PPA LDO para os fins que especifica e, e dá outras providências.</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3470/pl68.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3470/pl68.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar ao orçamento de 2024, no valor de R$ 557.500,00, alteração do PPA LDO para os fins que especifica e, e dá outras providências.</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3471/pl69.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3471/pl69.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de subvenção/contribuição social no valor de R$ 70.369,00 à Santa Casa de Misericódia São Francisco.</t>
   </si>
   <si>
     <t>3472</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3472/pl70.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3472/pl70.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito suplementar ao orçamento de 2024, alteração do PPA, LDO para os fins que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3468/pl71.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3468/pl71.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar ao orçamento programa do SAAEMB, para o exercício de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>3476</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3476/pl72.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3476/pl72.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar ao orçamento de 2024, no valor de R$ 4.807.050,00, alteração do PPA LDO para os fins que especifica e, e dá outras providências.</t>
   </si>
   <si>
     <t>3477</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3477/pl73.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3477/pl73.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar ao orçamento de 2024, no valor de R$ 45.000,00, alteração do PPA LDO para os fins que especifica e, dá outras providências</t>
   </si>
   <si>
     <t>3478</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3478/pl74.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3478/pl74.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial ao orçamento de 2024, alteração do PPA-LDO, visando implementação de recursos para Obras e Instalações junto ao Departamento Municipal de Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>3479</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3479/pl75.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3479/pl75.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para parcelamento de sobras e não gastos de repasses feitos através do Contrato nº 156/2022 - Termo de Convênio nº 01/2021, incluindo aditivos nº 001, 002 e 004, todos firmados com a entidade Santa Casa de Misericórdia São Francisco, e dá outras providências.</t>
   </si>
   <si>
     <t>3153</t>
   </si>
   <si>
     <t>PL-C</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária da Câmara</t>
   </si>
   <si>
     <t>ADRIANO TUSTÃO, CHERRY, MARQUINHOS BARBOSA</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3153/pls_01_cam.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3153/pls_01_cam.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre revisão geral anual dos Subsídios dos Vereadores e do Presidente da Câmara Municipal de Buritama</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3154/pls_02_cam.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3154/pls_02_cam.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre revisão geral anual nos Subsídios do Prefeito e do Vice-Prefeito do Município de Buritama</t>
   </si>
   <si>
     <t>3214</t>
   </si>
   <si>
     <t>CRISTINA NOBRE</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3214/plcam_no_03_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3214/plcam_no_03_1.pdf</t>
   </si>
   <si>
     <t>Cria a premiação “ALUNO NOTA DEZ”, para estudantes do Ensino Fundamental e Médio nas redes de ensino do Município de Buritama, Estado de São Paulo, e dá outras providências.</t>
   </si>
   <si>
     <t>3331</t>
   </si>
   <si>
     <t>CRISTINA NOBRE, JOÃOZINHO PEREZ</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição da Carteira de Identificação da Pessoa com Transtorno do Espectro Autista - CPTEA no Município de Buritama/SP, e dá outras providências.</t>
   </si>
   <si>
     <t>3349</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição no Município de Buritama da Campanha de Combate aos Golpes Financeiros praticados contra pessoa Idosa, e dá outras providências.</t>
   </si>
   <si>
     <t>3357</t>
   </si>
   <si>
     <t>Dispõe sobre o tombamento da Igrejinha localizada no interior do Parque Turístico João Simão Garcia, Prainha, como Patrimônio Histórico e Cultural do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3385/plcam07.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3385/plcam07.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação do Acervo e Pinacoteca instalados nas dependências do Centro Cultural Graciliano Ramos de nossa cidade, e dá outras providências.</t>
   </si>
   <si>
     <t>3386</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3386/plcam08.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3386/plcam08.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Artigo 5º da Lei Municipal nº 4.947, de 25 de março de 2024 que cria a premiação do “ALUNO NOTA DEZ”, para estudantes do Ensino Fundamental e Médio nas redes de ensino do Município de Buritama, Estado de São Paulo, e dá outras providências.</t>
   </si>
   <si>
     <t>3414</t>
   </si>
   <si>
     <t>CRISTINA NOBRE, ANDRÉ DO ZÉ CARLÃO, ANÍZIO, CARLINHO DO DIVINO, CHERRY, FEBEM, JOÃOZINHO PEREZ, JUNIOR PICCOLI, MARQUINHOS BARBOSA, TONHÃO DA EDITORA</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3414/projeto_de_lei_no_09.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3414/projeto_de_lei_no_09.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação das Glebas Residenciais de nosso Município, e dá outras providências.</t>
   </si>
   <si>
     <t>3462</t>
   </si>
   <si>
     <t>FEBEM, JOÃOZINHO PEREZ</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3462/pl10cam.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3462/pl10cam.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da publicação, divulgação e atualização semanal, no site oficial do município, da Lista de Espera dos pacientes que aguardam consultas, exames, intervenções cirúrgicas ou outros tipos de procedimentos na rede pública municipal de saúde de Buritama/SP, e dá outras providências.</t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
     <t>JOÃOZINHO PEREZ</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3463/pl11cam.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3463/pl11cam.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de prédio da nova UBS-Unidade Básica de Saúde a ser construída em nosso Município.</t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
     <t>COFC - ORÇAMENTO, FINANÇAS E CONTABILIDADE</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3481/projeto_de_lei_no_12_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3481/projeto_de_lei_no_12_1.pdf</t>
   </si>
   <si>
     <t>Fixa os Subsídios do Prefeito e do Vice-Prefeito do Município de Buritama para o mandato compreendido entre 2025/2028.</t>
   </si>
   <si>
     <t>3151</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3151/plc_01.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3151/plc_01.pdf</t>
   </si>
   <si>
     <t>Dispõe revisão anual dos servidores públicos do Governo do Município de Buritama e das Autarquias, sobre aumento real de vencimento e dá outras providências.</t>
   </si>
   <si>
     <t>3456</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3456/plc02.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3456/plc02.pdf</t>
   </si>
   <si>
     <t>que aprova e dispõe sobre as normas de drenagem urbana e manejo de águas pluviais do município de Buritama, e dá outras providências</t>
   </si>
   <si>
     <t>3457</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3457/plc03.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3457/plc03.pdf</t>
   </si>
   <si>
     <t>que dispõe sobre revisão do Plano Municipal de Saneamento Básico, instrumento da Política Municipal de Saneamento Básico, e dá outras providências;</t>
   </si>
   <si>
     <t>3152</t>
   </si>
   <si>
     <t>PLCC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar da Câmara</t>
   </si>
   <si>
     <t>Dispõe sobre revisão geral anual dos servidores públicos da Câmara Municipal de Buritama, e dá outras providências</t>
   </si>
   <si>
     <t>3270</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>ADRIANO TUSTÃO</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3270/pdl01_at.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3270/pdl01_at.pdf</t>
   </si>
   <si>
     <t>Recepciona o Decreto Municipal nº 4.977, de 25 de março de 2024, e dispõe sobre criação da função e nomeação do “Controlador Interno Legislativo”, em conformidade com a Lei Complementar Municipal nº 136/2015, que instituiu no município de Buritama/SP, o Sistema de Controle Interno, e dá outras providências.</t>
   </si>
   <si>
     <t>3474</t>
   </si>
   <si>
     <t>Altera a redação do Artigo 5º do Decreto Legislativo nº 04, de 17 de junho de 2003.</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3215/plr_no01_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3215/plr_no01_1.pdf</t>
   </si>
   <si>
     <t>Instituir no calendário da Câmara Municipal de Buritama, o Dia Internacional da Mulher, e dá outras providências.</t>
   </si>
   <si>
     <t>3217</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3217/plr_no02_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3217/plr_no02_1.pdf</t>
   </si>
   <si>
     <t>Cria o inciso III no Artigo 12 da Resolução nº 07, de 21 de outubro de 2014, que dispõe sobre a Regulamentação da aplicação da Lei nº 4.046 de 23 de julho de 2014, que dispõe sobre o Sistema de Controle Interno do Município de Buritama, no âmbito do Poder Legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3273/plr_no03_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3273/plr_no03_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação da Resolução nº 7, de 21 de outubro de 2014, Resolução nº 1, de 10 de fevereiro de 2015 e Resolução nº 2, de 19 de março de 2024.</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3387/pr04.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3387/pr04.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para proceder a substituição, tanto quanto possível, das atuais fotos em preto e branco por fotos coloridas da Galeria dos ex-presidentes da Câmara Municipal de Buritama instituída pela Resolução nº 13, de 08 de junho de 1992, e dá outras providências.</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3388/pr05.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3388/pr05.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição da Galeria de Fotos das ex-vereadoras da Câmara Municipal de Buritama, e dá outras providências.</t>
   </si>
   <si>
     <t>3432</t>
   </si>
   <si>
     <t>CHERRY, CRISTINA NOBRE, FEBEM, JOÃOZINHO PEREZ, MARQUINHOS BARBOSA</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3432/projeto_de_resolucao_no_06.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3432/projeto_de_resolucao_no_06.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O ARTIGO 268-A NA RESOLUÇÃO N.º 02, DE 16 DE JUNHO DE 2009 DA CÂMARA MUNICIPAL DE BURITAMA-SP - REGIMENTO INTERNO, INSTITUINDO O ORÇAMENTO IMPOSITIVO NA FORMA QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>3480</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3480/pr07.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3480/pr07.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos Artigos 313, caput, e Parágrafo 1º, e 318 do Regimento Interno da Câmara Municipal de Buritama.</t>
   </si>
   <si>
     <t>3482</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3482/pr08.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3482/pr08.pdf</t>
   </si>
   <si>
     <t>Fixa os Subsídios dos Vereadores da Câmara Municipal de Buritama para a Legislatura compreendida entre 2025/2028.</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t xml:space="preserve">Proposta de Emenda </t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3288/ccf_000005.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3288/ccf_000005.pdf</t>
   </si>
   <si>
     <t>Cria os Incisos VII e VIII no Artigo 2º e os Incisos VI, VII e VIII do Artigo 3º do Projeto de Lei nº 31, de 30 de abril de 2024, de autoria do Poder Executivo Municipal, que dispõe sobre as Diretrizes Gerais para a elaboração da Lei Orçamentária para o Exercício de 2025, e dá outras providências</t>
   </si>
   <si>
     <t>3166</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>ADRIANO TUSTÃO, CRISTINA NOBRE, JOÃOZINHO PEREZ</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3166/requerimento_no_01.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3166/requerimento_no_01.pdf</t>
   </si>
   <si>
     <t>Nós, ABAIXO ASSINADOS, abaixo assinados, vereadores, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEREMOS a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja expedida uma MOÇÃO DE APLAUSO em favor da senhora MARIA ANGÉLICA JANUZZI DO NASCIMENTO ANTONIO, da Angels Academia, pela belíssima apresentação no dia 15 de dezembro de 2023, no Ginásio de Esportes "Maria Bassan Feroldi", o espetáculo de danças ALEGRIA, o mundo encantado do circo. Foi mágico e encantador como o palhaço que transmite alegria. O elenco contou com cerca de 90 bailarinas todas alunas do curso de ballet e jazz da Angels Academia. Como a luz da vida, Alegria teve o empenho e dedicação de todos os envolvidos, bailarinas, famílias e profissionais que não pouparam esforços para um feliz e mágico sentimento do público.</t>
   </si>
   <si>
     <t>3167</t>
   </si>
   <si>
     <t>ANDRÉ DO ZÉ CARLÃO</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3167/requerimento_no_02.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3167/requerimento_no_02.pdf</t>
   </si>
   <si>
     <t>Eu, ANDRÉ LUIZ CUNTO, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor José Eduardo Marins, Diretor Executivo do SAAEMB-Serviço Autônomo de Água e Esgoto do Município de Buritama, solicitando-lhe a gentileza, no sentido de informar com detalhes à esta Casa Legislativa, sobre a constante falta de água nos Loteamentos Residenciais próximos ao Parque Turístico João Simão Garcia, Prainha, bem como informar quais medidas estão sendo planejadas para serem implementadas por aquela Autarquia, visando garantir o abastecimento adequado de água naqueles Condomínios, especialmente em períodos de alto fluxo de visitantes.</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
     <t>MARQUINHOS BARBOSA</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 07/2024.</t>
   </si>
   <si>
     <t>3172</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 08/2024.</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 09/2024.</t>
   </si>
   <si>
     <t>3178</t>
   </si>
   <si>
     <t>ANÍZIO</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de encaminhar à esta Casa Legislativa, uma relação constando todos os imóveis locados pela atual Administração Municipal para abrigar o Governo do Município de Buritama, informando, inclusive, o valor do aluguel de cada um deles.</t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
     <t>CARLINHO DO DIVINO</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3179/requerimento_no_07.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3179/requerimento_no_07.pdf</t>
   </si>
   <si>
     <t>Eu, CARLOS ROBERTO TEIXEIRA, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, qual a real situação da reforma geral que vinha sendo executada no prédio do Velório Municipal, se os serviços ainda continuam, se a reforma já foi concluída, e se o prédio já está devidamente liberado para a realização de velórios.</t>
   </si>
   <si>
     <t>3180</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA,  abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja expedida uma MOÇÃO DE APLAUSO, COM LOUVOR, em favor da aluna LETÍCIA MARIA DE SOUZA PEREIRA da E.E. ÁLVARO ALVIM, que prestou o Provão Paulista Seriado foi o procedimento que integrado ao Sistema do Rendimento Escolar do Estado de São Paulo - SARESP, avaliou a qualidade do ensino, contemplando-a com acesso direto à instituições públicos de nível superior, tais como: Engenharia Civil-São Carlos/UFSCAR, Engenharia Civil-Votuporanga/IF, Agronegócio-Rio Preto/FATEC, Matemática - Rio Preto/UNESP e Odontologia-Araçatuba/UNESP.</t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
     <t>ANÍZIO, ANDRÉ DO ZÉ CARLÃO, JUNIOR PICCOLI, TONHÃO DA EDITORA</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3181/requerimento_no_09.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3181/requerimento_no_09.pdf</t>
   </si>
   <si>
     <t>Nós, ANÍZIO ANTONIO DA SILVA, ANDRÉ LUIZ CUNTO, ANTONIO JOSÉ DE OLIVEIRA JUNIOR E JOSÉ ADEMIR PICCOLI JUNIOR, abaixo assinados, vereadores, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEREMOS a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja expedida uma MOÇÃO DE APLAUSO em favor do senhor professor  RAFAEL FERNANDO DOMINGUES, Diretor da E.E. PROF. OSWALDO JANUZZI, representando o Corpo Docente e Servidores, em reconhecimento público para aquele Estabelecimento de Ensino e aos alunos: PAOLA CAROLINA RAMOS XAVIER - 100% Prouni, BEATRIZ ALVES ESPÓSITO - Provão Paulista, MARIA FERNANDA DA SILVA CRUZ - 100% Prouni, EDUARDO HENRIQUE SOUZA DIAS - 100% Prouni, AYSLLA RAYANY GOMES TECEROTTI - Provão Paulista, que, pelo brilhando desempenho foram contemplados com acesso direto à instituições públicos de nível superior comprovando a excelente qualidade do ensino oferecido na referida instituição de ensino.</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3182/requerimento_no_10.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3182/requerimento_no_10.pdf</t>
   </si>
   <si>
     <t>Nós, ANÍZIO ANTONIO DA SILVA, ANDRÉ LUIZ CUNTO, ANTONIO JOSÉ DE OLIVEIRA JUNIOR E JOSÉ ADEMIR PICCOLI JUNIOR,  abaixo assinados, vereadores, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEREMOS, seja expedida uma MOÇÃO DE APLAUSO em favor da senhora professora  ANGELAINE MÁRCIA DE OLIVEIRA DA CRUZ, Diretora da E.E ÁLVARO ALVIM, representando o Corpo Docente e Servidores, em reconhecimento público para aquele Estabelecimento de Ensino e aos alunos: LETÍCIA MARIA DE SOUZA PEREIRA - Engenharia Civil-São Carlos/UFSCAR, Engenharia Civil-Votuporanga/IF, Agronegócio-Rio Preto/FATEC, Matemática - Rio Preto/UNESP e Odontologia-Araçatuba/UNESP, AFONSO LOPES - FATEB - Engenharia de Software, BRENDA GONÇALVES - Faculdade Estadual de Minas Gerais - Arte Plásticas, MARIANA ALMEIDA - Provão Paulista - Unicamp  História, ESTER CASTRO - Salesiano- Arquitetura, GABRIEL RIBEIRO - Salesiano Educação Física e ANA LÍVIA CASTRO - Psicologia Toledo, que, pelo brilhando desempenho foram</t>
   </si>
   <si>
     <t>3189</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 10/2024.</t>
   </si>
   <si>
     <t>3190</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 11/2024.</t>
   </si>
   <si>
     <t>3191</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 12/2024.</t>
   </si>
   <si>
     <t>3192</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 13/2024.</t>
   </si>
   <si>
     <t>3194</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 14/2024.</t>
   </si>
   <si>
     <t>3200</t>
   </si>
   <si>
     <t>CRISTINA NOBRE, ADRIANO TUSTÃO, CHERRY</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3200/requerimento_no_16_.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3200/requerimento_no_16_.pdf</t>
   </si>
   <si>
     <t>Nós, MARIA CRISTINA NOBRE SANTOS, ADRIANO CARLO DE CARVALHO e WESLLEY RODRIGUES DA SILVA, abaixo assinados, vereadores, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEREMOS, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja expedida uma MOÇÃO DE APOIO ao Projeto de Lei nº 1.583/2023, de autoria do eminente Deputado Estadual Carlão Pignatari, que propõe a instituição do “Cartão Bolsa Ração” para auxiliar na alimentação de animais de famílias em situação de vulnerabilidade social, ONGs e protetores independentes.</t>
   </si>
   <si>
     <t>3201</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3201/requerimento_no_17.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3201/requerimento_no_17.pdf</t>
   </si>
   <si>
     <t>Eu, CARLOS ROBERTO TEIXEIRA, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, qual a real situação da reforma geral que vinha sendo executada no Velório Municipal, se os serviços ainda continuam, se a reforma já foi concluída, e se o prédio já está devidamente liberado para a realização de velórios, uma vez que várias pessoas de poucos recursos financeiros pagam por velórios de seus entes queridos que são realizados na Capela São Carlos.</t>
   </si>
   <si>
     <t>3207</t>
   </si>
   <si>
     <t>JUNIOR PICCOLI</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3207/requerimento_no_18_.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3207/requerimento_no_18_.pdf</t>
   </si>
   <si>
     <t>Eu, JOSÉ ADEMIR PICCOLI JUNIOR, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, sejam oficiados os senhores Rodrigo Zacarias dos Santos, Prefeito Municipal, e Edilson Carlos de Paiva, Diretor Municipal de Saúde, solicitando-lhes a gentileza, no sentido de informarem à esta Casa Legislativa, se o Governo do Município de Buritama está tomando alguma providência efetiva sobre os casos de dengue que foram detectados no âmbito do município, como forma de prevenir a população dessa terrível doença viral transmitida pelo mosquito aedes aegypti.</t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3208/requerimento_no_19.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3208/requerimento_no_19.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, o valor pago nos seis shows que se apresentaram durante o Carnaval 2024, em praça pública, especificando data e horário das apresentações, bem como fornecer uma relação constando cotações de banheiros químicos, geradores, som, luz e painel de led, com respectivos valores de cotação, discriminando item por item, bem como cópia dos competentes contratos celebrados entre o Governo do Município de Buritama e empresários e/ou responsáveis pelos artistas contratados e dos equipamentos locados.</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 15/2024.</t>
   </si>
   <si>
     <t>3218</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 16/2024.</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI LEGISLATIVO Nº 03/2024.</t>
   </si>
   <si>
     <t>3229</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3229/requerimento_no_23.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3229/requerimento_no_23.pdf</t>
   </si>
   <si>
     <t>Nós, MARIA CRISTINA NOBRE DOS SANTOS e JOÃO LUIZ PEREZ JUNIOR, abaixo assinado, vereadores, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEREMOS a gentileza de Vossa Excelência, seja oficiado o senhor Edílson Carlos de Paiva, Diretor do Departamento Municipal de Saúde, para que compareça à esta Casa Legislativa, em uma data disponível e agendada por ele no mês de abril do corrente ano, numa das Sessões Ordinárias previstas para o mês, 01, 08 ou 15, com início às 19h00, quando, então, durante a sessão, a Câmara Municipal abrirá um Espaço Especial para que o nobre Diretor possa apresentar aos vereadores e a toda sociedade, a Prestação de Contas da Saúde compilada (junção das 3 Prestações de Contas Quadrimestrais), referentes ao Exercício de 2023, e logo após a sua apresentação, os nobres vereadores poderão fazer perguntas referentes ao tema apresentado, bem como seja comunicado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sobre o convite a ser formali</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
     <t>JUNIOR PICCOLI, ANÍZIO</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3230/requerimento_no_24.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3230/requerimento_no_24.pdf</t>
   </si>
   <si>
     <t>Nós, JOSÉ ADEMIR PICCOLI JUNIOR e ANÍZIO ANTONIO DA SILVA, abaixo assinados, vereadores, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEREMOS a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de fornecer à esta Casa Legislativa, cópia integral do competente Processo Licitatório, bem como informar o nome e o CNPJ da empresa contratada para executar os serviços, o número de postes que foram colocados, o valor unitário de cada poste e de cada luminária instalados ao longo da referida Ciclovia, quais ações estão sendo desenvolvidas no sentido de resolver o problema da iluminação da Ciclovia, quais os valores pagos à empresa  até o presente momento, e o motivo da não eficiência do sistema de iluminação que ali foi instalado.</t>
   </si>
   <si>
     <t>3231</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 17/2024.</t>
   </si>
   <si>
     <t>3232</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 18/2024.</t>
   </si>
   <si>
     <t>3233</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 19/2024.</t>
   </si>
   <si>
     <t>3234</t>
   </si>
@@ -1572,69 +1572,69 @@
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 22/2024.</t>
   </si>
   <si>
     <t>3251</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 23/2024.</t>
   </si>
   <si>
     <t>3252</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 24/2024.</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 25/2024.</t>
   </si>
   <si>
     <t>3261</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3261/requerimento_no_35.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3261/requerimento_no_35.pdf</t>
   </si>
   <si>
     <t>Eu, ANDRÉ LUIZ CUNTO, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Fábio Francisco Jerônimo, Presidente da Comissão Organizadora da Festa do Peão de Boiadeiro de Buritama, solicitando-lhe a gentileza, no sentido de encaminhar à esta Casa Legislativa uma cópia do Balancete Oficial de Receita e Despesas referentes à 35ª Festa do Peão de Boiadeiro realizada de 17 a 20 de agosto de 2023, no Recinto Odilon Ferreira de Almeida, pelo fato de que referido evento recebe um considerável suporte do poder público e passados já oito meses de sua realização referida prestação de contas ainda não veio a público.</t>
   </si>
   <si>
     <t>3262</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3262/requerimento_no_36.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3262/requerimento_no_36.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, considerando o reconhecimento da existência do condomínio não regularizado autodenominado Residencial Primavera, localizado a margem direita do Ribeirão Santa Bárbara - entre um braço formado pelo reservatório da Usina Hidrelétrica Nova Avanhandava e fundos do Sítio Vovó Cida - situado na margem esquerda da BTM-470 Estrada Municipal Antonio Batista Borges - “Bórginho”, sentido Buritama-Fazenda Macuco, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o Diretor Executivo da empresa Neoenergia Elektro, estabelecida à Rua Ary Antenor de Souza, nº 321, Jardim Nova América, CEP. 13053-024, Campinas/SP, solicitando seja providenciado o fornecimento individualizado de energia elétrica, uma vez que o local comporta cerca de vinte moradias habitadas, inclusive por crianças e idosos, e conta atualmente com rudimentar sistema de fornecimento de energia,</t>
   </si>
   <si>
     <t>3263</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3263/requerimento_no_37.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3263/requerimento_no_37.pdf</t>
   </si>
   <si>
     <t>Eu, JOÃO LUIZ PEREZ JUNIOR, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, seja oficiado o senhor Giancarlo Sanches Mestriner, Presidente da Comissão Municipal Industrial, no sentido de encaminhar à esta Casa Legislativa, um relatório sobre a empresa Sertão Comércio de Peças Agrícolas Ltda. (Agri-Sertão), CNPJ: 09.529.734/0001-37, situada na Avenida Santa Bárbara, nº 340, no Parque Industrial Eliziário Severino Pereira, com os seguintes dados.</t>
   </si>
   <si>
     <t>3264</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 26/2024.</t>
   </si>
   <si>
     <t>3265</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 27/2024.</t>
   </si>
   <si>
     <t>3266</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 28/2024.</t>
   </si>
   <si>
     <t>3271</t>
   </si>
@@ -1656,69 +1656,69 @@
   <si>
     <t>3286</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 30/2024.</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE DECRETO LEGISLATIVO Nº 01/2024.</t>
   </si>
   <si>
     <t>3291</t>
   </si>
   <si>
     <t>Eu, ANDRÉ LUIZ CUNTO, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, seja oficiado o senhor Aparecido Narciso, Provedor da Santa Casa de Misericórdia São Francisco, solicitando-lhe a gentileza, no sentido de informar, à esta Casa Legislativa, qual a demanda atendida no Pronto Socorro daquela entidade nos últimos 30 dias (período compreendido entre 09/04/2024 à 09/05/2024).</t>
   </si>
   <si>
     <t>3292</t>
   </si>
   <si>
     <t>JOÃOZINHO PEREZ, CRISTINA NOBRE</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3292/requerimento_no_47.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3292/requerimento_no_47.pdf</t>
   </si>
   <si>
     <t>Nós, JOÃO LUIZ PEREZ JUNIOR e MARIA CRISTINA NOBRE SANTOS, vereadores, abaixo assinados, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEREMOS, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado a senhora Patrícia Ramos Barros, Gerente de Articulação da Telefonica Brasil S.A./Vivo S.A., em Bauru/SP, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, o motivo que nosso município tem sofrido intercorrências e interrupções do sinal de Telefonia e de Internet da Vivo, praticamente o dia todo, desde o dia 06 de maio de 2024. Informar, ainda, quais providências estão sendo tomadas para que se normalize a situação apontada, para o bem comum de nossa sociedade. Referida situação acabou deixando nossos moradores e comerciantes incomunicáveis durante esses dias, sofrendo enormes prejuízos, pois deixaram de divulgar e vender os seus produtos.</t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3293/requerimento_no_48.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3293/requerimento_no_48.pdf</t>
   </si>
   <si>
     <t>Eu, ANDRÉ LUIZ CUNTO, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de fornecer à esta Casa Legislativa, cópia do Contrato ou documento semelhante celebrado entre o Governo do Município de Buritama e o Clube de Rodeio Buritama, com vistas à realização da Festa do Peão de 2023, bem como cópia de todos os Contratos celebrados entre o Governo do Município de Buritama e as empresas e/ou empresários responsáveis pela contratação dos artistas que se apresentaram durante a 35ª Festa do Peão de Boiadeiro de Buritama, levada a efeito de 17 a 20 de agosto de 2023, nas dependências do Recinto Odilon Ferreira de Almeida.</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3308/requerimento_no_49.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3308/requerimento_no_49.pdf</t>
   </si>
   <si>
     <t>Eu, MARCOS BARBOSA DE FREITAS, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja expedida uma MOÇÃO DE APLAUSO em favor da conceituada médica WENDY DE OLIVEIRA MENDES, pelos relevantes serviços reconhecidamente prestados ao nosso Município.</t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 32/2024.</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
     <t>Eu, JOSÉ ADEMIR PICCOLI JUNIOR, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, qual o real motivo que levou ao corte na entrega das cestas básicas para algumas pessoas.</t>
   </si>
   <si>
     <t>3326</t>
   </si>
   <si>
     <t>FEBEM</t>
   </si>
   <si>
     <t>Eu, CARLOS ALBERTO DOS SANTOS, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência depois de ouvido o douto Plenário, seja CONVOCADA nos termos  dos artigos 8º, XII, e 102, da Lei Orgânica do Município, a servidora pública municipal, VANIA CRISTINA FRAZATTI GAMBERA DIAS, DIRETORA DO DEPARTAMENTO MUNICIPAL DE EDUCAÇÃO DO GOVERNO DO MUNICÍPIO DE BURITAMA, para comparecer numas das próximas sessões ordinárias desta Casa Legislativa, dias 05, 12 ou 19 de agosto de 2024.</t>
   </si>
@@ -1728,237 +1728,237 @@
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 33/2024.</t>
   </si>
   <si>
     <t>3328</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 34/2024.</t>
   </si>
   <si>
     <t>3329</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 35/2024.</t>
   </si>
   <si>
     <t>3330</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 36/2024.</t>
   </si>
   <si>
     <t>3340</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3340/requerimento_no_57.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3340/requerimento_no_57.pdf</t>
   </si>
   <si>
     <t>Eu, JOSÉ ADEMIR PICCOLI JUNIOR, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, considerando que é fato as poucas vagas que ainda restam para sepultamento no nosso Cemitério Municipal, e levando-se em conta os comentários que surgiram sobre o aumento do referido Cemitério em terreno de propriedade do senhor Izair dos Santos Teixeira, localizado na divisa com aquele bem público, inclusive dando conta de tratativas de negociação mantidas com o proprietário, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, se procedem esses comentários; em caso positivo, informar, em que pé estão as tratativas com o proprietário do terreno Izair dos Santos Teixeira.</t>
   </si>
   <si>
     <t>3341</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3341/requerimento_no_58.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3341/requerimento_no_58.pdf</t>
   </si>
   <si>
     <t>Eu, JOSÉ ADEMIR PICCOLI JUNIOR, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Aparecido Narciso, Provedor da Santa Casa de Misericórdia São Francisco de Buritama, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, qual era a dívida daquela entidade apurada até o início de 2017, qual o valor da dívida que se encontra atualmente, qual o valor gasto durante a pandemia da COVID-19, e qual foi a arrecadação obtida por aquela entidade no período de janeiro de 2024 até a presente data, incluindo emendas parlamentares, subvenções sociais, leilões de gado, e outros donativos.</t>
   </si>
   <si>
     <t>3342</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3342/requerimento_no_59.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3342/requerimento_no_59.pdf</t>
   </si>
   <si>
     <t>Eu, JOSÉ ADEMIR PICCOLI JUNIOR, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Aparecido Narciso, Provedor da Santa Casa de Misericórdia São Francisco de Buritama, solicitando-lhe a gentileza, no sentido de encaminhar uma relação à esta Casa Legislativa, os nomes completos e cargos de todos os cidadãos que participaram das Diretorias daquela entidade, discriminando uma a uma, no período compreendido entre janeiro de 1998 até a presente data.</t>
   </si>
   <si>
     <t>3343</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 40/2024.</t>
   </si>
   <si>
     <t>3344</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 41/2024.</t>
   </si>
   <si>
     <t>3345</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 42/2024.</t>
   </si>
   <si>
     <t>3346</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 43/2024.</t>
   </si>
   <si>
     <t>3350</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI ORDINÁRIO LEGISLATIVO Nº 05/2024.</t>
   </si>
   <si>
     <t>3351</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3351/requerimento_no_65.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3351/requerimento_no_65.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, sobre a existência de áreas institucionais nos Loteamentos Residenciais Itaparica e San Diego, suas dimensões e localização, assim como fornecer o memorial descritivo da pavimentação asfáltica da Estrada Municipal Antônio Batista Borges - “Bórginho”, cuja via pública se refere ao Projeto de Lei nº 43/24, que se encontra como objeto de estudo nesta Casa de Leis.</t>
   </si>
   <si>
     <t>3353</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 44/2024.</t>
   </si>
   <si>
     <t>3358</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3358/requerimento_no_67.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3358/requerimento_no_67.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Fábio Francisco Jerônimo, Presidente do Clube de Rodeio Buritama, solicitando-lhe a gentileza, no sentido de fornecer à esta Casa Legislativa, uma relação constando os nomes das empresas privadas que colaboraram para a realização da 36ª edição da Festa do Peão de Boiadeiro de Buritama, levada a efeito de 15 a 18 de agosto de 2024, especificando valores dos patrocínios individuais das empresas, e CNPJ das mesmas.</t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
     <t>Requer urgência na deliberação do Projeto de Lei reapresentado nº 43/2024.</t>
   </si>
   <si>
     <t>3360</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3360/requerimento_no_69.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3360/requerimento_no_69.pdf</t>
   </si>
   <si>
     <t>Eu, MARIA CRISTINA NOBRE SANTOS, abaixo assinado, vereadora, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, sejam oficiados os Presidentes dos Conselhos Municipais de Políticas Culturais e de Turismo-COMTUR, solicitando-lhes a gentileza, no sentido de informarem à esta Casa Legislativa, quais mecanismos estão sendo feitos com relação ao levantamento de bens de valor artístico e histórico do Município, em conformidade com as legislações pertinentes dos referidos Conselhos, em especial da Igrejinha localizada no interior do Parque Turístico João Simão Garcia, Prainha.</t>
   </si>
   <si>
     <t>3365</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3365/requerimento_no_70.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3365/requerimento_no_70.pdf</t>
   </si>
   <si>
     <t>Eu, ANIZIO ANTONIO DA SILVA, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor José Eduardo Marins, Diretor Executivo do SAAEMB-Serviço Autônomo de Água e Esgoto do Município de Buritama, objetivando informar à esta Casa Legislativa, sobre o real motivo do vazamento de esgoto na Estação de Bombeamento Olavo Gioli, situada na Avenida Vicente José Trindade, próximo ao Conjunto Habitacional Horário Rodrigues Goulart, e quais as providências que estão sendo tomadas para a solucionar de fato o problema.</t>
   </si>
   <si>
     <t>3366</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 45/2024.</t>
   </si>
   <si>
     <t>3367</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 46/2024.</t>
   </si>
   <si>
     <t>3372</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO NO PROJETO DE LEI Nº 47/2024.</t>
   </si>
   <si>
     <t>3373</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO NO PROJETO DE LEI Nº 48/2024.</t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 49/2024.</t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3382/requerimento_no_76.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3382/requerimento_no_76.pdf</t>
   </si>
   <si>
     <t>Eu, JOÃO LUIZ PEREZ JUNIOR, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja expedida uma MOÇÃO DE APLAUSO em favor do grupo de HIP HOP TERÇA FLOW de Buritama/SP, participantes do 1º Festival Literário de Buritama - FLIB Professor Aguinaldo Gonçalves, onde fizeram uma brilhante apresentação de “Batalhas de Rimas” no segundo dia do evento.</t>
   </si>
   <si>
     <t>3383</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3383/requerimento_no_77.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3383/requerimento_no_77.pdf</t>
   </si>
   <si>
     <t>Eu, CARLOS ROBERTO TEIXEIRA, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja expedida uma MOÇÃO DE APLAUSO em favor do senhor SAMUEL DOMINGUÊS TEIXEIRA DOMINGOS.</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3384/requerimento_no_78.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3384/requerimento_no_78.pdf</t>
   </si>
   <si>
     <t>Eu, MARIA CRISTINA NOBRE SANTOS, abaixo assinado, vereadora, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, atendendo proposta encaminhada pelo Cb PM Felipe Filgueira Granato, seja expedida uma MOÇÃO DE APLAUSO em favor do Sd PM ULISSES SCACALOSSI ATHAYDE e para os Brigadistas MARCIO ROGÉRIO DE ALMEIDA, ROSANGELA PEREIRA VALÕES DE ALMEIDA, e WELINTON NOBRE DIAS.</t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3389/requerimento_no_79.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3389/requerimento_no_79.pdf</t>
   </si>
   <si>
     <t>Eu, ANDRÉ LUIZ CUNTO, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Roberto de Lucena, Secretário de Turismo do Estado de São Paulo, solicitando a sua intermediação junto aos canais competentes, objetivando a liberação dos recursos financeiros necessários para a execução dos serviços de pavimentação asfáltica da Estrada Municipal Américo Pereira Dias - BTM-400, conforme disposto no Requerimento nº 67/2023 e aprovado por esta Casa Legislativa. [Em anexo].</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3398/requerimento_no_80.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3398/requerimento_no_80.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado a senhora Vania Cristina Frazatti Gambera Dias, Diretora do Departamento Municipal de Educação, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, informações sobre o episódio ocorrido em 04/10/2024 que levou os servidores Eliana Aparecida Gomes, Diretora da EMEF do Bairro Nossa Senhora do Livramento, e o Professor Coordenador Francisco Ailton Rodrigues Ferreira a lavrarem Boletins de Ocorrência junto a Policia Civil, e quais providencias estão sendo tomadas.</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 51/2024.</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 52/2024.</t>
   </si>
   <si>
     <t>3395</t>
   </si>
@@ -1971,78 +1971,78 @@
   <si>
     <t>3396</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI LEGISLATIVO Nº 07/2024.</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI LEGISLATIVO Nº 08/2024.</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3404/requerimento_no_86.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3404/requerimento_no_86.pdf</t>
   </si>
   <si>
     <t>Eu, JOSÉ ADEMIR PICCOLI JUNIOR, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, considerando o fato de que chegou até o nosso conhecimento através de moradores do Loteamento Residencial Nova Aliança uma certa preocupação quanto a Caixa D’Água ali instalada, dando conta de que a mesma encontra-se um pouco pendida para um dos lados, estando sujeita a ser partida ao meio ou até mesmo a tombar, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor José Eduardo Marins, Diretor Executivo do SAAEMB-Serviço Autônomo de Água, Esgoto e Meio Ambiente do Município de Buritama, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, se aquela Autarquia tem conhecimento dessa hipotética inclinação daquela Caixa D’Água e, em caso positivo, quais as providências que estão sendo efetivamente tomadas objetivando a resolução de fato do problema ora apresentado que tanto preocupa os moradores, pr</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3405/requerimento_no_88.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3405/requerimento_no_88.pdf</t>
   </si>
   <si>
     <t>Eu, JOSÉ ADEMIR PICCOLI JUNIOR, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, como está o andamento da documentação necessária para regularização dos Feirantes que comercializam os seus produtos na Feira Livre junto ao Governo do Município de Buritama, bem como informar se a situação da Feira Livre está com a documentação em dia, devidamente regularizada para o seu regular funcionamento.</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>TONHÃO DA EDITORA</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3406/requerimento_no_88.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3406/requerimento_no_88.pdf</t>
   </si>
   <si>
     <t>Eu, ANTONIO JOSÉ DE OLIVEIRA JUNIOR, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja expedida uma MOÇÃO DE APLAUSO expressando o mais sincero reconhecimento ao CB PM LEYLSON BISPO MONTORO, que desde a sua exemplar ascensão no grupo policial em setembro de 2016, tem desempenhado um trabalho notável e de extrema relevância para o município de Buritama.</t>
   </si>
   <si>
     <t>3415</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO Nº 51 SUBSTITUÍDO.</t>
   </si>
   <si>
     <t>3418</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 54/2024</t>
   </si>
   <si>
     <t>3419</t>
   </si>
@@ -2055,84 +2055,84 @@
   <si>
     <t>3420</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 56/2024</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 57/2024</t>
   </si>
   <si>
     <t>3435</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3435/requerimento_no_94.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3435/requerimento_no_94.pdf</t>
   </si>
   <si>
     <t>Eu, ANIZIO ANTONIO DA SILVA, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de fornecer à esta Casa Legislativa, uma relação completa de todos os ônibus pertencentes à frota municipal, incluindo aqueles contratados pelo Governo do Município de Buritama para o transporte de estudantes, bem como a quantidade de alunos que são transportados diariamente em cada ônibus disponibilizado, identificação dos veículos (próprios e contratados) que realizam o transporte de estudantes, tanto os municipais quanto os universitários, com a especificação da capacidade de assentos e do número de alunos que é transportado por veículo.</t>
   </si>
   <si>
     <t>3434</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3434/requerimento_no_95.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3434/requerimento_no_95.pdf</t>
   </si>
   <si>
     <t>Eu, JOÃO LUIZ PEREZ JUNIOR, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado a senhora Vania Cristina Frazatti Gambera Dias, Diretora do Departamento Municipal de Educação, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, quais as atitudes que foram tomadas em relação ao Requerimento da senhora Lilian Cristina Blassioli, que requer o fornecimento das câmeras internas da EMEF do Bairro Nossa Senhora do Livramento, com base em um processo em desfavor do município, em razão dos atos praticados pelas funcionárias Eliana Aparecida Gomes, Diretora da Escola, Vania Cristina Frazatti Gambera Dias, Diretora do Departamento Municipal de Educação e Camila Rodrigues Fernandes, Ex-cuidadora, e do Requerimento da senhora Sônia Maria Aparecida Mestriner Parra, sobre a forma de tratamento da sua superiora imediata, a Diretora da EMEF Eliana G</t>
   </si>
   <si>
     <t>3436</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI LEGISLATIVO Nº 09/2024.</t>
   </si>
   <si>
     <t>3425</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3425/requerimento_no_97_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3425/requerimento_no_97_1.pdf</t>
   </si>
   <si>
     <t>Eu, MARCOS BARBOSA DE FREITAS, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja expedida uma MOÇÃO DE APLAUSO, em favor do senhor OLAVO JOSÉ DE DEUS - “SEU OLAVO DO CLUBE”, pelos relevantes serviços reconhecidamente prestados ao nosso Município.</t>
   </si>
   <si>
     <t>3447</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 58/2024.</t>
   </si>
   <si>
     <t>3448</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 59/2024.</t>
   </si>
   <si>
     <t>3449</t>
   </si>
@@ -2187,1140 +2187,1140 @@
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 65/2024.</t>
   </si>
   <si>
     <t>3461</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>3464</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>3158</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3158/indicacao_no_01.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3158/indicacao_no_01.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, objetivando a elaboração e encaminhamento de um Projeto de Lei à esta Casa Legislativa, dispondo sobre concessão de desconto no parcelamento do pagamento do Imposto Predial e Territorial Urbano (IPTU) 2024, bem como estender um desconto especial para aqueles contribuintes que optarem pelo pagamento à vista.</t>
   </si>
   <si>
     <t>3159</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3159/indicacao_no_02.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3159/indicacao_no_02.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, objetivando a elaboração e encaminhamento de um Projeto de Lei à esta Casa Legislativa, dispondo sobre a concessão do refinanciamento e parcelamento aos contribuintes que têm débitos com o Governo do Município de Buritama, inclusive concedendo descontos para quem optar pelo pagamento à vista, incluindo nessa Propositura o SAAEMB-Serviço Autônomo de Água, Esgoto e Meio Ambiente do Município de Buritama.</t>
   </si>
   <si>
     <t>3160</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3160/indicacao_no_03.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3160/indicacao_no_03.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a aquisição e instalação de “Duchões” para uso público, em determinados pontos do Parque Turístico João Simão Garcia, Prainha, especialmente escolhidos pelo Governo do Município de Buritama, enriquecendo, assim, com mais esse atrativo, a infraestrutura daquela área de lazer para os banhistas e frequentadores do local.</t>
   </si>
   <si>
     <t>3161</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3161/indicacao_no_04.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3161/indicacao_no_04.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando aproveitar um servidor público municipal que se encontra readaptado, que possua habilitação com qualificação para dirigir veículo de pequeno porte da frota municipal, para proceder a entrega de cesta básica todos os meses para pessoas idosas e especiais, devidamente cadastradas junto à Assistência Social e que não tenham condições de buscar, sozinhas ou de seus familiares, se houver.</t>
   </si>
   <si>
     <t>3162</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3162/indicacao_no_05.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3162/indicacao_no_05.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando proceder uma limpeza na margem direita da Rua Wagner Roberto dos Santos localizada no Loteamento Residencial Jardim Santa Theresa, sentido bairro-cidade, margeando a área verde do entorno da Sapo, que  tem início na Rua João Antonio do Nascimento, passando pelas Ruas Idalina de Souza Chaves e Valdemar Teixeira Duarte, seguindo em frente margeando também a área verde já no Loteamento Residencial São José, construir uma pista para caminhada, e colocar alguns bancos ao longo do referido trajeto. (Fotos Ilustrativas em Anexo).</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3163/indicacao_no_06.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3163/indicacao_no_06.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, novamente, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, para ver a possibilidade da implementação em nosso Município do Projeto EJA-Educação de Jovens e Adultos.</t>
   </si>
   <si>
     <t>3164</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3164/indicacao_no_07.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3164/indicacao_no_07.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, objetivando ver a possibilidade de dar continuidade no Programa Morar Melhor em nosso município, cujo objetivo é contribuir para a melhoria das condições de habitabilidade das famílias de baixa renda, assim consideradas aquelas com renda mensal de até três salários mínimos, atendendo, preferencialmente, às populações que residem em área de risco, insalubridade ou degradação ambiental;</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3165/indicacao_no_08.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3165/indicacao_no_08.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, considerando a deliberação e aprovação do Projeto de Lei nº 01/24, transformada na Lei Municipal nº 4.926, de 30.01.24, que dispõe sobre abertura de Crédito Adicional Especial na importância de R$. 900.000,00 ao orçamento de 2024 alteração do PPA LDO, ocorrida na sessão ordinária do dia 30 de janeiro de 2024, objeto do Convênio 103805/2023, que tem por objeto a transferência de recursos financeiros para infraestrutura urbana para obras de recuperação de pavimento flexível em concreto usinado a quente CBUQ em vias públicas do Loteamento Benedito Garcia, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando providenciar a instalação de Galerias de Águas Pluviais antes de receber o recapeamento asfáltico.</t>
   </si>
   <si>
     <t>3183</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3183/indicacao_no_09.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3183/indicacao_no_09.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, novamente, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, para ver a possibilidade de dar continuidade na campanha de arrecadação através de sorteio de prêmios, como meio de incentivar a arrecadação dos tributos municipais, de que trata a Lei Municipal 4.077, de 12 de novembro de 2014.</t>
   </si>
   <si>
     <t>3184</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3184/indicacao_no_10.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3184/indicacao_no_10.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, novamente, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando ver a possibilidade da instalação de bancos, ao redor do Campo de Areia do Parque Turístico João Simão Garcia, Prainha. (Foto Ilustrativa em Anexo).</t>
   </si>
   <si>
     <t>3185</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3185/indicacao_no_11.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3185/indicacao_no_11.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando disponibilizar mais uma ambulância para a Saúde, para atendimento na urgência e emergência, bem como ver a possibilidade de designar um socorrista no período diurno para atuar juntamente com o motorista de ambulância.</t>
   </si>
   <si>
     <t>3186</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3186/indicacao_no_12.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3186/indicacao_no_12.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a construção de uma cobertura metálica, com a colocação de três a quatro bancos, na Rua Afonso Pena, em frente ao Instituto de Olhos, mais precisamente nas proximidades do portão de entrada daquele prédio, destinada a proteção do sol e da chuva, das muitas pessoas que formam imensas filas aguardando por atendimento naquele Instituto.</t>
   </si>
   <si>
     <t>3187</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3187/indicacao_no_13.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3187/indicacao_no_13.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando autorizar a entrada gratuita nas dependências do Parque Turístico João Simão Garcia, Prainha, aos funcionários e suas famílias, que estão morando provisoriamente em Buritama à serviço da empresa que está fazendo a manutenção da hidrovia próximo a usina Nova Avanhandava.</t>
   </si>
   <si>
     <t>3188</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3188/indicacao_no_14.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3188/indicacao_no_14.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a necessidade de se avaliar a possibilidade em consonância com a Lei Complementar nº 195, de 27 de outubro de 2021, que institui a Lei de Zoneamento, Uso e Ocupação do Solo do Município de Buritama/SP, e outras providências, encaminhar a esta Casa de Leis um projeto de lei concernente à regularização e instrução para que cidadãos que já possuam casas geminadas possam realizar o desmembramento.</t>
   </si>
   <si>
     <t>3195</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando ver a possibilidade de recuperação do canteiro de estufas desativadas, localizadas nas dependências do antigo Matadouro Municipal, onde funciona atualmente a Associação dos Produtores Rurais do Município, para a implementação de um Viveiro de Mudas de árvores nativas para serem doadas à população buritamense e recuperação da nossas áreas públicas.</t>
   </si>
   <si>
     <t>3196</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, objetivando a aquisição de uma área de terra, destinada a doação à famílias de baixa renda, realizada através de sorteio, oferecendo uma Planta Padrão, para que elas possam construir as suas casas com os seus próprios esforços, entre os membros de uma família ou através de mutirão.</t>
   </si>
   <si>
     <t>3197</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3197/indicacao_no_17.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3197/indicacao_no_17.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Rodrigo Zacarias dos Santos, Prefeito Municipal, e Vânia Cristina Frazatti Gâmbera Dias, Diretora do Departamento Municipal de Educação, a realização de estudos para a revisão dos horários de atendimento das creches municipais.</t>
   </si>
   <si>
     <t>3198</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3198/indicacao_no_18.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3198/indicacao_no_18.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nós termos regimentais, INDICA, por intermédio de Vossa Excelência, 4os senhores Rodrigo Zacarias dos Santos, Prefeito Municipal, e Giselda Elias da Cunha, Diretora Municipal de Trânsito, sejam tomadas as providências, necessárias e desenvolvidos os devidos estudos, para ver a possibilidade da construção de Lombofaixas em frente aos seguintes estabelecimentos comerciais nos pontos considerados mais críticos da cidade, como em frente ao Bandeirantes Supermercados, Supermercado São Carlos, Mercadão de Utilidades, e outros pontos da cidade considerados críticos devido ao grande fluxo de veículos, ciclistas e pedestres.</t>
   </si>
   <si>
     <t>3202</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3202/indicacao_no_19.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3202/indicacao_no_19.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a abertura para o prolongamento da Rua Francisco Cardoso, no trecho compreendido entre as Ruas Santos Reis e Cunha Bueno, construção de guias e sarjetas e execução dos serviços de pavimentação asfáltica.</t>
   </si>
   <si>
     <t>3203</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3203/indicacao_no_20.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3203/indicacao_no_20.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA a Vossa Excelência, o nome do senhor OLAVES DOMINGOS DA CUNHA, para o recebimento da MEDALHA 24 DE AGOSTO, em reconhecimento aos relevantes serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3204/indicacao_no_21.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3204/indicacao_no_21.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Rodrigo Zacarias dos Santos, Prefeito Municipal, e Edilson Carlos de Paiva, Diretor Municipal de Saúde, sejam tomadas as providências necessárias, objetivando disponibilizar álcool em gel na entrada das UBS’s-Unidades Básicas de Saúde, e demais órgãos públicos do município, como forma de prevenção aos cidadãos de nossa cidade, devido a volta da COVID-19.</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3205/indicacao_no_22.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3205/indicacao_no_22.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando ver a possibilidade de aumentar o muro da Creche Nossa Senhora de Fátima, localizada no Conjunto Habitacional Horácio Rodrigues Goulart, bem como a instalação de cerca elétrica sobre o muro.</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
     <t>CRISTINA NOBRE, ADRIANO TUSTÃO, JOÃOZINHO PEREZ</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3206/indicacao_no_23_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3206/indicacao_no_23_1.pdf</t>
   </si>
   <si>
     <t>Os vereadores abaixo assinados que esta subscrevem, nos termos regimentais, INDICAM, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias e realizados os devidos estudos, no sentido de realizar um contrato emergencial com outra empresa ou algum prestador de serviços habilitado, para que se faça as trocas das lâmpadas queimadas existentes no Loteamento Mirante do Tietê - “Vila dos Pescadores”, e depois, faça as cobranças devidas junto a empresa Serluz Iluminação Pública Ltda, vencedora e executora do Processo Licitatório nº 51/2021 - UGB/LC-GMB.</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3211/indicacao_no_24.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3211/indicacao_no_24.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Rodrigo Zacarias dos Santos, Prefeito Municipal, e Giselda Elias da Cunha, Diretora Municipal de Trânsito, sejam tomadas as providências necessárias, para ver a possibilidade de substituição das atuais placas de sinalização de trânsito existentes ao longo da Avenida Antonio Alves Teixeira, por placas com películas refletivas.</t>
   </si>
   <si>
     <t>3212</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3212/indicacao_no_25.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3212/indicacao_no_25.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, nos termos regimentais, INDICAM, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias e realizados os devidos estudos, para que seja encaminhado à esta Casa de Legislativa, um Projeto de Lei dispondo sobre a criação do Conselho Municipal dos Direitos da Mulher (COMDIM), instrumento este, visando a participação e controle social indispensáveis à efetiva proteção, promoção e implementação dos direitos das mulheres na nossa sociedade, com caráter deliberativo, propositivo, fiscalizador, mobilizador e consultivo, para o enfrentamento à desigualdade de gênero e de combate à violência contra as mulheres, tendo o Poder Público o grande desafio de defender esses direitos e de elaborar estratégias e políticas públicas que promovam o desenvolvimento econômico, político e social das mulheres. Em anexo, encaminhamos um modelo de Projeto de Lei da cidade de Cafelândia/SP e um model</t>
   </si>
   <si>
     <t>3213</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3213/indicacao_no_26.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3213/indicacao_no_26.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA apor intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, no sentido de encaminhar à esta Casa Legislativa, um Projeto de Lei, alterando o Inciso IV, do Artigo 88, da Lei Municipal nº 2.024/91, de 28 de agosto de 1991 (Estatuto dos Servidores Públicos do Município), concedendo dois dias de folga aos servidores que perderem sogros, padrastos, irmãos e avós. (Minuta em Anexo).</t>
   </si>
   <si>
     <t>3224</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3224/indicacao_no_27.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3224/indicacao_no_27.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Rodrigo Zacarias dos Santos, Prefeito Municipal, e Wilton Rosalino Borges, Diretor Municipal de Turismo, sejam tomadas as providências necessárias, objetivando a instalação de boias de segurança para demarcação de limite para banhistas que frequentam o Parque Turístico João Simão Garcia, Prainha, de Buritama.</t>
   </si>
   <si>
     <t>3225</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3225/indicacao_no_28.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3225/indicacao_no_28.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Rodrigo Zacarias dos Santos, Prefeito Municipal, e Wilton Rosalino Borges, Diretor Municipal de Turismo, sejam tomadas as providências necessárias, objetivando a contratação de salva-vidas, com o objetivo de garantir a cobertura de todos os horários de maior demanda - fins de semana e feriados prolongados - no Parque Turístico João Simão Garcia, Prainha, de Buritama.</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3226/indicacao_no_29.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3226/indicacao_no_29.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, com as tratativas com o Órgão governamental competente, possibilitando a vinda de uma Unidade do Poupa Tempo Móvel em nosso município, permanecendo aqui por um período considerável de tempo, com o objetivo principal de facilitar o acesso dos munícipes à emissão gratuita de documentos essenciais, como o Registro Geral (RG) e a Carteira Nacional de Habilitação (CNH), serviços essenciais para a garantia da cidadania e do bem-estar social.</t>
   </si>
   <si>
     <t>3227</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3227/indicacao_no_30.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3227/indicacao_no_30.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA a Vossa Excelência, o nome do senhor VALDEVINO PEREIRA DIAS, popular “Ripiado”, para o recebimento da MEDALHA 24 DE AGOSTO, em reconhecimento aos relevantes serviços reconhecidamente prestados ao Município.</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3228/indicacao_no_31.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3228/indicacao_no_31.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA a Vossa Excelência, o nome do senhor VALDELEI ANTONIO DA SILVA, popular “Deleizinho”, para receber o TÍTULO DE CIDADÃO BENEMÉRITO BURITAMENSE, em reconhecimento aos relevantes serviços reconhecidamente prestados ao nosso município.</t>
   </si>
   <si>
     <t>3238</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3238/indicacao_no_32.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3238/indicacao_no_32.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, nos termos regimentais, INDICAM, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, e ao senhor Edílson Carlos de Paiva, Diretor Municipal de Saúde, para que institua no Município de Buritama/SP, a Política Nacional de Plantas Medicinais e Fitoterápicos, criado em 2006 pelo Ministério da Saúde, dentre eles, o Farmácias Vivas que realizam as etapas de cultivo, coleta, processamento, armazenamento de plantas medicinais, preparação e dispensação de produtos de plantas medicinais e fitoterápicos, que são disponibilizados na Atenção Primária para todos os usuários do Sistema Único de Saúde (SUS).</t>
   </si>
   <si>
     <t>3239</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3239/ccf_000043.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3239/ccf_000043.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, seja revista e melhorada a situação das valetas, bem como a infraestrutura asfáltica da rua João Faleiros, que se encontram em estado avançado de deterioração, como evidenciado por rachaduras e desgaste significativo do pavimento. (Foto em anexo).</t>
   </si>
   <si>
     <t>3243</t>
   </si>
   <si>
     <t>PITICA</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Rodrigo Zacarias dos Santos, Prefeito Municipal, e Giselda Elias da Cunha, Diretora Municipal de Trânsito, sejam tomadas as providências necessárias, objetivando a construção de uma lombada padronizada ou de um outro tipo de redutor de velocidade, ficando à critério da direção competente de trânsito do município quanto à opção e a legalidade da construção, na altura do número 255 da Rua Joaquim Mariano de Freitas, no Loteamento Residencial Jardim Santa Theresa, nas proximidades do Bar e Mercearia do Vermelho.</t>
   </si>
   <si>
     <t>3244</t>
   </si>
   <si>
     <t>CARLINHO DO DIVINO, ADRIANO TUSTÃO</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3244/indicacao_no_35.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3244/indicacao_no_35.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, nos termos regimentais, INDICAM, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, objetivando a construção de uma Cozinha, dotada de utensílios básicos, na área interna de um Barracão coberto já existente no Recinto de Festas e Exposições Odilon Ferreira de Almeida, para uso em ocasiões dos inúmeros eventos que ali são realizados anualmente, como a Festa do Milho, o Juninão, Leilões de Gado em prol à Santa Casa, ao Centro Assistencial Benedita Fernandes (Creche do Rui), Hospital do Amor, e num futuro muito próximo podendo ser realizadas também Quermesses das Igrejas Matriz Nossa Senhora do Livramento e Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>3245</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3245/indicacao_no_36.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3245/indicacao_no_36.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando proceder uma revitalização geral no Conjunto Esportivo Fernando Rodrigues, Gleba 10, de nosso Município, bem como a recolocação da placa de denominação do referido Conjunto Esportivo, autorizado pela Lei Municipal nº 2.752, de 11 de outubro de 2000.</t>
   </si>
   <si>
     <t>3246</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3246/indicacao_no_37.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3246/indicacao_no_37.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA a Vossa Excelência, o nome do senhor SILVIO CESAR TEIXEIRA, para o recebimento do TÍTULO DE CIDADÃO BENEMÉRITO BURITAMENSE, pelos relevantes serviços reconhecidamente prestados ao nosso município.</t>
   </si>
   <si>
     <t>3247</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3247/indicacao_no_38.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3247/indicacao_no_38.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA a Vossa Excelência, o nome da senhora JANAÍNA NUNES VALDANHA MOLINA, para o recebimento da MEDALHA 24 DE AGOSTO, pelos relevantes serviços reconhecidamente prestados ao nosso município.</t>
   </si>
   <si>
     <t>3257</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3257/indicacao_no_39.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3257/indicacao_no_39.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA a Vossa Excelência, o nome do senhor CLEBER REIS DOS SANTOS OLIVEIRA, para o recebimento da MEDALHA 24 DE AGOSTO, pelos relevantes serviços reconhecidamente prestados ao nosso município.</t>
   </si>
   <si>
     <t>3258</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3258/indicacao_no_40.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3258/indicacao_no_40.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Rodrigo Zacarias dos Santos, Prefeito Municipal, Giselda Elias da Cunha, Diretora Municipal de Trânsito do Governo do Município de Buritama, sejam tomadas as providências necessárias, objetivando a construção de uma ou mais lombadas, ou de um outro tipo de redutor de velocidade na Rua Sebastião Baptista dos Santos, na altura do número 360-A, ou em toda a sua extensão, cuja via pública corta os Loteamentos Residenciais Barcelona e Jardim Paris.</t>
   </si>
   <si>
     <t>3259</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3259/indicacao_no_41.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3259/indicacao_no_41.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a realização dos serviços de poda das árvores existentes na Rua Joaquim Pereira Rosa, nas proximidades do Conjunto Habitacional Rubens Aparecido Severino. (Foto em anexo).</t>
   </si>
   <si>
     <t>3260</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3260/indicacao_no_42.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3260/indicacao_no_42.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, considerando o projeto já em andamento com a melhor idade, na sede do Clube da Terceira Idade Renascer, localizado na Rua General Glicério, nº 1520, INDICA por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando ver a possibilidade de estender esta parceria com o referido Clube, para o atendimento aos demais dias da semana, para uso no período matutino ou vespertino, utilizando daquele espaço físico para convivência deste público com outros diariamente, e que possam ser desenvolvidas diversas atividades, sob responsabilidade do Município, como jogos lúdicos, artesanatos, atividades culturais e esportivas, para que eles passem pelo menos metade de seu dia com pessoas da mesma idade, compartilhando experiências inclusive, e após isso retornem para suas respectivas famílias.</t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3274/indicacao_no_43.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3274/indicacao_no_43.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA a Vossa Excelência, o nome da senhora SANDRA GONÇALVES LOTTO, para o recebimento do TÍTULO DE CIDADÃ BURITAMENSE, pelos relevantes serviços reconhecidamente prestados ao nosso Município.</t>
   </si>
   <si>
     <t>3275</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3275/indicacao_no_44.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3275/indicacao_no_44.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA à Vossa Excelência, o nome da senhora CÉLIA CRISTINA DE DEUS BATISTA, para o recebimento do TÍTULO DE CIDADÃ BENEMÉRITA BURITAMENSE, pelos relevantes serviços reconhecidamente prestados ao nosso Município.</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3276/indicacao_no_45.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3276/indicacao_no_45.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a construção de uma cobertura metálica, dotada de bancos, nos seguintes pontos de nossa cidade, destinada a proteção do sol e da chuva, dos muitos trabalhadores e estudantes que aguardam ônibus para embarque: Rua Vitor Sérgio da Silva, mais precisamente em frente a Quadra de Esportes ali existente, Av. Frei Marcelo Manília, na confluência com a Rua Anésia Perassoli, e Av. Frei Marcelo Manília, na confluência com a Rua Chaim Elias (Praça Nair Pereira Rosa). (Foto Ilustrativa em Anexo).</t>
   </si>
   <si>
     <t>3277</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3277/indicacao_no_46.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3277/indicacao_no_46.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a construção de um Barracão, com cobertura, dotado de mesas e cadeiras, ao lado do Campo de Bocha, no Conjunto Esportivo Fernando Rodrigues, para que as pessoas do Clube da Terceira Idade Renascer que frequentam ali constantemente possam ter melhores acomodações durante os seus entretenimentos rotineiros nos jogos de cartas, tranca, truco, buraco, carteado, canastra e tantas outras modalidades que o baralho proporciona.</t>
   </si>
   <si>
     <t>3278</t>
   </si>
   <si>
     <t>CRISTINA NOBRE, ADRIANO TUSTÃO</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3278/indicacao_no_47.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3278/indicacao_no_47.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, nos termos regimentais, INDICAM, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias e averiguado a possibilidade de instituir em nosso Município, um Kit Alimento básico para pacientes de Buritama que se deslocam para cidades circunvizinhas em agendamento de consultas e/ou procedimentos na área da saúde, composto de alguns itens, como mera sugestão: 01 suco 200 ml; 01 bolacha de água e sal; 01 bolacha doce (maisena); 01 barra de cereal 25 g.</t>
   </si>
   <si>
     <t>3279</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3279/indicacao_no_48.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3279/indicacao_no_48.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, para ver a possibilidade de elaborar e encaminhar à esta Casa Legislativa um Projeto de Lei, dispondo sobre a instituição da Carteira de Identificação da Pessoa com Transtorno do Espectro Autista - CIPTEA, no âmbito do município de Buritama. (Minuta em Anexo).</t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3280/indicacao_no_49.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3280/indicacao_no_49.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA a Vossa Excelência, o nome da senhora ROSIMEIRE BATISTA UMBILINO, para o recebimento da MEDALHA 24 DE AGOSTO, pelos relevantes serviços reconhecidamente prestados ao nosso município.</t>
   </si>
   <si>
     <t>3281</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3281/indicacao_no_50.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3281/indicacao_no_50.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, para ver a possibilidade de implantar nem que seja uma vez por semana, na piscina do CERET-Centro Esportivo e Recreativo dos Trabalhadores, com especialista da área, a hidroterapia para dar continuidade do atendimento de fisioterapia que são oferecidos aos pacientes junto ao Centro de Especialidades do Município, visando a diminuição de dores, fortalecimento da musculatura, aumento da amplitude articular, relaxamento muscular, estímulo de equilíbrio e coordenação motora e ampliação da capacidade respiratória. Por ser um meio seguro, sem risco de quedas, favorece a confiança e o ganho funcional.</t>
   </si>
   <si>
     <t>3282</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3282/indicacao_no_51.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3282/indicacao_no_51.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, para ver a possibilidade de construção de um “Ponto de Ônibus”, com cobertura, nas proximidades do portão do Almoxarifado da Prefeitura Municipal, para abrigar tanto os alunos, quanto os trabalhadores que se deslocam de suas residências, muitas vezes diretamente para aquele local, para se utilizar da frota municipal para as cidades vizinhas para fins de estudo e/ou trabalho.</t>
   </si>
   <si>
     <t>3283</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3283/indicacao_no_52.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3283/indicacao_no_52.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias para averiguar a possibilidade de corrigir o Bolsa Auxílio dos Estagiários vinculados junto à Prefeitura Municipal, oriundo do Convênio celebrado com o Centro de Integração Empresa-Escola - CIEE, por força da Lei Municipal nº 3476, de 06 de abril de 2010.</t>
   </si>
   <si>
     <t>3284</t>
   </si>
   <si>
     <t>NOEMIA BORGES</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3284/indicacao_no_53.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3284/indicacao_no_53.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias e realizados os devidos estudos, para que seja disponibilizado no Setor de Zoonoses do Município, diversos tipos de medicamentos gratuitos, tais como: vitaminas, vermífugos, antibióticos, anti-inflamatórios, carrapaticidas, e outros, para cães e gatos em situação de rua, e às pessoas carentes do município.</t>
   </si>
   <si>
     <t>3289</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3289/indicacao_no_54.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3289/indicacao_no_54.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Aparecido Narciso, Provedor da Santa Casa de Misericórdia São Francisco, sejam tomadas as providências necessárias, objetivando que os atendimentos do Pronto Socorro sejam realizados por, no mínimo, 02 médicos, pelo menos até à meia-noite, todos os dias. E que se mantenha 01 profissional à disposição no plantão para realização de eventuais transferências.</t>
   </si>
   <si>
     <t>3290</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3290/indicacao_no_55.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3290/indicacao_no_55.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Rodrigo Zacarias dos Santos, Prefeito Municipal, e Wilton Rosalino Borges, Diretor Municipal de Turismo, sejam tomadas as providências necessárias e realizados os devidos estudos, para que seja disponibilizado o plantio de mais árvores nas dependências do Parque Turístico João Simão Garcia - Prainha, árvores estas, compostas pela flora dos biomas Cerrado e Mata Atlântica, principalmente as frutíferas, atraindo assim, várias tipos de aves e pássaros além de proporcionar sombras aos munícipes e turistas que ali frequentam.</t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3294/indicacao_no_56.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3294/indicacao_no_56.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, averiguar a possibilidade de se implantar um Centro Odontológico em local bem localizado de nossa cidade, devidamente acessível à nossa querida população, que acomode todos os profissionais da área, nas mais diversas especialidades, e que ofereçam um atendimento humanizado, com equipamentos modernos e horários diversificados, inclusive no período noturno, para atender aqueles que trabalham em cidades vizinhas e retornam para seus respectivos lares apenas no início da noite.</t>
   </si>
   <si>
     <t>3295</t>
   </si>
   <si>
     <t>MARQUINHOS BARBOSA, ADRIANO TUSTÃO</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3295/indicacao_no_57.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3295/indicacao_no_57.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, nos termos regimentais, INDICAM por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, com relação ao Cemitério Municipal, objetivando levantar o muro e instalação de cerca elétrica, na tentativa de se evitar que ladrões roubem materiais das sepulturas e jazigos como bronze e outros objetos de valor, dois itens de segurança a mais para se evitar essa invasão dos amigos do alheio, bem como a colocação de placas indicativas nas sepulturas contendo o nome da pessoa sepultada, o apelido, caso tenha, e as datas de nascimento e de falecimento.</t>
   </si>
   <si>
     <t>3296</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3296/indicacao_no_58.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3296/indicacao_no_58.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando estampar as laterais de todos os ônibus da frota municipal, com fotos atuais de diversos ângulos do Parque Turístico João Simão Garcia, Prainha, de nossa cidade.</t>
   </si>
   <si>
     <t>3297</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3297/indicacao_no_59.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3297/indicacao_no_59.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, nos termos regimentais, INDICAM, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, objetivando averiguar a possibilidade de o Governo do Município proporcionar, por conta própria, cursos de emergência e primeiros socorros a todos os motoristas que dirigem as ambulâncias de nosso município, sem nenhum custo para os mesmos, para que eles possam se aprimorar e continuar a prestar os seus serviços de grande relevância à população de nosso município com muito zelo e responsabilidade.</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3298/indicacao_no_60.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3298/indicacao_no_60.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, nos termos regimentais, INDICAM, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, objetivando averiguar a possibilidade de o Governo do Município proporcionar as despesas do Exame Toxicológico aos servidores públicos municipais, ocupantes do cargo de “Motorista” das categorias C, D e E, quando estes necessitarem realizar a renovação do referido exame, conforme a legislação vigente, para continuarem a prestar os seus serviços à população de nosso município com muito zelo e responsabilidade, e dentro das normas legais.</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3301/indicacao_no_61.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3301/indicacao_no_61.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, a gentileza, no sentido de solicitar providências para que seja incluído no Calendário Oficial de festividades do município um Festival denominado de Comida di Buteco.</t>
   </si>
   <si>
     <t>3304</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3304/indicacao_no_62.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3304/indicacao_no_62.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA a Vossa Excelência, o nome da senhora VERA LÚCIA DOS SANTOS NOBRE, para o recebimento da MEDALHA 24 DE AGOSTO, pelos relevantes serviços reconhecidamente prestados ao nosso município.</t>
   </si>
   <si>
     <t>3305</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3305/indicacao_no_63.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3305/indicacao_no_63.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando ver a  possibilidade de programar para o próximo Exercício, além das parcelas únicas que já oferecem 20% de desconto no pagamento do IPTU-Imposto Predial e Territorial Urbano e ISSQN-Imposto Sobre Serviços de Qualquer Natureza, seja possibilitado também o pagamento em menos parcelas, bem como um percentual diferenciado, que incentive o contribuinte a quitar seus débitos nestas condições.</t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3306/indicacao_no_64.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3306/indicacao_no_64.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando abrir um portão junto ao muro da lateral da EMEF Maria do Carmo Cunha Guerbas, na Rua Afonso Pena, para entrada e saída de alunos daquele estabelecimento de ensino que  embarcam em ônibus e vans, ficando o portão já existente na Rua Francisco Marangoni somente para a entrada e saída de alunos que embarcam em carros, motos e outros tipos de veículos.</t>
   </si>
   <si>
     <t>3307</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3307/indicacao_no_65.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3307/indicacao_no_65.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, para averiguar a possibilidade de conceder descontos ou fixar valores mais acessíveis à população, dos preços públicos de cobrança para utilização do Parque Turístico João Simão Garcia, Prainha, sempre nos períodos de inverno.</t>
   </si>
   <si>
     <t>3310</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3310/indicacao_no_66.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3310/indicacao_no_66.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, para averiguar a possibilidade de alguma forma o Governo do Município de Buritama incentivar, com alimentação e transporte, os atletas de nosso município que representam o nome de nossa cidade na participação de campeonatos oficiais, seja no futebol, ciclismo, corridas, esporte de lutas e combates como karatê, jiu-jitsu, muay thai e outras modalidades esportivas.</t>
   </si>
   <si>
     <t>3311</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3311/indicacao_no_67.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3311/indicacao_no_67.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA a Vossa Excelência, o nome do 2º Sargento LEONARDO TEODORO FONSECA, para o recebimento do TÍTULO DE CIDADÃO BURITAMENSE, pelos relevantes serviços reconhecidamente prestados ao nosso município.</t>
   </si>
   <si>
     <t>3312</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA a Vossa Excelência, ver a possibilidade de se contratar um intérprete de LIBRAS (Língua Brasileira de Sinais), destinado a prestação de serviços para a Câmara Municipal de Buritama, para atuar nas Sessões Ordinárias, Extraordinárias e Solenes da Casa Legislativa.</t>
   </si>
   <si>
     <t>3313</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3313/indicacao_no_69.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3313/indicacao_no_69.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA a Vossa Excelência, o nome do senhor VALDIR BARBOSA DE FREITAS, 51 anos, para o recebimento do TÍTULO DE CIDADÃO BURITAMENSE, pelos relevantes serviços reconhecidamente prestados ao nosso município.</t>
   </si>
   <si>
     <t>3314</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3314/indicacao_no_70.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3314/indicacao_no_70.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA a Vossa Excelência, o nome do senhor JOÃO ALVES DE FREITAS NETO, 14 anos, para o recebimento da MEDALHA 24 DE AGOSTO, pelos relevantes serviços reconhecidamente prestados ao nosso município.</t>
   </si>
   <si>
     <t>3315</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3315/indicacao_no_71.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3315/indicacao_no_71.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a aquisição de extintores de incêndio para uso dos homens do caminhão do Corpo de Bombeiros em caso de apagar fogo em rede elétrica.</t>
   </si>
   <si>
     <t>3316</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3316/indicacao_no_72.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3316/indicacao_no_72.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA a Vossa Excelência, o nome do senhor AGENOR RODRIGUES ALVES, para o recebimento do TÍTULO DE CIDADÃO BURITAMENSE, pelos relevantes serviços reconhecidamente prestados ao nosso município. Nascido em 15 de setembro de 1961. Natural de Engenheiro Beltrão/PR. Filho de Miguel Alves e Carmela Rodrigues Alves. Veio para Buritama com 18 anos de idade. Casado com Aparecida de Fátima Ribeiro Alves, com quem teve dois filhos, que lhe deram dois netos. Exerce com muito esmero a honrosa profissão de Carpinteiro.</t>
   </si>
   <si>
     <t>3317</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3317/indicacao_no_73.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3317/indicacao_no_73.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando ver a possibilidade da celebração de um convênio, visando a contratação de um Neuropediatra.</t>
   </si>
   <si>
     <t>3318</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3318/indicacao_no_74.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3318/indicacao_no_74.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, para ver a possibilidade de designar algum prédio público, objetivando abrigar os moradores de rua de nossa cidade.</t>
   </si>
   <si>
     <t>3319</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3319/indicacao_no_75.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3319/indicacao_no_75.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando ver a possibilidade de se executar os serviços de acessibilidade em todas as escolas e creches de nossa cidade.</t>
   </si>
   <si>
     <t>3324</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3324/indicacao_no_76.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3324/indicacao_no_76.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Rodrigo Zacarias dos Santos, Prefeito Municipal, e Giselda Elias da Cunha, Diretora Municipal de Trânsito do Governo do Município de Buritama, sejam tomadas as providências necessárias, objetivando a construção de uma lombada, ou um outro tipo de redutor de velocidade, na altura dos números 1075 e 1080 da Rua Marechal Deodoro, Bairro Alvorada.</t>
   </si>
   <si>
     <t>3339</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3339/indicacao_no_77.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3339/indicacao_no_77.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA a Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, averiguar a possibilidade de programar no fim de ano, na semana que finaliza a decoração de Natal, a colocação de shows com “pérolas da casa” no coreto da praça central.</t>
   </si>
   <si>
     <t>3354</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3354/indicacao_no_78.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3354/indicacao_no_78.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Rodrigo Zacarias dos Santos, Prefeito Municipal, e Giselda Elias da Cunha, Diretora Municipal de Trânsito do Governo do Município de Buritama, sejam tomadas as providências necessárias e realizados os devidos estudos, objetivando a construção de uma lombada, ou de um outro tipo de redutor de velocidade na Rua Wagner Roberto dos Santos, na altura do número 470, no Loteamento Residencial Jardim Santa Theresa.</t>
   </si>
   <si>
     <t>3355</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3355/indicacao_no_79.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3355/indicacao_no_79.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a instalação de hidrantes no interior das Glebas de nossa cidade, bem como a colocação de placas no início de cada uma delas constando a sua numeração: Exemplo: GLEBA 11 - Número 500 ao 640.</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3356/indicacao_no_80.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3356/indicacao_no_80.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a aquisição de um pirolisador RTB para descarte de material descartável, e no processamento de materiais orgânicos.</t>
   </si>
   <si>
     <t>3363</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3363/indicacao_no_81.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3363/indicacao_no_81.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando ver a possibilidade em disponibilizar transporte de crianças que possuem laudo médico de Transtorno do Espectro Autista (TEA) e que estejam matriculadas em Creches Municipais.</t>
   </si>
   <si>
     <t>3364</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3364/indicacao_no_82.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3364/indicacao_no_82.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando ver a possibilidade de se implantar uma pracinha na área verde localizada na confluência das Ruas Maria do Carmo Costa de Andrade com Marechal Deodoro, com arborização e jardinagem, iluminação pública, e a instalação de alguns bancos no seu entorno. (Foto Ilustrativa do Local).</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3375/indicacao_no_83.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3375/indicacao_no_83.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA a Vossa Excelência, o nome do senhor OSSIVAL SANCHES FERREIRA, para o recebimento do TÍTULO DE CIDADÃO BURITAMENSE, pelos relevantes serviços reconhecidamente prestados ao nosso município.</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3376/indicacao_no_84.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3376/indicacao_no_84.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA a Vossa Excelência, o nome do senhor KLEBER RODRIGO PEREIRA, para o recebimento do TÍTULO DE CIDADÃO BENEMÉRITO BURITAMENSE, pelos relevantes serviços reconhecidamente prestados ao nosso município.</t>
   </si>
   <si>
     <t>3377</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3377/indicacao_no_85.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3377/indicacao_no_85.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA a Vossa Excelência, o nome do senhor ANTÔNIO FLORINDO DE OLIVEIRA - “Antônio Filho”, para o recebimento da MEDALHA 24 DE AGOSTO, pelos relevantes serviços reconhecidamente prestados ao nosso município.</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3378/indicacao_no_86.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3378/indicacao_no_86.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA a Vossa Excelência, o nome do senhor WANDERLEI BUENO - “Wandão”, para o recebimento da MEDALHA 24 DE AGOSTO, pelos relevantes serviços reconhecidamente prestados ao nosso município.</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3379/indicacao_no_87.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3379/indicacao_no_87.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA a Vossa Excelência, o nome do senhor FABIO FRANCISCO JERÔNIMO, para o recebimento do TÍTULO DE CIDADÃO BURITAMENSE, pelos relevantes serviços reconhecidamente prestados ao nosso município.</t>
   </si>
   <si>
     <t>3380</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3380/indicacao_no_88.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3380/indicacao_no_88.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA a Vossa Excelência, o nome do senhor JOÃO JOSÉ CARLOS LUVIZUTTO, para o recebimento do TÍTULO DE CIDADÃO BURITAMENSE, pelos relevantes serviços reconhecidamente prestados ao nosso município.</t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3381/indicacao_no_89.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3381/indicacao_no_89.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, nos termos regimentais, INDICAM por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando confeccionar um busto de bronze do Prof. Doutor Aguinaldo José Gonçalves e colocá-lo em frente ao prédio do Centro Cultural Graciliano Ramos, ou um monumento em sua homenagem, uma estátua de bronze, de corpo inteiro, sentado em um banco, tal qual a do não menos brilhante escritor/poeta Carlos Drumond de Andrade instalada na Praia de Copacabana no Rio de Janeiro.</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3402/indicacao_no_90.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3402/indicacao_no_90.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA a Vossa Excelência, o nome da senhora MARÍLIA FERRARI GOMES, para o recebimento da MEDALHA 24 DE AGOSTO, pelos relevantes serviços reconhecidamente prestados ao nosso município.</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3399/indicacao_no_91.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3399/indicacao_no_91.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA a Vossa Excelência, o nome do senhor GILBERTO RACORTE DE CARVALHO, para o recebimento da MEDALHA 24 DE AGOSTO, pelos relevantes serviços reconhecidamente prestados ao nosso município. Nascido em 07 de fevereiro de 1977 em Diadema/SP. Graduado em Administração e Direito. Fez pós-graduação pela USP em Mercado de Varejo. Gerente de Vendas durante 07 anos. Gerente de Relacionamento com Cliente durante 03 anos. Gerente de Banco durante 07 anos. Mantenedor no Segmento Educacional por 07 anos. É Mantenedor da Escola Inteligência Educação Profissional e do Polo Cruzeiro do Sul Virtual Buritama. Fez diversos Cursos no segmento de Marketing e Vendas. Pós-graduação em Mercado de Varejo. MBA em Gestão Empresarial, entre outros.</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3400/indicacao_no_92.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3400/indicacao_no_92.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA a Vossa Excelência, o nome do senhor WILSON JOSÉ FERRAZ, para o recebimento da MEDALHA 24 DE AGOSTO, pelos relevantes serviços reconhecidamente prestados ao nosso município, realizando preparação física e formação de atletas de alto rendimento.</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3401/indicacao_no_93.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3401/indicacao_no_93.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA a Vossa Excelência, o nome da senhora PATRICIA RAMOS VIEIRA, para o recebimento do TÍTULO DE CIDADÃ BURITAMENSE, pelos relevantes serviços reconhecidamente prestados ao nosso município.</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3403/indicacao_no_94_.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3403/indicacao_no_94_.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA a Vossa Excelência, o nome da senhora JOANA DE ARACI MARIANO, para o recebimento da MEDALHA 24 DE AGOSTO, pelos relevantes serviços reconhecidamente prestados ao nosso município.</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3407/indicacao_no_95.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3407/indicacao_no_95.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA a Vossa Excelência, o nome da jovem MARÍLIA FERRARI GOMES, para o recebimento da MEDALHA 24 DE AGOSTO, pelos relevantes serviços reconhecidamente prestados ao nosso município.</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3408/indicacao_no_96.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3408/indicacao_no_96.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA a Vossa Excelência, o nome do Subtenente PM ALEXANDRE MENDES, para o recebimento do TÍTULO DE CIDADÃO BURITAMENSE, pelos relevantes serviços reconhecidamente prestados ao nosso município.</t>
   </si>
   <si>
     <t>3413</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3413/indicacao_n_97_correta.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3413/indicacao_n_97_correta.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA a Vossa Excelência, o nome da senhora MARIA ROSA GOMES, para o recebimento do TÍTULO DE CIDADÃ BURITAMENSE, pelos relevantes serviços reconhecidamente prestados ao nosso município.</t>
   </si>
   <si>
     <t>3426</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3426/indicacao_no_98.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3426/indicacao_no_98.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA a Vossa Excelência, o nome do pastor HÉLCIO LUIZ MARTINS FERRARI, para o recebimento do TÍTULO DE CIDADÃO BURITAMENSE, pelos relevantes serviços reconhecidamente prestados ao nosso município.</t>
   </si>
   <si>
     <t>3427</t>
   </si>
   <si>
     <t>CHERRY</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3427/indicacao_no_99.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3427/indicacao_no_99.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA a Vossa Excelência, o nome da senhora LEILA APARECIDA DE FARIA, para o recebimento do TÍTULO DE CIDADÃ BURITAMENSE, pelos relevantes serviços reconhecidamente prestados ao nosso município.</t>
   </si>
   <si>
     <t>3428</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3428/indicacao_no_100.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3428/indicacao_no_100.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA a Vossa Excelência, Rodrigo Zacarias dos Santos, Prefeito Municipal, e Giselda Elias da Cunha, Diretora Municipal de Trânsito do Governo do Município de Buritama, sejam tomadas as providências necessárias e realizados os devidos estudos, objetivando a construção de lombadas, ou de um outro tipo de redutor de velocidade na Avenida Tietê e na Rua Fermiano de Almeida Filho, no Loteamento Residencial Portal da Praia</t>
   </si>
   <si>
     <t>3429</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3429/indicacao_no_101.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3429/indicacao_no_101.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA a Vossa Excelência Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando determinar a colocação das placas de denominação de várias Estradas Municipais de nosso Município, principalmente as denominadas pelas seguintes Leis.</t>
   </si>
   <si>
     <t>3430</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3430/indicacao_no_102.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3430/indicacao_no_102.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA a Vossa Excelência, Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias e realizados os devidos estudos, objetivando elaborar e encaminhar à esta Casa Legislativa um Projeto de Lei contemplando também crianças com Síndrome de Dow e demais transtornos que acometem o desenvolvimento infantil, a exemplo das atestadas com TEA, contempladas pela Lei Municipal nº 4.983, de 22 de outubro de 2024.</t>
   </si>
   <si>
     <t>3431</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3431/indicacao_no_103.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3431/indicacao_no_103.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, nos termos regimentais, INDICAM a Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a readequação da Lei Municipal nº 4.983, de 22 de outubro de 2024, para poder fazer constar que, além do Transtorno do Espectro Autista - TEA, também possibilite a inclusão de outros CIDs com comorbidades graves, como: Síndrome de Down, Neoplasia maligna, Alsheimeir, TDAH, entre outras doenças, que acometem ao servidor público municipal ter que se ausentar do serviço para acompanhar seu dependente legal.</t>
   </si>
   <si>
     <t>3437</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3437/indicacao_no_104.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3437/indicacao_no_104.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA a Vossa Excelência, o nome do senhor ANTONIO JUNIOR MATEUS DE SOUZA - “JUNINHO PEDREIRO”, para o recebimento da MEDALHA 24 DE AGOSTO, pelos relevantes serviços reconhecidamente prestados ao nosso município.</t>
   </si>
   <si>
     <t>3438</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3438/indicacao_no_105.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3438/indicacao_no_105.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA a Vossa Excelência, o nome do senhor OSVALDO BENEDITO DOS SANTOS - “Osvaldinho”, para o recebimento do TÍTULO DE CIDADÃO BENEMÉRITO BURITAMENSE, pelos relevantes serviços reconhecidamente prestados ao nosso município.</t>
   </si>
   <si>
     <t>3439</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3439/indicacao_no_106.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3439/indicacao_no_106.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA a Vossa Excelência, os nomes do casal ALCIDES DE SOUZA NOBRE e NAIR JESUS DOS SANTOS NOBRE, para o recebimento do TÍTULO DE CIDADÃOS BURITAMENSES, pelos relevantes serviços reconhecidamente prestados ao nosso município. Ele, nascido em 01.07.1945, na cidade de Planalto/SP.</t>
   </si>
   <si>
     <t>3440</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3440/indicacao_no_107.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3440/indicacao_no_107.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a execução dos serviços de reforma das calçadas do Almoxarifado Municipal, em especial as localizadas nas proximidades da Cozinha Piloto, pelo fato de as mesmas apresentarem muitas rachaduras, o que compromete a segurança dos pedestres e colaboradores que utilizam o local.</t>
   </si>
   <si>
     <t>3441</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3441/indicacao_no_108.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3441/indicacao_no_108.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA por intermédio de Vossa Excelência, aos senhores Rodrigo Zacarias dos Santos, Prefeito Municipal, e Giselda Elias da Cunha, Diretora Municipal de Trânsito do Governo do Município de Buritama, sejam tomadas as providências necessárias, objetivando a construção de uma lombada ou de um outro tipo de redutor de velocidade, entre as ruas Anésia Perassoli e Vicente Rodrigues, no Conjunto Habitacional Jacintho de Oliveira Neto.</t>
   </si>
   <si>
     <t>3453</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>ADRIANO TUSTÃO, ANDRÉ DO ZÉ CARLÃO, ANÍZIO, CARLINHO DO DIVINO, CHERRY, CRISTINA NOBRE, FEBEM, JOÃOZINHO PEREZ, JUNIOR PICCOLI, MARQUINHOS BARBOSA, TONHÃO DA EDITORA</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3453/indicacao_no_109.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3453/indicacao_no_109.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, nos termos regimentais, INDICAM, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias e realizados os devidos estudos, objetivando o repasse de R$ 200.000,00 para a Santa Casa de Misericórdia São Francisco, R$ 100.000,00 para o Lar dos Velhos São Camilo de Leles, e R$ 100.000,00 para a Sociedade Espírita Benedita Fernandes (Creche do Rui), com a devolução do dinheiro da Câmara Municipal no final do ano de 2024. (Sobra do Duodécimo apurada no final do ano).</t>
   </si>
   <si>
     <t>3465</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3465/indicacao_no_110.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3465/indicacao_no_110.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA a Vossa Excelência, o nome da senhora TELMA CRISTINA DE MELO, para o recebimento do TÍTULO DE CIDADÃ BURITAMENSE, pelos relevantes serviços reconhecidamente prestados ao nosso município.</t>
   </si>
   <si>
     <t>3216</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>ADRIANO TUSTÃO, ANDRÉ DO ZÉ CARLÃO, CARLINHO DO DIVINO, CHERRY, CRISTINA NOBRE, FEBEM, JOÃOZINHO PEREZ, JUNIOR PICCOLI, MARQUINHOS BARBOSA, TONHÃO DA EDITORA</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3216/mocao_de_apoio_-_requerimento_no_16.2024.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3216/mocao_de_apoio_-_requerimento_no_16.2024.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO com o Deputado Estadual Cartão Pignatari pelo Projeto de Lei nº 1.583/2023.</t>
   </si>
   <si>
     <t>3300</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3300/mocao_de_pesar_ver._andre.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3300/mocao_de_pesar_ver._andre.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMILIA DO SENHOR GERALDO DE FREITAS BRITO.</t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
     <t>PLS</t>
   </si>
   <si>
     <t>Projeto De Lei Substitutivo</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3417/pl51_sub.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3417/pl51_sub.pdf</t>
   </si>
   <si>
     <t>Reformula a Legislação que proíbe a queima de qualquer material orgânico ou inorgânico na Zona Urbana do Município de Buritama, e dá outras providências.</t>
   </si>
   <si>
     <t>3235</t>
   </si>
   <si>
     <t>TCE</t>
   </si>
   <si>
     <t>Parecer do TCE-SP Contas</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3235/arquivo7367655.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3235/arquivo7367655.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL - 00006743.989.20-4 - Contas Anuais. Prefeitura Municipal: Buritama. Exercício: 2021. Assunto: Prestação de contas da administração financeira, orçamentária e patrimonial de Município.</t>
   </si>
   <si>
     <t>3466</t>
   </si>
   <si>
     <t>TRIBUNAL DE CONTAS DO ESTADO DE SÃO PAULO - TCESP</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3466/parecer_favoravel__relatorio_-_contas_prefeitura_2022.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3466/parecer_favoravel__relatorio_-_contas_prefeitura_2022.pdf</t>
   </si>
   <si>
     <t>PARECER FAVORÁVEL + RELATÓRIO - CONTAS PREFEITURA 2022</t>
   </si>
   <si>
     <t>3299</t>
   </si>
   <si>
     <t>COM</t>
   </si>
   <si>
     <t>Parecer Comissão de Orçamento Contas</t>
   </si>
   <si>
     <t>MARQUINHOS BARBOSA, CARLINHO DO DIVINO, PITICA</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3299/parecer_favoravel_cofc_30.04.2024.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3299/parecer_favoravel_cofc_30.04.2024.pdf</t>
   </si>
   <si>
     <t>A Comissão de ORÇAMENTO, FINANÇAS E CONTABILIDADE, após efetuar estudo minucioso referente ao TC – 006743/989/20-4, do Egrégio Tribunal de Contas do Estado de São Paulo, PARECER FAVORÁVEL com recomendações, à aprovação das contas prestadas pela Prefeitura Municipal de Buritama, relativas ao exercício de 2021, exceção feita aos atos porventura pendentes de apreciação por este Tribunal; TEM a opinar que ACATA o Parecer integral daquele Órgão Fiscalizador das Contas do Estado.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3627,67 +3627,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3303/proposta_emenda_lei_organica_no_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3347/pelom_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3348/plom03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3433/plom_no_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3147/pls_01.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3148/pls_02.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3149/pls_03.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3150/pls_04.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3155/pls_05.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3156/pls_06.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3168/pl07.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3169/pl08.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3170/pl09.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3174/pls_10.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3175/pls_11.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3176/pls_12.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3177/pls_13.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3193/pls_14.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3199/pl15.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3210/pl16.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3220/pl17.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3221/pl18.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3222/pl19.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3223/pl20.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3236/pl21.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3240/pl22.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3241/pl23.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3242/pl24.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3248/pl25.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3254/pl26.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3255/pl27.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3256/pl28.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3267/pl29.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3268/pl30.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3269/pl31.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3302/pl32.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3320/pl33.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3321/pl34.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3322/pl35.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3323/pl36.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3332/pl37.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3333/pl38.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3334/pl39.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3335/pl40_.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3336/pl41.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3337/pl42.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3338/pl43_1.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3352/projeto_de_lei_no_44_1.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3361/pl45.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3362/pl46.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3368/pl47.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3369/pl48.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3370/pl49_1.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3371/pl50__anexos.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3390/pl51_sub.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3392/pl52.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3391/pl53.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3409/pl54.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3411/pl55.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3410/pl56.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3412/pl57.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3424/pl58.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3442/pl59.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3443/pl60.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3444/pl61.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3445/pl62.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3446/pl63.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3454/pl64_1.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3455/pl65_1.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3467/pl66.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3469/pl67.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3470/pl68.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3471/pl69.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3472/pl70.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3468/pl71.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3476/pl72.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3477/pl73.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3478/pl74.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3479/pl75.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3153/pls_01_cam.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3154/pls_02_cam.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3214/plcam_no_03_1.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3385/plcam07.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3386/plcam08.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3414/projeto_de_lei_no_09.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3462/pl10cam.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3463/pl11cam.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3481/projeto_de_lei_no_12_1.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3151/plc_01.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3456/plc02.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3457/plc03.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3270/pdl01_at.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3215/plr_no01_1.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3217/plr_no02_1.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3273/plr_no03_1.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3387/pr04.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3388/pr05.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3432/projeto_de_resolucao_no_06.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3480/pr07.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3482/pr08.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3288/ccf_000005.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3166/requerimento_no_01.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3167/requerimento_no_02.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3179/requerimento_no_07.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3181/requerimento_no_09.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3182/requerimento_no_10.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3200/requerimento_no_16_.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3201/requerimento_no_17.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3207/requerimento_no_18_.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3208/requerimento_no_19.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3229/requerimento_no_23.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3230/requerimento_no_24.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3261/requerimento_no_35.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3262/requerimento_no_36.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3263/requerimento_no_37.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3292/requerimento_no_47.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3293/requerimento_no_48.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3308/requerimento_no_49.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3340/requerimento_no_57.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3341/requerimento_no_58.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3342/requerimento_no_59.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3351/requerimento_no_65.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3358/requerimento_no_67.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3360/requerimento_no_69.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3365/requerimento_no_70.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3382/requerimento_no_76.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3383/requerimento_no_77.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3384/requerimento_no_78.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3389/requerimento_no_79.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3398/requerimento_no_80.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3404/requerimento_no_86.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3405/requerimento_no_88.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3406/requerimento_no_88.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3435/requerimento_no_94.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3434/requerimento_no_95.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3425/requerimento_no_97_1.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3158/indicacao_no_01.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3159/indicacao_no_02.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3160/indicacao_no_03.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3161/indicacao_no_04.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3162/indicacao_no_05.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3163/indicacao_no_06.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3164/indicacao_no_07.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3165/indicacao_no_08.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3183/indicacao_no_09.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3184/indicacao_no_10.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3185/indicacao_no_11.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3186/indicacao_no_12.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3187/indicacao_no_13.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3188/indicacao_no_14.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3197/indicacao_no_17.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3198/indicacao_no_18.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3202/indicacao_no_19.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3203/indicacao_no_20.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3204/indicacao_no_21.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3205/indicacao_no_22.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3206/indicacao_no_23_1.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3211/indicacao_no_24.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3212/indicacao_no_25.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3213/indicacao_no_26.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3224/indicacao_no_27.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3225/indicacao_no_28.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3226/indicacao_no_29.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3227/indicacao_no_30.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3228/indicacao_no_31.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3238/indicacao_no_32.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3239/ccf_000043.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3244/indicacao_no_35.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3245/indicacao_no_36.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3246/indicacao_no_37.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3247/indicacao_no_38.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3257/indicacao_no_39.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3258/indicacao_no_40.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3259/indicacao_no_41.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3260/indicacao_no_42.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3274/indicacao_no_43.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3275/indicacao_no_44.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3276/indicacao_no_45.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3277/indicacao_no_46.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3278/indicacao_no_47.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3279/indicacao_no_48.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3280/indicacao_no_49.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3281/indicacao_no_50.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3282/indicacao_no_51.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3283/indicacao_no_52.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3284/indicacao_no_53.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3289/indicacao_no_54.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3290/indicacao_no_55.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3294/indicacao_no_56.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3295/indicacao_no_57.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3296/indicacao_no_58.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3297/indicacao_no_59.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3298/indicacao_no_60.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3301/indicacao_no_61.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3304/indicacao_no_62.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3305/indicacao_no_63.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3306/indicacao_no_64.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3307/indicacao_no_65.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3310/indicacao_no_66.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3311/indicacao_no_67.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3313/indicacao_no_69.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3314/indicacao_no_70.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3315/indicacao_no_71.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3316/indicacao_no_72.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3317/indicacao_no_73.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3318/indicacao_no_74.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3319/indicacao_no_75.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3324/indicacao_no_76.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3339/indicacao_no_77.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3354/indicacao_no_78.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3355/indicacao_no_79.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3356/indicacao_no_80.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3363/indicacao_no_81.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3364/indicacao_no_82.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3375/indicacao_no_83.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3376/indicacao_no_84.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3377/indicacao_no_85.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3378/indicacao_no_86.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3379/indicacao_no_87.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3380/indicacao_no_88.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3381/indicacao_no_89.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3402/indicacao_no_90.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3399/indicacao_no_91.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3400/indicacao_no_92.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3401/indicacao_no_93.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3403/indicacao_no_94_.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3407/indicacao_no_95.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3408/indicacao_no_96.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3413/indicacao_n_97_correta.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3426/indicacao_no_98.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3427/indicacao_no_99.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3428/indicacao_no_100.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3429/indicacao_no_101.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3430/indicacao_no_102.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3431/indicacao_no_103.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3437/indicacao_no_104.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3438/indicacao_no_105.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3439/indicacao_no_106.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3440/indicacao_no_107.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3441/indicacao_no_108.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3453/indicacao_no_109.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3465/indicacao_no_110.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3216/mocao_de_apoio_-_requerimento_no_16.2024.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3300/mocao_de_pesar_ver._andre.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3417/pl51_sub.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3235/arquivo7367655.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3466/parecer_favoravel__relatorio_-_contas_prefeitura_2022.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3299/parecer_favoravel_cofc_30.04.2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3303/proposta_emenda_lei_organica_no_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3347/pelom_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3348/plom03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3433/plom_no_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3147/pls_01.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3148/pls_02.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3149/pls_03.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3150/pls_04.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3155/pls_05.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3156/pls_06.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3168/pl07.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3169/pl08.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3170/pl09.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3174/pls_10.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3175/pls_11.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3176/pls_12.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3177/pls_13.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3193/pls_14.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3199/pl15.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3210/pl16.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3220/pl17.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3221/pl18.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3222/pl19.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3223/pl20.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3236/pl21.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3240/pl22.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3241/pl23.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3242/pl24.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3248/pl25.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3254/pl26.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3255/pl27.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3256/pl28.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3267/pl29.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3268/pl30.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3269/pl31.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3302/pl32.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3320/pl33.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3321/pl34.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3322/pl35.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3323/pl36.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3332/pl37.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3333/pl38.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3334/pl39.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3335/pl40_.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3336/pl41.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3337/pl42.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3338/pl43_1.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3352/projeto_de_lei_no_44_1.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3361/pl45.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3362/pl46.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3368/pl47.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3369/pl48.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3370/pl49_1.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3371/pl50__anexos.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3390/pl51_sub.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3392/pl52.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3391/pl53.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3409/pl54.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3411/pl55.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3410/pl56.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3412/pl57.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3424/pl58.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3442/pl59.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3443/pl60.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3444/pl61.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3445/pl62.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3446/pl63.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3454/pl64_1.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3455/pl65_1.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3467/pl66.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3469/pl67.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3470/pl68.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3471/pl69.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3472/pl70.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3468/pl71.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3476/pl72.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3477/pl73.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3478/pl74.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3479/pl75.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3153/pls_01_cam.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3154/pls_02_cam.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3214/plcam_no_03_1.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3385/plcam07.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3386/plcam08.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3414/projeto_de_lei_no_09.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3462/pl10cam.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3463/pl11cam.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3481/projeto_de_lei_no_12_1.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3151/plc_01.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3456/plc02.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3457/plc03.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3270/pdl01_at.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3215/plr_no01_1.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3217/plr_no02_1.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3273/plr_no03_1.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3387/pr04.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3388/pr05.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3432/projeto_de_resolucao_no_06.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3480/pr07.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3482/pr08.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3288/ccf_000005.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3166/requerimento_no_01.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3167/requerimento_no_02.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3179/requerimento_no_07.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3181/requerimento_no_09.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3182/requerimento_no_10.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3200/requerimento_no_16_.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3201/requerimento_no_17.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3207/requerimento_no_18_.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3208/requerimento_no_19.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3229/requerimento_no_23.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3230/requerimento_no_24.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3261/requerimento_no_35.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3262/requerimento_no_36.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3263/requerimento_no_37.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3292/requerimento_no_47.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3293/requerimento_no_48.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3308/requerimento_no_49.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3340/requerimento_no_57.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3341/requerimento_no_58.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3342/requerimento_no_59.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3351/requerimento_no_65.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3358/requerimento_no_67.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3360/requerimento_no_69.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3365/requerimento_no_70.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3382/requerimento_no_76.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3383/requerimento_no_77.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3384/requerimento_no_78.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3389/requerimento_no_79.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3398/requerimento_no_80.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3404/requerimento_no_86.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3405/requerimento_no_88.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3406/requerimento_no_88.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3435/requerimento_no_94.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3434/requerimento_no_95.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3425/requerimento_no_97_1.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3158/indicacao_no_01.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3159/indicacao_no_02.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3160/indicacao_no_03.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3161/indicacao_no_04.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3162/indicacao_no_05.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3163/indicacao_no_06.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3164/indicacao_no_07.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3165/indicacao_no_08.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3183/indicacao_no_09.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3184/indicacao_no_10.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3185/indicacao_no_11.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3186/indicacao_no_12.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3187/indicacao_no_13.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3188/indicacao_no_14.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3197/indicacao_no_17.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3198/indicacao_no_18.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3202/indicacao_no_19.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3203/indicacao_no_20.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3204/indicacao_no_21.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3205/indicacao_no_22.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3206/indicacao_no_23_1.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3211/indicacao_no_24.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3212/indicacao_no_25.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3213/indicacao_no_26.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3224/indicacao_no_27.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3225/indicacao_no_28.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3226/indicacao_no_29.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3227/indicacao_no_30.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3228/indicacao_no_31.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3238/indicacao_no_32.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3239/ccf_000043.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3244/indicacao_no_35.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3245/indicacao_no_36.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3246/indicacao_no_37.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3247/indicacao_no_38.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3257/indicacao_no_39.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3258/indicacao_no_40.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3259/indicacao_no_41.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3260/indicacao_no_42.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3274/indicacao_no_43.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3275/indicacao_no_44.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3276/indicacao_no_45.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3277/indicacao_no_46.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3278/indicacao_no_47.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3279/indicacao_no_48.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3280/indicacao_no_49.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3281/indicacao_no_50.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3282/indicacao_no_51.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3283/indicacao_no_52.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3284/indicacao_no_53.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3289/indicacao_no_54.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3290/indicacao_no_55.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3294/indicacao_no_56.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3295/indicacao_no_57.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3296/indicacao_no_58.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3297/indicacao_no_59.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3298/indicacao_no_60.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3301/indicacao_no_61.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3304/indicacao_no_62.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3305/indicacao_no_63.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3306/indicacao_no_64.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3307/indicacao_no_65.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3310/indicacao_no_66.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3311/indicacao_no_67.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3313/indicacao_no_69.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3314/indicacao_no_70.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3315/indicacao_no_71.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3316/indicacao_no_72.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3317/indicacao_no_73.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3318/indicacao_no_74.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3319/indicacao_no_75.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3324/indicacao_no_76.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3339/indicacao_no_77.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3354/indicacao_no_78.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3355/indicacao_no_79.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3356/indicacao_no_80.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3363/indicacao_no_81.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3364/indicacao_no_82.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3375/indicacao_no_83.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3376/indicacao_no_84.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3377/indicacao_no_85.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3378/indicacao_no_86.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3379/indicacao_no_87.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3380/indicacao_no_88.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3381/indicacao_no_89.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3402/indicacao_no_90.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3399/indicacao_no_91.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3400/indicacao_no_92.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3401/indicacao_no_93.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3403/indicacao_no_94_.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3407/indicacao_no_95.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3408/indicacao_no_96.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3413/indicacao_n_97_correta.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3426/indicacao_no_98.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3427/indicacao_no_99.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3428/indicacao_no_100.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3429/indicacao_no_101.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3430/indicacao_no_102.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3431/indicacao_no_103.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3437/indicacao_no_104.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3438/indicacao_no_105.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3439/indicacao_no_106.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3440/indicacao_no_107.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3441/indicacao_no_108.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3453/indicacao_no_109.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3465/indicacao_no_110.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3216/mocao_de_apoio_-_requerimento_no_16.2024.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3300/mocao_de_pesar_ver._andre.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3417/pl51_sub.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3235/arquivo7367655.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3466/parecer_favoravel__relatorio_-_contas_prefeitura_2022.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2024/3299/parecer_favoravel_cofc_30.04.2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H331"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="169.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="125.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="124.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>