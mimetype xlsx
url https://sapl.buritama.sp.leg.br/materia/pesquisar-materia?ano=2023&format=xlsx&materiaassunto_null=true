--- v0 (2026-01-15)
+++ v1 (2026-04-26)
@@ -54,1993 +54,1993 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>RODRIGO ZACARIAS DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2826/pl01.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2826/pl01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial no valor de R$ 911.259,18, ao orçamento programa do SAAEMB para o exercício de 2023 e dá outras providencias</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2827/pl02.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2827/pl02.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal nº 4.832/2022, que trata sobre a fixação de taxas, tarifas de serviços e de preços públicos relativos ao fornecimento de água e tratamento de esgoto para o ano de 2023, no Município de Buritama, Estado de São Paulo e dá outras providências.</t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2828/pl03.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2828/pl03.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DO PROGRAMA “FILA ZERO NA SAÚDE”, JUNTO AO DEPARTAMENTO MUNICIPAL DE SAÚDE DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2834/pl04_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2834/pl04_1.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo Municipal a celebrar convênio e/ou contrato com a FUNAP — Fundação Prof. Dr Manoel Pedro Pimentel vinculado à Secretaria de Administração Penitenciária, e dá outras providencias".</t>
   </si>
   <si>
     <t>2837</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2837/projeto_de_lei__no_05_de_30_de_janeiro_de_2023_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2837/projeto_de_lei__no_05_de_30_de_janeiro_de_2023_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reabertura de crédito especial ao orçamento de 2023 alteração do PPA LDO para os fins que especifica, tratado na Lei Municipal nº 4.797/2022 e, e dá outras providências</t>
   </si>
   <si>
     <t>2838</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2838/projeto_de_lei__no_06_de_01_de_fevereiro_de_2023_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2838/projeto_de_lei__no_06_de_01_de_fevereiro_de_2023_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar ao orçamento de 2023, no valor de R$ 2.200.000,00, alteração do PPA LDO para os fins que especifica e, e dá outras providências.</t>
   </si>
   <si>
     <t>2839</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2839/projeto_de_lei__no_07_de_02_de_fevereiro_de_2023_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2839/projeto_de_lei__no_07_de_02_de_fevereiro_de_2023_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial ao orçamento de 2023 alteração do PPA - LDO para os fins que especifica e, e dá outras providências</t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2840/projeto_de_lei__no_08_de_02_de_fevereiro_de_2023_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2840/projeto_de_lei__no_08_de_02_de_fevereiro_de_2023_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial ao orçamento de 2023, alteração do PPA - LDO, visando implementação de recursos para atendimento de média e alta complexidade e dá outras providências.</t>
   </si>
   <si>
     <t>2841</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2841/projeto_de_lei__no_09_de_02_de_fevereiro_de_2023_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2841/projeto_de_lei__no_09_de_02_de_fevereiro_de_2023_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial ao orçamento de 2023, alteração do PPA - LDO para os fins que especifica e dá outras providências</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2846/projeto_de_lei_nr_10_de_07_de_fevereiro_de_2023__1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2846/projeto_de_lei_nr_10_de_07_de_fevereiro_de_2023__1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operações de crédito com o Banco do Brasil S.A. no valor de R$ 2.200,000,00, e dá outras providências.</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2859/projeto_de_lei_nr_11_de_15_de_fevereiro_de_2023__1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2859/projeto_de_lei_nr_11_de_15_de_fevereiro_de_2023__1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial e Adicional Suplementar na importância de R$. 250.000,00 ao orçamento do SAAEMB para o Exercício de 2023, e dá outras providências.</t>
   </si>
   <si>
     <t>2860</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2860/projeto_de_lei_nr_12_de_16_de_fevereiro_de_2023__1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2860/projeto_de_lei_nr_12_de_16_de_fevereiro_de_2023__1.pdf</t>
   </si>
   <si>
     <t>Dispoõe sobre reconhecimento de denominação do Conjunto Habitacional instalado no Município de Buritama, e dá outras providências.(Guilherme Guerbas Filho e José Otavio de Freitas)</t>
   </si>
   <si>
     <t>2863</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/</t>
+    <t>http://sapl.buritama.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial, no valor de R$ 500.000,00 ao orçamento de 2023, alteração do PPA-LDO para os fins que específica e dá outras providências</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2864/pl14.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2864/pl14.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial na importância de R$. 53.531,10 ao orçamento de 2023, alteração do PPA LDO para os fins que especifica, e dá outras providências</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2865/pl15.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2865/pl15.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial na importância de R$. 3.180,17 ao orçamento programa de 2023 e autorização para repasse ao Centro Assistencial Benedita Fernandes na importância de R$. 3.210,00, e dá outras providências</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2866/pl16.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2866/pl16.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na Lei Municipal nº 4.737, de 08 de fevereiro de 2022, que dispõe sobre a Política Municipal dos Direitos da Criança e do Adolescente do Município de Buritama, e dá outras providências</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2889/projeto_de_lei_nr_17_de_09_de_marco_de_2023__1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2889/projeto_de_lei_nr_17_de_09_de_marco_de_2023__1.pdf</t>
   </si>
   <si>
     <t>que dispõe sobre abertura de Crédito Adicional Suplementar na importância de R$. 33.937,21 ao orçamento programa de 2023, alteração do PPA LDO para os fins que especifica, e dá outras providências;</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2894/pl18.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2894/pl18.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito especial no valor de R$ 44.118,12, ao orçamento de 2023, alteração do PPA LDO, visando implementação de recursos para atendimento de média e alta complexidade e dá outras providências.</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2895/pl19.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2895/pl19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial ao orçamento programa de 2023, no valor de R$ 305.000,00 e Autorização para repasse de transferência financeira ao Lar dos Velhos "São Camilo de Leles", e dá outras providências.</t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Municipal nº 4.372, de 12 de Maio de 2017, que trata da parceria da municipalidade com o CLUBE DE RODEIO BURITAMA, e dá outras providências.</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE SUBVENÇÃO/CONTRIBUIÇÃO SOCIAL SANTA CASA DE MISERICÓRDIA SÃO FRANSCISCO, ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO PROGRAMA DE 2023, NO VALOR DE R$ 382.919,11, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2920/pl22.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2920/pl22.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aberura de crédito suplementar no valor de R$ 33.531,10 ao orçamento de 2023, alteração do PPA-LDO para atendimento ao Departamento de Assistência e Desenvolvimento Social e dá outras providencias.</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2921/pl23.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2921/pl23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar ao orçamento programa de 2023, no valor de R$ 7.798,00 e autorização para repasse ao Lar dos Velhos " SÃO CAMILO DE LELES", e dá outras providências.</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2922/pl24.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2922/pl24.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito especial no valor de R$ 201.972,38 ao orçamento de 2023, alteração do PPA e LDO/2023, visando a execução de diversos projetos junto ao Departamento de Assistência e Desenvolvimento Social, e dá outras providencias.</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2930/pl25.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2930/pl25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial ao orçamento de 2023 alteração do PPA LDO do exercício de 2023, para os fins que especifica, e dá outras providencias.</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2931/pl26.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2931/pl26.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito especial no valor de R$ 615.558,42, ao orçamento de 2023, alteração do PPA LDO para os fins que especifica e dá outras providencias.</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2932/pl27.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2932/pl27.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação oficial da Arena Esportiva "Adevamir Luiz Alves" localizada no CERET - Centro Esportivo e Recreativo dos Trabalhadores de Buritama, e dá outras providências.</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2933/pl28-comprimido.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2933/pl28-comprimido.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Gerais para a elaboração da Lei Orçamentária para o Exercício de 2024, e dá outras providências.</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2940/pl29.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2940/pl29.pdf</t>
   </si>
   <si>
     <t>Institui o pro labore aos Policiais Militares que participarem do policiamento de trânsito e segurança da cidade, e dá outras providências.</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2941/pl30.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2941/pl30.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre nova redação ao art. 2° da Lei Municipal n° 4865 de 04 de maio de 2023 e dá outras providencias.</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2943/pl31.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2943/pl31.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO PROGRAMA DE 2023, NO VALOR DE R$.750.000,00 (SETECENTOS E CINQUENTA MIL REAIS), E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2944/pl32.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2944/pl32.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial ao orçamento de 2023, alteração do PPA LDO para os fins que especifica e dá outras providencias".</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2959/pl33.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2959/pl33.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial no valor de R$ 100.010,00 (Cem Mil e Dez Reais) ao orçamento de 2023, alteração do PPA LDO, visando implementação de recursos para atendimento de média e alta complexidade e dá outras providencias.</t>
   </si>
   <si>
     <t>2966</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2966/pl34.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2966/pl34.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre ratificação do Protocolo de Intenção firmado entre o Município e o Consórcio Intermunicipal de Sáude - CIMSA, e dá outras providências.</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2976/pl35_corrigido.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2976/pl35_corrigido.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Suplementar ao orçamento programa de 2023, no valor de R$ 950.000,00 (novecentos e cinquenta mil reais), e da outras providências.</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2977/pl36.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2977/pl36.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar no valor de R$ 120.000,00 ao orçamento programa do SAAEMB para o exercício de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2978/pl37.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2978/pl37.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre abertura de crédito ESPECIAL no valor de R$ 1.182.091,20, ao orçamento de 2023, alteração do PPA, LDO para os fins que especifica e dá outras providencias”.</t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2979/pl38.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2979/pl38.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre abertura de crédito especial no valor R$ 400.000,00, ao orçamento de 2023 alteração do PPA -LDO para os fins que especifica e, e dá outras providencias”.</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>“Autoriza desapropriação amigável ou judicialmente por Utilidade Pública, o imóvel matriculado sob o nº 14.185 situada na zona rural deste Município, de propriedade de Marcia Aparecida Correa Batista Rodrigues, Maxwell dos Santos Rodrigues e Juliana dos Santos Rodrigues, destinada à abertura de sistema viário, a fim de possibilitar o futuro e eventual prolongamento da Rua Antonio Rosante, para alcançar a servidão de passagem, e dá outras providências”.</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>“Autoriza desapropriação amigável ou judicialmente por Utilidade Pública, o imóvel matriculado sob o nº 503 situada na zona urbana deste Município, de propriedade de ANA MARIA MACENO COSTA DE MIRANDA, ADEMAR ANTONIO MACENO, e ELIZIANA APARECIDA MACENO, destinada à instalação da sede do Serviço Autônomo de Água, Esgoto e Meio Ambiente do Município de Buritama - SAAEMB, e dá outras providências”.</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2982/pl41.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2982/pl41.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre permissão de uso de parte de área institucional localizada no Loteamento Portal da Praia, e dá outras providências.</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2985/pl42_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2985/pl42_1.pdf</t>
   </si>
   <si>
     <t>que dispõe sobre abertura de Crédito Adicional Especial na importância de R$. 335.755,00 ao Orçamento Programa de 2023 alteração do PPA LDO para os fins que especifica, e dá outras providências</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2986/pl43_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2986/pl43_1.pdf</t>
   </si>
   <si>
     <t>que dispõe sobre abertura de Crédito Adicional Suplementar na importância de R$. 12.000,00 ao Orçamento Programa de 2023, e dá outras providências</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2987/pl44_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2987/pl44_1.pdf</t>
   </si>
   <si>
     <t>que dispõe sobre abertura de Crédito Adicional Especial na importância de R$. 34.720,00 ao Orçamento Programa de 2023, e dá outras providências</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2988/pl45_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2988/pl45_1.pdf</t>
   </si>
   <si>
     <t>que dispõe sobre abertura de Crédito Adicional Suplementar na importância de R$. 31.751,70 ao Orçamento Programa do PPA LDO para os fins que especifica, e dá outras providências</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2984/pl46_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2984/pl46_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operações de crédito com a Caixa Econômica Federal na importância de R$. 2.200.000,00, no âmbito da linha de financiamento FINISA-Financiamento à Infraestrutura e ao Saneamento, destinado ao apoio financeiro de Despesa de Capital, e dá outras providências</t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2989/pl47.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2989/pl47.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Buritama a celebrar acordo judicial relativo a Ação Indenizatória — Processo n° 1000049-58.2022.8.26.0097, que tramita perante o Poder Judiciário de Buritama, e dá outras providências.</t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2990/pl48.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2990/pl48.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar ao orçamento de 2023, no valor de R$ 2.010.000,00 (dois milhões e dez mil reais), alteração do PPA LDO para os fins que especifica e, e dá outras providencias.</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2991/pl49.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2991/pl49.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reformulação da Lei Municipal n°3.956/2013, que altera destinação originária da área institucional do Parque Industrial Eliziário Severino Pereira, e dá outras providencias.</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3017/pl50_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3017/pl50_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO PROGRAMA DE 2023, NO VALOR DE R$ 180.438,67 (Cento e Oitenta Mil, Quatrocentos e Trinta e Oito Reais e Sessenta e Sete Centavos), E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3021/pl51.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3021/pl51.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito especial no valor de R$ 100.000,00 (Cem Mil Reais) ao orçamento de 2023, alteração do PPA - LDO para os fins que especifica e, dá outras providencias.</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3035/pl52.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3035/pl52.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adiciona suplementar ao orçamento de 2023, no valor de R$ 1.758.000,00( um milhão, setecentos e cinquenta e oito mil reais), alteração do PPA LDO para os fins que especifica e, e dá outras providencias.</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3039/pl53_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3039/pl53_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL NO VALOR DE R$ 20.849,40, AO ORÇAMENTO DE 2023 ALTERAÇÃO DO PPA-LDO PARA OS FINS QUE ESPECIFICA E, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3046/pl54.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3046/pl54.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao Poder Executivo a aderir ao Programa Mais Médicos, e conceder o fornecimento de moradia e auxílio alimentação aos profissionais vinculados ao programa, nos termos da legislação pertinente, e dá outras providências.</t>
   </si>
   <si>
     <t>3047</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3047/pl55.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3047/pl55.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para permissão de uso de bens e/ou locais públicos, de propriedade do SAAEMB - Serviço Autônomo de Água, Esgoto e Meio Ambiente do Município de Buritama, em relação a equipamentos de comunicação e dá outras providencias.</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3048/pl56.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3048/pl56.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre adequações da Lei Municipal nº 4.465/2018 que trata sobre serviço de transporte de passageiros, de natureza privada, em motocicleta, denominado "moto-táxy" e outros, estabelecendo normas para sua prestação no âmbito do Município que atendam nos requisitos de conforto, segurança e higiene, previstos nas leis de trânsito e disposições complementares, e dá outras providências.</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3060/pl58.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3060/pl58.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a realizar repasse da assistência financeira complementar da União para enfermeiros, técnicos e auxiliares de enfermagem da Santa Casa de Misericórdia São Francisco de Buritama, abertura de crédito especial no valor de R$ 149.346,81 (cento e quarenta e nove mil, trezentos e quarenta e seis e oitenta e um centavos), para fazer as despesas e dá outras providências.</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3067/pl59.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3067/pl59.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional suplementar ao orçamento de 2023, no valor de R$.770.000,00 (setecentos e setenta mil reais), alteração do PPA LDO para os fins que especifica e, dá outras providências.</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3068/pl60.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3068/pl60.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial no valor de R$.150.000,00 (cento e cinquenta mil reais) ao orçamento de 2023 alteração do PPA -LDO para os fins que especifica e, e dá outras providencias.</t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3076/pl61.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3076/pl61.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei Municipal nº 2.819/2001 que trata sobre a criação do Conselho Municipal do Idoso, e dá outras providencias.</t>
   </si>
   <si>
     <t>3079</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3079/pl62.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3079/pl62.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar ao orçamento de 2023, no valor de R$ 510.000,00 (quinhentos e dez mil reais), alteração do PPA LDO para os fins que especifica e, dá outras providencias.</t>
   </si>
   <si>
     <t>3080</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3080/pl63.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3080/pl63.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar ao orçamento de 2023, no valor de R$.587.000,00 (quinhentos e oita e sete mil reais), alteração do PPA LDO para os fins que especifica e, e dá outras providencias.</t>
   </si>
   <si>
     <t>3086</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3086/pl64.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3086/pl64.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar ao orçamento de 2023, no valor de R$ 450.000,00, alteração do PPA-LDO para os fins que especifica e, e dá outras providências.</t>
   </si>
   <si>
     <t>3087</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3087/pl65.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3087/pl65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial, para criação de elemento de despesa no orçamento vigente, autorização para repasse de recursos a entidade do terceiro setor e dá outras providências.</t>
   </si>
   <si>
     <t>3095</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3095/pl66.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3095/pl66.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Suplementar na importância de R$. 450.000,00, ao orçamento programa de 2023, alteração do PPA LDO para os fins que especifica, e dá outras providências</t>
   </si>
   <si>
     <t>3094</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3094/pl67.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3094/pl67.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de Crédito Adicional Especial na importância de R$. 750.733,20, ao orçamento programa de 2023, alteração do PPA LDO para os fins que especifica, e dá outras providências;</t>
   </si>
   <si>
     <t>3098</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3098/pl681.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3098/pl681.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional suplementar no valor de R$.135.000,00 (Cento e Trinta e Cinco Mil Reais) ao orçamento programa do SAAEMB para o exercício de 2023 e dá outras providencias.</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3099/projeto_de_lei_no_69.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3099/projeto_de_lei_no_69.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o ajuste das alíquotas de contribuições previdenciárias dos Entes da Administração Pública Municipal, com alteração na redação do artigo 14 da Lei Complementar nº 16 de 29 de setembro de 2.006 e dá outras providências.</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3102/pl70_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3102/pl70_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial no valor de R$ 152.257,53 ao orçamento de 2023, alteração do PPA LDO para os fins que especifica e dá outras providencias.</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3103/pl71_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3103/pl71_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial no valor de R$ 394.030,40 ao orçamento de 2023, alteração do PPA LDO para os fins que especifica e dá outras providencias.</t>
   </si>
   <si>
     <t>3104</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3104/pl72_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3104/pl72_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial no valor de R$ 239.365,00 ao orçamento de 2023, alteração do PPA LDO para os fins que especifica e dá outras providencias.</t>
   </si>
   <si>
     <t>3105</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3105/pl73_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3105/pl73_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de subvenção/contribuição social às entidades que especificam para o exercício de 2024.</t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3106/pl74_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3106/pl74_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial no valor de R$ 166.000,00 ao orçamento de 2023, alteração do PPA LDO para os fins que especifica e dá outras providencias.</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3107/pl75.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3107/pl75.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial no valor de R$ 101.768,00 ao orçamento de 2023, alteração do PPA LDO para os fins que especifica e dá outras providencias.</t>
   </si>
   <si>
     <t>3108</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3108/pl76_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3108/pl76_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial no valor de R$ 16.460,00 ao orçamento de 2023, alteração do PPA LDO para os fins que especifica e dá outras providencias.</t>
   </si>
   <si>
     <t>3109</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3109/pl77.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3109/pl77.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações dos anexos da Lei de Diretrizes Orçamentárias para o Exercício de 2024 e do Plano Plurianual para quadriênio de 2022 a 2025.</t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar ao orçamento de 2023, no valor de R$ 914.700,00 ( novecentos e quatorze mil e setecentos reais), alteração do PPA LDO para os fins que especifica e, e dá outras providencias.</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>Altera destinação originária da área do loteamento denominado "Chácaras de Lazer Mirante do Tietê", e dá outras providencias.</t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar ao orçamento de 2023, no valor de R$ 1.580.000,00 (um milhão, quinhentos e oitenta mil reais), alteração do PPA LDO para os fins que especifica e, e dá outras providencias".</t>
   </si>
   <si>
     <t>3112</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar ao orçamento de 2023, no valor de R$ 220.000,00 (duzentos e vinte mil reais), alteração do PPA LDO para os fins que especifica e, dá outras providencias".</t>
   </si>
   <si>
     <t>3141</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3141/pl82.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3141/pl82.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a receber madeira nativa serrada da Secretaria do Ambiente, Infraestrutura e Logística - Coordenadoria de Fiscalização e Biodiversidade, e dá outras providências.</t>
   </si>
   <si>
     <t>3143</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3143/pl83.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3143/pl83.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar ao orçamento de 2023, no valor de R$ 15.000,00 (quinze mil reais), alteração do PPA LDO para os fins que especifica e, e dá outras providencias</t>
   </si>
   <si>
     <t>3144</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3144/pl84.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3144/pl84.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE: “PAGAMENTO AOS SERVIDORES PÚBLICOS MUNICIPAIS, NO MÊS DE DEZEMBRO DE 2023, DE UM AUXÍLIO-ALIMENTAÇÃO COMPLEMENTAR, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2831</t>
   </si>
   <si>
     <t>PL-C</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária da Câmara</t>
   </si>
   <si>
     <t>ADRIANO TUSTÃO, CHERRY, MARQUINHOS BARBOSA</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2831/projeto_de_lei_no_01.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2831/projeto_de_lei_no_01.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre revisão geral anual dos Subsídios dos Vereadores e do Presidente da Câmara Municipal de Buritama”.</t>
   </si>
   <si>
     <t>2832</t>
   </si>
   <si>
     <t>“Dispõe sobre revisão geral anual nos Subsídios do Prefeito e do Vice-Prefeito do Município de Buritama”.</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
     <t>JOÃOZINHO PEREZ</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2893/pl03_cam_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2893/pl03_cam_1.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Buritama o Projeto “Vida: Nasce uma Criança, Plante uma Árvore, e dá outras providências.</t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2961/pl-cam_no_04.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2961/pl-cam_no_04.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a vedação da pulverização aérea de agrotóxico realizada por meio de aeronaves, drones e qualquer outro meio aéreo, na circunscrição do Município de Buritama, e dá outras providências.</t>
   </si>
   <si>
     <t>3145</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3145/pl_06_cam.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3145/pl_06_cam.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Pagamento aos Servidores Públicos da Câmara Municipal de Buritama, no mês de Dezembro de 2023, de um Auxílio-Alimentação Complementar, e dá outras providências</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2829/plc01.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2829/plc01.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE: MODIFICA PARCIALMENTE A ORGANIZAÇÃO ADMINISTRATIVA DA PREFEITURA MUNICIPAL E BURITAMA, PROMOVE ALTERAÇÃO DE LEIS COMPLEMENTARES ORGANIZACIONAIS, DISPONDO SOBRE REESTRUTURAÇÃO PARCIAL DO QUADRO DE PESSOAL - COMISSIONADOS, DO GOVERNO DO MUNICÍPIO DE BURITAMA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2830</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2830/plc02_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2830/plc02_1.pdf</t>
   </si>
   <si>
     <t>Dispõe revisão anual dos servidores públicos do Governo do Município de BURITAMA e das Autarquias, sobre aumento real de vencimento e dá outras providências.</t>
   </si>
   <si>
     <t>2835</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2835/plc03_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2835/plc03_1.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre: CONSOLIDAÇÃO DAS LEIS MUNICIPAIS REFERENTE A PROCURADORIA JURÍDICA DO MUNICÍPIO, E DA OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2847/projeto_de_lei_complementar__nr_04_de_08_de_fevereiro_de_2023__1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2847/projeto_de_lei_complementar__nr_04_de_08_de_fevereiro_de_2023__1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reformulação da Lei Complementar Municipal nº 218/2022, que trata da alteração do inciso II do art. 139 da Lei Complementar Municipal n° 2.024/91 dos Funcionários Públicos Municipais de Buritama, com eventuais alterações dadas pela Lei Complementar Municipal nº 111 de 19 de setembro de 2014, Lei Complementar Municipal n.° 179 de 30 de janeiro de 2019 e Lei Complementar Municipal n.° 203, de 15 de dezembro de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2867/plc05.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2867/plc05.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei Complementar Municipal nº 172, que trata sobre a Política de Assistência Social do Município de Buritama, Estado de São Paulo, e dá outras providências.</t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2945/plc06.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2945/plc06.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre criação, extinção e redenominação de cargos do Quadro de Pessoal do Instituto de Previdência Municipal de Buritama, altera e inclui dispositivos na Lei Municipal no 2.464/96, Leis Complementares Municipais nos 25/2007 e 69/2011, e dá outras providências</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2946/plc07.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2946/plc07.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reformulação do Plano Diretor Municipal de Turismo - PDMT do Município de Buritama - Estado de São Paulo</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
     <t>“Dispõe sobre a implantação por expansão de um novo Centro de Referência da Assistência Social - CRAS, a implantação de um Centro de Referência Especializado de Assistência Social - CREAS, a implementação da Gestão dos Programas de Transferência de Renda - GPTR, a implementação da Vigilância Socioassistencial e a implementação da Gestão do Trabalho e Educação Permanente vinculados ao Departamento Municipal de Assistência e Desenvolvimento Social (DMADS) do Município de Buritama-SP, dá outras providências”</t>
   </si>
   <si>
     <t>3036</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3036/plc09.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3036/plc09.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 161/2017, que instituiu o Programa de Parcelamento Incentivado - PPI, autoriza a Utilização de Protestos de Crédito Extrajudicial, Negativação de Contribuinte em Geral da Fazenda Municipal e SAAEMB - Serviços Autônomo de Agua, Esgoto e Meio Ambiente de Buritama e Cria o IPTU SOCIAL, dando outras providencias.</t>
   </si>
   <si>
     <t>3142</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3142/plc10.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3142/plc10.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REESTRUTURAÇÃO DA TABELA DE VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS, ORGANIZAÇÃO PARCIAL DE CARGOS, PROMOVE ALTERAÇÃO DE LEIS COMPLEMENTARES ORGANIZACIONAIS DE FORMA PARCIAL DO GOVERNO DO MUNICIPIO DE BURITAMA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2833</t>
   </si>
   <si>
     <t>PLCC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2833/projeto_de_lei_complementar_no_01.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2833/projeto_de_lei_complementar_no_01.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre revisão geral anual dos servidores públicos da Câmara Municipal de Buritama, sobre o aumento real de vencimento, e dá outras providências”.</t>
   </si>
   <si>
     <t>3146</t>
   </si>
   <si>
     <t>ADRIANO TUSTÃO</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3146/plc_2_cam.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3146/plc_2_cam.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reestruturação da Escala de Vencimentos dos Servidores Públicos da Câmara Municipal de Buritama</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>MARQUINHOS BARBOSA</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3053/pr01.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3053/pr01.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Parágrafo 2º, da alínea “h”, do Inciso IX, do Artigo 26 do Regimento Interno da Câmara Municipal.</t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>CRISTINA NOBRE</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2845/requerimento_no_01.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2845/requerimento_no_01.pdf</t>
   </si>
   <si>
     <t>Eu, MARIA CRISTINA NOBRE SANTOS, vereadora, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, nos termos regimentais, depois de ouvido o douto Plenário, seja oficiado o senhor Marco Antonio Ferraz, Administrador da Santa Casa de Misericórdia São Francisco de Buritama, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, quais os repasses financeiros que a Municipalidade ainda não repassou àquela entidade referentes aos Convênios, bem como seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, se a Prefeitura Municipal, no tocante a repasses financeiros, está em débito com a Santa Casa.</t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 05/2023.</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 06/2023.</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 07/2023.</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 08/2023.</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 09/2023.</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2853/requerimento_n_07.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2853/requerimento_n_07.pdf</t>
   </si>
   <si>
     <t>Eu, JOÃO LUIZ PEREZ JUNIOR, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja expedida uma MOÇÃO DE APOIO em favor do MNPS - Movimento Nacional de Produtores e Sangradores de (Seringueira Heveicultura), que tem entre as bandeiras defendidas, principalmente pelos sangradores e produtores rurais  de borracha natural é a que  propõe a alteração  da metodologia de cálculo de formação  do preço do coágulo nacional (borracha natural no campo), ou seja,  para que seja  utilizado o novo Índice de Preço de Importação  da Borracha Natural; índice  esse  criado pela Confederação  da Agricultura e Pecuária do Brasil (CNA) em parceria  com o Instituto de Economia  Agrícola (IEA) da Secretaria de Agricultura do Estado de São Paulo.</t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
     <t>ANÍZIO</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2854/requerimento_n_08.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2854/requerimento_n_08.pdf</t>
   </si>
   <si>
     <t>Considerando informações apresentadas pela Diretora do Departamento Municipal de Engenharia, Obras e Serviços Públicos do Governo do Município de Buritama na ocasião de oitiva na COSP- Comissão de Obras e Serviços Públicos da Câmara Municipal de Buritama em 12 de agosto de 2022; requerendo, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza de fornecer à Casa Legislativa os seguintes documentos relativos ao referido Loteamento Residencial Palmeiras, cuja infraestrutura ainda não foi concluída.</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 10/2023.</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 11/2023.</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 12/2023.</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
     <t>JUNIOR PICCOLI</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2877/requerimento_no_12_corrigido.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2877/requerimento_no_12_corrigido.pdf</t>
   </si>
   <si>
     <t>Eu, JOSÉ ADEMIR PICCOLI JUNIOR, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja expedida uma MOÇÃO DE APLAUSO, em favor do jovem KAÍQUE ALMEIDA REZENDE, popular “KAÍQUE BTA”, de apenas 7 anos de idade, estudante da 2ª série da EMEF do Bairro Nossa Senhora do Livramento. Filho de Weber Carvalho Rezende e Patrícia Cristina de Almeida Bispo. É o reconhecimento público pelo que o jovem “KAÍQUE BTA” vem fazendo nas redes sociais pelos vídeos que posta dançando ao som de vários ritmos musicais, totalizando cerca de 100 produções amadoras, alcançando milhões de visualizações, tendo já, por conta de seu sucesso midiático participado de entrevista no SBT Interior nas dependências do Araçatuba Shopping, ganhando a cada dia mais e mais admiradores através do universo fantástico, surpreendente e mágico da Internet.</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
     <t>ANÍZIO, ANDRÉ DO ZÉ CARLÃO, JUNIOR PICCOLI, TONHÃO DA EDITORA</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2878/requerimento_no_13_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2878/requerimento_no_13_1.pdf</t>
   </si>
   <si>
     <t>Nós, ANÍZIO ANTONIO DA SILVA, ANTONIO JOSÉ DE OLIVEIRA JUNIOR, JOSÉ ADEMIR PICCOLI JUNIOR e ANDRÉ LUIZ CUNTO, abaixo assinados, vereadores, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEREMOS a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Heverton Cândido de Paiva, Superintendente do IPREM-Instituto de Previdência Municipal de Buritama, solicitando-lhe a gentileza de informar a causa da não observância da Legislação Vigente - Emenda Constitucional 41, de 19 de dezembro de 2003 - uma vez que, conforme informações colhidas junto a vários servidores públicos municipais aposentados os proventos previdenciários não foram devidamente atualizados.</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 13/2023.</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 14/2023.</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 15/2023.</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 16/2023.</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2884/requerimento_no_18_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2884/requerimento_no_18_1.pdf</t>
   </si>
   <si>
     <t>REQUEREMOS a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o responsável pelo Cartório de Registro de Imóveis, Títulos e Documentos e Cívil de Pessoa Jurídica da Comarca de Buritama, solicitando-lhe a gentileza de informar à esta Casa Legislativa, por qual motivo a Lei Municipal nº 2.088, de 07 de maio de 1992, não está sendo considerada nos eventos de transferência de propriedade de imóveis.</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
     <t>CARLINHO DO DIVINO</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2886/requerimento_no_19.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2886/requerimento_no_19.pdf</t>
   </si>
   <si>
     <t>Eu, CARLOS ROBERTO TEIXEIRA, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja concedido um CARTÃO DE PRATA à senhora MARIA BATISTA DA SILVA.</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
     <t>ANDRÉ DO ZÉ CARLÃO, ANÍZIO, JUNIOR PICCOLI, TONHÃO DA EDITORA</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2887/requerimento_no_20.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2887/requerimento_no_20.pdf</t>
   </si>
   <si>
     <t>Nós, ANDRÉ LUIZ CUNTO, ANÍZIO ANTONIO DA SILVA, ANTONIO JOSÉ DE OLIVEIRA JUNIOR e JOSÉ ADEMIR PICCOLI JUNIOR, vereadores, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEREMOS, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, sobre a que especificamente se refere o Crédito Adicional Especial ao Orçamento Programa de 2023 - referidos no Projeto de Lei n° 13, de 17 de fevereiro de 2023, que dispõe sobre a abertura de Crédito Adicional Especial na importância de R$. 500.000,00 ao orçamento programa de 2023, alteração do PPA LDO para os fins que especifica, e dá outras providências: (...) – rubrica 02.02 – Dep. Mun. De Finanças, Contabilidade e Tributos – 3.3.90.93.00.01 – 04.123.0006-2.005 – Indenizações e Restituições R$ 500.000,00, aprovado na Sessão Ordinária do dia 06 de março de 2023.</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2888/requerimento_no_21.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2888/requerimento_no_21.pdf</t>
   </si>
   <si>
     <t>Nós, ANDRÉ LUIZ CUNTO, ANÍZIO ANTONIO DA SILVA, ANTONIO JOSÉ DE OLIVEIRA JUNIOR e JOSÉ ADEMIR PICCOLI JUNIOR, vereadores, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEREMOS, seja oficiado o senhor José Eduardo Marins, Diretor Executivo do SAAEMB-Serviço Autônomo de Água, Esgoto e Meio Ambiente do Município de Buritama , solicitando-lhe a gentileza, no sentido de fornecer à esta Casa Legislativa, cópia do competente Processo Licitatório e de todos os Empenhos e Notas Fiscais referentes à construção do Centro de Reciclagem de Lixo Francisco Fermino Falleiros - “Kiko Falleiros”, localizado no Km 52,5 da Rodovia Deputado Roberto Rollemberg.</t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 17/2023.</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
     <t>JUNIOR PICCOLI, ANÍZIO</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2899/requerimento_no_23.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2899/requerimento_no_23.pdf</t>
   </si>
   <si>
     <t>Nós, José Ademir Piccoli Junior e Anizio Antonio da Silva, vereadores com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEREMOS, seja oficiado ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza de enviar informações à esta Casa Legislativa, no sentido de ESCLARECER qual a real finalidade das obras que estão sendo realizadas no Paço Municipal Nésio Cardoso e se o referido prédio sofrerá algum tipo de alteração em sua destinação, nesse caso, informar em qual sala será abrigado o Gabinete do Prefeito.</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2900/requerimento_no_24.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2900/requerimento_no_24.pdf</t>
   </si>
   <si>
     <t>Nós, José Ademir Piccoli Junior e Anizio Antonio da Silva, vereadores com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEREMOS, seja oficiado ao FID – Fundo de Interesses Difusos da Secretaria da Justiça e Cidadania do Estado de São Paulo, solicitando-lhe a gentileza no sentido de enviar à esta Casa Legislativa, cópia física ou digital do Projeto Arquitetônico – Planta Baixa -  com identificação das salas e áreas externas – contidos no Projeto Centro de Integração da Cidadania do Município de Buritama – Convênio SJC/FID n° 99/2019- PROCESSO SJC n° 133353612017.</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI LEGISLATIVO Nº 03/2023.</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 18/2023.</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 19/2023.</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
     <t>ADRIANO TUSTÃO, ANDRÉ DO ZÉ CARLÃO, ANÍZIO, CARLINHO DO DIVINO, CHERRY, CRISTINA NOBRE, FEBEM, JOÃOZINHO PEREZ, JUNIOR PICCOLI, MARQUINHOS BARBOSA, TONHÃO DA EDITORA</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2909/requerimento_no_28.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2909/requerimento_no_28.pdf</t>
   </si>
   <si>
     <t>Nós, ABAIXO ASSINADOS, vereadores, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEREMOS, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja expedida uma MOÇÃO DE APLAUSO, em favor do senhor MÁRIO ROBERTO OPICE LEÃO, CEO DO BANCO SANTANDER S.A., em São Paulo, que possibilitou o direcionamento de recursos do Imposto de Renda para o fortalecimento do sistema de proteção ao idoso, através de transferência financeira ao Fundo Municipal do Idoso de Buritama, na importância de R$. 305.000,00, ao LAR DOS VELHOS SÃO CAMILO DE LELES - BURITAMA, através do Projeto: “Passos para um Envelhecimento com Dignidade”, e tendo o Poder Executivo Municipal encaminhado o Projeto de Lei nº 19/23, o mesmo foi aprovado por unanimidade na Sessão Ordinária do dia 20 de março de 2023, que sancionada transformou-se na Lei Municipal nº 4.855, de 23 de março de 2023.</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 20/2023.</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 21/2023.</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2913/requerimento_no_31_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2913/requerimento_no_31_1.pdf</t>
   </si>
   <si>
     <t>Eu, MARIA CRISTINA NOBRE SANTOS, abaixo assinado, vereadora, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja expedida uma MOÇÃO DE APLAUSO, em favor do pastor EMERSON DA CONCEIÇÃO APARECIDO DE FREITAS.</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2916/requerimento_no_32.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2916/requerimento_no_32.pdf</t>
   </si>
   <si>
     <t>Autoria: vereador José Ademir Piccoli Junior, requerendo, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de fornecer à esta Casa Legislativa, cópia do contrato celebrado entre o Governo do Município de Buritama e a Empresa de Segurança, para prestar serviços durante o Campeonato de Futsal realizado nas dependências do Ginásio de Esportes Maria Bassan Feroldi, cuja final se deu na sexta-feira, dia 31 de março de 2023, bem como a relação nominal dos profissionais da empresa contratada que foram escalados em todos os jogos do referido Campeonato;</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2917/requerimento_no_33.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2917/requerimento_no_33.pdf</t>
   </si>
   <si>
     <t>Autoria: vereador João Luiz Perez Junior, requerendo, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de agendar uma data e horário, junto ao Departamento de Licitações, para que este vereador possa averiguar e analisar, in loco, todo o Processo Licitatório nº 142/2011 - Pregão Presencial nº 040/2011, com o seguinte objeto: Aquisição de 01 ônibus, usado e em bom estado, para a Educação. Requeiro, ainda, neste ato, que caso haja necessidade, seja concedida permissão para tirar fotos da(s) página(s) que achar pertinente(s);</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
     <t>CRISTINA NOBRE, JOÃOZINHO PEREZ</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2918/requerimento_no_34.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2918/requerimento_no_34.pdf</t>
   </si>
   <si>
     <t>Autoria: vereadores Maria Cristina Nobre Santos e João Luiz Perez Junior, requerendo, sejam oficiados os senhores Rodrigo Zacarias dos Santos, Prefeito Municipal, e Vânia Cristina Frazatti Gambera Dias, Diretora Municipal de Educação, solicitando-lhes a gentileza, no sentido de encaminharem à esta Casa Legislativa, cópia de todas as demandas solicitadas pela senhora Onadir Aparecida do Prado da Silva, Coordenadora do NAMP-Núcleo de Apoio Multidisciplinar Pedagógico Rui César de Souza, no período compreendido entre 01 de janeiro de 2021 até a presente data (05.04.23), junto ao Departamento Municipal de Educação, especificando quais demandas foram atendidas e quais não obtiveram êxito, e o motivo do não atendimento à essas solicitações</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2919/requerimento_no_35.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2919/requerimento_no_35.pdf</t>
   </si>
   <si>
     <t>Autoria: vereador Anízio Antonio da Silva, requerendo, seja oficiado o senhor Edilson Carlos de Paiva, Diretor Municipal de Saúde, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, onde é feito o tratamento de pessoas portadoras de autismo na área da Saúde do Município;</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 22/2023.</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 23/2023.</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 24/2023.</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 26/2023.</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 27/2023.</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2939/requerimento_no_40-41.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2939/requerimento_no_40-41.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 40/23 - Autoria: vereador José Ademir Piccoli Junior;_x000D_
                         REQUERIMENTO Nº 41/23 - Autoria: vereador José Ademir Piccoli Junior.</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 29/2023.</t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 30/2023.</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 31/2023.</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 32/2023.</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2960/requerimento_no_46.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2960/requerimento_no_46.pdf</t>
   </si>
   <si>
     <t>Nós, ABAIXO ASSINADOS, vereadores, com assento na Câmara Municipal de Buritama, Estado de São Paulo, com o objetivo de manifestar repúdio ao Projeto de Lei nº 752/2021 proposto pelo Tribunal de Justiça do Estado de São Paulo, visando modificar disposições da Lei nº 11.608/2023 - Lei da Taxa Judiciária, incidente sobre serviços públicos de natureza forense, e caso seja aprovado, o referido Projeto de Lei aumentará as taxas judiciárias em todo o Estado, por meio da criação de novas taxas e do aumento dos custos suportados pelos cidadãos que acessam a Justiça, afetando principalmente a população mais vulnerável, que já enfrenta dificuldades para acessar os tribunais, REQUEREMOS, seja expedida uma MOÇÃO DE REPÚDIO a ser enviada ao Excelentíssimo Presidente da Assembleia Legislativa do Estado de São Paulo, Deputado André do Prado (andredoprado@al.sp.gov.br) para que seja distribuída a todos os demais legisladores do nosso Estado, e além disso que fosse comunicado a todos os associados da Su</t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 33/23.</t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI LEGISLATIVO Nº 04/23.</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
     <t>FEBEM</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2970/requerimento_no_49.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2970/requerimento_no_49.pdf</t>
   </si>
   <si>
     <t>Eu, CARLOS ALBERTO DOS SANTOS, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor José Eduardo Marins, Diretor Executivo do SAAEMB-Serviço Autônomo de Água e Esgoto do Município de Buritama, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, se aquela Autarquia possui alguma análise recente sobre a qualidade da água de nossos Córregos e Ribeirões, que comprove eventual contaminação proveniente do uso de agrotóxicos que são lançados sobre as lavouras e levados pelas chuvas atingindo esses riachos.</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 34/2023.</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2973/requerimento_no_51.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2973/requerimento_no_51.pdf</t>
   </si>
   <si>
     <t>Eu, JOSÉ ADEMIR PICCOLI JUNIOR, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, considerando a resposta do Requerimento nº 41/23, encaminhada através do Ofício nº 84/2023-GP de 24 de maio de 2023, e para complemento da aludida resposta nele contida, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado novamente o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de providenciar junto ao setor competente, o envio de cópias de todo o processo de compra direta das marmitas já servidas, bem como de todo o Processo Licitatório que está sendo feito para a aquisição de novas marmitas para atender aos trabalhadores do Convênio celebrado com a FUNAP, inclusive com informações sobre a quantidade de marmitas já servidas, o nome do fornecedor das mesmas e o valor pago por cada uma.</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2974/requerimento_no_52.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2974/requerimento_no_52.pdf</t>
   </si>
   <si>
     <t>Eu, JOSÉ ADEMIR PICCOLI JUNIOR, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, acerca do andamento do Programa Cidade Legal, quais os procedimentos que estão sendo tomados, bem como o que já foi feito até a presente data.</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2975/requerimento_no_53.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2975/requerimento_no_53.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de fornecer à esta Casa Legislativa cópia do competente instrumento jurídico e seus anexos, que firmou parceria do Município com o Clube de Rodeio Buritama, conforme a Lei Municipal nº 4.372, de 12 de maio de 2017, alterada pela Lei Municipal nº 4.858, de 11 de abril de 2023.</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2999/requerimento_no_54.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2999/requerimento_no_54.pdf</t>
   </si>
   <si>
     <t>Eu, MARCOS BARBOSA DE FREITAS, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, depois de ouvido o douto Plenário, seja expedida uma MOÇÃO DE APLAUSO  em favor do senhor PAULO CRUZ, pelos relevantes serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3002/requerimento_no_55.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3002/requerimento_no_55.pdf</t>
   </si>
   <si>
     <t>Eu, JOSÉ ADEMIR PICCOLI JUNIOR, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, considerando a resposta do Requerimento nº 41/23, encaminhada através do Ofício nº 84/2023-GP de 24 de maio de 2023, e para complemento da aludida resposta nele contida, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado novamente o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de providenciar junto ao setor competente, o envio de cópias de todo o processo de compra direta das marmitas já servidas, bem como de todo o Processo Licitatório que está sendo feito para a aquisição de novas marmitas para atender aos trabalhadores do Convênio celebrado com a FUNAP, inclusive com informações sobre a quantidade de marmitas já servidas, o nome do fornecedor das mesmas e o valor pago por cada uma, bem como informar quem era o fornecedor antes da realização do competente Processo Licitatório.</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO NO PROJETO DE LEI Nº 47/2023.</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO NO PROJETO DE LEI Nº 48/2023.</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO NO PROJETO DE LEI Nº 49/2023.</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI LEGISLATIVO Nº 05/2023.</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3008/requerimento_no_60.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3008/requerimento_no_60.pdf</t>
   </si>
   <si>
     <t>Nós, ABAIXO ASSINADOS, vereadores, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEREMOS, nos termos regimentais, depois de ouvido o douto Plenário, seja expedida uma MOÇÃO DE APOIO, à demanda pleiteada pelo Sindicato de Especialistas de Educação do Magistério Oficial do Estado de São Paulo, com gestões junto ao Excelentíssimo Senhor Governador do Estado, Tarcísio de Freitas, para que abra novo concurso público para Diretor Escolar, em caráter de urgência, para que as escolas de educação básica do estado não continuem sendo prejudicadas pela falta desse importante profissional.</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3009/requerimento_no_61.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3009/requerimento_no_61.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de fornecer à esta Casa Legislativa, cópia, capa a capa, do Processo Licitatório que culminou na formalização do Contrato nº 144/2023, celebrado entre o Governo do Município de Buritama e o Clube de Rodeio Buritama em 26/07/2023, Extrato publicado na Edição nº 954 do DOE-Diário Oficial Eletrônico do Município de Buritama em 03/08/2023, incluindo o referido contrato, e também, cópia da prestação de contas e os respectivos contratos referentes às Leis anteriormente aprovadas com o mesmo Clube de Rodeio nos anos de 2017, 2018 e 2019.</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3015/requerimento_no_62.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3015/requerimento_no_62.pdf</t>
   </si>
   <si>
     <t>Eu, JOÃO LUIZ PEREZ JUNIOR, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de fornecer à esta Casa Legislativa, cópia do Contrato celebrado entre o Governo do Município de Buritama e o (s) responsável (is) pela (s) empresa (as), que realizou (am) as Festas do Peão dos Exercícios de 2013, 2014, 2015 e 2016.</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
     <t>ANDRÉ DO ZÉ CARLÃO</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3016/requerimento_no_63.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3016/requerimento_no_63.pdf</t>
   </si>
   <si>
     <t>Eu, ANDRÉ LUIZ CUNTO, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, se o Governo do Município de Buritama tem uma data precisa para inauguração da revitalização do Parque Turístico João Simão Garcia, Prainha.</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 50/2023.</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3026/requerimento_no_65_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3026/requerimento_no_65_1.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de fornecer à esta Casa Legislativa, cópia da Nota Fiscal e do respectivo Empenho sobre a aquisição dos equipamentos de Academia de Ginástica que permanecem, segundo informações, há cerca de três anos, nas dependências da Cozinha Piloto. (Foto Ilustrativa em Anexo).</t>
   </si>
   <si>
     <t>3027</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 51/2023.</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3028/requerimento_no_67.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3028/requerimento_no_67.pdf</t>
   </si>
   <si>
     <t>Eu, ANDRÉ LUIZ CUNTO, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, se já tem uma data prevista para o início das obras de pavimentação asfáltica da Estrada Municipal BTM-400 Américo Pereira Dias, que tem início junto à margem esquerda da Av. Antonio Alves Teixeira, sentido Buritama-SP-461, Deputado Roberto Rollemberg, Km 1, passando por diversas propriedades rurais, Condomínio Residencial Lago Azul, Loteamentos Residenciais Lago Azul, Praia Bela e Portal da Praia, até encontrar Av. Antonio Alves Teixeira, já nas proximidades do Parque Turístico João Simão Garcia, Prainha, Km 4,5.</t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3029/requerimento_no_68.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3029/requerimento_no_68.pdf</t>
   </si>
   <si>
     <t>Nós, VEREADORES, abaixo assinados, vereadores, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEREMOS a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja expedida uma MOÇÃO DE APLAUSO à equipe de Jornalismo da Caravana da TV TEM, de São José do Rio Preto e Araçatuba, pela divulgação regional na passagem do 75º aniversário de Emancipação Político-Administrativa de Buritama, promovendo transmissões ao vivo que exaltaram as qualidades receptivas do nosso povo e as belezas que constituem nosso amado município de Buritama.</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3031/requerimento_no_69.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3031/requerimento_no_69.pdf</t>
   </si>
   <si>
     <t>Eu, JOSÉ ADEMIR PICCOLI JUNIOR, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, a respeito da iluminação das vias públicas constantes do Loteamento Residencial denominado Palmeiras, e tendo em vista outros Requerimentos de nossa autoria assinados com outros companheiros, que foram encaminhados ao Chefe do Poder Executivo e não foram respondidos, sejam oficiados novamente o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, e a Empresa Neoenergia Elektro, solicitando-lhes a gentileza, no sentido de informarem à esta Casa Legislativa, em que pé está a situação para a conclusão da ligação da rede de energia elétrica nas ruas do Loteamento Residencial Palmeiras, o que está de fato emperrando referido término dos serviços, bem como quais as providências que efetivamente foram ou estão sendo tomadas pelo Governo do Município de Buritama para que essa situação se resolva definitivamen</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3032/requerimento_no_70.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3032/requerimento_no_70.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de fornecer à esta Casa Legislativa, cópia de todos os contratos iniciais e respectivos aditamentos, caso houver, celebrados entre o Governo do Município de Buritama e a Empresa Bariri Agência de Viagens Ltda., informando quantos ônibus estão sendo utilizados atualmente, e nome e número da Carteira Nacional de Habilitação - CNH dos respectivos motoristas.</t>
   </si>
   <si>
     <t>3040</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3040/requerimento_no_71.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3040/requerimento_no_71.pdf</t>
   </si>
   <si>
     <t>Eu, ANDRÉ LUIZ CUNTO, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de fornecer à esta Casa Legislativa, cópia de todos os contratos de imóveis atualmente alugados pela Prefeitura Municipal de Buritama, onde constam o nome do proprietário ou empresa proprietária, endereço do imóvel, prazo de vigência do contrato, valor mensal do aluguel e a finalidade para a qual o imóvel está sendo utilizado pela Prefeitura.</t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3041/requerimento_no_72..pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3041/requerimento_no_72..pdf</t>
   </si>
   <si>
     <t>Eu, ANDRÉ LUIZ CUNTO, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, os valores dos recursos repassados para os Departamentos Municipais de Turismo e Cultura, no período correspondente a 01 de janeiro de 2022 até a presente data (13 de setembro de 2023).</t>
   </si>
   <si>
     <t>3042</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3042/requerimento_no_73..pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3042/requerimento_no_73..pdf</t>
   </si>
   <si>
     <t>Eu, ANDRÉ LUIZ CUNTO, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, quais as medidas que efetivamente que estão sendo tomadas pelo Governo do Município de Buritama em relação a falta de transporte coletivo de passageiros para Birigui e Araçatuba, uma necessidade premente para os usuários desse importante meio de transporte que não têm condições financeiras de se locomover por conta própria para esses destinos.</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3055/requerimento_no_74.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3055/requerimento_no_74.pdf</t>
   </si>
   <si>
     <t>Eu, JOSÉ ADEMIR PICCOLI JUNIOR, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, como está funcionando o Programa Mais Médico em nosso Município.</t>
   </si>
   <si>
     <t>3056</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 54/2023.</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 55/2023.</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 56/2023.</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3061/requerimento_no_78.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3061/requerimento_no_78.pdf</t>
   </si>
   <si>
     <t>JOÃO LUIZ PEREZ JUNIOR e MARIA CRISTINA NOBRE SANTOS, abaixo assinados, vereadores, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEREM a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja expedida uma MOÇÃO DE APLAUSO em favor do senhor JORDEMO ZANELI JUNIOR, pelos relevantes serviços reconhecidamente prestados ao nosso Município.</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3062/requerimento_no_79.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3062/requerimento_no_79.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de agendar, dia e horário, na Divisão de Licitações e Contratos do Governo do Município de Buritama, para que este vereador requerente possa verificar “in loco” os Processos Licitatórios que ensejaram a contratação de próteses para o setor de Odontologia do Departamento Municipal de Saúde.</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 58/2023.</t>
   </si>
   <si>
     <t>3069</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 59/2023.</t>
   </si>
   <si>
     <t>3070</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 60/2023.</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
     <t>REQUER URGêNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 61/2023.</t>
   </si>
   <si>
     <t>3082</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 62/2023.</t>
   </si>
   <si>
     <t>3083</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 63/2023.</t>
   </si>
   <si>
     <t>3088</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3088/requerimento_no_86_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3088/requerimento_no_86_1.pdf</t>
   </si>
   <si>
     <t>Eu, ANDRÉ LUIZ CUNTO, abaixo assinado, vereador com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado a ARTESP - AGÊNCIA DE TRANSPORTE DO ESTADO DE SÃO PAULO, solicitando intercessão para reavaliar a situação e considerar possíveis medidas que possam garantir a retomada e a continuidade do transporte de ônibus intermunicipal de Buritama com destino a Birigui e Araçatuba e vice-versa.</t>
   </si>
   <si>
     <t>3089</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 64/2023.</t>
   </si>
   <si>
     <t>3090</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 65/2023.</t>
   </si>
   <si>
     <t>3093</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3093/requerimento_no_89.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3093/requerimento_no_89.pdf</t>
   </si>
   <si>
     <t>Eu Maria Cristina Nobre Santos, vereadora, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO à Vossa Excelência, depois de ouvido o douto Plenário, seja Expedida MOÇÃO DE APOIO à Coordenadoria de Defesa Agropecuária (CDA) do Estado de São Paulo, notadamente pela melhoria dos vencimentos e da remuneração de seus servidores, contribuindo, consequentemente para o avanço dos serviços prestados pela CDA.</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 66/2023.</t>
   </si>
   <si>
     <t>3097</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 67/2023.</t>
   </si>
   <si>
     <t>3123</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>ADRIANO TUSTÃO, CRISTINA NOBRE, JOÃOZINHO PEREZ</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3123/requerimento_no_92.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3123/requerimento_no_92.pdf</t>
   </si>
   <si>
     <t>Nós, ADRIANO CARLO DE CARVALHO, JOÃO LUIZ PEREZ JUNIOR E MARIA CRISTINA NOBRE SANTOS, abaixo assinados, vereadores, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEREMOS a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja expedida uma MOÇÃO DE APLAUSO em favor do CENTRO ASSISTENCIAL BENEDITA FERNANDES, representado pela senhora ALCIONE APARECIDA DE SOUZA. Este reconhecimento é pelo excepcional 24º SHOW CRIANÇA TEM CONCERTO E O TEMA MUNDO DAS CRIANÇAS, realizado com sucesso no dia 08 de dezembro de 2023, que contou com a participação de cerca de 130 crianças e adolescentes, além do empenho e dedicação dos 11 funcionários do Centro e de 10 voluntários.</t>
   </si>
   <si>
     <t>3124</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3124/requerimento_no_93.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3124/requerimento_no_93.pdf</t>
   </si>
   <si>
     <t>Nós, ADRIANO CARLO DE CARVALHO, JOÃO LUIZ PEREZ JUNIOR E MARIA CRISTINA NOBRE SANTOS, abaixo assinados, vereadores, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEREMOS a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja expedida uma MOÇÃO DE APLAUSO em favor do ARTS ACADEMY STÚDIO por meio do seu Diretor Artístico GOMERI DA SILVA DIAS JUNIOR, o qual apresentou nos últimos dias 02 e 03 de Dezembro de 2023 um belíssimo espetáculo “Dança no País das Maravilhas”.</t>
   </si>
   <si>
     <t>3125</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>PITICA, FEBEM</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3125/requerimento_no_94.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3125/requerimento_no_94.pdf</t>
   </si>
   <si>
     <t>Nós, MILTON RODRIGUES GOULART e CARLOS ALBERTO DOS SANTOS, vereadores, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEREMOS, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, sobre o Edital de Chamamentos Públicos nº 01/2023, Referente ao Artigo 8º da Lei Complementar nº 195/2022 - Lei Paulo Gustavo, com 40 prêmios individuais no valor de R$. 1.300,51, conforme publicação no Diário Oficial Eletrônico do Município, edição de terça-feira, dia 31 de outubro de 2023, quais os reais critérios usados para que referidos cidadãos fossem contemplados com tal benefício.</t>
   </si>
   <si>
     <t>3126</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3126/requerimento_no_95.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3126/requerimento_no_95.pdf</t>
   </si>
   <si>
     <t>Eu, JOÃO LUIZ PEREZ JUNIOR, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, sejam oficiados os senhores Rodrigo Zacarias dos Santos, Prefeito Municipal, e Wilton Rosalino Borges, Diretor Municipal de Turismo, no sentido de encaminharem à esta Casa Legislativa, um Relatório estratificado com as seguintes informações especificadas.</t>
   </si>
   <si>
     <t>3127</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 68/2023.</t>
   </si>
   <si>
     <t>3128</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 69/2023.</t>
   </si>
   <si>
     <t>3129</t>
   </si>
@@ -2137,1074 +2137,1074 @@
   <si>
     <t>108</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 80/2023.</t>
   </si>
   <si>
     <t>3140</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 81/2023.</t>
   </si>
   <si>
     <t>2842</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2842/indicacao_no_01.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2842/indicacao_no_01.pdf</t>
   </si>
   <si>
     <t>indicando aos senhores Rodrigo Zacarias dos Santos, Prefeito Municipal, e Edilson Carlos de Paiva, Diretor Municipal de Saúde, sejam tomadas as providências necessárias, objetivando a expedição de uma Norma Reguladora incluindo entre as atividades dos Agentes Comunitários de Saúde, a entrega domiciliar de medicamentos de uso contínuo a pessoas portadoras de necessidades especiais, idosas ou acamadas;</t>
   </si>
   <si>
     <t>2843</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2843/indicacao_no_02.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2843/indicacao_no_02.pdf</t>
   </si>
   <si>
     <t>indicando ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, objetivando o Poder Público a proceder a aquisição de climatizadores de ar ou algum outro aparelho equivalente, para instalação nas dependências do Ginásio de Esportes Maria Bassan Feroldi, para utilização quando da realização de Campeonatos de esportes ou outros tipos eventos, realizados naquele próprio municipal. Lembrando que fiz indicação, com teor idêntico em 2019, a de número 62, tendo sido encaminhada ao Poder Executivo através do Ofício 190/19;</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2844/indicacao_no_03.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2844/indicacao_no_03.pdf</t>
   </si>
   <si>
     <t>indicando ao  senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, objetivando ver a possibilidade de reformular a Lei Municipal nº 4.421, de 14 de dezembro de 2017, que cria o Programa Municipal de Assistência Social denominado “Morar Melhor”, com o intuito de atender o público que vai ser beneficiado, se a pessoa carente não tem condições de pagar o pedreiro, a mão de obra, mas o material, ou se a família beneficiada tem condições e tem alguém da família que faça, de a Prefeitura fornecer só o material, enfim, reformular a legislação no sentido de atender esse tipo de situação. Se a pessoal for totalmente carente, se há condições também de atualizar os valores previstos na Lei Municipal para que possa atender a demanda que acreditamos existir.</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2855/indicacao_no_04.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2855/indicacao_no_04.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor José Eduardo Marins, Diretor Executivo do SAAEMB-Serviço Autônomo de Água, Esgoto e Meio Ambiente do Município de Buritama, sejam tomadas as providências necessárias, objetivando a execução dos serviços de manutenção nas obras das galerias que foram feitas num passado recente na Rua Floriano Peixoto, no trecho compreendido entre as Ruas Rio Preto e Francisco Marangoni.</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
     <t>CHERRY</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2856/indicacao_no_05.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2856/indicacao_no_05.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando resolver o problema de enchente da Rua Fabio Ribeiro da Silva, localizada entre as Ruas Buriti e Maria Nevack de Souza.</t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2857/indicacao_no_06.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2857/indicacao_no_06.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando proceder a troca das lonas dos abrigos para estudantes instalados na entrada do Loteamento Residencial Vale do Sol II. (Fotos Ilustrativas em Anexo).</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2858/indicacao_no_07.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2858/indicacao_no_07.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a instalação de várias tendas na Rua Guilherme Guerbas, mais precisamente defronte ao Coreto Oficial para, caso chova, sirvam de abrigo para o grande público que se espera para participar das festividades carnavalescas do presente ano de 2023 em praça pública.</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2868/indicacao_no_08.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2868/indicacao_no_08.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Rodrigo Zacarias dos Santos, Prefeito Municipal, e Giselda Elias da Cunha, Diretora Municipal de Trânsito, sejam tomadas as providências necessárias, objetivando a execução dos serviços de pintura de sinalização de trânsito de solo, “faixas para travessia de pedestres”, nas duas pistas da Avenida Frei Marcelo Manília, na confluência com a Rua Rui Barbosa.</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2869/indicacao_no_09.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2869/indicacao_no_09.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a criação de vagas preferenciais em estacionamentos na área central da cidade para pessoas com transtorno do espectro autista (TEA). (Fotos Ilustrativas em Anexo).</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2870/indicacao_no_10.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2870/indicacao_no_10.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, considerando o fato de que o imóvel Carlos Guerbach objeto da Matrícula nº 006232 que pertenceu ao patrimônio do Buritama Futebol Clube estar passando por reformas, mas muito em breve devem estar devidamente conclusas, e aproveitando o andamento célere das obras, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, para averiguar a possibilidade de se implantar naquela área uma Quadra de areia para a prática esportiva, tais como: 1 - Beach Tenis;2 - Frescobol;3 - Vôlei; 4 - Futevôlei.</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2871/indicacao_no_11.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2871/indicacao_no_11.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a construção de uma praça, dotada de bancos, canteiros para arborização e o plantio de flores e iluminação pública no seu interior, na área de terra pertencente à municipalidade, localizada à margem esquerda da Rua Cunha Bueno, sentido cidade-bairro, mais precisamente após a residência de número 1493. (Fotos Ilustrativas em Anexo).</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2872/indicacao_no_12.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2872/indicacao_no_12.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, nos termos regimentais, INDICAM, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a execução dos serviços de manutenção nos ônibus que necessitam de reparos, que fazem parte da frota municipal que operam no transporte de alunos universitários.</t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2873/indicacao_no_13.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2873/indicacao_no_13.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Rodrigo Zacarias dos Santos, Prefeito Municipal, e Giselda Elias da Cunha, Diretora Municipal de Trânsito, sejam tomadas as providências necessárias, objetivando a construção de uma lombada ou de um outro tipo de redutor de velocidade na altura do número 907 da Rua Maria Florinda.</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2874/indicacao_no_14.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2874/indicacao_no_14.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Rodrigo Zacarias dos Santos, Prefeito Municipal, e Giselda Elias da Cunha, Diretora Municipal de Trânsito, sejam tomadas as providências necessárias, objetivando a construção de uma lombada ou de um outro tipo de redutor de velocidade, bem como faixa para travessia de pedestres na altura do número 465 da Rua Braulino Barbosa de Souza.</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2885/indicacao_no_15.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2885/indicacao_no_15.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Rodrigo Zacarias dos Santos, Prefeito Municipal e Giselda Elias da Cunha, Diretora Municipal de Trânsito, sejam tomadas as providências necessárias, objetivando a execução dos serviços de pintura de faixa para travessia de pedestres na Rua Afonso Pena, mais precisamente em frente ao Instituto de Olhos.</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2891/indicacao_no_16.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2891/indicacao_no_16.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando possibilitar, via Governo do Município de Buritama, a colocação de brinquedos gratuitos ao público envolvido, para que em datas especiais festivas como o Dia das Crianças, Natal e Ano Novo, Juninão, Carnaval, e todos os demais eventos considerados oficiais.</t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2892/indicacao_no_17.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2892/indicacao_no_17.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a instalação de câmeras de monitoramento em diversos locais públicos, como é o caso da Praça de Skate Moacir Severino Pereira e Recinto de Festas e Exposições Odilon Ferreira de Almeida.</t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2896/indicacao_no_18.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2896/indicacao_no_18.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a execução dos serviços de roçagem das Praças João Roberto Rosa, Aparecido Rodrigues Moutinho, Da Criança, Da Bíblia, e de tantos outros espaços públicos, localizados na área urbana do Município.</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2897/indicacao_no_19.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2897/indicacao_no_19.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a reimplantação do EJA –Educação para Jovens e Adultos, cujo objetivo é firmar pacto social para melhorar e fortalecer a educação no município colaborando decisivamente para a erradicação do analfabetismo e promover qualidade de vida.</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2898/indicacao_no_20.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2898/indicacao_no_20.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a roçagem e limpeza na praça e área verde localizadas no Loteamento Residencial Interlagos.</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2905/indicacao_no_21.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2905/indicacao_no_21.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando ver possibilidade de o Governo do Município de Buritama patrocinar os senhores Matheus Castilho Mendes, Marcia Maria Nogueira Gomes e Camila Jaquier da Cruz, ciclistas de nossa cidade que participam todos os anos de torneios de ciclismo em várias cidades do Estado de São Paulo e até em cidade de estado vizinho.</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
     <t>TONHÃO DA EDITORA</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2906/indicacao_no_22.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2906/indicacao_no_22.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando ver a possibilidade da execução dos serviços de construção de um Sarjetão padronizado na confluência das Ruas Ayrton Senna da Silva e Romeu Brito. (Fotos Ilustrativas em Anexo).</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2907/indicacao_no_23.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2907/indicacao_no_23.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor José Eduardo Marins, Diretor Executivo do SAAEMB-Serviço Autônomo de Água, Esgoto e Meio Ambiente do Município de Buritama, sejam tomadas as providências necessárias, objetivando proceder uma reforma geral na Caixa D’Água localizada na confluência das Ruas Afonso Pena e Joaquim Pereira Rosa, mantendo permanente manutenção naquela estrutura para se evitar vazamento, bem como desenvolver uma Campanha de conscientização da população da importância sobre a economia no consumo demasiado de água.</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2908/indicacao_no_24.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2908/indicacao_no_24.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando ver a possibilidade de instalação de portas giratórias, com detector de metais, nas portarias principais dos estabelecimentos de ensino de nosso município, como forma de garantir uma melhor segurança aos alunos, aos professores e aos demais servidores da Educação. (Fotos Ilustrativas em Anexo).</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2914/indicacao_no_25_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2914/indicacao_no_25_1.pdf</t>
   </si>
   <si>
     <t>Autoria: vereadora Maria Cristina Nobre Santos, indicando ao senhor Luis Carlos Martins, DD. Comandante do Destacamento Policial de Buritama, sejam tomadas as providências necessárias, objetivando ver a possibilidade de alguns policiais que fazem parte da Atividade Delegada, em horários de pico, passem nas dependências dos Estabelecimentos de Ensino, para que os alunos, servidores e professores sintam mais segurança com a presença de policiais nesses locais;</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
     <t>CRISTINA NOBRE, ADRIANO TUSTÃO, CARLINHO DO DIVINO, CHERRY, FEBEM, JOÃOZINHO PEREZ, MARQUINHOS BARBOSA</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2915/indicacao_no_26.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2915/indicacao_no_26.pdf</t>
   </si>
   <si>
     <t>Autoria: vereadores Maria Cristina Nobre Santos, Adriano Carlo de Carvalho, Carlos Alberto dos Santos, Carlos Roberto Teixeira, João Luiz Perez Junior, Marcos Barbosa de Freitas e Weslley Rodrigues da Silva., indicando ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, objetivando ver a possibilidade de instalação de “canaletões” nas laterais da BTM-470 - Estrada Municipal Antonio Batista Borges - “Bórginho”, no trecho compreendido entre o ponto que dá acesso à Fazenda Macuco e a Portaria nº 02 do Loteamento Residencial Riviera Santa Bárbara.</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2923/indicacao_no_27.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2923/indicacao_no_27.pdf</t>
   </si>
   <si>
     <t>Indica ao senhor por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando determinar ao Setor competente do Governo do Município de Buritama para passar a motoniveladora nas ruas de terra do Loteamento Residencial Riviera Santa Bárbara.</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
     <t>JUNIOR PICCOLI, TONHÃO DA EDITORA</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2929/indicacao_no_28.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2929/indicacao_no_28.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, nos termos regimentais, INDICAM, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando ver a possibilidade do aumento dos muros das Escolas e Creches Municipais, bem como a instalação de cerca elétrica.</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
     <t>ADRIANO TUSTÃO, CARLINHO DO DIVINO, CHERRY, CRISTINA NOBRE, FEBEM, JOÃOZINHO PEREZ, MARQUINHOS BARBOSA</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2934/indicacao_no_29.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2934/indicacao_no_29.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, nos termos regimentais, INDICAM, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam efetuados estudos no sentido de averiguar a possibilidade de se implantar em Buritama, a concessão de uma gratificação mensal, a título de “pro-labore” aos Policiais Militares do Município, considerando o fato de que vários são os Municípios que já aderiram a esta implantação, como forma de valorizar esses profissionais que sempre mantém com presteza a ordem e a segurança nas suas respectivas cidades.</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2942/indicacao_no_30_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2942/indicacao_no_30_1.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, nos termos regimentais, INDICAM, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam efetuados estudos para ver a possibilidade de encaminhar Projeto de Lei à esta Casa Legislativa, dispondo sobre alteração da Lei Municipal nº 4.437, de 07 de fevereiro de 2018, permitindo que seja estendida aos Policiais Civis o Convênio com a Secretaria de Estado de Segurança Pública, objetivando a Atividade Delegada, nos termos da Lei Estadual nº 1372, de 12 de janeiro de 2022, que alterou a Lei nº 10.291, de 26 de novembro de 1968, que instituiu o Regime Especial de Trabalho Policial, na forma que especifica.</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2947/indicacao_no_31.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2947/indicacao_no_31.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, considerando que estão quase finalizando as obras de revitalização do Parque Turístico João Simão Garcia e a previsão para inauguração daquela área de lazer sendo aguardada com muita ansiedade para os mês de agosto, quando ocorre o aniversário da cidade, ou no mais tardar, setembro de 2023, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam efetuados estudos para ver a possibilidade de instalação de dois balanços rústicos de praia, conforme foto ilustrada, em pontos estratégicos nas extremidades da nossa Prainha.</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2952/indicacao_no_32.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2952/indicacao_no_32.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, objetivando a elaboração e encaminhamento de um Projeto de Lei à esta Casa Legislativa, dispondo sobre a implementação do Piso Salarial dos Profissionais de Enfermagem, conforme a Lei nº 14.434, de 04 de agosto de 2022 e a Emenda Constitucional nº 124, de 14 de julho de 2022. Indica, ainda, seja adequada a Lei Orçamentária Anual (LOA), com abertura de créditos suplementares, tendo em vista os recursos recebidos e a Emenda Constitucional nº 127, de 22 de dezembro de 2022, para efetuar o pagamento do Piso Salarial de Enfermagem. (Modelo de Projeto de Lei em Anexo).</t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2953/indicacao_no_33.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2953/indicacao_no_33.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, objetivando ver a possibilidade da execução dos serviços de iluminação pública na área interna do Cemitério Municipal.</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2954/indicacao_no_34.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2954/indicacao_no_34.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam realizados os devidos estudos, objetivando ver a possibilidade de execução dos serviços de jardinagem, com plantio de várias espécies de flores, em todo o interior da Rotatória Rubens Nicoletti, com o objetivo de criar uma harmonia perfeita entre o paisagismo, população local, turistas e visitantes, visando uma melhor qualidade de vida.</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2955/indicacao_no_35.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2955/indicacao_no_35.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam realizados os devidos estudos, objetivando ver a possibilidade de execução de calçamento nas áreas pertencentes à Municipalidade, em especial uma área de aproximadamente 200 metros localizada na Rua João Padre do Nascimento, nas proximidades da Praça João Roberto Rosa/Recinto de Exposições e Festas Odilon Ferreira de Almeida.</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
     <t>CRISTINA NOBRE, CARLINHO DO DIVINO</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2956/indicacao_no_36.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2956/indicacao_no_36.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, nos termos regimentais, REITERAM, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, a Indicação nº 83, lida na sessão ordinária do dia 08 de agosto de 2022, a qual sugeriu ao Chefe do Poder Executivo, fossem tomadas as providências necessárias, objetivando elaborar e encaminhar à esta Casa Legislativa um Projeto de Lei dispondo sobre a aplicação também no Município de Buritama da elevação do valor da fixação do piso salarial dos seguintes cargos do Quadro de Pessoal do Governo do Município de Buritama: Enfermeiros (R$. 4.750,00), dos Técnicos de Enfermagem (R$. 3.325,00) e dos Auxiliares de Enfermagem (R$. 2.375,00), em conformidade com a Lei nº 14.434, de 04 de agosto de 2022. (Lei em Anexo).</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2964/indicacao_no_37.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2964/indicacao_no_37.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Rodrigo Zacarias dos Santos, Prefeito Municipal, e Wilton Rosalino Borges, Diretor Municipal de Turismo, sejam tomadas as providências necessárias e realizados os devidos estudos, objetivando aproveitar as obras de revitalização do Parque Turístico “João Simão Garcia”, Prainha, onde todos os quiosques e banheiros foram reformados, e implementar o sistema de energia solar no referido Parque, gerando assim, maior economicidade ao município, bem como impactos positivos ao meio ambiente, devido esse tipo de energia ser renovável, sustentável e, sobretudo, limpa, pois a fonte é a luz solar, muito abundante em nossa região.</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2965/indicacao_no_38.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2965/indicacao_no_38.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias e realizados os devidos estudos, objetivando encaminhar à esta Casa Legislativa, um Projeto de Lei Complementar, dispondo sobre a revisão/alteração na Lei Complementar nº 195, de 27 de outubro de 2021, que “Institui a Lei de Zoneamento, Uso e Ocupação do Solo...”, especificamente em seu Artigo 97, Inciso IV, Alíneas “a” e “b”, onde constam algumas atividades comerciais “de grande porte” e, na realidade, são pequenos comércios e que deveriam constar como “Comércio e Serviço Local”, no Inciso II da presente Lei.</t>
   </si>
   <si>
     <t>2967</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2967/indicacao_no_39.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2967/indicacao_no_39.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA a Vossa Excelência, o nome da senhora MARIA GORETI DOS SANTOS OKAMOTO, para o recebimento da MEDALHA 24 DE AGOSTO.</t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2968/indicacao_no_40.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2968/indicacao_no_40.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA a Vossa Excelência,o nome da senhora MIRLENE CRISTINA DE FREITAS GARCIA, para recebimento do TÍTULO DE CIDADÃ BENEMÉRITA BURITAMENSE.</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2969/indicacao_no_41.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2969/indicacao_no_41.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, objetivando a elaboração e encaminhamento de um Projeto de Lei à esta Casa Legislativa, dispondo sobre concessão de desconto no parcelamento do pagamento do Imposto Predial e Territorial Urbano (IPTU) 2023, bem como estender um desconto especial para aqueles contribuintes que optarem pelo pagamento à vista.</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2992/indicacao_no_42.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2992/indicacao_no_42.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA a Vossa Excelência, o nome da senhora SUELEN RODRIGUES ORDAYA, para o recebimento da MEDALHA 24 DE AGOSTO.(CANCELADA A PEDIDO DO AUTOR)</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2993/indicacao_no_43.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2993/indicacao_no_43.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA a Vossa Excelência, o nome do senhor HEVERTON CANDIDO DE PAIVA, para o recebimento da MEDALHA 24 DE AGOSTO.</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2994/indicacao_no_44.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2994/indicacao_no_44.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a fixação de dispositivo de trânsito, o chamado “Olho de Gato”, antes e depois das lombadas construídas na Avenida Antonio Alves Teixeira, nas proximidades da Tilabrás.</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2995/indicacao_no_45.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2995/indicacao_no_45.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a instalação de um Conjunto de Lixeiras Fixas para a Coleta Seletiva de Lixo, na confluência da Av. Frei Marcelo Manília com a Rua Maria Goulart Antonio.</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2996/indicacao_no_46.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2996/indicacao_no_46.pdf</t>
   </si>
   <si>
     <t>Os vereadores, abaixo assinados, que esta subscrevem, nos termos regimentais, INDICAM, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, que sejam tomadas as providências necessárias e realizados os devidos estudos, no sentido de encaminhar junto a Delegacia Regional da Receita Federal de Araçatuba (DRF/ATA), subordinada à Superintendência Regional da 8ª Região Fiscal, ofício solicitando doações de mercadorias apreendidas por aquele órgão, para serem utilizados nas divisões da Administração Pública Municipal, conforme a demanda municipal levantada, proporcionando maior economicidade e eficiência à gestão pública, e muitos benefícios para nossa população.</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2997/indicacao_no_47.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2997/indicacao_no_47.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Rodrigo Zacarias dos Santos, Prefeito Municipal, e Wilton Rosalino Borges, Diretor Municipal de Turismo, que sejam tomadas as providências necessárias e realizados os devidos estudos, objetivando que o Governo Municipal, aproveitando as obras de revitalização do Parque Turístico João Simão Garcia, Prainha, ofereça um espaço amplo e confortável, com infraestrutura de apoio, para recebermos os turistas que viajam de trailers e motorhomes, onde este segmento de turismo tem aumentado muito no Brasil, podendo fazer com que nosso município seja pioneiro entre os 27 municípios da Região Turística Tietê Vivo e se torne um destino desse tipo de turismo, inexistente em nossa região, além de estarmos cumprindo um dos eixos do Plano Diretor Municipal de Turismo de Buritama/SP, através da Lei Complementar nº 228, de 04 de julho de 2023.</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3001/indicacao_no_48.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3001/indicacao_no_48.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, tendo em vista o Ofício nº 008/2023-GS do IPREM (anexo), INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando encaminhar, com urgência, para apreciação desta c. Casa Legislativa, um Projeto de Lei Complementar (minuta anexo), alterando o artigo 1º da Lei Complementar nº 222, de 23 de janeiro de 2023, para que sejam cumpridos em suas íntegras os ditames legais acerca dos Regimes Próprios de Previdência Social (RPPSs), implícitos no Art. 40 da CF, principalmente no que se refere a aposentadoria por “paridade” que garante ao servidor público o direito de que os seus proventos de aposentadoria sejam revistos na mesma proporção e na mesma data, sempre que se modificar a remuneração dos servidores em atividade.</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3010/indicacao_no_49.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3010/indicacao_no_49.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a instalação de Lixeiras Fixas para a Coleta Seletiva de Lixo, nas dependências do Ginásio de Esportes Maria Bassan Feroldi.</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3011/indicacao_no_50.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3011/indicacao_no_50.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a definição de uma data para a inauguração da Escola Profª Maria Aparecida Duarte, localizada à Rua Afif José Abdo, nº 331, no Loteamento Residencial Interlagos, bem como a realização de concurso público visando a contratação de professores e funcionários para a área da Educação no Município.</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3012/indicacao_no_51.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3012/indicacao_no_51.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, para quando for encaminhar à esta Casa Legislativa o Projeto de Lei tratando sobre a fixação do piso salarial dos Enfermeiros, de acordo com a Lei nº 14.434/2023 e manifestação do Supremo Tribunal Federal, que também fosse efetuado devido estudo para ver a possibilidade de se estender este piso aos servidores lotados no cargo efetivo de "Motorista de Ambulância".</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3014/indicacao_no_52.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3014/indicacao_no_52.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA a Vossa Excelência, o nome do senhor LAUCIMAR CASSIANO para receber a MEDALHA 24 DE AGOSTO, pelos relevantes serviços reconhecidamente prestados ao nosso Município.  Nascido em Buritama no dia 11 de março de 1985.</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3019/indicacao_no_53.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3019/indicacao_no_53.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a colocação de sinalização de trânsito e redutor de velocidade na Avenida Vicente José da Trindade, nas proximidades do acesso ao Loteamento Residencial Jardim Paris.</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3020/indicacao_no_54.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3020/indicacao_no_54.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a criação de vagas para abrigar idosos que não dispõem de laços familiares em nossa cidade, nos exatos termos do Estatuto Idoso.</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3022/indicacao_no_55_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3022/indicacao_no_55_1.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA a Vossa Excelência, o nome do senhor JOÃO XAVIER PRATES, popular “Joãozinho da Água”, para o recebimento da MEDALHA 24 DE AGOSTO, pelos relevantes serviços reconhecidamente prestados ao nosso município. Nascido em Buritama no dia 19 de outubro de 1966. Trabalhou como Escriturário em vários Escritórios de Contabilidade da Cidade. Desde 16 de junho de 1987 é exímio funcionário público municipal, lotado no cargo de Fiscal de Leitura no SAAEMB-Serviço Autônomo de Água, Esgoto e Meio Ambiente do Município de Buritama. Sempre foi e é um apaixonado por esportes. Junto com seu amigo Gelson Antônio Cardoso Fernandes, já falecido, criaram em 07/09/02 um time de futebol denominado de Atlético Clube Buritama, e de lá para cá vem participando com êxito de diversos Campeonatos Municipais e Regionais, tendo sido Campeão enfrentando a Equipe de Gastão Vidigal na cidade de Votuporanga, no dia 13 de junho de 2016.</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3023/indicacao_no_56_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3023/indicacao_no_56_1.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, para ver a possibilidade de se construir lombofaixas nos dois sentidos da Av. Frei Marcelo Manília, mais precisamente em frente aos Supermercados São Carlos e Bandeirantes, visando proporcionar uma maior segurança dos clientes que vão àqueles estabelecimentos comerciais, principalmente das pessoas idosas e crianças que fazem o uso das faixas de pedestres já existentes nos locais. (Foto Ilustrativa em Anexo).</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3024/indicacao_no_57_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3024/indicacao_no_57_1.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, nos termos regimentais, INDICAM, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, no sentido de encaminhar à esta Casa Legislativa, um Projeto de Lei dispondo sobre a criação do Conselho Municipal dos Direitos da Mulher.</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3025/indicacao_no_58_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3025/indicacao_no_58_1.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, nos termos regimentais, INDICAM, por intermédio de Vossa Excelência, aos senhores Rodrigo Zacarias dos Santos, Prefeito Municipal, Wilton Rosalino Borges, Diretor do Departamento Municipal de Turismo, e Luciene Santos Cândido, Diretora do Departamento Municipal de Cultura, sejam tomadas as providências necessárias e realizados os devidos estudos, objetivando que no dia 14 de outubro de 2023, data programada para a reinauguração do Parque Turístico João Simão Garcia, Prainha, com um show de uma Banda nacional renomada, sejam disponibilizados também, shows com cantores da nossa cidade, como por exemplo, os cantores Adriany Maceno, Pedrinho Feroldi, Helinho Ranucci, Turiúba, Ewerton Polizel, as Bandas Bixo Grilo (Darlã), Boêmios (Los Cabeças), João Montanha e a Banda Viracopos, buritamense que faz muito sucesso nas praias do Litoral Norte de SP, além de outros músicos locais, valorizando assim, a nossa cultura local, numa data que será muito importante p</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3030/indicacao_no_59.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3030/indicacao_no_59.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a instalação de alguns equipamentos, próprios para crianças, no interior da Praça Gaudêncio Falleiros, localizada no Loteamento Residencial Benedito Garcia.</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3033/indicacao_no_60.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3033/indicacao_no_60.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA a Vossa Excelência, o nome do senhor KLEBER RODRIGO PEREIRA, para o recebimento da MEDALHA 24 DE AGOSTO, pelos relevantes serviços reconhecidamente prestados ao nosso município (TRANSFORMOU PARA TÍTULO DE CIDADÃO)</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3034/indicacao_no_61.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3034/indicacao_no_61.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, aproveitando a inauguração da revitalização do Parque Turístico João Simão Garcia, Prainha, sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, no sentido de se elaborar e encaminhar à esta Casa Legislativa um Projeto de Lei, objetivando conceder um desconto especial no acesso àquela área de lazer, como na entrada e uso de quiosques, aos turistas que apresentarem comprovantes de gastos no nosso comércio, como Postos de Combustíveis, Supermercados, Lojas de Conveniência e afins.</t>
   </si>
   <si>
     <t>3043</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3043/indicacao_no_62.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3043/indicacao_no_62.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando voltar a servir a farta e deliciosa sopa às famílias carentes do Município como era servida na gestão pioneira do Prefeito Municipal Realino Feroldi e no primeiro mandato do Governo do Dr. Messias Ferreira Mendes.</t>
   </si>
   <si>
     <t>3044</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3044/indicacao_no_63.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3044/indicacao_no_63.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a construção de rampas de acessibilidade nas calçadas de diversas vias públicas que ainda não contam com essa adaptação, inclusive em alguns pontos do canteiro central da Avenida Frei Marcelo Manília.</t>
   </si>
   <si>
     <t>3045</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3045/indicacao_no_64.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3045/indicacao_no_64.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Rodrigo Zacarias dos Santos, Prefeito Municipal e Cristiano Gonçalves de Oliveira, Diretor do Departamento Municipal de Esporte e Lazer, sejam tomadas as providências necessárias, objetivando o não agendamento de jogos dos Campeonatos Esportivos às terças-feiras, porque nesses dias da semana, tradicionalmente, é realizada a Feira Livre na praça central da cidade.</t>
   </si>
   <si>
     <t>3049</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3049/indicacao_no_65.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3049/indicacao_no_65.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando ceder uma sala do prédio construído no Parque Turístico João Simão Garcia, Prainha, onde acolhe o Destacamento Policial, aos artesãos de Buritama para que os mesmos possam expor e ofertar os seus trabalhos às muitas pessoas que frequentam aquela área de lazer, tenham também a oportunidade de adquirir os artesanatos desses artistas e levar para as suas casas como lembranças de Buritama.</t>
   </si>
   <si>
     <t>3050</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3050/indicacao_no_66.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3050/indicacao_no_66.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando averiguar a possibilidade de contratação de profissionais para formação de uma equipe multidisciplinar composta de Psicóloga, Fonoaudióloga, Terapeuta Ocupacional, Psicopedagogo, e que em seus perfis, no que couber, tenham conhecimento e capacitação de ABA - Análise do Comportamento Aplicada, para que possam manejar o comportamento inadequado do paciente, ou que seja feita uma reestruturação do NAMP para atendimento de autistas e/ou sinais de autismo, tanto das crianças da rede de ensino municipal quanto do Município.</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3051/indicacao_no_67.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3051/indicacao_no_67.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a criação de uma aba no Portal do Governo do Município de Buritama, para disponibilizar gratuitamente informações de guia comercial e turístico aos munícipes e visitantes.</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3052/indicacao_no_68.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3052/indicacao_no_68.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando providenciar a instalação de bebedouros de água suficientes para atender toda a demanda ocasionada pelos Projetos desenvolvidos no CERET.</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
     <t>CRISTINA NOBRE, ADRIANO TUSTÃO, CARLINHO DO DIVINO, JOÃOZINHO PEREZ</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3059/indicacao_no_69.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3059/indicacao_no_69.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, nos termos regimentais, INDICAM, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, sobre a possibilidade de firmar convênio e/ou contrato com o Sesi-SP, objetivando a implantação de um Espaço Maker dentro das unidades escolares municipais, dotado de máquinas, equipamentos e recursos de mais alto nível para desenvolvimento e prototipação de projetos, visando a ampliar as experiências de aprendizagem multidisciplinares.</t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3064/indicacao_no_70.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3064/indicacao_no_70.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, para que os agendamentos dos atendimentos da área da saúde do Governo do Município de Buritama aconteçam através de sistema digital, inclusive o atendimento odontológico.</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3071/indicacao_no_71.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3071/indicacao_no_71.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA a Vossa Excelência, o nome da senhora DIRLEI ANTONIA DA SILVA, para o recebimento da MEDALHA 24 DE AGOSTO, pelos relevantes serviços reconhecidamente prestados ao nosso município.</t>
   </si>
   <si>
     <t>3072</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3072/indicacao_no_72.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3072/indicacao_no_72.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA a Vossa Excelência, o nome da senhora APARECIDA ANGELINA ROMANO PELIELO, para o recebimento do TÍTULO DE CIDADÃ BURITAMENSE, pelos relevantes serviços reconhecidamente prestados ao nosso Município.</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3073/indicacao_no_73.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3073/indicacao_no_73.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, para ver a possibilidade de os corpos dos entes sepultados durante a pandemia nos casos positivos de COVID-19, respeitando as normas sanitárias pertinentes, possam de acordo com as solicitações de familiares, ser transladados para os Jazigos Familiares.</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3075/indicacao_no_74.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3075/indicacao_no_74.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, objetivando dotar de pelo menos uma infraestrutura razoável uma área de terra pertencente à Municipalidade, que se encontra totalmente ociosa, objeto de uma permuta proveniente do fechamento de uma Estrada Municipal, através de um TAC-Termo de Ajustamento de Conduta, localizada ao lado do Loteamento Residencial Jardim Itaparica, às margens do Reservatório da Usina Hidrelétrica Nova Avanhandava (Ribeirão Santa Bárbara), para que a população interessada possa usufruir daquele espaço público.</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3078/indicacao_no_75.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3078/indicacao_no_75.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Heverton Cândido Paiva, Superintendente do IPREM-Instituto de Previdência Municipal de Buritama, sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, para ver a possibilidade, em que toda vez que o pagamento dos servidores públicos municipais ativos for antecipado no decorrer do ano, em qualquer circunstância que isso ocorrer, que essa antecipação também seja estendida aos servidores inativos e que recebem os seus proventos de aposentadoria junto àquele Instituto de Previdência.</t>
   </si>
   <si>
     <t>3081</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3081/indicacao_no_76.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3081/indicacao_no_76.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando ver a possibilidade de instalação de ventiladores nas dependências dos vestiários esportivos do Ginásio de Esportes "Maria Bassan Feroldi".</t>
   </si>
   <si>
     <t>3084</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3084/indicacao_no_77.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3084/indicacao_no_77.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando ver a possibilidade de o Governo do Município de Buritama disponibilizar um micro-ônibus, nem que seja uma vez por dia, aos finais de semana e feriados, para o transporte da população que tem vontade de ir à Prainha e não tem veículo para locomoção.</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3085/indicacao_no_78.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3085/indicacao_no_78.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, para ver a possibilidade da implementação em nosso Município do Projeto EJA-Educação de Jovens e Adultos.</t>
   </si>
   <si>
     <t>3091</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3091/indicacao_no_79.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3091/indicacao_no_79.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal,sejam tomadas as providências necessárias, dentro das possibilidades, objetivando a colocação de braços de luz, com luminárias, entre o final da Avenida Frei Marcelo Manília e Avenida Benedito Garcia.</t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3100/indicacao_no_80.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3100/indicacao_no_80.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam realizados estudos e a tomada das providências necessárias, objetivando a elaboração de uma legislação municipal, conforme a Portaria DPC/DGN/MB nº 54, de 20 de maio de 2022, objetivando a regulamentação de atividades náuticas de lazer amadora e para fins comerciais, e da conscientização e a sinalização adequada, inclusive com colocação de placas, em toda a extensão do Parque Turístico João Simão Garcia, Prainha, assim como, da obrigatoriedade de tomada do mesmo procedimento, nos Loteamentos, Condomínios, Clubes Náuticos localizados à margem do Reservatório da Usina Hidrelétrica Nova Avanhandava, de forma a separar e a garantir com uma margem de segurança esses veículos náuticos dos banhistas, a fim de resguardar a integridade física das pessoas que estiverem fazendo uso daquele ambiente.</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3101/indicacao_no_81.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3101/indicacao_no_81.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, para ver a possibilidade de encaminhar à esta Casa Legislativa Projeto de Lei dispondo sobre alteração no Plano de Carreira do Magistério, bem como na Lei que estendeu a assiduidade aos servidores, contemplando-os no caso de serem convocados para trabalhar em dias de eleições e participação como jurados em Júri Popular.</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3114/indicacao_no_82.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3114/indicacao_no_82.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, por ocasião do ato da revisão geral anual aos servidores públicos municipais que ocorrerá em janeiro do próximo ano, e caso haja a concessão de aumento real juntamente, também sejam estendidos aos servidores inativos.</t>
   </si>
   <si>
     <t>3115</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3115/indicacao_no_83.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3115/indicacao_no_83.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, para ver a possibilidade de dar continuidade na colocação de postinhos com luminárias na Ciclovia Mário Bianchinni, no trecho compreendido entre a Rotatória Rubens Nicoleti até onde pararam as obras.</t>
   </si>
   <si>
     <t>3116</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3116/indicacao_no_84.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3116/indicacao_no_84.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, por ocasião do encaminhamento do PPI para prorrogação para 2024, e a possível alteração do parágrafo 4º do Artigo 1º da Lei Complementar nº 161, onde consta salário mínimo nacional seja alterado para salário mínimo do Estado de São Paulo.</t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
     <t>MARQUINHOS BARBOSA, ADRIANO TUSTÃO</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3117/indicacao_no_85.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3117/indicacao_no_85.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, nos termos regimentais, INDICAM, por intermédio de Vossa Excelência, aos senhores Rodrigo Zacarias dos Santos, Prefeito Municipal, e Giselda Elias da Cunha, Diretora Municipal de Trânsito do Governo do Município de Buritama, sejam tomadas as providências necessárias, objetivando providenciar a confecção e a colocação de placas na margem direita ao longo da Avenida Antonio Alves Teixeira, sentido Buritama-Parque Turístico João Simão Garcia, Prainha, indicando a localização do Loteamento Mirante do Tietê (Vila dos Pescadores). Ex. “Loteamento Mirante do Tietê (Vila dos Pescadores) - 5 Km, 3 Km, 1 Km - Seta Indicativa”. (Fotos Ilustrativas em anexo).</t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3118/indicacao_no_86.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3118/indicacao_no_86.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Heverton Candido de Paiva, Superintendente do IPREM-Instituto de Previdência Municipal, sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, por ocasião da concessão do Abono Pecuniário que é concedido todos os anos aos servidores públicos municipais, veja a possibilidade de se efetuar referido benefício para os servidores inativos.</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3119/indicacao_no_87.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3119/indicacao_no_87.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, que sejam realizados os devidos estudos e tomadas as providências necessárias, no sentido de encaminhar à esta Casa de Leis, um Projeto de Lei denominado “Lei das Antenas” (segue Minuta da Anatel, em anexo), para que nosso município fique adequado conforme as regras da Anatel na implantação do 5G, revisando as normas de parâmetros urbanísticos, edilícios, paisagísticos, tributários e ambientais relacionados ao licenciamento urbanístico para a instalação das infraestruturas de telecomunicações, popularmente conhecidas como antenas e as infraestruturas de suporte, devendo observar as regras de uso e ocupação do solo dispostas nas legislações urbanísticas, em destaque o Plano Diretor e leis derivadas para disciplinar a matéria e estimular um ambiente de inovação, serviços inteligentes e inclusão digital,  e da realização de campanhas</t>
   </si>
   <si>
     <t>3120</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3120/indicacao_no_88.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3120/indicacao_no_88.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, a senhora Luciene de Oliveira Santos, e ao senhor Wilton Rosalino Borges, Diretor Municipal de Turismo, que sejam tomadas as providências necessárias e realizados os devidos estudos, objetivando que o Governo Municipal promova shows com artistas, do nosso município ou da região, nos finais de semana na Prainha Municipal, durante o período de férias, para que a população de nossa cidade, juntamente com os turistas que venham a desfrutar das nossa belezas, possam usufruir, curtir e se divertir naquele espaço primoroso. Aproveito a oportunidade, para reiterar a Indicação nº 77/2023 da companheira Maria Cristina Nobre Santos, lida em Plenário no dia 20/11/2023.</t>
   </si>
   <si>
     <t>3121</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3121/indicacao_no_89.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3121/indicacao_no_89.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, que sejam realizados os devidos estudos e tomadas as providências necessárias, no sentido de encaminhar à esta Casa de Leis, um Projeto de Lei que regulamenta e contempla aos Agentes Comunitários de Saúde e aos Agentes de Combate às Endemias, proporcional ao número de agentes cadastrados no Sistema de Cadastro Nacional de Estabelecimentos de Saúde (SCNES), através do Incentivo Financeiro Adicional (IFA), com recursos advindos do repasse financeiro pelo Ministério da Saúde, visando a valorizar as funções tão importantes exercidas por esses profissionais junto a população de nossa cidade, assim como vários outros municípios que possuem legislação própria já fazem.</t>
   </si>
   <si>
     <t>3122</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3122/indicacao_no_90.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3122/indicacao_no_90.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, para ver a possibilidade de organizar um evento católico no próximo ano, passando a fazer parte do Calendário Anual de Eventos. Esta proposta vem à tona considerando o grande sucesso do evento gospel que ocorre anualmente em nossa cidade e tem sido uma fonte de enriquecimento cultural e espiritual para a comunidade.</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>JOÃOZINHO PEREZ, ADRIANO TUSTÃO, ANDRÉ DO ZÉ CARLÃO, ANÍZIO, CARLINHO DO DIVINO, CHERRY, CRISTINA NOBRE, FEBEM, JUNIOR PICCOLI, MARQUINHOS BARBOSA, TONHÃO DA EDITORA</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2927/mocao_no_01.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2927/mocao_no_01.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO  AO MOVIMENTO NACIONAL DE PRODUTORES E SANGRADORES DE BORRACHA NATURAL.</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2928/mocao_de_apalusos_mario_roberto_opice_leao_ceo_santander_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2928/mocao_de_apalusos_mario_roberto_opice_leao_ceo_santander_1.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, em favor do senhor MÁRIO ROBERTO OPICE LEÃO, CEO DO BANCO SANTANDER S.A.</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2972/mocao_de_repudio_ao_projeto_de_lei_no_752.2021_proposto_pelo_tj-sp.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2972/mocao_de_repudio_ao_projeto_de_lei_no_752.2021_proposto_pelo_tj-sp.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO - “REPÚDIO AO PROJETO DE LEI Nº 752/2021, QUE TEM COMO OBJETIVO MODIFICAR DISPOSIÇÕES DA LEI Nº 11.608/2003 - LEI DA TAXA JUDICIÁRIA, INCIDENTE SOBRE SERVIÇOS PÚBLICOS DE NATUREZA FORENSE ”.</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3013/mocao_de_apoio_-_diretores_de_escola_estadual.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3013/mocao_de_apoio_-_diretores_de_escola_estadual.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO à demanda pleiteada pelo Sindicato de Especialistas de Educação do Magistério Oficial do Estado de São Paulo, solicitando total empenho do Excelentíssimo Senhor Governador do Estado de São Paulo, Tarcísio de Freitas, para que abra novo concurso público para Diretor Escolar, em caráter de urgência, para que as escolas de educação básica do estado não continuem sendo prejudicadas pela falta desse importante profissional.</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3038/mocao_de_alausos_pela_caravana_da_tv_tem.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3038/mocao_de_alausos_pela_caravana_da_tv_tem.pdf</t>
   </si>
   <si>
     <t>Por força do Requerimento nº 68/23, de autoria da Edilidade, aprovado por unanimidade, na Sessão Ordinária do dia 11 de setembro de 2023, a Câmara Municipal de Buritama, expede a presente MOÇÃO DE APLAUSO à equipe de Jornalismo da Caravana da TV TEM de São José do Rio Preto e Araçatuba, pela divulgação regional na passagem do 75º aniversário de Emancipação Político-Administrativa de Buritama, promovendo transmissões ao vivo que exaltaram as qualidades receptivas do nosso povo e as belezas que constituem nosso amado município de Buritama.</t>
   </si>
   <si>
     <t>3157</t>
   </si>
   <si>
     <t>CRISTINA NOBRE, ADRIANO TUSTÃO, ANDRÉ DO ZÉ CARLÃO, CARLINHO DO DIVINO, CHERRY, FEBEM, JOÃOZINHO PEREZ, MARQUINHOS BARBOSA, NOEMIA BORGES, PITICA, TONHÃO DA EDITORA</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3157/mocao_de_apoio_-_coordenadoria_de_defesa_agropecuaria_cda.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3157/mocao_de_apoio_-_coordenadoria_de_defesa_agropecuaria_cda.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO à Coordenadoria de Defesa Agropecuária (CDA) do Estado de São Paulo.</t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
     <t>PLS</t>
   </si>
   <si>
     <t>Projeto De Lei Substitutivo</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial e adicional suplementar ao orçamento, na importancia de R$ 200.000,00, programa do SAAEMB para o exercício de 2023 e dá outras providências (SUBSTITUI PL 11/23)</t>
   </si>
   <si>
     <t>2836</t>
   </si>
   <si>
     <t>RQA</t>
   </si>
   <si>
     <t>Requerimento Avulso</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2836/requerimento_retirada_de_projetos_23_01_2023_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2836/requerimento_retirada_de_projetos_23_01_2023_1.pdf</t>
   </si>
   <si>
     <t>Requer a retirada de pauta do dia 23/01/2023, dos Projetos de Lei Complementares nº 01 e 03/2023</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
     <t>TCE</t>
   </si>
   <si>
     <t>Parecer do TCE-SP Contas</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2958/contas_executivo_2020.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2958/contas_executivo_2020.pdf</t>
   </si>
   <si>
     <t>P A R E C E R - CONTAS MUNICIPAIS. OBSERVÂNCIA AOS ASPECTOS DE LEGALIDADE / CONFORMIDADE. RESSALVAS EM FACE DA INSUFICIÊNCIA DOS RESULTADOS OBTIDOS NO IEGM, ALTERAÇÃO EXPRESSIVA DO PROGRAMA ORÇAMENTÁRIO AO LONGO DE SUA EXECUÇÃO E GESTÃO DE PESSOAL. PARECER FAVORÁVEL, COM RESSALVAS E RECOMENDAÇÕES.</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
     <t>COM</t>
   </si>
   <si>
     <t>Parecer Comissão de Orçamento Contas</t>
   </si>
   <si>
     <t>MARQUINHOS BARBOSA, CARLINHO DO DIVINO, JUNIOR PICCOLI</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2879/parecer_cofc_julgamento_das_contas_2018_03_03_2023_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2879/parecer_cofc_julgamento_das_contas_2018_03_03_2023_1.pdf</t>
   </si>
   <si>
     <t>Julgamento das Contas do Governo do Município de Buritama referente ao exercício de 2018.</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2957/parecer_favoravel_cofc_contas_2020_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2957/parecer_favoravel_cofc_contas_2020_1.pdf</t>
   </si>
   <si>
     <t>Julgamento das Contas do Governo do Município de Buritama referente ao exercício de 2020.</t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
     <t>PARCE</t>
   </si>
   <si>
     <t>Parecer Comissão de Ética e Decoro Parlamentar</t>
   </si>
   <si>
     <t>CARLINHO DO DIVINO, CRISTINA NOBRE, Ermenegildo Nava, MARQUINHOS BARBOSA</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3092/parecer_final_cedp_p.d_no_01.2023.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3092/parecer_final_cedp_p.d_no_01.2023.pdf</t>
   </si>
   <si>
     <t>Processo disciplinar n° 01/2023 - PARECER FINAL.</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
     <t>RCE</t>
   </si>
   <si>
     <t>Relatório da Comissão de Ética</t>
   </si>
   <si>
     <t>CARLINHO DO DIVINO, CRISTINA NOBRE, MARQUINHOS BARBOSA</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2937/processo_disciplinar_01-2023_-_330-343_relatorio_e_consideracoes_ocred.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2937/processo_disciplinar_01-2023_-_330-343_relatorio_e_consideracoes_ocred.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO E CONSIDERAÇÕES DA ASSESSORIA JURÍDICA PARA SUBSIDIAR 0 PARECER OPINATIVO DA COMISSÃO DE ÉTICA E DECORO PARLAMENTAR, NOS AUTOS DO PROCESSO DISCIPLINAR Ng 01/2023, VISANDO 0 JUÍZO DE ADMISSIBILIDADE PELO PLENÁRIO DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
     <t>FEBEM, CRISTINA NOBRE, MARQUINHOS BARBOSA</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3074/parecer_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3074/parecer_1.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO DA COMISSÃO DE ÉTICA E DECORO PARLAMENTAR, NOS AUTOS DO PROCESSO DISCIPLINAR N° 02/2023.</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
     <t>DCA</t>
   </si>
   <si>
     <t>Denúncia</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2938/denuncia_mikael.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2938/denuncia_mikael.pdf</t>
   </si>
   <si>
     <t>DENÚNCIA CONTRA A VEREADORA MARIA CRISTINA NOBRE SANTOS, CONFORME DECRETO 201/67 E DEMAIS DISPOSIÇÕES VIGENTES.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3511,67 +3511,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2826/pl01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2827/pl02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2828/pl03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2834/pl04_1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2837/projeto_de_lei__no_05_de_30_de_janeiro_de_2023_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2838/projeto_de_lei__no_06_de_01_de_fevereiro_de_2023_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2839/projeto_de_lei__no_07_de_02_de_fevereiro_de_2023_1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2840/projeto_de_lei__no_08_de_02_de_fevereiro_de_2023_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2841/projeto_de_lei__no_09_de_02_de_fevereiro_de_2023_1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2846/projeto_de_lei_nr_10_de_07_de_fevereiro_de_2023__1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2859/projeto_de_lei_nr_11_de_15_de_fevereiro_de_2023__1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2860/projeto_de_lei_nr_12_de_16_de_fevereiro_de_2023__1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2864/pl14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2865/pl15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2866/pl16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2889/projeto_de_lei_nr_17_de_09_de_marco_de_2023__1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2894/pl18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2895/pl19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2920/pl22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2921/pl23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2922/pl24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2930/pl25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2931/pl26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2932/pl27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2933/pl28-comprimido.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2940/pl29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2941/pl30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2943/pl31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2944/pl32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2959/pl33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2966/pl34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2976/pl35_corrigido.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2977/pl36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2978/pl37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2979/pl38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2982/pl41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2985/pl42_1.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2986/pl43_1.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2987/pl44_1.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2988/pl45_1.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2984/pl46_1.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2989/pl47.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2990/pl48.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2991/pl49.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3017/pl50_1.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3021/pl51.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3035/pl52.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3039/pl53_1.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3046/pl54.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3047/pl55.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3048/pl56.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3060/pl58.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3067/pl59.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3068/pl60.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3076/pl61.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3079/pl62.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3080/pl63.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3086/pl64.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3087/pl65.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3095/pl66.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3094/pl67.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3098/pl681.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3099/projeto_de_lei_no_69.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3102/pl70_1.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3103/pl71_1.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3104/pl72_1.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3105/pl73_1.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3106/pl74_1.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3107/pl75.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3108/pl76_1.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3109/pl77.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3141/pl82.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3143/pl83.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3144/pl84.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2831/projeto_de_lei_no_01.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2893/pl03_cam_1.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2961/pl-cam_no_04.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3145/pl_06_cam.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2829/plc01.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2830/plc02_1.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2835/plc03_1.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2847/projeto_de_lei_complementar__nr_04_de_08_de_fevereiro_de_2023__1.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2867/plc05.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2945/plc06.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2946/plc07.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3036/plc09.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3142/plc10.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2833/projeto_de_lei_complementar_no_01.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3146/plc_2_cam.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3053/pr01.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2845/requerimento_no_01.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2853/requerimento_n_07.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2854/requerimento_n_08.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2877/requerimento_no_12_corrigido.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2878/requerimento_no_13_1.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2884/requerimento_no_18_1.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2886/requerimento_no_19.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2887/requerimento_no_20.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2888/requerimento_no_21.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2899/requerimento_no_23.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2900/requerimento_no_24.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2909/requerimento_no_28.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2913/requerimento_no_31_1.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2916/requerimento_no_32.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2917/requerimento_no_33.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2918/requerimento_no_34.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2919/requerimento_no_35.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2939/requerimento_no_40-41.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2960/requerimento_no_46.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2970/requerimento_no_49.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2973/requerimento_no_51.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2974/requerimento_no_52.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2975/requerimento_no_53.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2999/requerimento_no_54.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3002/requerimento_no_55.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3008/requerimento_no_60.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3009/requerimento_no_61.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3015/requerimento_no_62.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3016/requerimento_no_63.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3026/requerimento_no_65_1.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3028/requerimento_no_67.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3029/requerimento_no_68.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3031/requerimento_no_69.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3032/requerimento_no_70.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3040/requerimento_no_71.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3041/requerimento_no_72..pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3042/requerimento_no_73..pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3055/requerimento_no_74.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3061/requerimento_no_78.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3062/requerimento_no_79.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3088/requerimento_no_86_1.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3093/requerimento_no_89.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3123/requerimento_no_92.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3124/requerimento_no_93.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3125/requerimento_no_94.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3126/requerimento_no_95.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2842/indicacao_no_01.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2843/indicacao_no_02.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2844/indicacao_no_03.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2855/indicacao_no_04.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2856/indicacao_no_05.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2857/indicacao_no_06.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2858/indicacao_no_07.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2868/indicacao_no_08.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2869/indicacao_no_09.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2870/indicacao_no_10.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2871/indicacao_no_11.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2872/indicacao_no_12.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2873/indicacao_no_13.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2874/indicacao_no_14.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2885/indicacao_no_15.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2891/indicacao_no_16.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2892/indicacao_no_17.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2896/indicacao_no_18.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2897/indicacao_no_19.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2898/indicacao_no_20.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2905/indicacao_no_21.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2906/indicacao_no_22.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2907/indicacao_no_23.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2908/indicacao_no_24.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2914/indicacao_no_25_1.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2915/indicacao_no_26.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2923/indicacao_no_27.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2929/indicacao_no_28.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2934/indicacao_no_29.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2942/indicacao_no_30_1.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2947/indicacao_no_31.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2952/indicacao_no_32.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2953/indicacao_no_33.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2954/indicacao_no_34.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2955/indicacao_no_35.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2956/indicacao_no_36.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2964/indicacao_no_37.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2965/indicacao_no_38.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2967/indicacao_no_39.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2968/indicacao_no_40.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2969/indicacao_no_41.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2992/indicacao_no_42.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2993/indicacao_no_43.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2994/indicacao_no_44.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2995/indicacao_no_45.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2996/indicacao_no_46.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2997/indicacao_no_47.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3001/indicacao_no_48.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3010/indicacao_no_49.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3011/indicacao_no_50.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3012/indicacao_no_51.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3014/indicacao_no_52.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3019/indicacao_no_53.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3020/indicacao_no_54.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3022/indicacao_no_55_1.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3023/indicacao_no_56_1.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3024/indicacao_no_57_1.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3025/indicacao_no_58_1.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3030/indicacao_no_59.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3033/indicacao_no_60.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3034/indicacao_no_61.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3043/indicacao_no_62.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3044/indicacao_no_63.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3045/indicacao_no_64.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3049/indicacao_no_65.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3050/indicacao_no_66.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3051/indicacao_no_67.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3052/indicacao_no_68.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3059/indicacao_no_69.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3064/indicacao_no_70.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3071/indicacao_no_71.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3072/indicacao_no_72.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3073/indicacao_no_73.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3075/indicacao_no_74.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3078/indicacao_no_75.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3081/indicacao_no_76.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3084/indicacao_no_77.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3085/indicacao_no_78.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3091/indicacao_no_79.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3100/indicacao_no_80.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3101/indicacao_no_81.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3114/indicacao_no_82.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3115/indicacao_no_83.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3116/indicacao_no_84.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3117/indicacao_no_85.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3118/indicacao_no_86.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3119/indicacao_no_87.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3120/indicacao_no_88.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3121/indicacao_no_89.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3122/indicacao_no_90.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2927/mocao_no_01.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2928/mocao_de_apalusos_mario_roberto_opice_leao_ceo_santander_1.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2972/mocao_de_repudio_ao_projeto_de_lei_no_752.2021_proposto_pelo_tj-sp.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3013/mocao_de_apoio_-_diretores_de_escola_estadual.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3038/mocao_de_alausos_pela_caravana_da_tv_tem.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3157/mocao_de_apoio_-_coordenadoria_de_defesa_agropecuaria_cda.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2836/requerimento_retirada_de_projetos_23_01_2023_1.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2958/contas_executivo_2020.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2879/parecer_cofc_julgamento_das_contas_2018_03_03_2023_1.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2957/parecer_favoravel_cofc_contas_2020_1.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3092/parecer_final_cedp_p.d_no_01.2023.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2937/processo_disciplinar_01-2023_-_330-343_relatorio_e_consideracoes_ocred.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3074/parecer_1.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2938/denuncia_mikael.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2826/pl01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2827/pl02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2828/pl03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2834/pl04_1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2837/projeto_de_lei__no_05_de_30_de_janeiro_de_2023_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2838/projeto_de_lei__no_06_de_01_de_fevereiro_de_2023_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2839/projeto_de_lei__no_07_de_02_de_fevereiro_de_2023_1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2840/projeto_de_lei__no_08_de_02_de_fevereiro_de_2023_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2841/projeto_de_lei__no_09_de_02_de_fevereiro_de_2023_1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2846/projeto_de_lei_nr_10_de_07_de_fevereiro_de_2023__1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2859/projeto_de_lei_nr_11_de_15_de_fevereiro_de_2023__1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2860/projeto_de_lei_nr_12_de_16_de_fevereiro_de_2023__1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2864/pl14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2865/pl15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2866/pl16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2889/projeto_de_lei_nr_17_de_09_de_marco_de_2023__1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2894/pl18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2895/pl19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2920/pl22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2921/pl23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2922/pl24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2930/pl25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2931/pl26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2932/pl27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2933/pl28-comprimido.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2940/pl29.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2941/pl30.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2943/pl31.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2944/pl32.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2959/pl33.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2966/pl34.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2976/pl35_corrigido.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2977/pl36.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2978/pl37.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2979/pl38.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2982/pl41.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2985/pl42_1.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2986/pl43_1.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2987/pl44_1.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2988/pl45_1.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2984/pl46_1.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2989/pl47.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2990/pl48.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2991/pl49.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3017/pl50_1.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3021/pl51.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3035/pl52.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3039/pl53_1.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3046/pl54.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3047/pl55.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3048/pl56.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3060/pl58.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3067/pl59.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3068/pl60.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3076/pl61.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3079/pl62.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3080/pl63.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3086/pl64.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3087/pl65.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3095/pl66.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3094/pl67.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3098/pl681.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3099/projeto_de_lei_no_69.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3102/pl70_1.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3103/pl71_1.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3104/pl72_1.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3105/pl73_1.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3106/pl74_1.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3107/pl75.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3108/pl76_1.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3109/pl77.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3141/pl82.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3143/pl83.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3144/pl84.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2831/projeto_de_lei_no_01.docx" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2893/pl03_cam_1.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2961/pl-cam_no_04.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3145/pl_06_cam.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2829/plc01.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2830/plc02_1.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2835/plc03_1.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2847/projeto_de_lei_complementar__nr_04_de_08_de_fevereiro_de_2023__1.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2867/plc05.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2945/plc06.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2946/plc07.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3036/plc09.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3142/plc10.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2833/projeto_de_lei_complementar_no_01.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3146/plc_2_cam.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3053/pr01.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2845/requerimento_no_01.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2853/requerimento_n_07.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2854/requerimento_n_08.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2877/requerimento_no_12_corrigido.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2878/requerimento_no_13_1.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2884/requerimento_no_18_1.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2886/requerimento_no_19.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2887/requerimento_no_20.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2888/requerimento_no_21.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2899/requerimento_no_23.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2900/requerimento_no_24.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2909/requerimento_no_28.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2913/requerimento_no_31_1.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2916/requerimento_no_32.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2917/requerimento_no_33.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2918/requerimento_no_34.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2919/requerimento_no_35.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2939/requerimento_no_40-41.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2960/requerimento_no_46.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2970/requerimento_no_49.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2973/requerimento_no_51.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2974/requerimento_no_52.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2975/requerimento_no_53.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2999/requerimento_no_54.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3002/requerimento_no_55.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3008/requerimento_no_60.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3009/requerimento_no_61.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3015/requerimento_no_62.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3016/requerimento_no_63.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3026/requerimento_no_65_1.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3028/requerimento_no_67.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3029/requerimento_no_68.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3031/requerimento_no_69.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3032/requerimento_no_70.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3040/requerimento_no_71.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3041/requerimento_no_72..pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3042/requerimento_no_73..pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3055/requerimento_no_74.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3061/requerimento_no_78.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3062/requerimento_no_79.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3088/requerimento_no_86_1.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3093/requerimento_no_89.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3123/requerimento_no_92.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3124/requerimento_no_93.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3125/requerimento_no_94.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3126/requerimento_no_95.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2842/indicacao_no_01.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2843/indicacao_no_02.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2844/indicacao_no_03.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2855/indicacao_no_04.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2856/indicacao_no_05.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2857/indicacao_no_06.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2858/indicacao_no_07.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2868/indicacao_no_08.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2869/indicacao_no_09.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2870/indicacao_no_10.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2871/indicacao_no_11.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2872/indicacao_no_12.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2873/indicacao_no_13.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2874/indicacao_no_14.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2885/indicacao_no_15.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2891/indicacao_no_16.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2892/indicacao_no_17.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2896/indicacao_no_18.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2897/indicacao_no_19.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2898/indicacao_no_20.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2905/indicacao_no_21.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2906/indicacao_no_22.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2907/indicacao_no_23.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2908/indicacao_no_24.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2914/indicacao_no_25_1.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2915/indicacao_no_26.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2923/indicacao_no_27.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2929/indicacao_no_28.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2934/indicacao_no_29.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2942/indicacao_no_30_1.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2947/indicacao_no_31.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2952/indicacao_no_32.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2953/indicacao_no_33.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2954/indicacao_no_34.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2955/indicacao_no_35.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2956/indicacao_no_36.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2964/indicacao_no_37.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2965/indicacao_no_38.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2967/indicacao_no_39.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2968/indicacao_no_40.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2969/indicacao_no_41.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2992/indicacao_no_42.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2993/indicacao_no_43.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2994/indicacao_no_44.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2995/indicacao_no_45.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2996/indicacao_no_46.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2997/indicacao_no_47.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3001/indicacao_no_48.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3010/indicacao_no_49.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3011/indicacao_no_50.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3012/indicacao_no_51.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3014/indicacao_no_52.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3019/indicacao_no_53.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3020/indicacao_no_54.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3022/indicacao_no_55_1.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3023/indicacao_no_56_1.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3024/indicacao_no_57_1.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3025/indicacao_no_58_1.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3030/indicacao_no_59.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3033/indicacao_no_60.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3034/indicacao_no_61.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3043/indicacao_no_62.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3044/indicacao_no_63.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3045/indicacao_no_64.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3049/indicacao_no_65.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3050/indicacao_no_66.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3051/indicacao_no_67.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3052/indicacao_no_68.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3059/indicacao_no_69.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3064/indicacao_no_70.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3071/indicacao_no_71.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3072/indicacao_no_72.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3073/indicacao_no_73.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3075/indicacao_no_74.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3078/indicacao_no_75.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3081/indicacao_no_76.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3084/indicacao_no_77.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3085/indicacao_no_78.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3091/indicacao_no_79.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3100/indicacao_no_80.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3101/indicacao_no_81.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3114/indicacao_no_82.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3115/indicacao_no_83.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3116/indicacao_no_84.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3117/indicacao_no_85.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3118/indicacao_no_86.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3119/indicacao_no_87.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3120/indicacao_no_88.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3121/indicacao_no_89.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3122/indicacao_no_90.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2927/mocao_no_01.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2928/mocao_de_apalusos_mario_roberto_opice_leao_ceo_santander_1.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2972/mocao_de_repudio_ao_projeto_de_lei_no_752.2021_proposto_pelo_tj-sp.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3013/mocao_de_apoio_-_diretores_de_escola_estadual.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3038/mocao_de_alausos_pela_caravana_da_tv_tem.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3157/mocao_de_apoio_-_coordenadoria_de_defesa_agropecuaria_cda.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2836/requerimento_retirada_de_projetos_23_01_2023_1.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2958/contas_executivo_2020.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2879/parecer_cofc_julgamento_das_contas_2018_03_03_2023_1.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2957/parecer_favoravel_cofc_contas_2020_1.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3092/parecer_final_cedp_p.d_no_01.2023.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2937/processo_disciplinar_01-2023_-_330-343_relatorio_e_consideracoes_ocred.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/3074/parecer_1.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2023/2938/denuncia_mikael.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H316"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="43.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="169.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="141.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="141" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>