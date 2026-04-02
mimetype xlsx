--- v0 (2026-01-15)
+++ v1 (2026-04-02)
@@ -54,2069 +54,2069 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>E-LOM</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>RODRIGO ZACARIAS DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2321/proposta_de_emenda_a_lom_no_01_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2321/proposta_de_emenda_a_lom_no_01_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre emenda à Lei Orgânica do Município, e dá outras providencias (altera § 5º do artigo 69 da Lei Orgânica do Município)</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2377/proposta_de_emenda_a_lei_organica_no_2_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2377/proposta_de_emenda_a_lei_organica_no_2_1.pdf</t>
   </si>
   <si>
     <t>que altera dispositivo do Artigo 91 da Lei Orgânica Municipal quanto ao sistema de previdência social assegurado pelo regime próprio de previdência social do Município de Buritama, Estado de São Paulo, e dá outras providências</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2025/projeto_de_lei_no_01.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2025/projeto_de_lei_no_01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial na importância de R$ 982.626,46, e dá outras providências.</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2026/projeto_de_lei_no_02.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2026/projeto_de_lei_no_02.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial na importância de R$ 645.925,57, e dá outras providências.</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2027/projeto_de_lei_no_03.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2027/projeto_de_lei_no_03.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial na importância de R$ 874.895,47, e dá outras providências.</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2028/projeto_de_lei_no_04.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2028/projeto_de_lei_no_04.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial na importância de R$ 516.486,71, e dá outras providências.</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2029/projeto_de_lei_no_05.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2029/projeto_de_lei_no_05.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial na importância de R$ 174.279,80, e dá outras providências.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2031/projeto_de_lei__no_06.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2031/projeto_de_lei__no_06.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre doação de equipamento ao SAAEMB - Serviço Autônomo de Agua, Esgoto e Meio Ambiente de Buritama.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2032/projeto_de_lei__no_07.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2032/projeto_de_lei__no_07.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei Municipal nº 2.832/2001, que autoriza o Poder Executivo Municipal a celebrar convênio de consignação com empresas privadas de prestação de serviços médicos-hospitalares.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2033/projeto_de_lei__no_08.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2033/projeto_de_lei__no_08.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar ao orçamento de 2021.</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2082/projeto_de_lei_no_09.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2082/projeto_de_lei_no_09.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial ao orçamento de 2021 alteração do PPA LDO para os fins que especifica e, e dá outras providencias</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2083/projeto_de_lei_no_10.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2083/projeto_de_lei_no_10.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar alteração do PPA e LDO 2021 autorização para repasse de recursos a entidade do 3º setor, e dá outras providencias</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2096/projeto_de_lei_no_11.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2096/projeto_de_lei_no_11.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO PROGRAMA DE 2021, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2104/projeto_de_lei_no_12.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2104/projeto_de_lei_no_12.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional suplementar no valor de R$.112.536,41 (cento e doze mil, quinhentos e trinta e seis reais e quarenta e um centavos), alteração do PPA e LDO 2021, e dá outras providencias”.</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2105/projeto_de_lei_no_13.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2105/projeto_de_lei_no_13.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional especial no valor de R$.100.000,00 (cem mil reais), alteração do PPA e LDO 2021, e dá outras providencias”.</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2106/projeto_de_lei_no_14.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2106/projeto_de_lei_no_14.pdf</t>
   </si>
   <si>
     <t>“Ratifica protocolo de intenções firmado entre Municípios brasileiros, com a finalidade de adquirir vacinas para combate à pandemia do coronavírus; medicamentos, insumos e equipamentos na área da saúde.</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2113/projeto_de_lei_no_15_-_18-03-2021.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2113/projeto_de_lei_no_15_-_18-03-2021.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A REESTRUTURAÇÃO DO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DE EDUCAÇÃO – CACS – FUNDEB, EM CONFORMIDADE COM O ARTIGO 212- A DA CONSTITUIÇÃO FEDERAL, REGULAMENTADA NA FORMA DA LEI FEDERAL N. 14.113, DE 25 DE DEZEMBRO DE 2020, E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2118/projeto_de_lei_16_de_23_marco_21_000257.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2118/projeto_de_lei_16_de_23_marco_21_000257.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO PROGRAMA DE 2021 E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2122/projeto_de_lei_nr_17_de_29_de_marco_21_000269.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2122/projeto_de_lei_nr_17_de_29_de_marco_21_000269.pdf</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO PROGRAMA DE 2021, NO VALOR DE R$ 351.430,66, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2123/projeto_de_lei_nr_18_de_29_de_marco_21_000270.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2123/projeto_de_lei_nr_18_de_29_de_marco_21_000270.pdf</t>
   </si>
   <si>
     <t>"Autoriza a alienação de veículo que especifica, por doação à Secretária Estadual de Segurança Pública e dá outras providencias”.</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2133/projeto_de_lei_no_19.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2133/projeto_de_lei_no_19.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PAGAMENTO DE DIÁRIAS AOS SERVIDORES PÚBLICOS MUNICIPAIS, CONSELHEIROS TUTELARES DO GOVERNO DO MUNICIPIO DE BURITAMA, CONCESSÃO DE ADIANTAMENTO, DISCIPLINA SOBRE O REGIME DE REEMBOLSO, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2151/projeto_de_lei_no_20.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2151/projeto_de_lei_no_20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial no valor de R$ 6.500,00 (seis mil e quinhentos reais) e dá outras providências.</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2164/projeto_de_lei_no_21.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2164/projeto_de_lei_no_21.pdf</t>
   </si>
   <si>
     <t>"DISPÕE  SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E CRÉDITO ESPECIAL AO ORÇAMENTO  PROGRAMA DO SAAEMB PARA O EXERCÍCIO DE 2021 E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2165/projeto_de_lei_no_22.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2165/projeto_de_lei_no_22.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre revogação parcial da Lei Municipal n° 3.349/2009 que trata sobre desafetação de imóvel e autorização do Poder Executivo a permitir seu uso a empresa Pará Concentrates And. Minerals Ltda., e da outras providências.</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2185/pl23.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2185/pl23.pdf</t>
   </si>
   <si>
     <t>Que dispõe sobre abertura de Crédito Adicional Suplementar no valor de R$. 420.000,00, e dá outras providências</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2186/pl24.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2186/pl24.pdf</t>
   </si>
   <si>
     <t>Que dispõe sobre abertura de Crédito Adicional Suplementar no valor de R$. 1.160.000,00, alteração do PPA e LDO, e dá outras providências</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2197/projeto_de_lei_no_25.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2197/projeto_de_lei_no_25.pdf</t>
   </si>
   <si>
     <t>"DÁ NOVA REDAÇÃO A LEI  MUNICIPAL Nº 4.145 DE 14 DE ABRIL DE 2015, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2198/projeto_de_lei_no_26.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2198/projeto_de_lei_no_26.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ABERTURA   DE CRÉDITO ESPECIAL AO ORÇAMENTO DE 2021 ALTERAÇÃO DO PPA LDO PARA OS FINS QUE ESPECIFICA E, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2199/projeto_de_lei_no_27.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2199/projeto_de_lei_no_27.pdf</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2208/projeto_de_lei_no_28.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2208/projeto_de_lei_no_28.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI MUNICIPAL Nº 3.087 DE 24 DE FEVEREIRO DE 2006, QUE TRATA SOBRE A REFORMULAÇÃO DO CONCELHO MUNICIPAL DE TURISMO."</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2211/projeto_de_lei_no_29.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2211/projeto_de_lei_no_29.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre abertura de crédito especial ao orçamento de 2021 alteração do PPA LDO para os fins que especifica e, e dá outras providencias”.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2212/projeto_de_lei_no_30.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2212/projeto_de_lei_no_30.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre alteração na Lei Municipal nº 1.715/1988, que trata sobre denominação de conjunto habitacional de Buritama e dá outras providências”.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2213/projeto_de_lei_no_31.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2213/projeto_de_lei_no_31.pdf</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2214/projeto_de_lei_no_32.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2214/projeto_de_lei_no_32.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito especial ao orçamento de 2021 alteração do PPA LDO para os fins que especifica e, e dá outras providencias."</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2223/projeto_de_lei_no_33_2021.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2223/projeto_de_lei_no_33_2021.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito especial ao orçamento programa do SAAEMB para o exercício de 2021 e dá outras providências".</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2224/projeto_de_lei_no_34.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2224/projeto_de_lei_no_34.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de credito adicional suplementar ao orçamento de 2021, no valor de R$ 998.500,00 (Novecentos e Noventa e Oito Mil e Quinhentos Reais), alteração do PPA LDO para os fins que especifica e, e da outras providencias</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2225/projeto_de_lei_no_35.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2225/projeto_de_lei_no_35.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial no valor de R$ 209.804,75 (duzentos e nove mil, oitocentos e quatro reais e setenta e cinco centavos), alteração do PPA e LDO 2021, e da outras providencias.</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/</t>
+    <t>http://sapl.buritama.sp.leg.br/media/</t>
   </si>
   <si>
     <t>dispõe sobre nova redação aos artigos 1º e 2º da Lei Municipal nº 4.684, de 08 de julho de2021, que abre Crédito Adicional Especial ao orçamento programa do SAAEMB para o exercício de 2021, e dá outras providências;</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2240/projeto_de_lei_no_37.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2240/projeto_de_lei_no_37.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DE 2021 ALTERAÇÃO DO PPA LDO PARA OS FINS QUE ESPECIFICA E, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2241/projeto_de_lei_no_38.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2241/projeto_de_lei_no_38.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO DE 2021 ALTERAÇÃO DO PPA LDO PARA OS FINS QUE ESPECIFICA E, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2245/projeto_de_lei_no_39.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2245/projeto_de_lei_no_39.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito suplementar no valor de R$ 700.000,00 ao orçamento de 2021 alteração do PPA LDO para os fins que especifica e, e dá outras providências.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2246/projeto_de_lei_no_40.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2246/projeto_de_lei_no_40.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito suplementar no valor de R$ 750.000,00 ao orçamento de 2021 alteração do PPA LDO para os fins que especifica e, e dá outras providências.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2247/projeto_de_lei_no_41.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2247/projeto_de_lei_no_41.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI MUNICIPAL Nº 4.195/2015 QUE TRATA SOBRE DENOMINAÇÃO DE VIAS PÚBLICAS DO LOTEAMENTO RESIDENCIAL PALMEIRAS DE NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2250/projeto_de_lei_no_42_0001.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2250/projeto_de_lei_no_42_0001.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO PROGRAMA DE 2021, NO VALOR DE R$ 96.000,00 E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2266/projeto_de_lei_no_43_0001.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2266/projeto_de_lei_no_43_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre as Diretrizes Gerais para a elaboração da Lei Orçamentária para o Exercício de 2022, e dá outras providências."</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2267/projeto_de_lei_no_44_0001.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2267/projeto_de_lei_no_44_0001.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre o Plano Plurianual para o Quadriênio de 2022 a 2025 do Município de Buritama e dá outras providências".</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2268/projeto_de_lei_no_45_0001.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2268/projeto_de_lei_no_45_0001.pdf</t>
   </si>
   <si>
     <t>"Estima a Receita e Fixa a Despesa do Município de Buritama, para o Exercício de 2022."</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2269/projeto_de_lei_no_46_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2269/projeto_de_lei_no_46_1.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO DE 2021."</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2270/projeto_de_lei_no_47_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2270/projeto_de_lei_no_47_1.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO PROGRAMA DE 2021, NO VALOR DE R$ 70.000,00 E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2271/projeto_de_lei_no_48_atualizado.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2271/projeto_de_lei_no_48_atualizado.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO PROGRAMA DE 2021, NO VALOR DE R$ 55.965,35, E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2272/projeto_de_lei_no_49_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2272/projeto_de_lei_no_49_1.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO DE 2021 ALTERAÇÃO DE PPA LDO PARA OS FINS QUE ESPECIFCA E, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2273/projeto_de_lei_no_50_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2273/projeto_de_lei_no_50_1.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO DE 2021 ALTERAÇÃO DO PPA LDO PARA OS FINS QUE ESPECIFICA E, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2274/projeto_de_lei_no_51_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2274/projeto_de_lei_no_51_1.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ABERTURA DE CRÉDITO SUPLEMENTAR AO ORÇAMENTO DE 2021 ALTERAÇÃO DO PPA LDO PARA OS FINS QUE ESPECIFICA E, DÁ OUTRAS PROVIDENCIAS".</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2275/projeto_de_lei_no_52_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2275/projeto_de_lei_no_52_1.pdf</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2294/projeto_de_lei_no_53_11.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2294/projeto_de_lei_no_53_11.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito suplementar ao orçamento de 2021 alteração do PPA LDO para os fins que especifica e, e dá outras providencias</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2295/projeto_de_lei_no_54_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2295/projeto_de_lei_no_54_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar ao orçamento programa do SAAEMB para o exercício de 2021 e dá outras providências</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2311/projeto_de_lei_no_55_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2311/projeto_de_lei_no_55_1.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre abertura de crédito adicional suplementar ao orçamento programa do SAAEMB para o exercício de 2021 e dá outras providencias".</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2317/projeto_de_lei_no_56_at.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2317/projeto_de_lei_no_56_at.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reformulação da Lei Municipal nº 3.187/2008 que trata sobre a proibição do tráfego de veículos pesados em vias públicas urbanas de nossa cidade, e dá outras providências</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2322/projeto_de_lei_no_57_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2322/projeto_de_lei_no_57_1.pdf</t>
   </si>
   <si>
     <t>Que dispõe sobre abertura de Crédito Adicional Suplementar  na importância de R$.167.741,80, e dá outras providências</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2328/projeto_de_lei_no_58_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2328/projeto_de_lei_no_58_1.pdf</t>
   </si>
   <si>
     <t>"Autoriza o Poder Executivo a celebrar convênios com as Secretarias do Estado de São Paulo, e dá outras providências”.</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2329/projeto_de_lei_no_59_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2329/projeto_de_lei_no_59_1.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre servidão de uso e passagem ao SAAEMB – Serviço Autônomo, Água e Esgoto e Meio Ambiente do Município de Buritama, e dá outras providências”.</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2341/projeto_de_lei_no_60_retirado.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2341/projeto_de_lei_no_60_retirado.pdf</t>
   </si>
   <si>
     <t>Autoriza desapropriação de áreas de terras situada na zona urbana deste Município, de propriedade de Orlando Moretti Junior e outros, destinada ao alargamento da Rua Barão do Rio Branco, e dá outras providências.</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2342/projeto_de_lei_no_61_de_25__de_outubro_2021_001676.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2342/projeto_de_lei_no_61_de_25__de_outubro_2021_001676.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei Municipal nº 3.359/2009, que trata sobre doação de materiais inservíveis e inutilizáveis pela Administração Pública Municipal</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2343/projeto_de_lei_no_62_de_27__de_outubro_2021_001677.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2343/projeto_de_lei_no_62_de_27__de_outubro_2021_001677.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar no valor de R$ 1.121.300,00 ao orçamento de 2021, alteração do PPA LDO para os fins que especifica e dá outras providencias.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2344/projeto_de_lei_no_63_de_27__de_outubro_2021_001678.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2344/projeto_de_lei_no_63_de_27__de_outubro_2021_001678.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar no valor de R$ 2.161.000,00 ao orçamento de 2021, alteração do PPA LDO para os fins que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2345/projeto_de_lei_no_64_de_27__de_outubro_2021_001679.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2345/projeto_de_lei_no_64_de_27__de_outubro_2021_001679.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar no valor de R$ 420.000,00 ao orçamento de 2021, alteração do PPA LDO para os fins que_x000D_
 especifica e dá outras providencias.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2346/projeto_de_lei_no_65_de_27__de_outubro_2021_001680.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2346/projeto_de_lei_no_65_de_27__de_outubro_2021_001680.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito especial no valor de R$ 300.000,00 ao orçamento de 2021alteração do PPA LDO para os fins que especifica e dá outras_x000D_
 providencias.</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2347/projeto_de_lei_no_66_retirado.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2347/projeto_de_lei_no_66_retirado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal dos Direitos da Criança e do Adolescente do município de Buritama e dá outras providências</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2348/projeto_de_lei_no_67__de_27__de_outubro_2021_substituido.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2348/projeto_de_lei_no_67__de_27__de_outubro_2021_substituido.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação das estradas municipais do Município, e dá outras providências</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2360/projeto_de_lei_no_68_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2360/projeto_de_lei_no_68_1.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL ALTERAÇÃO DO PPA E LDO 2021 AUTORIZAÇÃO PARA REPASSE DE RECURSOS A ENTIDADE DO  3º SETOR, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2361/projeto_de_lei_no_69_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2361/projeto_de_lei_no_69_1.pdf</t>
   </si>
   <si>
     <t>"DISPÕE  SOBRE ABERTURA DE CRÉDITO ESPECIAL AO ORÇAMENTO DE 2021 ALTERAÇÃO DO PPA LDO PARA OS FINS QUE ESPECÍFICA E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2375/projeto_de_lei_no_70-2021_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2375/projeto_de_lei_no_70-2021_1.pdf</t>
   </si>
   <si>
     <t>que dispõe sobre abertura de Crédito Adicional Suplementar na importância de R$. 313.000,00 ao orçamento programa do SAAEMB-Serviço Autônomo de Água, Esgoto e Meio Ambiente do Município de Buritama para o Exercício de 2021, e dá outras providências</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2387/projeto_de_lei_no_71_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2387/projeto_de_lei_no_71_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 1.162.000,00 AO ORÇAMENTO DE 2021 , ALTERAÇÃO DO PPA LDO PARA OS FINS QUE ESPECIFICA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2388/projeto_de_lei_no_72_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2388/projeto_de_lei_no_72_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 1.692.000,00 AO ORÇAMENTO DE 2021 , ALTERAÇÃO DO PPA LDO PARA OS FINS QUE ESPECIFICA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2389/projeto_de_lei_no_73_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2389/projeto_de_lei_no_73_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 40.602,31 AO ORÇAMENTO DE 2021 , ALTERAÇÃO DO PPA LDO PARA OS FINS QUE ESPECIFICA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2390/projeto_de_lei_no_74_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2390/projeto_de_lei_no_74_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 25.308,00 AO ORÇAMENTO DE 2021 , ALTERAÇÃO DO PPA LDO PARA OS FINS QUE ESPECIFICA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2391/projeto_de_lei_no_75_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2391/projeto_de_lei_no_75_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE SUBVENÇÃO/CONTRIBUIÇÃO SOCIAL ÀS ENTIDADES QUE ESPECIFICAM.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2402/projeto_de_lei_no_76_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2402/projeto_de_lei_no_76_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar ao orçamento de 2021 alteração do PPA LDO para os fins que especifica e dá outras providencias</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2403/projeto_de_lei_no_77_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2403/projeto_de_lei_no_77_1.pdf</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
     <t>PL-C</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária da Câmara</t>
   </si>
   <si>
     <t>JOÃOZINHO PEREZ</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2059/projeto_de_lei_no_01_04-02-2021.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2059/projeto_de_lei_no_01_04-02-2021.pdf</t>
   </si>
   <si>
     <t>Institui a publicação de Lista constando dados de munícipes do Município de Buritama vacinados contra a COVID-19, e dá outras providências</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>CRISTINA NOBRE, JOÃOZINHO PEREZ</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2200/projeto_de_lei_no_02.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2200/projeto_de_lei_no_02.pdf</t>
   </si>
   <si>
     <t>Dispõe no âmbito do Município de Buritama/SP o “PROJETO ABSORVER”, que promoverá as ações de fornecimento gratuito de absorventes higiênicos para mulheres em vulnerabilidade social econômica, e dá outras providências</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
     <t>CHERRY, ADRIANO TUSTÃO, ANÍZIO, FEBEM, JOÃOZINHO PEREZ, JUNIOR PICCOLI, TONHÃO DA EDITORA</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2312/projeto_de_lei_no_03.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2312/projeto_de_lei_no_03.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação das vias públicas do Loteamento Residencial Village Conti de nosso Município</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
     <t>ANÍZIO</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2327/projeto_de_lei_no_04.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2327/projeto_de_lei_no_04.pdf</t>
   </si>
   <si>
     <t>“Altera a redação do Inciso IX do Artigo 4º da Lei Municipal nº 3.223, de 04 de setembro de 2008”.</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2369/projeto_de_lei_no_05.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2369/projeto_de_lei_no_05.pdf</t>
   </si>
   <si>
     <t>que denomina de Biblioteca Profª ARISTÉIA JANUZZI DO NASCIMENTO a Sala de Leitura instalada nas dependências da EMEF do Bairro Nossa Senhora do Livramento, localizada à Rua Marechal Deodoro, nº 635</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2030/projeto_de_lei_complementar_no_01.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2030/projeto_de_lei_complementar_no_01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre inaplicabilidade da atualização monetária de impostos, taxas, tarifas e preços públicos prevista no artigo 2º da Lei nº 2.779, de 15 de fevereiro de 2001, que alterou o parágrafo 1º do artigo 379 da Lei Complementar nº 01/98 (Código Tributário Municipal) e a correção prevista no parágrafo 2º do artigo 2º da Lei Complementar nº 66, de 19 de maio de 2001, e dá outras providências.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2215/projeto_de_lei_complementar_no_02.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2215/projeto_de_lei_complementar_no_02.pdf</t>
   </si>
   <si>
     <t>“Acrescenta dispositivo na Lei Complementar Municipal nº 179 de 30 de janeiro de 2019, e dá outras providências”.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2216/projeto_de_lei_complementar_no_03_corrigido.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2216/projeto_de_lei_complementar_no_03_corrigido.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei Complementar Municipal nº 161/2017, que instituiu o Programa de Parcelamento Incentivado – PPI, autoriza a Utilização de Protestos de Crédito Extrajudicial, Negativação de Contribuinte em Geral da Fazenda Municipal e SAAEMB – Serviço Autônomo de Agua, Esgoto e Meio Ambiente de Buritama e Cria o IPTU Social, dando outras providencias”.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2362/projeto_de_lei_complementar_no_04_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2362/projeto_de_lei_complementar_no_04_1.pdf</t>
   </si>
   <si>
     <t>"ALTERA A LEI COMPLEMENTAR Nº 16, DE 29 DE SETEMBRO DE 2006, PARA DISPOR SOBRE A TAXA DE ADMINISTRAÇÃO PARA O CUSTEIO  DAS DESPESAS CORRENTES E DE CAPITAL NECESSÁRIAS À ORGANIZAÇÃO  E AO FUNCIONAMENTO  DO REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DOS SERVIDORES DO MUNICÍPIO DE BURITAMA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2363/projeto_de_lei_complementar_no_05_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2363/projeto_de_lei_complementar_no_05_1.pdf</t>
   </si>
   <si>
     <t>INSTITUI O REGIME DE PREVIDÊNCIA COMPLEMENTAR NO ÂMBITO DO MUNICÍPIO DE BURITAMA;  FIXA O LIMITE MÁXIMO PARA A CONCESSÃO DE APOSENTADORIAS E PENSÕES PELO REGIME DE PREVIDÊNCIA DE QUE TRATA O ART. 40 DA CONSTITUIÇÃO FEDERAL; AUTORIZA A ADESÃO A PLANO DE BENEFÍCIOS  DE PREVIDÊNCIA COMPLEMENTAR; E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2364/projeto_de_lei_complementar_no_06_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2364/projeto_de_lei_complementar_no_06_1.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A ALTERAÇÃO DO CAPUT E ACRESCENTA-SE O INCISO II, DO ART. 139 DA LEI COMPLEMENTAR MUNICIPAL Nº 2.024/91 - ESTATUTO DOS FUNCIONÁRIOS PÚBLICOS MUNICIPAIS DE BURITAMA, COM ÚLTIMA REDAÇÃO DADA PELA LEI COMPLEMENTAR MUNICIPAL Nº 111 DE 19 DE SETEMBRO DE 2014 E Nº 179 DE 30 DE JANEIRO DE 2019, E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2376/projeto_de_lei_complementar_no_07-2021_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2376/projeto_de_lei_complementar_no_07-2021_1.pdf</t>
   </si>
   <si>
     <t>que dispõe sobre as alterações nas aposentadorias, nas pensões e no plano de custeio do Regime Próprio de Previdência Social de Buritama, altera a Lei Complementar nº 16, de 29 de setembro de 2006, e dá outras providências</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2392/projeto_de_lei_complementar_no_8_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2392/projeto_de_lei_complementar_no_8_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DE ÍNDICE INFLACIONÁRIO PREVISTO NAS LEIS MUNICIPAIS Nº. 2.779/2001, 2930/2003, 3.096/2006, E, LEIS COMPLEMENTARES Nº 66/2011 E 125/2015, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2395/projeto_de_lei_complementar_no_09_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2395/projeto_de_lei_complementar_no_09_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adequação, na Lei Complementar Nº 75/2011 – Estatuto, Plano de Carreira e Remuneração do Magistério Público do Município de Buritama, da carga horária de trabalho docente de acordo com observância ao disposto no § 4°, do Art. 2°, da Lei 11.738, de 16 de julho de 2008</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
     <t>PLCC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar da Câmara</t>
   </si>
   <si>
     <t>CARLINHO DO DIVINO, CRISTINA NOBRE, FEBEM</t>
   </si>
   <si>
     <t>“Dispõe sobre alteração da redação do Parágrafo 2º do Artigo 2º da Lei Complementar nº 67, de 19 de maio de 2011, que dispõe sobre a 1ª Etapa da reestruturação do Quadro de Pessoal Efetivo da Câmara Municipal de Buritama, e dá outras providências”.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2041/projeto_de_decreto_legislativo_no_01.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2041/projeto_de_decreto_legislativo_no_01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação do Decreto Legislativo nº 01, de 26 de maio de 2020, de autoria da Mesa Diretora da Câmara Municipal de Buritama</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2042/projeto_de_decreto_legislativo_no_02.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2042/projeto_de_decreto_legislativo_no_02.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação do Decreto Legislativo nº 02, de 05 de junho de 2020, de autoria da Mesa Diretora da Câmara Municipal de Buritama</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2043/projeto_de_decreto_legislativo_no_03.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2043/projeto_de_decreto_legislativo_no_03.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação do Decreto Legislativo nº 03, de 05 de junho de 2020, de autoria da Câmara Municipal de Buritama</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2044/projeto_de_decreto_legislativo_no_04.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2044/projeto_de_decreto_legislativo_no_04.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação do Decreto Legislativo nº 04, de 18 de junho de 2020, de autoria da Mesa da Câmara Municipal de Buritama</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2045/projeto_de_decreto_legislativo_no_05.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2045/projeto_de_decreto_legislativo_no_05.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação do Decreto Legislativo nº 05, de 03 de outubro de 2020</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>FEBEM, ADRIANO TUSTÃO, ANDRÉ DO ZÉ CARLÃO, ANÍZIO, CARLINHO DO DIVINO, CHERRY, CRISTINA NOBRE, JOÃOZINHO PEREZ, JUNIOR PICCOLI, MARQUINHOS BARBOSA, TONHÃO DA EDITORA</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2038/projeto_de_resolucao_no_01.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2038/projeto_de_resolucao_no_01.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Artigo 90 do Regimento Interno da Câmara Municipal e cria seu Parágrafo 3º</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2039/projeto_de_resolucao_no_02.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2039/projeto_de_resolucao_no_02.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transmissão ao vivo através da rede mundial de computadores (Internet), em vídeo, das sessões ordinárias, extraordinárias, solenes e audiências públicas e demais reuniões de interesse público realizadas pela Câmara Municipal de Buritama</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2040/projeto_de_resolucao_no_03.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2040/projeto_de_resolucao_no_03.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da redação do Parágrafo 3º do Artigo 180 do Regimento Interno da Câmara Municipal de Buritama</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
     <t>FEBEM, ADRIANO TUSTÃO, CARLINHO DO DIVINO, CRISTINA NOBRE</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2277/projeto_de_resolucao_no_04_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2277/projeto_de_resolucao_no_04_1.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre alteração da redação do Artigo 4º da Resolução nº 05/2017 que Instituiu a Gratificação Especial de Pregoeiro e à Equipe de Apoio dos Servidores do Poder Executivo, para atuarem em Licitação, na Modalidade Pregão, no âmbito do Poder Legislativo, e deu outras providências”.</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t xml:space="preserve">Proposta de Emenda </t>
   </si>
   <si>
     <t>ANDRÉ DO ZÉ CARLÃO, ANÍZIO</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2251/emenda_modificativa_no_01_0001.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2251/emenda_modificativa_no_01_0001.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N.º 001/2021 AO PROJETO DE LEI COMPLEMENTAR DO EXECUTIVO MUNICIPAL N.º 03/2.020 – PLANO DIRETOR PARTICIPATIVO DO MUNICÍPIO DE BURITAMA – SP</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
     <t>ADRIANO TUSTÃO, JUNIOR PICCOLI</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2252/emenda_modificativa_no_02_0001.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2252/emenda_modificativa_no_02_0001.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N.º 002/2021 AO PROJETO DE LEI COMPLEMENTAR DO EXECUTIVO MUNICIPAL N.º 03/2.020 – PLANO DIRETOR PARTICIPATIVO DO MUNICÍPIO DE BURITAMA – SP</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
     <t>TONHÃO DA EDITORA, MARQUINHOS BARBOSA</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2253/emenda_modificativa_no_03_0001.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2253/emenda_modificativa_no_03_0001.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N.º 003/2021 AO PROJETO DE LEI COMPLEMENTAR DO EXECUTIVO MUNICIPAL N.º 03/2.020 – PLANO DIRETOR PARTICIPATIVO DO MUNICÍPIO DE BURITAMA – SP</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
     <t>CARLINHO DO DIVINO, CRISTINA NOBRE</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2254/emenda_modificativa_no_04_0001.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2254/emenda_modificativa_no_04_0001.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N.º 004/2021 AO PROJETO DE LEI COMPLEMENTAR DO EXECUTIVO MUNICIPAL N.º 03/2.020 – PLANO DIRETOR PARTICIPATIVO DO MUNICÍPIO DE BURITAMA – SP</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
     <t>JOÃOZINHO PEREZ, CHERRY</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2255/emenda_modificativa_no_05_0001.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2255/emenda_modificativa_no_05_0001.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N.º 005/2021 AO PROJETO DE LEI COMPLEMENTAR DO EXECUTIVO MUNICIPAL N.º 03/2.020 – PLANO DIRETOR PARTICIPATIVO DO MUNICÍPIO DE BURITAMA – SP</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
     <t>ANÍZIO, ANDRÉ DO ZÉ CARLÃO</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2256/emenda_modificativa_no_06_0001.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2256/emenda_modificativa_no_06_0001.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N.º 001/2021 AO PROJETO DE LEI COMPLEMENTAR DO EXECUTIVO MUNICIPAL N.º 05/2.020 – DISPÕE SOBRE O CÓDIGO DE OBRAS DO MUNICÍPIO DE BURITAMA/SP E DÁ OUTRAS PROVIDÊNCIAS, integrante do arcabouço legal da revisão do Plano Diretor Participativo do Município de Buritama – SP.</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
     <t>JUNIOR PICCOLI, ADRIANO TUSTÃO</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2257/emenda_modificativa_no_07_0001.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2257/emenda_modificativa_no_07_0001.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N.º 002/2021 AO PROJETO DE LEI COMPLEMENTAR DO EXECUTIVO MUNICIPAL N.º 05/2.020 – DISPÕE SOBRE O CÓDIGO DE OBRAS DO MUNICÍPIO DE BURITAMA/SP E DÁ OUTRAS PROVIDÊNCIAS, integrante do arcabouço legal da revisão do Plano Diretor Participativo do Município de Buritama – SP.</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
     <t>CRISTINA NOBRE, CARLINHO DO DIVINO</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2258/emenda_modificativa_no_08_0001.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2258/emenda_modificativa_no_08_0001.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N.º 003/2021 AO PROJETO DE LEI COMPLEMENTAR DO EXECUTIVO MUNICIPAL N.º 05/2.020 – DISPÕE SOBRE O CÓDIGO DE OBRAS DO MUNICÍPIO DE BURITAMA/SP E DÁ OUTRAS PROVIDÊNCIAS, integrante do arcabouço legal da revisão do Plano Diretor Participativo do Município de Buritama – SP.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
     <t>MARQUINHOS BARBOSA, TONHÃO DA EDITORA</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2259/emenda_modificativa_no_09_0001.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2259/emenda_modificativa_no_09_0001.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N.º 004/2021 AO PROJETO DE LEI COMPLEMENTAR DO EXECUTIVO MUNICIPAL N.º 05/2.020 – DISPÕE SOBRE O CÓDIGO DE OBRAS DO MUNICÍPIO DE BURITAMA/SP E DÁ OUTRAS PROVIDÊNCIAS, integrante do arcabouço legal da revisão do Plano Diretor Participativo do Município de Buritama – SP.</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
     <t>CHERRY, JOÃOZINHO PEREZ</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2260/emenda_modificativa_no_10_0001.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2260/emenda_modificativa_no_10_0001.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N.º 001/2021 AO PROJETO DE LEI COMPLEMENTAR DO EXECUTIVO MUNICIPAL N.º 06/2.020 – DELIMITA O PERÍMETRO URBANO DO MUNICÍPIO DE BURITAMA/SP E DÁ OUTRAS PROVIDÊNCIAS, integrante do arcabouço legal da revisão do Plano Diretor Participativo do Município de Buritama – SP.</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2261/emenda_modificativa_no_11_0001.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2261/emenda_modificativa_no_11_0001.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N.º 001/2021 AO PROJETO DE LEI COMPLEMENTAR DO EXECUTIVO MUNICIPAL N.º 08/2.020 – INSTITUI A LEI DE SISTEMA VIÁRIO DO MUNICÍPIO DE BURITAMA/SP E DÁ OUTRAS PROVIDÊNCIAS, integrante do arcabouço legal da revisão do Plano Diretor Participativo do Município de Buritama – SP.</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2262/emenda_modificativa_no_12_0001.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2262/emenda_modificativa_no_12_0001.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N.º 002/2021 AO PROJETO DE LEI COMPLEMENTAR DO EXECUTIVO MUNICIPAL N.º 08/2.020 – INSTITUI A LEI DE SISTEMA VIÁRIO DO MUNICÍPIO DE BURITAMA/SP E DÁ OUTRAS PROVIDÊNCIAS, integrante do arcabouço legal da revisão do Plano Diretor Participativo do Município de Buritama – SP.</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2263/emenda_modificativa_no_13_0001.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2263/emenda_modificativa_no_13_0001.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N.º 001/2021 AO PROJETO DE LEI COMPLEMENTAR DO EXECUTIVO MUNICIPAL N.º 07/2.020 – CÓDIGO DE POSTURAS DO MUNICÍPIO DE BURITAMA – SP.</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2264/emenda_modificativa_no_14_0001.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2264/emenda_modificativa_no_14_0001.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N.º 003/2021 AO PROJETO DE LEI COMPLEMENTAR DO EXECUTIVO MUNICIPAL N.º 08/2.020 – INSTITUI A LEI DE SISTEMA VIÁRIO DO MUNICÍPIO DE BURITAMA/SP E DÁ OUTRAS PROVIDÊNCIAS, integrante do arcabouço legal da revisão do Plano Diretor Participativo do Município de Buritama – SP.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2265/emenda_modificativa_no_15_0001.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2265/emenda_modificativa_no_15_0001.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA N.º 006/2021 AO PROJETO DE LEI COMPLEMENTAR DO EXECUTIVO MUNICIPAL N.º 03/2.020 – PLANO DIRETOR PARTICIPATIVO DO MUNICÍPIO DE BURITAMA – SP</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2276/proposta_de_emenda_no_16_000017.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2276/proposta_de_emenda_no_16_000017.pdf</t>
   </si>
   <si>
     <t>EMENDA SUPRESSIVA E ADITIVA N.º 005/2021 AO PROJETO DE LEI COMPLEMENTAR DO EXECUTIVO MUNICIPAL N.º 05/2.020 – DISPÕE SOBRE O CÓDIGO DE OBRAS DO MUNICÍPIO DE BURITAMA/SP E DÁ OUTRAS PROVIDÊNCIAS, integrante do arcabouço legal da revisão do Plano Diretor Participativo do Município de Buritama – SP.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2034/req_01_.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2034/req_01_.pdf</t>
   </si>
   <si>
     <t>REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de fornecer à esta Casa Legislativa, cópia integral do Processo Licitatório - Modalidade Pregão Presencial - Contrato nº 01/2021, para registro de preços, celebrado entre o Governo do Município de Buritama e a empresa Educa Brasil Representações Eireli - ME, tendo como objeto, aquisição/fornecimento de material informativo/Educativo que contribua para o Processo de Educação da população em prol a saúde e melhoria da qualidade de vida dos munícipes de Buritama/SP, objetivando informar, esclarecer e motivar a população para participar do controle e eliminação dos mosquitos transmissores de doenças e dos escorpiões causadores de graves acidentes, no valor total de R$. 95.719,81.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2035/requerimento_no_02.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2035/requerimento_no_02.pdf</t>
   </si>
   <si>
     <t>REQUEIRO a gentileza de Vossa Excelência, seja oficiado o senhor Edilson Carlos de Paiva, Diretor Municipal de Saúde, no sentido de encaminhar à esta Casa Legislativa, uma lista subdividida entre os órgãos públicos, privados e entidades, com os nomes completos, setor de trabalho e função, de todas as pessoas já vacinadas em nosso município, pela vacina Coronavac, do laboratório Sinovac em parceria com o Instituto Butantan, e da vacina Aztrazeneca/Oxford, em parceria com a Fundação Oswaldo Cruz (Fiocruz).</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
     <t>REQUER URGENCIA NA DELIBERAÇÃO DO PROJETO DE DECRETO LEGISLATIVO Nº 01/2021</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
     <t>REQUER URGENCIA NA DELIBERAÇÃO DO PROJETO DE DECRETO LEGISLATIVO Nº 02/2021</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
     <t>REQUER URGENCIA NA DELIBERAÇÃO DO PROJETO DE DECRETO LEGISLATIVO Nº 03/2021</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
     <t>REQUER URGENCIA NA DELIBERAÇÃO DO PROJETO DE DECRETO LEGISLATIVO Nº 04/2021</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
     <t>REQUER URGENCIA NA DELIBERAÇÃO DO PROJETO DE DECRETO LEGISLATIVO Nº 05/2021</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2056/requerimento_no_08.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2056/requerimento_no_08.pdf</t>
   </si>
   <si>
     <t>seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de encaminhar, com a máxima urgência, à esta Casa Legislativa, cópia integral do Plano de Intensificação das Ações de Controle da Pandemia da COVID-19, assim como cópia de todas as Atas do Comitê Operativo de Emergência - COE, desde o início da pandemia até a presente data.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
     <t>JUNIOR PICCOLI</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2057/requerimento_no_09.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2057/requerimento_no_09.pdf</t>
   </si>
   <si>
     <t>seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de encaminhar à esta Casa Legislativa, uma relação constando os nomes e os cargos dos servidores públicos municipais que tiveram suspenso pela Prefeitura Municipal o pagamento da Gratificação de Nível Superior que vinham recebendo mensal e regularmente até o mês de dezembro de 2020.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2058/requerimento_no_10.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2058/requerimento_no_10.pdf</t>
   </si>
   <si>
     <t>seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de encaminhar, com a máxima urgência, à esta Casa Legislativa, um Relatório Circunstanciado do DEPARTAMENTO DE CONTABILIDADE DA PREFEITURA MUNICIPAL, informando valores, com respectivas datas dos créditos para o GOVERNO DO MUNICÍPIO DE BURITAMA de todos os créditos recebidos para enfrentamento da PANDEMIA DA COVID das esferas estadual e federal, assim como todas as despesas custeadas por estes numerários, especificando número de contratos, objetos contratados, CNPJ e nomenclatura dos fornecedores, e seus respectivos valores empenhados e liquidados até a presente data.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
     <t>Requer urgencia na deliberação do Projeto de Lei nº 01/2021 da Câmara</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
     <t>TONHÃO DA EDITORA</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2069/requerimento_no_12.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2069/requerimento_no_12.pdf</t>
   </si>
   <si>
     <t>Nós, ABAIXO ASSINADOS, vereadores, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEREMOS a gentileza de Vossa Excelência, no sentido de fornecer uma cópia completa do Processo Licitatório, Modalidade Tomada Preço nº 01/19, realizado pela Câmara Municipal de Buritama no Exercício de 2019, objetivando a ampliação do prédio da Câmara Municipal, Etapa II.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
     <t>MARQUINHOS BARBOSA</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2070/requerimento_no_13.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2070/requerimento_no_13.pdf</t>
   </si>
   <si>
     <t>Nós, ABAIXO ASSINADOS, vereadores, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEREMOS a gentileza de Vossa Excelência, no sentido de fornecer uma cópia do Procedimento Licitatório realizado pela Câmara Municipal de Buritama no Exercício de 2020, objetivando a execução dos serviços de pintura do prédio do Poder Legislativo local.</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2071/requerimento_no_14.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2071/requerimento_no_14.pdf</t>
   </si>
   <si>
     <t>Eu, JOÃO LUIZ PEREZ JUNIOR, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de determinar ao senhor Edilson Carlos de Paiva, Diretor Municipal de Saúde, para que encaminhe à esta Casa Legislativa, com a máxima urgência, um relatório anual completo, mês a mês, sobre o absenteísmo, ocorrido nos últimos 10 anos, no Sistema de Saúde no município de Buritama/SP. Que este relatório seja encaminhado separado por número de cotas de vagas mensais nos hospitais de referência, por especialidades, e seja realizado a conversão financeira dos prejuízos causados ao município, a(s) forma(s) de orientação realizada aos pacientes, enfim, de todo o procedimento realizado pela Secretária de Saúde aos usuários do SUS.</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2072/requerimento_no_15.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2072/requerimento_no_15.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado  o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de fornecer à esta Casa Legislativa, cópia dos Atos Administrativos expedidos pelo senhor Prefeito Municipal de Buritama publicados, de forma resumida, na edição do dia 13 de janeiro de 2021, Páginas 10 e 11, do Diário Oficial Eletrônico do Município de Buritama</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2073/requerimento_no_16.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2073/requerimento_no_16.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de fornecer uma cópia do Contrato, e todos os atos de aditamento celebrado entre o Governo do Município de Buritama e a empresa Vitória Comunicação e Assessoria Empresarial Eireli, Termo Aditivo nº 004 – Contrato nº 182/2017, tendo como objeto contratação consistente no fornecimento/execução de serviços de consultoria/assessoria nas áreas de imprensa, relações públicas e comunicação, objetivando suplementar e implementar as atividades da assessoria de imprensa do contratante, para atendimento das demandas dos diversos departamentos/divisões/setores e demais unidades sob a responsabilidade do referido contratante, objeto do Termo Aditivo, prorrogação de prazo, até 31 de dezembro de 2021, a partir</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2074/requerimeno_no_17.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2074/requerimeno_no_17.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de enviar à esta Casa Legislativa, com a máxima urgência, para conhecimento dos vereadores, cópia do arquivo de mídia contendo imagens captadas pelo Sistema de Câmeras da garagem municipal da noite de 24 de fevereiro de 2021, bem como informar se existe servidor atuando como “Guarda” no período noturno, e quais providências foram tomadas em relação ao furto de baterias ocorrido na referida data do caminhão de Bombeiros e do micro-ônibus que serve ao Setor de Trânsito do Município, há cerca de 15 dias.</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2075/requerimeno_no_18.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2075/requerimeno_no_18.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido enviar à esta Casa Legislativa, para conhecimento dos vereadores, cópia dos PARECERES JURÍDICOS que deram sustentação legal ao Projeto de Lei Complementar nº 01/21, que uma vez aprovado por esta Colenda Câmara Municipal e sancionado pelo senhor Prefeito Municipal se transformou na Lei Complementar 190, de 26 de janeiro de 2021, e Decreto 4.440, de 12 de janeiro de 2021, que suspendeu a Gratificação de 20% - Nível Universitário dos Servidores Públicos Municipais</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2076/requerimeno_no_19.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2076/requerimeno_no_19.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de enviar à esta Casa Legislativa, para conhecimento dos vereadores, cópia do Instrumento Jurídico firmado entre o Governo do Município de Buritama e o CIMSA a partir de 2017 - Consórcio Intermunicipal de Saúde de Birigui, Estatuto Social do CIMSA e Relatório assinado pelo Setor de Contabilidade, constando todos os repasses financeiros empenhados e liquidados até a presente data.</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
     <t>Requer urgência na deliberação do Projeto de Lei nº 09/2021</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
     <t>Requer urgência na deliberação do Projeto de Lei nº 10/2021</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2090/requerimento_no_22.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2090/requerimento_no_22.pdf</t>
   </si>
   <si>
     <t>Eu, JOÃO LUIZ PEREZ JUNIOR, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, os valores contratuais anuais das empresas Luiz Américo Barbosa Publicidades e Andelson A. da Silva Martinez – ME, celebrados com o Governo do Município de Buritama, referentes ao período compreendido entre 01 de janeiro de 2009 e 31 de dezembro de 2016.</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2091/requerimento_no_23.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2091/requerimento_no_23.pdf</t>
   </si>
   <si>
     <t>Eu, ANIZI0 ANTONI0 DA SILVA, vereador, com assento na Câmara Municipal de Buritama, Estado de S5o Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar a esta Casa Legislativa, quais os valores dos recursos federal e estadual recebidos pelo Município de Buritama no Exercício de em 2020, destinados a Merenda Escolar, quantos kits de merenda foram entregues aos alunos no referido exercício, qual o valor individual de cada um deles, e quais os alimentos que o compõe.</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2092/requerimento_no_24.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2092/requerimento_no_24.pdf</t>
   </si>
   <si>
     <t>Eu, ANIZIO ANTONIO DA SILVA, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIR0 a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de encaminhar a esta Casa Legislativa, uma relag5o dos servidores públicos municipais que atualmente estão recebendo o Adicional de 20% de Nível Superior sobre os seus vencimentos, individualizando a justificativa jurídica para cada caso.</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2093/requerimento_no_25.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2093/requerimento_no_25.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de encaminhar à esta Casa Legislativa, uma Certidão do Setor de Compras, Licitações e Contratos do Governo do Município de Buritama, certificando as CHAMADAS PÚBLICAS PARA AQUISIÇÃO DE HORTIFRUTI DA AGRICULTURA FAMILIAR PARA ALIMENTAÇÃO ESCOLAR, realizadas no período compreendido entre 01 de janeiro de 2017 até a presente data, pontuando datas e vencedores dos Certames, de acordo com as prerrogativas legais, e considerando o disposto da Lei nº 11.947/2009 e na Resolução CD/FNDE nº 26/2013 e na Resolução/CD/FNDE/MEC nº 4, de 02 de abril de 2015, e subsidiariamente, no que couber, a Lei de Licitações nº 8.666/93, e suas alterações.</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
     <t>Requer urgência na deliberação do Projeto de Lei nº 11/2021</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2108/requerimento_no_27.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2108/requerimento_no_27.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de fornecer à esta Casa Legislativa, uma cópia do LTCAT-Laudo Técnico das Condições do Ambiente de Trabalho e do PPP - Perfil Profissiográfico Previdenciário elaborados após a última perícia técnica realizada por Engenheiro ou Médico de Segurança do Trabalho devidamente credenciado, bem como relação de servidores que constam na Folha de Pagamento do Governo do Município de Buritama, que atualmente recebem Adicional de Insalubridade</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2109/requerimento_no_28.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2109/requerimento_no_28.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de fornecer à esta Casa Legislativa, uma cópia integral do Contrato e Aditamentos se houver, celebrados entre o Governo do Município de Buritama e Empresas que prestam serviços e fornecimento de tonner, cartuchos de tintas e locação de impressoras e scanners a partir de 2017, bem como Relatório do Setor de Contabilidade especificando despesas empenhadas e liquidadas até a presente data.</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2112/requerimento_no_29.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2112/requerimento_no_29.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Edilson Carlos de Paiva, Diretor Municipal de Saúde, solicitando-lhe a gentileza, no sentido de fornecer à esta Casa Legislativa, uma Declaração relacionando nomes e funções dos servidores públicos municipais que receberam prioridade na vacinação contra a COVID-19, bem como documentos que comprovem a vinculação ativa dos trabalhadores com o serviços de saúde da rede privada que foram contemplados com a priorização da vacina.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
     <t>Requer urgência na deliberação do Projeto de Lei nº12</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
     <t>Requer urgência na deliberação do Projeto de Lei nº 13</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2121/requerimento_no_32.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2121/requerimento_no_32.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de fornecer à esta Casa Legislativa, uma cópia do competente Processo Licitatório, bem como do Contrato celebrado entre o Governo do Município de Buritama e o advogado Fernando Henrique de Castilho, OAB/SP 439.684.</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
     <t>ANDRÉ DO ZÉ CARLÃO, ADRIANO TUSTÃO, JUNIOR PICCOLI, MARQUINHOS BARBOSA, TONHÃO DA EDITORA</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2127/requerimento_no_33.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2127/requerimento_no_33.pdf</t>
   </si>
   <si>
     <t>Nós, ANDRÉ LUIZ CUNTO, ANTONIO JOSÉ DE OLIVEIRA JUNIOR, MARCOS BARBOSA DE FREITAS, ADRIANO CARLO DE CARVALHO e JOSÉ ADEMIR PICCOLI JUNIOR, abaixo assinados, vereadores, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEREMOS a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja CONVOCADO nos termos dos Artigos 8º, XII, e 102 da Lei Orgânica do Município, o servidor público municipal EDILSON CARLOS DE PAIVA, DIRETOR MUNICIPAL DE SAÚDE DO GOVERNO DO MUNICÍPIO DE BURITAMA, para que compareça numa das próximas sessões ordinárias desta Casa Legislativa, se possível, na SESSÃO ORDINÁRIA do dia 12 de abril de 2021, com início às 20h00, quando será aberto a ele um Espaço Especial no transcorrer da referida sessão, para que ele possa prestar esclarecimentos sobre a área da Saúde de nosso Município, bem como seja comunicado o senhor RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, sobre a convocação do referido servidor público municipal.</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2128/requerimento_no_34.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2128/requerimento_no_34.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza,  no sentido de fornecer à esta Casa Legislativa, uma cópia do Convênio firmado entre o Governo do Município de Buritama e o Governo do Estado de São Paulo, através da Secretaria de Estado dos Negócios da Segurança Pública, que contempla a Atividade Delegada, bem como informar quais os valores pagos para atender o referido Convênio referentes aos meses de janeiro, fevereiro e março de 2021</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2134/requerimento_no_35.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2134/requerimento_no_35.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, qual a real e atual situação em que se encontram as tratativas sobre a construção do Anel Viário de nosso Município</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2135/requerimento_no_36.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2135/requerimento_no_36.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, com referência ao Processo Licitatório nº 88/2020 - Pregão Presencial nº 60/2020, o seguinte</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2136/requerimento_no_37.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2136/requerimento_no_37.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, com referência ao Requerimento nº 10/21, de minha autoria, no qual solicitei entre outras informações, "objetos contratados e CNPJ dos fornecedores", porém não fui atendido na totalidade da propositura, uma vez que na relação que foi enviada à esta douta Casa de Leis não contempla essas informações, motivo pelo qual, reitero o pedido, na certeza de que sejam enviadas com uma certa urgência para o complemento do que foi pleiteado</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2142/requerimento_no_38.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2142/requerimento_no_38.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, com relação a Escola de Ensino Fundamental Profª Maria Aparecida Duarte localizada no Loteamento Residencial Interlagos, cuja construção já foi concluída, qual a programação para que aquela Unidade Escolar seja inaugurada e comece efetivamente a atender alunos daquela região da cidade.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2145/requerimento_no_39.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2145/requerimento_no_39.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado a empresa ELEKTRO-Eletricidade e Serviços S.A., solicitando providências em relação a substituição de lâmpadas queimadas em diversas vias públicas de nossa cidade, que ocorrem com grande frequência, particularmente na Rua Antônio Teixeira Duarte, nº 315, residência da senhora Adriana de Alcântara Kawamoto.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2146/requerimento_no_40.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2146/requerimento_no_40.pdf</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2147/requerimento_no_41.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2147/requerimento_no_41.pdf</t>
   </si>
   <si>
     <t>Eu, JOÃO LUIZ PEREZ JUNIOR, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, no sentido de informar à esta Casa Legislativa, se a empresa de Telefonia Telefonica/Vivo possui alguma pendência junto a Divisão Municipal de Arrecadação.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2155/requerimento_no42.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2155/requerimento_no42.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de fornecer à esta Casa Legislativa, cópia do Boletim de Ocorrência, para a devida apuração a nível policial, citado no Ofício nº 71/2021-GP, de autoria do senhor Prefeito Municipal, em resposta ao Requerimento nº 17/21, de minha autoria, para conhecimento do seu inteiro teor</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2156/requerimento_no43.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2156/requerimento_no43.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rubens Fernando de Souza, Presidente do CIMSA-Consórcio Intermunicipal de Saúde, localizado na Travessa Marechal Deodoro, nº 56, CEP 16200-010, Birigui/SP, solicitando-lhe a gentileza, no sentido de fornecer à esta Casa Legislativa, uma cópia dos Estatutos Sociais que regem o funcionamento daquele Consórcio.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2157/requerimento_no44.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2157/requerimento_no44.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de fornecer à esta Casa Legislativa, cópia dos Relatórios mensais fornecidos pelo CIMSA-Consórcio Intermunicipal de Saúde, especificando os serviços prestados, valores de Rateio e Taxas Administrativas referentes aos Exercícios de 2017, 2018, 2019 e 2020.</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2158/requerimento_no45.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2158/requerimento_no45.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de fornecer à esta Casa Legislativa, uma relação constando os nomes dos servidores públicos municipais que foram exonerados por força da Ação Direta de Inconstitucionalidade - Processo nº 2118759-25.2019.8.26.0000, constando data da admissão e desligamento, salários recebidos nas datas de desligamento e valores individualizados das rescisões.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2160/requerimento_no_46.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2160/requerimento_no_46.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor João Daniel dos Santos, Provedor da Santa Casa de Misericórdia São Francisco de Buritama, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, a quantidade de pacientes que faleceram naquela entidade enquanto aguardavam vagas em hospitais da região, através do sistema de agendamento da CROSS (Central de Regulação de Ofertas de Serviços de Saúde), que tem como objetivo a distribuição adequada dos pacientes para as vagas de atendimento nas áreas hospitalar e ambulatorial, constando as respectivas datas em que ocorreram os óbitos, se possível acompanhadas das respectivas fichas de solicitação, bem como informar quem são as pessoas que integram a Comissão de Controle de Infecção Hospitalar (CCIH).</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
     <t>Requer urgência na deliberação do Projeto de Lei nº 19</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
     <t>Requer urgência na deliberação do Projeto de Lei nº 20</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2166/requerimento_no_49.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2166/requerimento_no_49.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor João Daniel dos Santos, Provedor da Santa Casa de Misericórdia São Francisco de Buritama, solicitando-lhe a gentileza, no sentido de fornecer à esta Casa Legislativa, informações sobre o empréstimo de um Respirador de Oxigênio à UNIMED DE BIRIGUI, em qual circunstância isso ocorreu, e por qual período.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2167/requerimento_no_50.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2167/requerimento_no_50.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor José Eduardo Marins, Diretor Executivo do SAAEMB-Serviço Autônomo de Água, Esgoto e Meio Ambiente do Município de Buritama, solicitando-lhe a gentileza, no sentido de fornecer à esta Casa Legislativa, informações sobre a atual fase de execução do Convênio assinado na administração do Prefeito Municipal, Izair dos Santos Teixeira junto ao FID - Fundo de Interesses Difusos da Secretaria Estado da Justiça do Estado de São Paulo, que tem como objeto a implantação de triturador de galhos, esteira de lixo seletivo e triturador de entulhos; informar a situação atual, quais os entraves para a não conclusão do referido convênio e a data provável do início da operação.</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2168/requerimento_no_51.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2168/requerimento_no_51.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de fornecer à esta Casa Legislativa, informações à respeito da não atualização do Ticket Alimentação, de acordo com a Lei Municipal nº 2.930, de 29 de maio de 2003.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
     <t>REQUEIRO a V. Exª.,  depois de ouvido a douto Plenário, seja submetido a discussão e votação tímicas, em regime de urgência. Processo nº 16 AL nº 22 PL nº 21 2021.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
     <t>REQUEIRO a V. Exª.,  depois de ouvido a douto Plenário, seja submetido a discussão e votação tímicas, em regime de urgência. Processo nº 16 AL nº 22 PL nº 22 2021.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2183/requerimento_no_54.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2183/requerimento_no_54.pdf</t>
   </si>
   <si>
     <t>Nós, JOSÉ ADEMIR PICCOLI JUNIOR e ADRIANO CARLO DE CARVALHO, vereadores, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEREMOS a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, quais os valores dos recursos federal e estadual recebidos até a presente data pelo Município de Buritama para o Exercício de 2021, destinados à Merenda Escolar, quantos kits de merenda foram entregues aos alunos na Primeira Etapa, qual o valor individual de cada um deles, quais os alimentos que o compõe, e para quando está prevista a distribuição dos kits da Segunda Etapa, levando-se em conta que já estamos na metade do quinto mês de 2021.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2184/requerimento_no_55.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2184/requerimento_no_55.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de fornecer à esta Casa Legislativa, um documento assinado pelo Departamento Municipal de Engenharia do Governo do Município de Buritama constando os defeitos e irregularidades que foram detectados pela Administração Municipal que assumiu em janeiro de 2017 na construção do Lanchódromo Municipal Atsumi Sugiura, todos eles citados nas falas do vereador João Luiz Perez Junior e do presidente da Casa de Leis Carlos Alberto dos Santos, na Sessão Ordinária de segunda-feira, dia 10 de maio de 2021; requeiro, ainda, quais as providências que foram efetivamente tomadas pela atual Administração Municipal em relação ao assunto em tela, considerando a legislação vigente.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>Requer urgência na deliberação do Projeto de Lei nº 23</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
     <t>Requer urgência na deliberação do Projeto de Lei nº 24</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2190/requerimento_no_58.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2190/requerimento_no_58.pdf</t>
   </si>
   <si>
     <t>Eu, ANIZIO ANTONIO DA SILVA, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de fornecer à esta Casa Legislativa, cópia do TAC-Termo de Ajustamento de Conduta firmado entre o Governo do Município de Buritama e o Ministério Público, cujo tema central é a instalação do Canil Municipal.</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2191/requerimento_no_59.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2191/requerimento_no_59.pdf</t>
   </si>
   <si>
     <t>Eu, ANIZIO ANTONIO DA SILVA, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de fornecer à esta Casa Legislativa, cópia do contrato firmado entre o Governo do Município de Buritama e o Clube de Rodeio Buritama para realização da Festa do Peão de Boiadeiro no ano de 2019.</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2192/requerimento_no_60.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2192/requerimento_no_60.pdf</t>
   </si>
   <si>
     <t>Nós, JOSÉ ADEMIR PICCOLI JUNIOR e ADRIANO CARLO DE CARVALHO, vereadores, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEREMOS a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, sejam oficiados o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal e a empresa ELEKTRO-Eletricidade e Serviços S.A., solicitando-lhes a gentileza, no sentido de informarem à esta Casa Legislativa, o por que ainda não foi ligada a energia elétrica nos postes de iluminação pública já existentes nas vias públicas do Loteamento Residencial Palmeiras.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
     <t>ANDRÉ DO ZÉ CARLÃO</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2193/requerimento_no_61.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2193/requerimento_no_61.pdf</t>
   </si>
   <si>
     <t>Eu, ANDRÉ LUIZ CUNTO, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor José Eduardo Marins, Diretor Executivo do SAAEMB-Serviço Autônomo de Água, Esgoto e Meio Ambiente do Município de Buritama, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, o por que está sendo desativado um dos Reservatórios de Água localizados na confluência da Av. Frei Marcelo Manília com a Rua Urias Pedro Pinto.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2196/requerimento_no_62.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2196/requerimento_no_62.pdf</t>
   </si>
   <si>
     <t>Eu, ANIZIO ANTONIO DA SILVA, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor João Daniel dos Santos, Provedor da Santa Casa de Misericórdia São Francisco de Buritama, solicitando-lhe a gentileza, no sentido de fornecer à esta Casa Legislativa, cópia das Escalas Médicas referentes aos serviços SUS de Pronto Socorro, Pronto Atendimento,   Clínica Médica Internação, COVID Internação e Clínica Médica Obstétrica referentes aos meses de janeiro, fevereiro, março, abril e maio de 2021, pontuando nomes e números dos CRMs dos profissionais médicos escalados, bem como cópia do instrumento legal de vínculo junto àquela entidade.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 25/2021</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 26/2021</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 27/2021</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2205/requerimento_no_66.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2205/requerimento_no_66.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de tomar as providências necessárias e desenvolver os devidos estudos, objetivando estruturar linhas de transporte coletivo entre os Conjuntos Habitacionais existentes na Orla da Represa da Usina Hidrelétrica Nova Avanhandava, assim como, fazer restabelecer opção de transporte  coletivo aos munícipes para a cidade de Birigui, considerando a necessidade social que se apresenta devido a paralização das linhas de Transporte Coletivo pela empresa concessionária Expresso Itamarati.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2206/requerimento_no_67.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2206/requerimento_no_67.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa sobre o bar e demais dependências comerciais do Terminal Rodoviário de Passageiros Valdomiro Figueira se tem contrato de concessão em vigência ou se aguarda realização de Certame Licitatório.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2207/requerimento_no_68.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2207/requerimento_no_68.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, objetivando informar à esta Casa Legislativa, sobre a situação do prédio que abrigava a antiga Cadeia Pública e Delegacia de Polícia, localizada na Praça Lafayette Libânio, se existem tratativas com o Estado para doação ao Município e, em havendo, se consumando referida doação ao Município, qual a destinação que será dada àquele imóvel.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 28/2021</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2210/requerimento_no_70.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2210/requerimento_no_70.pdf</t>
   </si>
   <si>
     <t>Nós, JOSÉ ADEMIR PICCOLI JUNIOR e ADRIANO CARLO DE CARVALHO, vereadores, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEREMOS a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, quantos kits de merenda escolar estão previstos para ser entregues aos alunos na Primeira Etapa do Segundo Semestre de 2021, qual a estimativa do valor individual de cada um deles, quais os alimentos que irão compor referido kit, e para quando está prevista a distribuição dos kits da Primeira Etapa do Segundo Semestre do ano letivo.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido enviar à esta Casa Legislativa, para conhecimento da Edilidade, cópia da Legislação vigente que obriga o sepultamento das vítimas da COVID-19 em valas separadas, sem a possibilidade da construção de lápides, mesmo para os casos em que houve longo tempo de permanência do paciente em hospitais após o contágio, assim como uma Nota Explicativa sobre a cobrança de taxas municipais pelo serviço.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 29/2021</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 30/2021</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 31/2021</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 32/2021</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
     <t>JOÃOZINHO PEREZ, ADRIANO TUSTÃO, ANDRÉ DO ZÉ CARLÃO, ANÍZIO, CARLINHO DO DIVINO, CHERRY, CRISTINA NOBRE, FEBEM, JUNIOR PICCOLI, MARQUINHOS BARBOSA, TONHÃO DA EDITORA</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2231/requerimento_no_76.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2231/requerimento_no_76.pdf</t>
   </si>
   <si>
     <t>VEREADORES, da Câmara Municipal de Buritama, Estado de São Paulo, REQUEREMOS, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado a senhora Patrícia Ramos Barros, Gerente de Articulação da Telefonica Brasil S.A./Vivo S.A., em Bauru/SP, solicitando-lhe a gentileza, no sentido de fornecer à esta Casa Legislativa, um Relatório pormenorizado da empresa, no período compreendido entre 01 de janeiro de 2021 a 01 de agosto de 2021, constando os dias, os meses e o tempo de duração das intercorrências e interrupções do sinal de telefonia e da Internet no Município de Buritama/SP.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2232/requerimento_no_77.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2232/requerimento_no_77.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa se consta no Plano do Governo do Município de Buritama algum quesito que demonstre a preocupação em desenvolver ações urgentes para atender a legislação federal existente, mais especificamente a Lei nº 11.350, de 05 de outubro de 2006, que em seu Artigo 9º-H preconiza: “Compete ao ente federativo ao qual o Agente Comunitário de Saúde ou o Agente de Combate às Endemias estiver vinculado fornecer ou custear a locomoção necessária para o exercício das atividades, conforme regulamento do ente federativo”. (Redação dada pela Lei nº 13.708, 14 de agosto de 2018).</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2233/requerimento_no_78.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2233/requerimento_no_78.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de desenvolver ações urgentes para CUMPRIR à Legislação Vigente - Lei de Diretrizes e Bases da Educação (LDB - Lei nº 9.394/96), que apregoa os direitos de acesso ao ensino para alunos com necessidades especiais que deve ser oferecido preferencialmente na rede regular de ensino, sendo que a própria LDB já prevê a prestação de serviços de apoio especializado nesses estabelecimentos quando necessário.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 36/2021</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 37/2021</t>
   </si>
   <si>
     <t>2243</t>
   </si>
@@ -2129,51 +2129,51 @@
   <si>
     <t>2248</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 39/2021</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 40/2021</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2282/requerimento_no_84_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2282/requerimento_no_84_1.pdf</t>
   </si>
   <si>
     <t>Eu ANÍZIO ANTONIO DA SILVA, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, a respeito dos Sarjetões que recentemente foram construídos ao longo da Avenida Frei Marcelo Manília, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, de quem é autoria do projeto de engenharia civil que concebeu aqueles sarjetões, informando o nome e o número do CREA do mesmo, se a execução dos referidos dispositivos para escoamento de águas pluviais foram executados de acordo com o projeto, se as obras já foram sinalizadas, informando ainda o nome e o número do CREA do profissional habilitado que acompanhou e fiscalizou a execução das obras.</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 46/2021</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 47/2021</t>
   </si>
   <si>
     <t>2287</t>
   </si>
@@ -2204,231 +2204,231 @@
   <si>
     <t>2290</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 51/2021</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 52/2021</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2303/requerimento_no_92_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2303/requerimento_no_92_1.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de fornecer à esta Casa Legislativa uma relação nominal dos servidores públicos municipais que se afastaram de suas funções para participarem do pleito eleitoral de 2020, quais os setores estavam lotados, e quais os profissionais que os substituíram durante o período de se seus afastamentos.</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2304/requerimento_no_93_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2304/requerimento_no_93_1.pdf</t>
   </si>
   <si>
     <t>Eu, JOÃO LUIZ PEREZ JUNIOR, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, seja oficiado o senhor Giancarlo Sanches Mestriner, Diretor Municipal de Desenvolvimento Econômico, Agricultura e Meio Ambiente do Governo do Município de Buritama, solicitando-lhe a gentileza, no sentido de encaminhar à esta Casa Legislativa, um relatório completo das áreas verdes existentes no município, com os seguintes dados:</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2305/requerimento_no_94_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2305/requerimento_no_94_1.pdf</t>
   </si>
   <si>
     <t>Nós, JOSÉ ADEMIR PICCOLI JUNIOR e ADRIANO CARLO DE CARVALHO, vereadores, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEREMOS a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, sejam novamente oficiados o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal e a empresa ELEKTRO-Eletricidade e Serviços S.A., solicitando-lhes mais uma vez a gentileza, no sentido de informarem à esta Casa Legislativa, o por que ainda não foi ligada a energia elétrica nos postes de iluminação pública já existentes nas vias públicas do Loteamento Residencial Palmeiras.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2306/requerimento_no_95_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2306/requerimento_no_95_1.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de providenciar com a máxima urgência, a sinalização de trânsito no Município de Buritama, contemplando o que prediz a Lei nº 3.187, de 04 de julho de 2008, que dispõe sobre a proibição do tráfego de veículos pesados em vias públicas urbanas de nossa cidade e o Decreto nº 2.443, de 25 de agosto de 2011 que regulamentou referida Lei.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2307/requerimento_no_96_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2307/requerimento_no_96_1.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, considerando a Atividade Delegada - Convênio firmado entre o Município de Buritama e a Secretaria de Estado dos Negócios da Segurança Pública do Estado de São Paulo, que permite aos policiais militares trabalharem em seus dias de folga, fardados, com viaturas e acessórios que utilizam em suas funções diárias, nas áreas de interesse da sociedade, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Comandante do Destacamento de Polícia Militar de Buritama, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa se o referido convênio contempla a fiscalização do trânsito no Município, especificamente no que diz respeito a Lei 3.187, de 04 de julho de 2008, que dispõe sobre a proibição do tráfego de veículos pesados em vias públicas urbanas de nossa cidade e o Decreto nº 2.443, de 25 de agosto de 2011 que regulamentou r</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2308/requerimento_no_97_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2308/requerimento_no_97_1.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Edilson Carlos de Paiva, Diretor Municipal de Saúde, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, informações que justifiquem o não funcionamento da farmácia da Unidade Básica de Saúde - UBS Nicola Lavécchia no horário do almoço, considerando que mais de um servidor atua naquela importante unidade de dispensação de medicamentos à população.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 53</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 54</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 55</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI ORDINÁRIA DA CÂMARA Nº 03</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>CRISTINA NOBRE</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2318/requerimento_no_102_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2318/requerimento_no_102_1.pdf</t>
   </si>
   <si>
     <t>Eu, MARIA CRISTINA NOBRE SANTOS, vereadora, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Denilson Antonio Pichitelli, Presidente do Sindicato dos Servidores Públicos de Araçatuba e Região - SISEMA, solicitando-lhe a gentileza no sentido de informar à esta Casa Legislativa, quais critérios adotados em razão dos servidores atingidos pelas medidas decorrentes da ação judicial relacionadas a descontos nos vencimentos referentes a contribuição sindical feita em seus respectivos holerites no corrente mês de setembro de 2021, máxime porque estamos em pleno período de pandemia da COVID-19, com a legislação federal em vigor (Lei Complementar nº 173, de 20 de maio de 2020) que proíbe concessão de qualquer tipo de revisão a vencimentos a servidor público, ou mesmo reajuste de quaisquer benefícios, e aquele Sindicato sendo um organismo que tanto luta e defende os direitos da Categoria do fun</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 56</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 57</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2326/requerimento_no_105_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2326/requerimento_no_105_1.pdf</t>
   </si>
   <si>
     <t>Nós, JOSÉ ADEMIR PICCOLI JUNIOR e ADRIANO CARLO DE CARVALHO, vereadores, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEREMOS a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, tendo em vista a resposta que nos foi encaminhada através do Ofício nº 206/21-GP, com o Ofício da Engenheira Civil Marcia Martins, Diretora do Departamento de Engenharia, Obras e Serviços Públicos do Governo do Município de Buritama, referente a solicitação de informações sobre a iluminação das vias públicas constantes do Loteamento Residencial denominado Palmeiras, “informando que as obras de infraestruturas encontram se concluídas, somente aguardando a solicitação do loteador junto a empresa Elektro para concluir a ligação da rede de energia, informando, ainda, que providências foram tomadas para que tal situação seja resolvida o mais breve possível”, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de infor</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 58</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 59</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>Solicitar discussão e votação únicas no Projeto de Lei Ordinária de autoria do vereador Anízio Antonio da Silva nº 04/21.</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2350/requerimento_no_109_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2350/requerimento_no_109_1.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, sejam oficiados os senhores Rodrigo Zacarias dos Santos, Prefeito Municipal, Heverton Cândido de Paiva, Superintendente do IPREM-Instituto de Previdência Municipal, e José Eduardo Marins, Diretor Executivo do SAAEMB-Serviço Autônomo de Água, Esgoto e Meio Ambiente do Município de Buritama, solicitando-lhe a gentileza, no sentido de fornecerem à esta Casa Legislativa, uma relação nominal dos servidores públicos municipais que receberam Férias e Licenças-Prêmios, em pecúnia, no período compreendido entre 01 de janeiro de 2020 e 31 de dezembro de 2020, e de 01 de janeiro de 2021 até a presente data, 27 de outubro de 2021.</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 61</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 62</t>
   </si>
   <si>
     <t>2356</t>
   </si>
@@ -2486,75 +2486,75 @@
   <si>
     <t>2373</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 69</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI DA CÂMARA Nº 05</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2384/requerimento_no_120_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2384/requerimento_no_120_1.pdf</t>
   </si>
   <si>
     <t>Eu, MARIA CRISTINA NOBRE SANTOS, vereadora, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa se está ativo o Convênio que foi celebrado pelo Município relacionado à Atividade Delegada.</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2385/requerimento_no_121_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2385/requerimento_no_121_1.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, solicitando-lhe a gentileza, no sentido de fornecer à esta Casa Legislativa, cópia do Contrato e Aditamentos celebrados entre o Governo do Município de Buritama e a Empresa Larissa Tempeste da Silva, inscrita no CNPJ sob nº 27.427.647/0001-50, que presta serviços na área de Odontologia em nossa cidade.</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2386/requerimento_no_122_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2386/requerimento_no_122_1.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, solicitando-lhe a gentileza, no sentido de fornecer à esta Casa Legislativa, uma relação nominal de todos os Cirurgiões Dentistas contratados pelo Governo do Município de Buritama, seja através de Concurso Público ou Pessoa Jurídica, constando também carga horária de cada profissional e os locais onde os mesmos atualmente estão lotados.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 71/2021.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 72/2021.</t>
   </si>
   <si>
     <t>2399</t>
   </si>
@@ -2570,1250 +2570,1250 @@
   <si>
     <t>126</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 74/2021.</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 75/2021.</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2036/indicacao_no_01.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2036/indicacao_no_01.pdf</t>
   </si>
   <si>
     <t>INDICA, por intermédio de Vossa Excelência, aos senhores Rodrigo Zacarias dos Santos, Prefeito Municipal, e Wilton Rosalino Borges, Diretor Municipal de Turismo do Governo do Município de Buritama, sejam tomadas as providências necessárias, objetivando a realização de parceria com o senhor Antonio Pedro Dias, proprietário do Barco Odisséia, para a colocação de tendas em suas áreas de embarque e desembarque de turistas, bem como nos espaços públicos como o Parque Turístico João Simão Garcia, Prainha, e no Lanchódromo Atsumi Sugiura, para que os membros da Associação de Artesanato de Buritama/SP possam expor e vender os seus produtos aos turistas que venham visitar a nossa bela cidade.</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2037/indicacao_no_02.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2037/indicacao_no_02.pdf</t>
   </si>
   <si>
     <t>INDICA, por intermédio de Vossa Excelência, aos senhores Rodrigo Zacarias dos Santos, Prefeito Municipal, João Fermino Falleiros, Diretor Executivo do SAAEMB-Serviço Autônomo de Água, Esgoto e Meio Ambiente do Município de Buritama, e Wilson Rosalino Borges, Interlocutor do Programa Município Verde Azul, sejam tomadas as providências necessárias, desenvolvidos os devidos estudos, e que seja encaminhado à esta Casa Legislativa um Projeto de Lei objetivando a implantação de Hortas Comunitárias Orgânicas em áreas de terrenos públicos, bem como em parcerias com proprietários de terrenos ociosos existentes na Zona Urbana de nossa cidade.</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2047/indicacao__no_03.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2047/indicacao__no_03.pdf</t>
   </si>
   <si>
     <t>INDICA, por intermédio de Vossa Excelência, aos senhores Rodrigo Zacarias dos Santos, Prefeito Municipal, Giselda Elias da Cunha, Diretora Municipal de Trânsito, e Jaime Gonçalves Sampaio, Presidente do CONSEG-Conselho Comunitário de Segurança do Município, sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, objetivando proceder uma melhoria na sinalização de trânsito na confluência das Avenidas Daniel Luiz Guerbas, Galdino Alves de Souza Pereira e Rua Santos Reis, proporcionando uma melhor orientação aos motoristas, podendo, como sugestão, para ser discutido nesse estudo até, se for o caso, a construção de uma pequena rotatória naquele local, como forma de melhor disciplinar o trânsito naquela confluência.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2048/indicacao__no_04.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2048/indicacao__no_04.pdf</t>
   </si>
   <si>
     <t>INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, realizados os devidos estudos, para que o município adquira uma nova área destinada a viabilização e implementação de um novo Distrito Industrial em nosso município.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2049/indicacao__no_05.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2049/indicacao__no_05.pdf</t>
   </si>
   <si>
     <t>INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a colocação de lixeiras nas praças públicas de nossa cidade, mais especificamente, na Praça de Atividades Sérgio José Fernandes, localizada no Loteamento Residencial Interlagos.</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2050/indicacao_no_06.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2050/indicacao_no_06.pdf</t>
   </si>
   <si>
     <t>INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, Prefeito Municipal, as seguintes providências para que sejam tomadas com a máxima urgência: _x000D_
 _x000D_
 01 - Que seja contratado profissional médico com especialidade em PNEUMOLOGIA para atendimento em visitas diárias aos pacientes SUS que necessitem de internação sendo responsável pelas condutas e prescrições, bem como para os pacientes que apresentam sequelas pós COVID. _x000D_
 _x000D_
 02 - Que seja criado um serviço de fisioterapia que atenda aos pacientes SUS internados e oferecido treinamento para os profissionais disponíveis da área de fisioterapia e aquisição de aparelho BIPAP com máscaras suficientes para atendimento a todos que necessitem deste tipo de atenção. _x000D_
 _x000D_
 03 - Que seja criado uma equipe multidisciplinar com os profissionais que já atuam na Rede Municipal de Saúde através do NASF – Núcleo de Apoio à Saúde da Família, oferecer treinamento e estímulo a estes servidores a dar acompanhamento pres</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2061/indicacao_no_07.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2061/indicacao_no_07.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Rodrigo Zacarias dos Santos, Prefeito Municipal, Giselda Elias da Cunha, Diretora Municipal de Trânsito, e Jaime Gonçalves Sampaio, Presidente do CONSEG-Conselho Comunitário de Segurança do Município, sejam tomadas as providências necessárias, objetivando a execução dos serviços de sinalização de trânsito vertical ao longo da Estrada Vicinal Maria Tereza Cardoso, no trecho compreendido entre a Rua Rubião Junior e a Rotatória do Trevo da Rodovia SP-461, Deputado Roberto Rollemberg, com a pintura de faixas centrais e faixas de acostamento, bem como a execução dos serviços de tapa-buracos existentes na referida Estrada Vicinal nas proximidades do Salão de Festas Marcorraro.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2062/indicacao_no_08.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2062/indicacao_no_08.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Rodrigo Zacarias dos Santos, Prefeito Municipal, Giselda Elias da Cunha, Diretora Municipal de Trânsito, e Jaime Gonçalves Sampaio, Presidente do CONSEG-Conselho Comunitário de Segurança do Município, sejam tomadas as providências necessárias, objetivando a execução dos serviços de construção de lombadas ou de um outro tipo de redutor de velocidade na Avenida Antonio Alves Teixeira, sentido Buritama-Birigui, entre os Condomínios Marbella e Vale do Sol, e outra, sentido Birigui-Buritama, a uns 10 metros antes da entrada principal do Condomínio Vale do Sol.</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2065/indicacao_no_09.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2065/indicacao_no_09.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Rodrigo Zacarias dos Santos, Prefeito Municipal, e Edilson Carlos de Paiva, Diretor Municipal de Saúde, sejam tomadas as providências necessárias, para que sempre quando as nossas ambulâncias tiverem que se deslocar para longas viagens acima de 500 Kms para transporte de pacientes, que o setor competente designe dois motoristas para cada veículo, como forma de não sobrecarregar apenas um profissional, se evitando que ele seja tomado pelo sono e o cansaço.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2066/indicacao_no_10.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2066/indicacao_no_10.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias e realizados os devidos estudos, objetivando a construção de uma Banca de alvenaria, com designer moderno, espaçosa e confortável, na Praça Ana Rita Mendes, no mesmo local onde encontra-se instalada a atual.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
     <t>CHERRY</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2067/indicacao_no_11.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2067/indicacao_no_11.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando determinar ao Setor Competente para que seja colocada uma caçamba todas as quintas-feiras e retirada às sextas-feiras, no final da Rua Justino Pereira dos Santos, próximo a uma área verde, mais precisamente ao lado do Centro Comunitário padre Airton Annuar Ibrahim.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2068/indicacao_no_12.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2068/indicacao_no_12.pdf</t>
   </si>
   <si>
     <t>Diante deste grave equívoco, que entendo ser fruto de mal assessoramento jurídico ao jovem alcaide municipal que reconheço é pessoa de boa índole e bem intencionado, venho através desta INDICAR ao senhor Prefeito Municipal, Rodrigo Zacarias dos Santos, a exemplo do que já está sendo feito em municípios do Estado de São Paulo e do Brasil, para que determine à sua assessoria uma análise positiva, no sentido de corrigir essa GRAVE FALHA, e buscar ações de real amor ao próximo, concedendo a CONSTITUCIONAL atualização e aumento real no VALE ALIMENTAÇÃO para compensar percas acima citada além de tudo possa trazer ESPERANÇA DE DIAS MELHORES aos senhores servidores municipais e seus familiares, assim como, Proceder a Revisão de Salários de Servidores, promovendo RECONHECIMENTO PROFISSIONAL, pelos bons serviços prestados e acima de tudo, que possa MOTIVAR esses profissionais que no dia a dia labutam por Buritama, promovendo JUSTIÇA tão necessária nos dias de hoje, para possamos dar aos munícios</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2077/indicacao_no_13.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2077/indicacao_no_13.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Rodrigo Zacarias dos Santos, Prefeito Municipal, e Edilson Carlos de Paiva, Diretor Municipal de Saúde, sejam tomadas as providências necessárias, objetivando determinarem a ampliação do horário de funcionamento da Farmácia Municipal do Centro de Saúde Jaime Pinto Cunha, das atuais 17h00 até às 22h00.</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2078/indicacao_no_14.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2078/indicacao_no_14.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, nos termos regimentais, INDICAM, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a aquisição de uma Usina de Produção de Oxigênio para a Santa Casa de Buritama.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2079/indicacao_no_15.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2079/indicacao_no_15.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, INDICAM, nos termos regimentais, através de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, no sentido de fazer gestões juntos aos órgãos governamentais competentes, contatados deputados estaduais e federais, visando a apresentação de Emendas Parlamentares, objetivando a liberação de recursos financeiros para o Município de Buritama, destinados à execução dos serviços de pavimentação asfáltica ESTRADA VICINAL “DR. CARLOS FRANCISCO ALVES” - BTM 020, que liga o Município de Buritama a Turiúba, no trecho compreendido entre Buritama e o limite dos Municípios que se dá exatamente na Estrada que dá acesso à propriedade do senhor Américo Scacalossi.</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2080/indicacao_no_16.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2080/indicacao_no_16.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, através de Vossa Excelência, aos senhores Rodrigo Zacarias dos Santos, Prefeito Municipal, Giselda Elias da Cunha, Diretora Municipal de Trânsito, e Jaime Gonçalves Sampaio, Presidente do CONSEG-Conselho Comunitário de Segurança do Município, solicitando-lhes a gentileza, no sentido de determinarem a construção de uma lombada ou de um outro tipo de redutor de velocidade na Rua Cunha Bueno, no trecho compreendido entre as Ruas Maria do Carmo Costa de Andrade e Arino Della Coletta.</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2081/indicacao_no_17.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2081/indicacao_no_17.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando desenvolver uma campanha institucional, de sensibilização e mobilização, junto aos proprietários de Escritórios de Contabilidade de nossa cidade, para que eles estimulem os seus clientes a fazerem doação do Imposto de Renda a Projetos Sociais de nosso Município, especificamente, ao Fundo Municipal dos Direitos da Criança e do Adolescente e ao Fundo Municipal do Idoso.</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2084/indicacao_no_18.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2084/indicacao_no_18.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Rodrigo Zacarias dos Santos, Prefeito Municipal, Giselda Elias da Cunha, Diretora Municipal de Trânsito, e Jorge Gonçalves Sampaio, Presidente do CONSEG-Conselho Comunitário de Segurança do Município, sejam tomadas as providências necessárias, objetivando a construção de uma lombada ou de um outro tipo de redutor de velocidade nas proximidades da Creche Padre Wladislaw Musial, localizada na Rua Urias Pedro Pinto.</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2085/indicacao_no_19.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2085/indicacao_no_19.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a colocação de bancos, iluminação pública e a possibilidade de instalação de câmeras de segurança na praça da Bíblia.</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2086/indicacao_no_20.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2086/indicacao_no_20.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a criação de uma frente de trabalho para atuarem nos serviços de limpeza de ruas e terrenos baldios localizados no perímetro urbano da cidade, tanto nas áreas institucionais da municipalidade, como em lotes de terceiros que se recusam a fazê-lo, mesmo depois de terem sido notificados pela Vigilância Sanitária, nos termos da Lei Municipal nº 2.275, de 29 de março de 1994.</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
     <t>CARLINHO DO DIVINO</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2087/indicacao_no_21.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2087/indicacao_no_21.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, com gestões junto ao órgão responsável pelo trânsito do município, objetivando a colocação de semáforos em diversos cruzamentos de vias públicas localizadas na área central de nossa cidade de intenso movimento, a saber: Avenida Frei Marcelo Manília, na confluência com a Rua General Glicério, na Av. Frei Marcelo Manília, na confluência com a Rua Capitão Vicente Gonçalves, na Rua Guilherme Guerbas, na confluência com a Rua Floriano Peixoto e na Rua Dr. Presciliano Pinto de Almeida, na confluência com a Rua Floriano Peixoto</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2095/indicacao_no_22.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2095/indicacao_no_22.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, INDICA, nos termos regimentais, através de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, no sentido de ver se há possibilidade de através de recursos próprios, ou na impossibilidade de caixa, sejam feitas gestões junto aos órgãos governamentais competentes ou, ainda, contatos deputados federais e estaduais, com apresentação de Emendas Parlamentares, objetivando a liberação de recursos financeiros para o Município de Buritama, destinados à execução dos serviços de pavimentação asfáltica no pequeno trecho da continuação da Avenida ANTONIO ALVES TEIXEIRA, que vai do término do Loteamento Residencial Caminho das Águas até a Rotatória Rubens Nicoletti</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2097/indicacao_no_23.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2097/indicacao_no_23.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal sejam tomadas as providências necessárias, objetivando a execução dos serviços de reforma geral, como pintura, colocação de vidros nas janelas e instalação de câmeras de segurança, no Centro Comunitário Padre Airton Annuar Ibrahim, localizado na confluência das Ruas Justino Pereira dos Santos e Anízio Francisco de Oliveira. (Fotos Ilustrativas do local).</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2098/indicacao_no_24.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2098/indicacao_no_24.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, nos termos regimentais, INDICAM, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, objetivando a resolução de uma vez por todas do problema da água das chuvas na Rua José Barbosa dos Santos, localizada no Loteamento Residencial Benedito Garcia.</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2099/indicacao_no_25.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2099/indicacao_no_25.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, nos termos regimentais, INDICAM, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, objetivando a resolução do problema crônico e antigo da água das chuvas na Rua Floriano Peixoto, no trecho compreendido entre as Ruas Chafick José Abdo e Calil Macul Chibeni</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2100/indicacao_no_26.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2100/indicacao_no_26.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal sejam tomadas as providências necessárias, no sentido de ver a possibilidade da execução dos serviços de revitalização da Praça João Mateus de Souza, localizada na confluência das Ruas Floriano Peixoto e Eugênio Previdelli, como o plantio de gramado na parte onde não conta com essa benfeitoria, colocação de novos equipamentos de exercício e iluminação pública no seu interior.</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2101/indicacao_no_27.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2101/indicacao_no_27.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal sejam tomadas as providências necessárias, no sentido de ver a possibilidade da implantação de uma praça pública dotada de bancos e canteiros para jardinagem, bem como a instalação de uma Academia ao Ar Livre com diversos equipamentos, em uma área verde localizada na confluência das Ruas Urias Pedro Pinto e Dionísio Canovas Gomes, no Conjunto Habitacional Monte Líbano.</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2102/indicacao_no_28.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2102/indicacao_no_28.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a instalação de Lixeiras padronizadas em diversos pontos estrategicamente estabelecidos, junto as Portarias dos Condomínios e Loteamentos Residenciais, às margens das principais entradas de nossa cidade, nas praças públicas, nos canteiros das avenidas e em outros locais que forem tidos como necessários ao descarte de lixo. (Foto Ilustrativa em Anexo).</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2103/indicacao_no_29.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2103/indicacao_no_29.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a instalação de câmeras de segurança em locais estratégicos visando o monitoramento da Praça Sérgio José Fernandes, localizada no Loteamento Residencial Interlagos</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2111/indicacao_no_30.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2111/indicacao_no_30.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando encaminhar à esta Casa Legislativa um Projeto de Lei que viabilize aos contribuintes o parcelamento do IPTU, Tarifas e Taxas Municipais, inscritos na Dívida Ativa, sem juros e multas.</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2114/indicacao_no_31.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2114/indicacao_no_31.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a colocação de uma placa de denominação da Estrada Vicinal Maria Tereza Cardoso, em uma das margens daquela via pública, logo no seu início que se dá na confluência das Ruas dos Pereiras e Rubião Junior, sentido cidade-Rodovia SP-461 Deputado Roberto Rollemberg, e uma outra em uma das margens da referida Estrada Vicinal sentido Rodovia SP-461-cidade, como forma de melhor orientar os muitos usuários daquela via pública e de manter sempre em evidência o nome da homenageada Maria Tereza Cardoso.</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
     <t>ANDRÉ DO ZÉ CARLÃO, ADRIANO TUSTÃO, TONHÃO DA EDITORA</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2115/indicacao_no_32.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2115/indicacao_no_32.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscreve, nos termos regimentais, INDICAM, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, objetivando ver a possibilidade e a viabilidade de o Governo do Município de Buritama restabelecer o Convênio com o Hospital de Base de São José do Rio Preto.</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2116/indicacao_no_33.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2116/indicacao_no_33.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, objetivando resolver o problema de água das chuvas na confluência das Ruas Barão do Rio Branco e dos Pereiras. (Fotos Ilustrativas do local).</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2117/indicacao_no_34.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2117/indicacao_no_34.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a execução dos serviços de pavimentação asfáltica na Rua Barão do Rio Branco, a partir da Rua Kalil Macul Chibeni até o seu final, numa distância de aproximadamente 200 metros.</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2124/indicacao_no_35.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2124/indicacao_no_35.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando que a Divisão Municipal de Saúde, realize uma ampla campanha intitulada “VACINAÇÃO SOLIDÁRIA”, estimulando as pessoas que serão imunizadas com a vacina da COVID-19, a doarem 1kg de alimento não perecível, caso queiram, para distribuição às famílias carentes de nosso Município que são assistidas pelo Fundo Social de Solidariedade.</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2125/indicacao_no_36.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2125/indicacao_no_36.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias e realizados os devidos estudos, objetivando encaminhar à esta Casa Legislativa, um Projeto de Lei dispondo sobre a isenção ou redução em 50% o pagamento do IPTU, ISS, Taxas de Alvarás, entre outros Tributos e Tarifas Municipais, aos setores econômicos impedidos de trabalhar por conta dos Decretos Estadual e Municipal, decorrentes do combate à COVID-19, e por conta disso são afetados diretamente.</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2126/indicacao_no_37.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2126/indicacao_no_37.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, determinar ao setor competente para que proceda a roçagem do mato e a limpeza do terreno onde está localizado o Almoxarifado Municipal.</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2129/indicacao_no_38.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2129/indicacao_no_38.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a construção um Parquinho Infantil, dotado de playground e de vários outros brinquedos para crianças, na praça de Atividades Sérgio José Fernandes, localizada no Loteamento Residencial Interlagos</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2130/indicacao_no_39.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2130/indicacao_no_39.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, nos termos regimentais, INDICAM por intermédio de Vossa Excelência, aos senhores Rodrigo Zacarias dos Santos, Prefeito Municipal, e Edilson Carlos de Paiva, Diretor Municipal de Saúde, sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, objetivando ver a possibilidade e a viabilidade, no sentido de se montar Barreiras Sanitárias nas principais entradas de nossa cidade, verificando o uso de máscaras por parte de nossos visitantes, disponibilização de álcool em gel, aferição de temperatura, anotação para controle do número de pessoas que entraram em nossa cidade, e síndrome gripal.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2131/indicacao_no_40.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2131/indicacao_no_40.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, nos termos regimentais, INDICAM por intermédio de Vossa Excelência, aos senhores Rodrigo Zacarias dos Santos, Prefeito Municipal, e Edilson Carlos de Paiva, Diretor Municipal de Saúde, sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, objetivando executar uma dedetização no final do expediente nos Supermercados, Agências Bancárias, Lotérica, Santa Casa, Órgãos Públicos, enfim, em todos os locais onde há grande circulação de pessoas.</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
     <t>ANDRÉ DO ZÉ CARLÃO, CRISTINA NOBRE</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2132/indicacao_no_41.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2132/indicacao_no_41.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscreve, nos termos regimentais, INDICAM, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal sejam tomadas as providências necessárias, objetivando a reposição do gramado, o plantio de mudas de árvores e a colocação de bancos no calçamento da área verde 02 existente na margem esquerda da Av. Waldevino Ismael de Souza, nas proximidades do Conjunto Habitacional Ana Alves Teixeira. (Foto Ilustrativa em Anexo).</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2137/indicacao_no_42.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2137/indicacao_no_42.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, INDICA, nos termos regimentais, através de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, objetivando encaminhar um Projeto de Lei Complementar à esta Casa Legislativa, dispondo sobre a mudança da data base para correção salarial dos servidores públicos municipais, passando do atual mês de ABRIL para o mês de JANEIRO de cada ano</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2141/indicacao_no_43.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2141/indicacao_no_43.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, objetivando encaminhar à esta Casa Legislativa um Projeto de Lei dispondo sobre a concessão de um reajuste no valor atual do Ticket Alimentação dos Servidores Públicos Municipais, retroagindo ao mês de direito e que houve a interrupção.</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2143/indicacao_no_44.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2143/indicacao_no_44.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, nos termos regimentais, INDICAM por intermédio de Vossa Excelência, aos senhores Rodrigo Zacarias dos Santos, Prefeito Municipal, e Edilson Carlos de Paiva, Diretor Municipal de Saúde, sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, objetivando ver a possibilidade e a viabilidade, no sentido de se antecipar o horário do início da Vacinação em nosso Município, das atuais 08h00 para às 07h00</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2144/indicacao_no_45.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2144/indicacao_no_45.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando determinar ao Setor competente, no sentido de proceder limpeza do mato que se criou no meio fio que cresceu em guias de sarjetas em vários pontos da cidade</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2148/indicacao_no_46.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2148/indicacao_no_46.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando determinar ao Setor competente, no sentido de melhorar a iluminação do Terminal Rodoviário de Passageiros Valdomiro Figueira, principalmente nas áreas do Ponto de Táxi e do Pátio de estacionamento.</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2149/indicacao_no_47.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2149/indicacao_no_47.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a construção de uma praça, dotada de bancos e de iluminação pública no seu interior, e de uma Academia ao Ar Livre, com a instalação de vários aparelhos, no terreno vago localizado entre as Ruas Ayrton Senna da Silva, Henrique Cruz, João Antonio dos Santos e Elói Muniz de Freitas.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2150/indicacao_no_48.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2150/indicacao_no_48.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando contatar com a empresa ELEKTRO-Eletricidade e Serviços S.A., para que a mesma desenvolva os devidos estudos, objetivando a colocação de braços de luz, com luminárias, nos postes de iluminação pública já existentes nas vias públicas do Loteamento Residencial de Interesse Turístico Mirante do Tietê (Vila dos Pescadores).</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2152/indicacao_no_49.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2152/indicacao_no_49.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Rodrigo Zacarias dos Santos, Prefeito Municipal, Giselda Elias da Cunha, Diretora Municipal de Trânsito do Governo do Município de Buritama, e Jaime Gonçalves Sampaio, Presidente do CONSEG-Conselho Comunitário de Segurança do Município, sejam tomadas as providências necessárias, objetivando a construção de duas lombadas padronizadas ou de um outro tipo de redutores de velocidade, na Rua Urias Pedro Pinto, sendo na altura dos números 509 e 579 daquela via pública.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2153/indicacao_no_50.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2153/indicacao_no_50.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, nos termos regimentais, INDICAM, por intermédio de Vossa Excelência, aos senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a execução dos serviços de recapeamento asfáltico na Rua dos Pereiras.</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2154/indicacao_no_51.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2154/indicacao_no_51.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, nos termos regimentais, INDICAM, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, desenvolvidos os devidos estudos, contatados com os órgãos governamentais competentes, objetivando a construção de uma Casa Albergue em nosso Município, com o objetivo de dar um melhor acolhimento a população em situação de rua.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2159/indicacao_no_52.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2159/indicacao_no_52.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, no sentido de designar um digitador para atualizar o Sistema do ESF-Estratégia Saúde da Família conforme dados fornecidos pelos Agentes Comunitários de Saúde.</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2161/indicacao_no_53.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2161/indicacao_no_53.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, no sentido de determinar ao Setor Competente, objetivando a realização de um trabalho mais intensivo no combate à Dengue em nosso Município</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2169/indicacao_no_54.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2169/indicacao_no_54.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Rodrigo Zacarias dos Santos, Prefeito Municipal, Giselda Elias da Cunha, Diretora Municipal de Trânsito, e Jaime Gonçalves Sampaio, Presidente do CONSEG-Conselho Comunitário de Segurança do Município, sejam tomadas as providências necessárias, objetivando a execução dos serviços de pintura, de sinalização de trânsito horizontal, das faixas laterais e central da pista, bem como a colocação de placas indicativas de limites de velocidades, ao longo de toda a Estrada Vicinal José Teixeira de Almeida.</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2170/indicacao_no_55.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2170/indicacao_no_55.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Rodrigo Zacarias dos Santos, Prefeito Municipal, Giselda Elias da Cunha, Diretora Municipal de Trânsito, e Jaime Gonçalves Sampaio, Presidente do CONSEG-Conselho Comunitário de Segurança do Município, sejam tomadas as providências necessárias, objetivando a execução dos serviços de pintura de sinalização de trânsito horizontal, das faixas laterais e central da pista, bem como a colocação de placas indicativas de limites de velocidades, ao longo de toda a Estrada Vicinal Antonio Alves Teixeira e a instalação de guard rails, como forma de proteção, em dois pontos da referida Estrada Vicinal, onde foram construídas galerias de águas pluviais sob aquela via pública para escoamento sentido Córrego Palmeirinha.</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2171/indicacao_no_56.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2171/indicacao_no_56.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando dar uma repaginada nas dependências do Anfiteatro Elídio Rodrigues, dotando aquele espaço cultural de poltronas e cortinas novas, ou a manutenção das já existentes, colocação de carpete ou de um outro tipo de material apropriado para o local, além de outros detalhes importantes e necessários que devem constar num ambiente como o nosso Anfiteatro</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2172/indicacao_no_57.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2172/indicacao_no_57.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Heverton Cândido de Paiva, Superintendente do IPREM-Instituto de Previdência Municipal de Buritama, sejam tomadas as providências necessárias, objetivando conceder a antecipação do pagamento de 50% do 13º Salário aos servidores públicos municipais aposentados e pensionistas junto àquele Instituto de Previdência, nos termos do Parágrafo único do Artigo 49 da Lei Complementar nº 191/21.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2173/indicacao_no_58.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2173/indicacao_no_58.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando dar uma repaginada na Praça Nair Pereira Rosa, como pintura com cor mais viva nos aparelhos de ginástica dos idosos ali instalados, plantio de mudas de flores em seus canteiros, bem como a instalação de câmeras de segurança no seu interior</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2174/indicacao_no_59.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2174/indicacao_no_59.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, desenvolvidos os devidos estudos, no sentido de, via recursos próprios ou a celebração de convênios com algum órgão governamental competente, ou ainda, através da iniciativa privada, mediante realização de processo licitatório, objetivem de fato a execução dos serviços de construção de Quiosques padronizados de alvenaria no Lanchódromo Atsumi Sugiura.</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2175/indicacao_no_60.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2175/indicacao_no_60.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando proporcionar uma melhoraria na potência da Internet nas Unidades Escolares de nosso Município, fornecer tablets com chips de Internet para os alunos de famílias inscritas no Cad Único.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, objetivando a execução dos serviços de reforma geral no Velório Municipal.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2178/indicacao_no_62.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2178/indicacao_no_62.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, desenvolvidos os devidos estudos, contatado o órgão governamental competente, objetivando a execução dos serviços de iluminação na Avenida Antonio Alves Teixeira, no trecho compreendido entre o Portal da Cidade Antonio Roberto Previdelli até a Rotatória da SP-461 (Rodovia Deputado Roberto Rollemberg), bem como no seu entorno.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2179/indicacao_no_63.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2179/indicacao_no_63.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando disponibilizar no site oficial do Governo do Município, a história de Buritama com sua bandeira, brasão e o seu Hino.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2180/indicacao_no_64.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2180/indicacao_no_64.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando o cumprimento da Lei Municipal nº 3.876, de 09 de abril de 2013, que dispõe a limpeza de imóveis na área urbana do Município e regulamenta o artigo 39 da Lei Complementar nº 07, de 09 de janeiro de 2004, que dispõe sobre construções no Município de Buritama, e dá outras providências, obrigando com referida legislação os proprietários de imóveis a construírem calçadas em frente às suas propriedades, residenciais ou lotes urbanos.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
     <t>CRISTINA NOBRE, CHERRY</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2194/indicacao_no_65.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2194/indicacao_no_65.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, nos termos regimentais, INDICAM, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, objetivando ver a possibilidade e a legalidade sobre a execução dos serviços de construção de sepulturas para as pessoas carentes que forem mortas por conta da COVID-19, com a colocação de placas constando os nomes dos que foram sepultados, pelo menos durante o período em que os corpos, por conta da legislação vigente, podem permanecer na sepultura.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2195/indicacao_no_66.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2195/indicacao_no_66.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a colocação de faixas de desaceleração em todas as entradas e saídas das Estradas Municipais que fazem parte do Anel Viário do Município, para uma melhor orientação aos motoristas de caminhões canavieiros que trabalham no escoamento da produção da cana de açúcar até as Usinas.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2201/indicacao_n_67.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2201/indicacao_n_67.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a colocação de faixas de desaceleração ao longo de toda a Avenida Antonio Alves Teixeira, nas proximidades das entradas das Estradas Municipais que dão acesso a BTM-400 Américo Pereira Dias, aos Loteamentos Residenciais Lago Azul I e II, Paraíso das Águas, Orla Um, Barco Odisséia, Marbella, Vale do Sol, até a SP-461-Deputado Roberto Rollemberg, para uma melhor orientação aos motoristas usuários daquela importante e movimentada via pública.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2218/indicacao_no_68.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2218/indicacao_no_68.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, objetivando a construção de um sarjetão padronizado, na altura do número 358 da Rua Maria Luiza dos Santos Rosa, na confluência com a Rua Antonio Florindo Filho, no Loteamento Residencial Cidade Nova. (Foto Ilustrativa do local).</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2219/indicacao_no_69.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2219/indicacao_no_69.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, objetivando a construção de alguns Quiosques de alvenaria para uso da Associação dos Produtores Rurais de nossa cidade, na margem esquerda da Av. Antonio Alves Teixeira, sentido Buritama-SP 461, Deputado Roberto Rollemberg, mais precisamente em frente a Chácara Municipal Alípio Celestino da Costa.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2220/indicacao_no_70.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2220/indicacao_no_70.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando ministrar vacinas anti-Covid-19 fabricadas pela Pfizer, já disponíveis no município, para adolescentes na faixa etária dos 12 aos 17 anos.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2221/indicacao_no_71.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2221/indicacao_no_71.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a execução com a máxima urgência, dos serviços de sinalização de solo ao longo de todo o trecho da Avenida Antônio Alves Teixeira, que liga a cidade de Buritama à SP 461, Deputado Roberto Rollemberg, passando pelo Parque Turístico João Simão Garcia, Prainha, e vários Condomínios importantes da cidade.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2222/indicacao_no_72.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2222/indicacao_no_72.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, nos termos regimentais, INDICAM, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando encaminhar à esta Casa Legislativa um Projeto de Lei instituindo no Município de Buritama/SP, o “PROJETO ABSORVER”, onde o Poder Executivo Municipal promoverá as ações de fornecimento e a distribuição gratuita de absorventes higiênicos às mulheres em situação de vulnerabilidade social econômica, e dá outras providências._x000D_
 (Minuta do Projeto de Lei e Justificativa em Anexo).</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2234/indicacao_no_73.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2234/indicacao_no_73.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a instalação de placas de denominação nas ruas do Loteamento Residencial Barcelona.</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2235/indicacao_no_74.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2235/indicacao_no_74.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, objetivando a execução dos serviços de melhoria nas condições da malha de rolamento, recapeamento asfáltico ao longo de toda a Avenida Daniel Luiz Guerbas.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2236/indicacao_no_75.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2236/indicacao_no_75.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando realizar um mutirão para a execução dos serviços de limpeza nas praças de nossa cidade, e que mantenha uma equipe permanente para irrigar os canteiros nelas existentes, bem como das avenidas, rotatórias e áreas verdes do Município.</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2238/indicacao_no_76.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2238/indicacao_no_76.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor João Daniel dos Santos, Provedor da Santa Casa de Misericórdia São Francisco de Buritama, sejam tomadas as providências necessárias, objetivando ver a possibilidade da execução dos serviços dos devidos reparos na depressão acentuada existente entre o final do pavimento asfáltico e o início da calçada, em frente ao prédio daquela entidade, no trecho compreendido entre as Ruas XV de Novembro e Afonso Pena.</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2239/indicacao_no_77.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2239/indicacao_no_77.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a instalação de mais dois ou três postes de iluminação pública, com luminárias, na Rua Afif José Abdo, mais precisamente em frente à Escola Prof. Carlos José Pereira, localizada no Loteamento Residencial Interlagos, a exemplo da instalação feita em frente da Creche Escola Profª Maria Aparecida Duarte.</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2244/indicacao_no_78.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2244/indicacao_no_78.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, no sentido de ver a possibilidade da alteração da legislação municipal, tanto a que regula o Conselho Tutelar do Município, quanto a Lei Complementar nº 179, de 30 de janeiro de 2019, possibilitando que os Conselheiros Tutelares também usufruam dos benefícios previstos nos artigos 101, 102 e 103 da referida Lei Complementar.</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2278/indicacao_no_79_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2278/indicacao_no_79_1.pdf</t>
   </si>
   <si>
     <t>INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, no sentido de encaminhar à esta Casa Legislativa um Projeto de Lei autorizando o SAAEMB-Serviço Autônomo de Água, Esgoto e Meio Ambiente do Município de Buritama a instalar uma nova Caixa D’água no interior do Loteamento Residencial Mirante do Tietê (Vila dos Pescadores), ou consertar a Caixa d’água ali já existente, e construção ou reparos na rede de distribuição de água, para que aquela Autarquia possa cobrar o consumo dos moradores daquele Loteamento.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2279/organized_18.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2279/organized_18.pdf</t>
   </si>
   <si>
     <t>INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, no sentido de encaminhar à esta Casa Legislativa um Projeto de Lei, objetivando a regularização da pesca do Tucunaré Amarelo  (Cichia Kelberi) e Tucunaré Azul (Cichia Piquitti) no Rio Tietê e seus afluentes e nas águas represadas da Usina Hidrelétrica Nova Avanhandava, na circunscrição do Município de Buritama, a exemplo de outros municípios. (Projeto de Lei em Anexo).</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2280/organized_17.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2280/organized_17.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, no sentido de encaminhar um Projeto de Lei à esta Câmara Municipal, objetivando a instituição, no âmbito do Município de Buritama, o Programa Emergencial Contra a COVID-19, a exemplo de outros Estados e Municípios. (Projeto de Lei em Anexo).</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2281/indicacao_no_82_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2281/indicacao_no_82_1.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, objetivando a execução dos serviços de alargamento e sinalização apropriada na Estrada Municipal BTM-400, Américo Pereira Dias, logo após o Castelinho, mais precisamente na primeira curva em 90º existente daquela via pública que dá acesso ao Residencial Lago Azul, entre outros, onde vários acidentes vêm ocorrendo devido à desatenção e/ou excesso de velocidade de turistas, principalmente dos que saem dos Ranchos de Varaneio com destino à cidade e que desconhecem a sinuosidade daquela curva.</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2296/indicacao_no_83_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2296/indicacao_no_83_1.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a realização de reparos e/ou a construção de um novo Sarjetão padronizado na confluência das Ruas Rio Preto e Rua Rubião Junior. (Foto Ilustrativa em Anexo).</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2297/indicacao_no_84_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2297/indicacao_no_84_1.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, objetivando a instalação de brinquedos infantis no interior de todas as praças públicas de Buritama.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2298/indicacao_no_85_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2298/indicacao_no_85_1.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Rodrigo Zacarias dos Santos, Prefeito Municipal, Giselda Elias da Cunha, Diretora Municipal de Trânsito do Governo do Município de Buritama, e Jaime Gonçalves Sampaio, Presidente do CONSEG-Conselho Comunitário de Segurança do Município, sejam tomadas as providências necessárias, objetivando a construção de uma lombada padronizada ou de um outro tipo de redutor de velocidade, mais precisamente na metade da Rua João Padre do Nascimento no Loteamento Residencial Cidade Nova.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2299/indicacao_no_86_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2299/indicacao_no_86_1.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, no sentido de se proceder uma cobertura de pedra brita em todo o pátio do Almoxarifado Municipal.</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2300/indicacao_no_87_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2300/indicacao_no_87_1.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a execução dos serviços de construção de guias e sarjetas na altura do número 105 da Rua Dr. Presciliano Pinto de Almeida.</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2301/indicacao_no_88_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2301/indicacao_no_88_1.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a instalação de Iluminação Pública (Refletores) no Campinho de Futebol do Conjunto Poliesportivo Fernando Rodrigues, na Gleba 10, Sistema de irrigação no gramado do campo e a colocação de Tela de proteção.</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2302/indicacao_no_89_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2302/indicacao_no_89_1.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Rodrigo Zacarias dos Santos, Prefeito Municipal, Giselda Elias da Cunha, Diretora Municipal de Trânsito do Governo do Município de Buritama, e Jaime Gonçalves Sampaio, Presidente do CONSEG-Conselho Comunitário de Segurança do Município, sejam tomadas as providências necessárias, objetivando a construção de uma lombada padronizada ou de um outro tipo de redutor de velocidade, mais precisamente próximo aos números 715 e 720 da Rua João Faleiros.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2309/indicacao_no_90_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2309/indicacao_no_90_1.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a execução dos serviços de varrição nas ruas da cidade, com maior urgência, nas ruas que circundam as praças Dom Lafayette Libânio e Ana Rita Mendes, principalmente no período após o funcionamento da Feira Livre que acontece sempre às terças-feiras na Rua Guilherme Guerbas entre as duas praças citadas.</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2310/indicacao_no_91_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2310/indicacao_no_91_1.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, nos termos regimentais, INDICAM, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias e realizados os devidos estudos, objetivando encaminhar à esta Casa Legislativa um Projeto de Lei baseado na Lei Federal nº 13.465/2017, de 11 de julho de 2017, que dispõe sobre a regularização fundiária rural e urbana - REURB -, bem como no Decreto nº 9.310/2018, de 15 de março de 2018 que regulamentou referida Lei.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2319/indicacao_no_92_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2319/indicacao_no_92_1.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Rodrigo Zacarias dos Santos, Prefeito Municipal, Giselda Elias da Cunha, Diretora Municipal de Trânsito do Governo do Município de Buritama, e Jaime Gonçalves Sampaio, Presidente do CONSEG-Conselho Comunitário de Segurança do Município, sejam tomadas as providências necessárias, objetivando a construção de uma lombada padronizada ou de um outro tipo de redutor de velocidade, sentido cidade-bairro, na altura do número 210 da Rua Joaquim Mariano de Freitas, nas proximidades do estabelecimento comercial denominado de Bar e Mercearia do Vermelho no Loteamento Residencial Jardim Santa Theresa.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2320/indicacao_no_93_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2320/indicacao_no_93_1.pdf</t>
   </si>
   <si>
     <t>Vereadora Maria Cristina Nobre Santos, indicando ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, que por intermédio do senhor Cristiano Gonçalves de Oliveira, Diretor do Departamento Municipal de Esporte e Lazer do Governo do Município de Buritama, possa se organizar e planejar algum tipo de Campeonato, já que as atividades esportivas praticamente estarão voltando a partir de novembro, por mais simples que seja, apenas para motivar o espírito competitivo de nossas crianças que ficaram praticamente 02 (dois) anos sem atividade física, por conta da situação da pandemia da COVID-19 que assolou o mundo.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
     <t>ADRIANO TUSTÃO, ANDRÉ DO ZÉ CARLÃO, ANÍZIO, CARLINHO DO DIVINO, CHERRY, CRISTINA NOBRE, FEBEM, JOÃOZINHO PEREZ, JUNIOR PICCOLI, MARQUINHOS BARBOSA, TONHÃO DA EDITORA</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2325/indicacao_no_94_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2325/indicacao_no_94_1.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, nos termos regimentais, INDICAM, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, a tomada das providências necessárias, contatando com a alta direção da ANEEL-Agência Nacional de Águas e Energia Elétrica e da empresa ELEKTRO-Eletricidade e Serviços S.A., objetivando cumprir a Sentença exarada pela Juíza Federal no Procedimento Ordinário - Autos nºs 0002173-96.2014.4.03.6107 - Autor: Município de Buritama/SP - Rés: Agência Nacional de Águas e Energia Elétrica-ANEEL e ELEKTRO-Eletricidade e Serviços S.A.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2333/indicacao_no_95_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2333/indicacao_no_95_1.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a construção de uma UBS-Unidade Básica de Saúde nas proximidades do Conjunto Habitacional Horácio Rodrigues Goulart.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2334/indicacao_no_96_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2334/indicacao_no_96_1.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, nos termos regimentais, INDICAM, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, objetivando o encaminhamento de um Projeto de Lei à esta Casa Legislativa, dispondo sobre a criação do Sistema Municipal de Preservação às Nascentes e Mananciais de Água, denominado “Nascentes Protegidas”, na circunscrição do Município de Buritama, bem como estabelecendo uma premiação em dinheiro aos donos das propriedades onde existam essas riquezas hídricas e que sejam por eles comprovadamente protegidas.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2335/indicacao_no_97_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2335/indicacao_no_97_1.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a colocação de bancos e a execução dos serviços de iluminação pública no interior da praça José Perez Dias, localizada na confluência da Avenida Waldevino Ismael de Souza e Rua Aurélio Fernandes.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2336/indicacao_no_98_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2336/indicacao_no_98_1.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, no sentido de tapar as valetas existentes na margem esquerda da Estrada Vicinal Guilherme Guerbas Neto, sentido cidade-bairro, abertas pelas enxurradas das chuvas que ocorreram nos últimos dias, nas proximidades dos Loteamentos Residenciais San Diego e Jardim Itaparica, bem como construir canaletas nos locais para o escoamento da água. (Fotos Ilustrativas em Anexo).</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2337/indicacao_no_99_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2337/indicacao_no_99_1.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, objetivando incentivar o uso da energia solar, com a implantação de placas fotovoltaicas nos prédios da Administração Municipal, como forma eficaz e ambientalmente correta de gerar e economizar energia.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2338/indicacao_no_100_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2338/indicacao_no_100_1.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, considerando a volta regular das atividades laborais e sociais em todo o Estado de São Paulo, inclusive as aulas nas escolas do Município, flexibilização no número de ocupação de espaços, com todos os órgãos do Governo do Município de Buritama abertos e atendendo de forma presencial, e a comprovada eficácia das vacinas na proteção do contágio e propagação da COVID-19, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando regulamentar através de Decreto Municipal ou seja encaminhado um Projeto de Lei à esta Casa Legislativa, em regime de urgência, dispondo sobre a EXIGÊNCIA da apresentação de cópias dos competentes comprovantes devidamente atualizados de vacinação anti-Covid de todos os Servidores Públicos Municipais</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2351/indicacao_no_101_prejudicado_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2351/indicacao_no_101_prejudicado_1.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, nos termos regimentais, INDICAM, por meio intermédio de Vossa Excelência, sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, para ver a viabilidade de encaminhar à esta Casa Legislativa um Projeto de Lei disponibilizando pelo menos um ônibus da frota municipal para operar no transporte de passageiros no itinerário Buritama-Birigui- Araçatuba enquanto durar a pandemia da COVID-19 e as empresas detentoras das linhas não voltem a circular normalmente._x000D_
 _x000D_
 (PREJUDICADA)</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2349/indicacao_no_102_01.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2349/indicacao_no_102_01.pdf</t>
   </si>
   <si>
     <t>Autoria: vereador Marcos Barbosa de Freitas, indicando ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a construção de uma cobertura para servir de abrigo aos alunos nos dias de chuva, com início junto a calçada até à porta de entrada da Creche Escola Prof. Carlos José Pereira, localizada no Loteamento Residencial Interlagos;</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2352/indicacao_no_103_01.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2352/indicacao_no_103_01.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando molhar a pista de terra da Estrada Municipal BTM-470 Antonio Batista Borges - “Bórginho”, até aproximadamente uns 500 metros após o término do Conjunto Habitacional Horário Rodrigues Goulart.</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2366/indicacao_no_104_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2366/indicacao_no_104_1.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a colocação de uma placa de identificação com o nome completo da Unidade Escolar em frente ao prédio da EMEF do Bairro Nossa Senhora do Livramento, ou mesmo uma inscrição na sua fachada frontal, a exemplo de outros estabelecimentos de ensino do Município.</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2367/indicacao_no_105_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2367/indicacao_no_105_1.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a colocação de placas de denominação nas vias públicas do Loteamento Residencial Praia Bella.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2368/indicacao_no_106_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2368/indicacao_no_106_1.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Rodrigo Zacarias dos Santos, Prefeito Municipal, Giselda Elias da Cunha, Diretora Municipal de Trânsito do Governo do Município de Buritama, e Jaime Gonçalves Sampaio, Presidente do CONSEG-Conselho Comunitário de Segurança do Município, sejam tomadas as providências necessárias, objetivando a construção de uma lombada ou de um outro tipo de redutor de velocidade na confluência da Avenida Waldevino Ismael de Souza e as Ruas Aurélio Fernandes e Marechal Deodoro.</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2370/indicacao_no_107_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2370/indicacao_no_107_1.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que esta subscrevem, nos termos regimentais, INDICAM, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, para que interceda junto ao IBGE – Instituto Brasileiro de Geografia e Estatística, na possibilidade de realização de uma parceria com o nosso município, no intuito de questioná-los sobre a possibilidade de autorizar os “Recenseadores” que irão desenvolver os trabalhos de campo durante o período de junho a agosto de 2022, com a realização do CENSO DEMOGRÁFICO 2022 deste Município de Buritama, para também estender ao questionário municipal,  para que efetivamente nosso Município elabore o seu diagnóstico socioterritorial – instrumento de grande relevância para subsidiar e fundamentar ações estratégicas na política de assistência social, de forma preventiva e proativa – e possa ter conhecimento de todas as famílias de baixa renda que estão passando por necessidades, e se estão sendo assistidas por projetos implantados e ofereci</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2378/indicacao_no_108_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2378/indicacao_no_108_1.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a instalação dos aparelhos de ar condicionado em diversos Órgãos do Governo do Município de Buritama, uma vez que os mesmos já foram adquiridos e até agora ainda não foram instalados.</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2379/indicacao_no_109_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2379/indicacao_no_109_1.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a construção de uma Rotatória na Avenida Antonio Alves Teixeira, mais precisamente em frente ao Loteamento Residencial Vale do Sol, proporcionando uma maior segurança, tanto no embarque quanto no desembarque, às crianças que tomam ônibus escolar, ou que o próprio motorista faça o devido contorno na Rotatória da SP-461-Rodovia Deputado Roberto Rollemberg, permitindo que os alunos desembarquem de maneira correta e segura, ou seja, na margem direita daquela Avenida, já no acesso ao Residencial onde moram, contornando novamente na Rotatória do Parque Turístico João Simão Garcia, Prainha, dando sequência à linha para deixar os alunos que residem ao longo dela.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2380/indicacao_no_110_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2380/indicacao_no_110_1.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, objetivando a elaboração e encaminhamento de um Projeto de Lei Complementar à esta Casa Legislativa, dispondo sobre a criação da Guarda Municipal em Buritama, nos termos do Inciso XI, Parágrafo único, do Artigo 31, e Artigo 70, Parágrafo único, todos da Lei Orgânica do Município, destinada à proteção de seus bens, serviços e instalações, obedecidos os preceitos da Legislação Federal, estabelecendo a sua organização e determinando os limites de sua competência, para operar como força auxiliar na proteção dos bens, serviços e instalações municipais, bem como contatar com a Secretaria de Estado dos Negócios da Segurança Pública solicitando a designação de mais Policiais Militares para o nosso Município, aumentando, assim, o nosso efetivo de forma a proporc</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2381/indicacao_no_111_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2381/indicacao_no_111_1.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Rodrigo Zacarias dos Santos, Prefeito Municipal, Giselda Elias da Cunha, Diretora Municipal de Trânsito, e Jaime Gonçalves Sampaio, Presidente do CONSEG-Conselho Comunitário de Segurança do Município, sejam tomadas as providências necessárias, objetivando a construção de uma lombada ou de um outro tipo de redutor de velocidade na Rua Almiro Antonio dos Santos no Loteamento Residencial Benedito Garcia</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2382/indicacao_no_112_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2382/indicacao_no_112_1.pdf</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, objetivando a elaboração e encaminhamento de um Projeto de Lei à esta Casa Legislativa, dispondo sobre a isenção do pagamento da taxa de inscrição dos concursos públicos municipais e Processos Seletivos Simplificados realizados pela Prefeitura Municipal de Buritama, Câmara Municipal, SAAEMB-Serviço Autônomo de Água, Esgoto e Meio Ambiente do Município de Buritama e IPREM-Instituto de Previdência Municipal de Buritama, ao doador de medula óssea e ao doador regular de sangue e as pessoas de baixa renda, desde que inscritos no Cadastro Único para Programas Sociais do Governo Federal, a exemplo de outros Municípios. (Modelo Anexo).</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2383/indicacao_no_113_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2383/indicacao_no_113_1.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a construção de calçadas em toda a extensão da Avenida Vicente José Trindade.</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2393/indicacao_no_114_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2393/indicacao_no_114_1.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, nos termos regimentais, INDICAM, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, por ocasião do encaminhamento de Projetos de Lei à esta Casa Legislativa que disponham sobre abertura de Créditos Adicionais Suplementares ou Especiais, enviar também em anexo uma Justificativa bem detalhada sobre os setores da Administração Municipal que serão atendidos e no que referidos recursos serão aplicados.</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2394/indicacao_no_115_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2394/indicacao_no_115_1.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, no sentido de designar dois motoristas para cada ambulância nas viagens do Departamento Municipal de Saúde para a cidade de São Paulo ou para outras cidades num raio superior a 500 Kms para transporte de pacientes, para não sobrecarregar apenas um profissional, se evitando que ele seja tomado pelo sono e pelo cansaço.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2404/indicacao_no_116_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2404/indicacao_no_116_1.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, para que interceda junto a senhora Vânia Cristina Frazatti Gâmbera Dias, Diretora do Departamento Municipal de Educação, objetivando a execução, na sua integralidade, da Lei Ordinária nº 4.592, de 04 de dezembro de 2019, originada do Projeto de Lei nº 12/19, de minha autoria, devidamente sancionado pelo senhor Prefeito Municipal Rodrigo Zacarias dos Santos, que “dispõe sobre a obrigatoriedade de apresentação de carteira de vacinação no ato de matrícula ou rematrícula na rede pública e privada municipal de ensino” no município de Buritama/SP.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2405/indicacao_no_117_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2405/indicacao_no_117_1.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando ver a possibilidade da execução dos serviços de construção de um Sarjetão padronizado no local da depressão acentuada existente entre o final do pavimento asfáltico e o início da calçada, em frente ao prédio da Santa Casa de Misericórdia São Francisco de Buritama, no trecho compreendido entre as Ruas XV de Novembro e Afonso Pena, cuja entidade atualmente passa por séria dificuldade financeira não pode arcar com os custos da referida construção. (Fotos Ilustrativas em Anexo).</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2406/indicacao_no_118_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2406/indicacao_no_118_1.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, objetivando credenciar um maior número de Instituições Financeiras, como é o caso do Bradesco, Santander, Banco do Brasil e Caixa Econômica Federal, e estabelecimentos comerciais, como Farmácias e outros segmentos, como locais oficiais de recebimento do IPTU-Imposto Predial e Territorial e Urbano e demais taxas e tarifas da Prefeitura Municipal, bem como do SAAEMB-Serviço Autônomo de Água, Esgoto e Meio Ambiente do Município de Buritama.</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
     <t>RQA</t>
   </si>
   <si>
     <t>Requerimento Avulso</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2094/requerimento_avulso_no_01.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2094/requerimento_avulso_no_01.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, abaixo assinado, REQUEIRO, a gentileza de Vossa Excelência, no sentido de fornecer cópia dos seguintes documentos:</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2110/requerimento_avulso_no_02.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2110/requerimento_avulso_no_02.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO OUTREM_x000D_
 Venho por meiodeste mui respeitosamente a sua presença como representante do povo de Buritama na Casa de Leis Municipal, informar que reiteradamente o município de Buritama em sua gestão anterior 2016 à 2019 e atual gestão 2021 à 2024, vem rejeitando o fornecimento continuo de medicamento GLYXAMBI Boehringer Ingelheim</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2139/requerimento_avulso_no_03.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2139/requerimento_avulso_no_03.pdf</t>
   </si>
   <si>
     <t>Eu, ANÍZIO ANTONIO DA SILVA, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, no sentido de AUTORIZAR a leitura Sessão Ordinária desta Casa Legislativa desta segunda-feira, dia 05 de abril de 2021, do presente DESPACHO da lavra do Relator Paulo Galizia, da 10º Câmara de Direito Público do Egrégio Tribunal de Justiça do Estado de São Paulo, que verba sobre a Gratificação de Nível Universitário.</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2140/requerimento_avulso_no_04.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2140/requerimento_avulso_no_04.pdf</t>
   </si>
   <si>
     <t>ANIZIO ANTONIO DA SILVA, vereador com assento da Câmara Municipal de Buritama-SP, vem mui respeitosamente à presença de Vossa Excelência encaminhar fatos que não contribuem com os discursos proferidos por arautos dessa administração em relação ao INTERESSE TURÍSTICO, e RESPEITO para com a POPULAÇÃO.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2176/requerimento_outrem_no_03.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2176/requerimento_outrem_no_03.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO OUTREM_x000D_
 REUNIÃO COM OS SERVIDORES DO DEPARTAMENTO MUNICIPAL DA EDUCAÇÃO, PARA QUE SEJAM EXCLARECIDOS A ATUAÇÃO DOS PROFESSOR NESTE MOMENTO DE PANDEMIA.</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2187/requerimento_avulso_no_06_anizio.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2187/requerimento_avulso_no_06_anizio.pdf</t>
   </si>
   <si>
     <t>REQUEIRO a gentileza de Vossa Excelência, no sentido de fornecer à este vereador requerente uma Justificativa formal referente às informações prolatadas pelo presidente da Cash Legislativa na Sessão Ordinária realizada na segunda-feira, dia 12 de abril de 2021, sobre a abdicação ao atendimento do Requerimento 33/21, subscrito pelos vereadores André Luiz Cunto, Antônio José de Oliveira Junior, Marcos Barbosa de Freitas, Adriano Carlo de Carvalho e José Ademir Piccoli Junior, aprovado por unanimidade na Sessão Ordinária realizada na segunda-feira, dia 05 de abril de 2021, de convocação, nos termos dos Artigos 8º, XII, e 102 da Lei Orgânica do Município, do Diretor Municipal de Saúde, Edilson Carlos de Paiva, para comparecer na Câmara Municipal na Sessão Ordinária do dia 12 de abril de 2021, para prestar esclarecimentos a respeito da pandemia da COVID-IS9, situação que se agrava em números de infectados e de óbitos, da Dengue e de outras questões relacionadas àquela Pasta e que carecem.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2371/requerimento_avulso_no_07_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2371/requerimento_avulso_no_07_1.pdf</t>
   </si>
   <si>
     <t>REQUEIRO vista, por uma sessão ordinária, do Processo relativo ao Projeto de Lei Complementar nº 05/21, de autoria do Poder Executivo Municipal, que institui o Regime de Previdência Complementar no âmbito do Município de Buritama, fixa o limite máximo para a concessão de aposentadorias e pensões pelo regime de previdência de que trata o art. 40 da Constituição Federal, autoriza a adesão a plano de benefícios de previdência complementar, e dá outras providências, que se encontra como objeto de estudo nesta Casa Legislativa, para melhor me inteirar à respeito da referida Propositura já que se trata de matéria importante e que diz respeito a toda a Categoria do Funcionalismo Público Municipal, necessitando, portanto, de maiores esclarecimentos para que quando a mesma for submetida a Plenário, eu possa votar com total segurança, consciência tranquila e mais conhecimento sobre o tema que se trata.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2407/requerimentos_outrem_no_01_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2407/requerimentos_outrem_no_01_1.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO OUTREM - SOLICITAR DECLARAÇÃO OU ATESTADO QUE O PREFEITO SE ACHA EM PLENA FUNÇÃO DE SEU CARGO E A CÓPIA AUTENTICADA DA LEI Nº 4.713, DE 04 DE NOVEMBRO DE 2021.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
     <t>TCE</t>
   </si>
   <si>
     <t>Parecer do TCE-SP Contas</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2292/parecer_contas_exec_2019.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2292/parecer_contas_exec_2019.pdf</t>
   </si>
   <si>
     <t>CONTAS ANUAIS DA PREFEITURA MUNICIPAL DE BURITAMA. EXERCÍCIO: 2019. PARECER FAVORÁVEL. RECOMENDAÇÕES.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>COM</t>
   </si>
   <si>
     <t>Parecer Comissão de Orçamento Contas</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2293/relatorio_e_voto_contas_exec_2019.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2293/relatorio_e_voto_contas_exec_2019.pdf</t>
   </si>
   <si>
     <t>CONTAS DA PREFEITURA MUNICIPAL DE BURITAMA, relativas ao exercício de 2019.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
     <t>COFC - ORÇAMENTO, FINANÇAS E CONTABILIDADE</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2330/parecer_especial_2021_-_cofc_05-10-2021_1.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2330/parecer_especial_2021_-_cofc_05-10-2021_1.pdf</t>
   </si>
   <si>
     <t>PARECER ESPECIAL 2021 - COFC 05-10-2021</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4120,67 +4120,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2321/proposta_de_emenda_a_lom_no_01_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2377/proposta_de_emenda_a_lei_organica_no_2_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2025/projeto_de_lei_no_01.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2026/projeto_de_lei_no_02.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2027/projeto_de_lei_no_03.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2028/projeto_de_lei_no_04.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2029/projeto_de_lei_no_05.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2031/projeto_de_lei__no_06.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2032/projeto_de_lei__no_07.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2033/projeto_de_lei__no_08.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2082/projeto_de_lei_no_09.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2083/projeto_de_lei_no_10.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2096/projeto_de_lei_no_11.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2104/projeto_de_lei_no_12.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2105/projeto_de_lei_no_13.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2106/projeto_de_lei_no_14.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2113/projeto_de_lei_no_15_-_18-03-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2118/projeto_de_lei_16_de_23_marco_21_000257.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2122/projeto_de_lei_nr_17_de_29_de_marco_21_000269.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2123/projeto_de_lei_nr_18_de_29_de_marco_21_000270.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2133/projeto_de_lei_no_19.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2151/projeto_de_lei_no_20.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2164/projeto_de_lei_no_21.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2165/projeto_de_lei_no_22.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2185/pl23.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2186/pl24.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2197/projeto_de_lei_no_25.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2198/projeto_de_lei_no_26.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2199/projeto_de_lei_no_27.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2208/projeto_de_lei_no_28.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2211/projeto_de_lei_no_29.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2212/projeto_de_lei_no_30.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2213/projeto_de_lei_no_31.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2214/projeto_de_lei_no_32.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2223/projeto_de_lei_no_33_2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2224/projeto_de_lei_no_34.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2225/projeto_de_lei_no_35.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2240/projeto_de_lei_no_37.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2241/projeto_de_lei_no_38.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2245/projeto_de_lei_no_39.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2246/projeto_de_lei_no_40.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2247/projeto_de_lei_no_41.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2250/projeto_de_lei_no_42_0001.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2266/projeto_de_lei_no_43_0001.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2267/projeto_de_lei_no_44_0001.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2268/projeto_de_lei_no_45_0001.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2269/projeto_de_lei_no_46_1.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2270/projeto_de_lei_no_47_1.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2271/projeto_de_lei_no_48_atualizado.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2272/projeto_de_lei_no_49_1.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2273/projeto_de_lei_no_50_1.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2274/projeto_de_lei_no_51_1.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2275/projeto_de_lei_no_52_1.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2294/projeto_de_lei_no_53_11.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2295/projeto_de_lei_no_54_1.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2311/projeto_de_lei_no_55_1.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2317/projeto_de_lei_no_56_at.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2322/projeto_de_lei_no_57_1.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2328/projeto_de_lei_no_58_1.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2329/projeto_de_lei_no_59_1.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2341/projeto_de_lei_no_60_retirado.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2342/projeto_de_lei_no_61_de_25__de_outubro_2021_001676.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2343/projeto_de_lei_no_62_de_27__de_outubro_2021_001677.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2344/projeto_de_lei_no_63_de_27__de_outubro_2021_001678.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2345/projeto_de_lei_no_64_de_27__de_outubro_2021_001679.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2346/projeto_de_lei_no_65_de_27__de_outubro_2021_001680.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2347/projeto_de_lei_no_66_retirado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2348/projeto_de_lei_no_67__de_27__de_outubro_2021_substituido.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2360/projeto_de_lei_no_68_1.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2361/projeto_de_lei_no_69_1.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2375/projeto_de_lei_no_70-2021_1.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2387/projeto_de_lei_no_71_1.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2388/projeto_de_lei_no_72_1.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2389/projeto_de_lei_no_73_1.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2390/projeto_de_lei_no_74_1.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2391/projeto_de_lei_no_75_1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2402/projeto_de_lei_no_76_1.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2403/projeto_de_lei_no_77_1.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2059/projeto_de_lei_no_01_04-02-2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2200/projeto_de_lei_no_02.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2312/projeto_de_lei_no_03.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2327/projeto_de_lei_no_04.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2369/projeto_de_lei_no_05.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2030/projeto_de_lei_complementar_no_01.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2215/projeto_de_lei_complementar_no_02.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2216/projeto_de_lei_complementar_no_03_corrigido.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2362/projeto_de_lei_complementar_no_04_1.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2363/projeto_de_lei_complementar_no_05_1.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2364/projeto_de_lei_complementar_no_06_1.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2376/projeto_de_lei_complementar_no_07-2021_1.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2392/projeto_de_lei_complementar_no_8_1.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2395/projeto_de_lei_complementar_no_09_1.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2041/projeto_de_decreto_legislativo_no_01.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2042/projeto_de_decreto_legislativo_no_02.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2043/projeto_de_decreto_legislativo_no_03.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2044/projeto_de_decreto_legislativo_no_04.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2045/projeto_de_decreto_legislativo_no_05.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2038/projeto_de_resolucao_no_01.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2039/projeto_de_resolucao_no_02.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2040/projeto_de_resolucao_no_03.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2277/projeto_de_resolucao_no_04_1.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2251/emenda_modificativa_no_01_0001.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2252/emenda_modificativa_no_02_0001.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2253/emenda_modificativa_no_03_0001.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2254/emenda_modificativa_no_04_0001.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2255/emenda_modificativa_no_05_0001.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2256/emenda_modificativa_no_06_0001.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2257/emenda_modificativa_no_07_0001.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2258/emenda_modificativa_no_08_0001.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2259/emenda_modificativa_no_09_0001.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2260/emenda_modificativa_no_10_0001.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2261/emenda_modificativa_no_11_0001.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2262/emenda_modificativa_no_12_0001.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2263/emenda_modificativa_no_13_0001.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2264/emenda_modificativa_no_14_0001.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2265/emenda_modificativa_no_15_0001.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2276/proposta_de_emenda_no_16_000017.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2034/req_01_.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2035/requerimento_no_02.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2056/requerimento_no_08.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2057/requerimento_no_09.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2058/requerimento_no_10.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2069/requerimento_no_12.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2070/requerimento_no_13.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2071/requerimento_no_14.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2072/requerimento_no_15.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2073/requerimento_no_16.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2074/requerimeno_no_17.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2075/requerimeno_no_18.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2076/requerimeno_no_19.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2090/requerimento_no_22.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2091/requerimento_no_23.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2092/requerimento_no_24.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2093/requerimento_no_25.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2108/requerimento_no_27.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2109/requerimento_no_28.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2112/requerimento_no_29.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2121/requerimento_no_32.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2127/requerimento_no_33.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2128/requerimento_no_34.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2134/requerimento_no_35.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2135/requerimento_no_36.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2136/requerimento_no_37.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2142/requerimento_no_38.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2145/requerimento_no_39.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2146/requerimento_no_40.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2147/requerimento_no_41.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2155/requerimento_no42.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2156/requerimento_no43.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2157/requerimento_no44.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2158/requerimento_no45.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2160/requerimento_no_46.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2166/requerimento_no_49.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2167/requerimento_no_50.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2168/requerimento_no_51.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2183/requerimento_no_54.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2184/requerimento_no_55.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2190/requerimento_no_58.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2191/requerimento_no_59.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2192/requerimento_no_60.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2193/requerimento_no_61.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2196/requerimento_no_62.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2205/requerimento_no_66.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2206/requerimento_no_67.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2207/requerimento_no_68.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2210/requerimento_no_70.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2231/requerimento_no_76.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2232/requerimento_no_77.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2233/requerimento_no_78.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2282/requerimento_no_84_1.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2303/requerimento_no_92_1.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2304/requerimento_no_93_1.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2305/requerimento_no_94_1.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2306/requerimento_no_95_1.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2307/requerimento_no_96_1.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2308/requerimento_no_97_1.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2318/requerimento_no_102_1.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2326/requerimento_no_105_1.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2350/requerimento_no_109_1.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2384/requerimento_no_120_1.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2385/requerimento_no_121_1.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2386/requerimento_no_122_1.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2036/indicacao_no_01.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2037/indicacao_no_02.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2047/indicacao__no_03.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2048/indicacao__no_04.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2049/indicacao__no_05.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2050/indicacao_no_06.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2061/indicacao_no_07.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2062/indicacao_no_08.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2065/indicacao_no_09.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2066/indicacao_no_10.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2067/indicacao_no_11.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2068/indicacao_no_12.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2077/indicacao_no_13.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2078/indicacao_no_14.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2079/indicacao_no_15.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2080/indicacao_no_16.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2081/indicacao_no_17.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2084/indicacao_no_18.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2085/indicacao_no_19.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2086/indicacao_no_20.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2087/indicacao_no_21.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2095/indicacao_no_22.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2097/indicacao_no_23.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2098/indicacao_no_24.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2099/indicacao_no_25.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2100/indicacao_no_26.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2101/indicacao_no_27.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2102/indicacao_no_28.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2103/indicacao_no_29.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2111/indicacao_no_30.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2114/indicacao_no_31.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2115/indicacao_no_32.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2116/indicacao_no_33.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2117/indicacao_no_34.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2124/indicacao_no_35.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2125/indicacao_no_36.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2126/indicacao_no_37.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2129/indicacao_no_38.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2130/indicacao_no_39.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2131/indicacao_no_40.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2132/indicacao_no_41.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2137/indicacao_no_42.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2141/indicacao_no_43.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2143/indicacao_no_44.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2144/indicacao_no_45.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2148/indicacao_no_46.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2149/indicacao_no_47.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2150/indicacao_no_48.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2152/indicacao_no_49.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2153/indicacao_no_50.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2154/indicacao_no_51.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2159/indicacao_no_52.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2161/indicacao_no_53.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2169/indicacao_no_54.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2170/indicacao_no_55.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2171/indicacao_no_56.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2172/indicacao_no_57.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2173/indicacao_no_58.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2174/indicacao_no_59.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2175/indicacao_no_60.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2178/indicacao_no_62.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2179/indicacao_no_63.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2180/indicacao_no_64.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2194/indicacao_no_65.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2195/indicacao_no_66.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2201/indicacao_n_67.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2218/indicacao_no_68.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2219/indicacao_no_69.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2220/indicacao_no_70.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2221/indicacao_no_71.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2222/indicacao_no_72.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2234/indicacao_no_73.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2235/indicacao_no_74.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2236/indicacao_no_75.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2238/indicacao_no_76.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2239/indicacao_no_77.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2244/indicacao_no_78.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2278/indicacao_no_79_1.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2279/organized_18.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2280/organized_17.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2281/indicacao_no_82_1.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2296/indicacao_no_83_1.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2297/indicacao_no_84_1.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2298/indicacao_no_85_1.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2299/indicacao_no_86_1.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2300/indicacao_no_87_1.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2301/indicacao_no_88_1.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2302/indicacao_no_89_1.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2309/indicacao_no_90_1.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2310/indicacao_no_91_1.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2319/indicacao_no_92_1.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2320/indicacao_no_93_1.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2325/indicacao_no_94_1.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2333/indicacao_no_95_1.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2334/indicacao_no_96_1.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2335/indicacao_no_97_1.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2336/indicacao_no_98_1.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2337/indicacao_no_99_1.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2338/indicacao_no_100_1.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2351/indicacao_no_101_prejudicado_1.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2349/indicacao_no_102_01.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2352/indicacao_no_103_01.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2366/indicacao_no_104_1.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2367/indicacao_no_105_1.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2368/indicacao_no_106_1.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2370/indicacao_no_107_1.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2378/indicacao_no_108_1.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2379/indicacao_no_109_1.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2380/indicacao_no_110_1.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2381/indicacao_no_111_1.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2382/indicacao_no_112_1.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2383/indicacao_no_113_1.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2393/indicacao_no_114_1.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2394/indicacao_no_115_1.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2404/indicacao_no_116_1.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2405/indicacao_no_117_1.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2406/indicacao_no_118_1.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2094/requerimento_avulso_no_01.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2110/requerimento_avulso_no_02.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2139/requerimento_avulso_no_03.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2140/requerimento_avulso_no_04.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2176/requerimento_outrem_no_03.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2187/requerimento_avulso_no_06_anizio.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2371/requerimento_avulso_no_07_1.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2407/requerimentos_outrem_no_01_1.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2292/parecer_contas_exec_2019.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2293/relatorio_e_voto_contas_exec_2019.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2330/parecer_especial_2021_-_cofc_05-10-2021_1.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2321/proposta_de_emenda_a_lom_no_01_1.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2377/proposta_de_emenda_a_lei_organica_no_2_1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2025/projeto_de_lei_no_01.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2026/projeto_de_lei_no_02.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2027/projeto_de_lei_no_03.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2028/projeto_de_lei_no_04.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2029/projeto_de_lei_no_05.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2031/projeto_de_lei__no_06.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2032/projeto_de_lei__no_07.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2033/projeto_de_lei__no_08.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2082/projeto_de_lei_no_09.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2083/projeto_de_lei_no_10.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2096/projeto_de_lei_no_11.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2104/projeto_de_lei_no_12.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2105/projeto_de_lei_no_13.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2106/projeto_de_lei_no_14.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2113/projeto_de_lei_no_15_-_18-03-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2118/projeto_de_lei_16_de_23_marco_21_000257.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2122/projeto_de_lei_nr_17_de_29_de_marco_21_000269.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2123/projeto_de_lei_nr_18_de_29_de_marco_21_000270.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2133/projeto_de_lei_no_19.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2151/projeto_de_lei_no_20.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2164/projeto_de_lei_no_21.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2165/projeto_de_lei_no_22.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2185/pl23.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2186/pl24.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2197/projeto_de_lei_no_25.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2198/projeto_de_lei_no_26.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2199/projeto_de_lei_no_27.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2208/projeto_de_lei_no_28.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2211/projeto_de_lei_no_29.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2212/projeto_de_lei_no_30.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2213/projeto_de_lei_no_31.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2214/projeto_de_lei_no_32.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2223/projeto_de_lei_no_33_2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2224/projeto_de_lei_no_34.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2225/projeto_de_lei_no_35.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2240/projeto_de_lei_no_37.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2241/projeto_de_lei_no_38.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2245/projeto_de_lei_no_39.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2246/projeto_de_lei_no_40.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2247/projeto_de_lei_no_41.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2250/projeto_de_lei_no_42_0001.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2266/projeto_de_lei_no_43_0001.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2267/projeto_de_lei_no_44_0001.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2268/projeto_de_lei_no_45_0001.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2269/projeto_de_lei_no_46_1.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2270/projeto_de_lei_no_47_1.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2271/projeto_de_lei_no_48_atualizado.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2272/projeto_de_lei_no_49_1.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2273/projeto_de_lei_no_50_1.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2274/projeto_de_lei_no_51_1.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2275/projeto_de_lei_no_52_1.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2294/projeto_de_lei_no_53_11.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2295/projeto_de_lei_no_54_1.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2311/projeto_de_lei_no_55_1.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2317/projeto_de_lei_no_56_at.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2322/projeto_de_lei_no_57_1.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2328/projeto_de_lei_no_58_1.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2329/projeto_de_lei_no_59_1.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2341/projeto_de_lei_no_60_retirado.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2342/projeto_de_lei_no_61_de_25__de_outubro_2021_001676.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2343/projeto_de_lei_no_62_de_27__de_outubro_2021_001677.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2344/projeto_de_lei_no_63_de_27__de_outubro_2021_001678.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2345/projeto_de_lei_no_64_de_27__de_outubro_2021_001679.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2346/projeto_de_lei_no_65_de_27__de_outubro_2021_001680.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2347/projeto_de_lei_no_66_retirado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2348/projeto_de_lei_no_67__de_27__de_outubro_2021_substituido.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2360/projeto_de_lei_no_68_1.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2361/projeto_de_lei_no_69_1.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2375/projeto_de_lei_no_70-2021_1.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2387/projeto_de_lei_no_71_1.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2388/projeto_de_lei_no_72_1.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2389/projeto_de_lei_no_73_1.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2390/projeto_de_lei_no_74_1.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2391/projeto_de_lei_no_75_1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2402/projeto_de_lei_no_76_1.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2403/projeto_de_lei_no_77_1.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2059/projeto_de_lei_no_01_04-02-2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2200/projeto_de_lei_no_02.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2312/projeto_de_lei_no_03.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2327/projeto_de_lei_no_04.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2369/projeto_de_lei_no_05.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2030/projeto_de_lei_complementar_no_01.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2215/projeto_de_lei_complementar_no_02.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2216/projeto_de_lei_complementar_no_03_corrigido.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2362/projeto_de_lei_complementar_no_04_1.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2363/projeto_de_lei_complementar_no_05_1.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2364/projeto_de_lei_complementar_no_06_1.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2376/projeto_de_lei_complementar_no_07-2021_1.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2392/projeto_de_lei_complementar_no_8_1.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2395/projeto_de_lei_complementar_no_09_1.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2041/projeto_de_decreto_legislativo_no_01.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2042/projeto_de_decreto_legislativo_no_02.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2043/projeto_de_decreto_legislativo_no_03.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2044/projeto_de_decreto_legislativo_no_04.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2045/projeto_de_decreto_legislativo_no_05.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2038/projeto_de_resolucao_no_01.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2039/projeto_de_resolucao_no_02.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2040/projeto_de_resolucao_no_03.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2277/projeto_de_resolucao_no_04_1.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2251/emenda_modificativa_no_01_0001.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2252/emenda_modificativa_no_02_0001.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2253/emenda_modificativa_no_03_0001.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2254/emenda_modificativa_no_04_0001.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2255/emenda_modificativa_no_05_0001.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2256/emenda_modificativa_no_06_0001.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2257/emenda_modificativa_no_07_0001.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2258/emenda_modificativa_no_08_0001.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2259/emenda_modificativa_no_09_0001.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2260/emenda_modificativa_no_10_0001.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2261/emenda_modificativa_no_11_0001.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2262/emenda_modificativa_no_12_0001.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2263/emenda_modificativa_no_13_0001.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2264/emenda_modificativa_no_14_0001.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2265/emenda_modificativa_no_15_0001.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2276/proposta_de_emenda_no_16_000017.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2034/req_01_.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2035/requerimento_no_02.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2056/requerimento_no_08.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2057/requerimento_no_09.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2058/requerimento_no_10.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2069/requerimento_no_12.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2070/requerimento_no_13.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2071/requerimento_no_14.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2072/requerimento_no_15.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2073/requerimento_no_16.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2074/requerimeno_no_17.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2075/requerimeno_no_18.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2076/requerimeno_no_19.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2090/requerimento_no_22.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2091/requerimento_no_23.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2092/requerimento_no_24.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2093/requerimento_no_25.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2108/requerimento_no_27.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2109/requerimento_no_28.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2112/requerimento_no_29.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2121/requerimento_no_32.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2127/requerimento_no_33.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2128/requerimento_no_34.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2134/requerimento_no_35.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2135/requerimento_no_36.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2136/requerimento_no_37.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2142/requerimento_no_38.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2145/requerimento_no_39.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2146/requerimento_no_40.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2147/requerimento_no_41.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2155/requerimento_no42.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2156/requerimento_no43.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2157/requerimento_no44.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2158/requerimento_no45.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2160/requerimento_no_46.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2166/requerimento_no_49.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2167/requerimento_no_50.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2168/requerimento_no_51.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2183/requerimento_no_54.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2184/requerimento_no_55.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2190/requerimento_no_58.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2191/requerimento_no_59.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2192/requerimento_no_60.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2193/requerimento_no_61.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2196/requerimento_no_62.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2205/requerimento_no_66.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2206/requerimento_no_67.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2207/requerimento_no_68.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2210/requerimento_no_70.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2231/requerimento_no_76.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2232/requerimento_no_77.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2233/requerimento_no_78.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2282/requerimento_no_84_1.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2303/requerimento_no_92_1.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2304/requerimento_no_93_1.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2305/requerimento_no_94_1.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2306/requerimento_no_95_1.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2307/requerimento_no_96_1.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2308/requerimento_no_97_1.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2318/requerimento_no_102_1.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2326/requerimento_no_105_1.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2350/requerimento_no_109_1.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2384/requerimento_no_120_1.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2385/requerimento_no_121_1.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2386/requerimento_no_122_1.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2036/indicacao_no_01.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2037/indicacao_no_02.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2047/indicacao__no_03.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2048/indicacao__no_04.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2049/indicacao__no_05.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2050/indicacao_no_06.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2061/indicacao_no_07.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2062/indicacao_no_08.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2065/indicacao_no_09.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2066/indicacao_no_10.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2067/indicacao_no_11.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2068/indicacao_no_12.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2077/indicacao_no_13.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2078/indicacao_no_14.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2079/indicacao_no_15.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2080/indicacao_no_16.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2081/indicacao_no_17.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2084/indicacao_no_18.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2085/indicacao_no_19.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2086/indicacao_no_20.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2087/indicacao_no_21.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2095/indicacao_no_22.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2097/indicacao_no_23.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2098/indicacao_no_24.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2099/indicacao_no_25.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2100/indicacao_no_26.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2101/indicacao_no_27.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2102/indicacao_no_28.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2103/indicacao_no_29.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2111/indicacao_no_30.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2114/indicacao_no_31.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2115/indicacao_no_32.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2116/indicacao_no_33.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2117/indicacao_no_34.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2124/indicacao_no_35.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2125/indicacao_no_36.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2126/indicacao_no_37.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2129/indicacao_no_38.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2130/indicacao_no_39.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2131/indicacao_no_40.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2132/indicacao_no_41.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2137/indicacao_no_42.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2141/indicacao_no_43.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2143/indicacao_no_44.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2144/indicacao_no_45.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2148/indicacao_no_46.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2149/indicacao_no_47.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2150/indicacao_no_48.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2152/indicacao_no_49.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2153/indicacao_no_50.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2154/indicacao_no_51.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2159/indicacao_no_52.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2161/indicacao_no_53.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2169/indicacao_no_54.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2170/indicacao_no_55.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2171/indicacao_no_56.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2172/indicacao_no_57.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2173/indicacao_no_58.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2174/indicacao_no_59.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2175/indicacao_no_60.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2178/indicacao_no_62.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2179/indicacao_no_63.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2180/indicacao_no_64.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2194/indicacao_no_65.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2195/indicacao_no_66.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2201/indicacao_n_67.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2218/indicacao_no_68.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2219/indicacao_no_69.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2220/indicacao_no_70.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2221/indicacao_no_71.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2222/indicacao_no_72.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2234/indicacao_no_73.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2235/indicacao_no_74.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2236/indicacao_no_75.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2238/indicacao_no_76.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2239/indicacao_no_77.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2244/indicacao_no_78.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2278/indicacao_no_79_1.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2279/organized_18.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2280/organized_17.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2281/indicacao_no_82_1.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2296/indicacao_no_83_1.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2297/indicacao_no_84_1.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2298/indicacao_no_85_1.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2299/indicacao_no_86_1.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2300/indicacao_no_87_1.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2301/indicacao_no_88_1.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2302/indicacao_no_89_1.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2309/indicacao_no_90_1.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2310/indicacao_no_91_1.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2319/indicacao_no_92_1.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2320/indicacao_no_93_1.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2325/indicacao_no_94_1.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2333/indicacao_no_95_1.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2334/indicacao_no_96_1.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2335/indicacao_no_97_1.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2336/indicacao_no_98_1.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2337/indicacao_no_99_1.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2338/indicacao_no_100_1.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2351/indicacao_no_101_prejudicado_1.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2349/indicacao_no_102_01.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2352/indicacao_no_103_01.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2366/indicacao_no_104_1.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2367/indicacao_no_105_1.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2368/indicacao_no_106_1.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2370/indicacao_no_107_1.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2378/indicacao_no_108_1.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2379/indicacao_no_109_1.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2380/indicacao_no_110_1.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2381/indicacao_no_111_1.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2382/indicacao_no_112_1.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2383/indicacao_no_113_1.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2393/indicacao_no_114_1.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2394/indicacao_no_115_1.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2404/indicacao_no_116_1.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2405/indicacao_no_117_1.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2406/indicacao_no_118_1.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2094/requerimento_avulso_no_01.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2110/requerimento_avulso_no_02.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2139/requerimento_avulso_no_03.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2140/requerimento_avulso_no_04.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2176/requerimento_outrem_no_03.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2187/requerimento_avulso_no_06_anizio.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2371/requerimento_avulso_no_07_1.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2407/requerimentos_outrem_no_01_1.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2292/parecer_contas_exec_2019.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2293/relatorio_e_voto_contas_exec_2019.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2021/2330/parecer_especial_2021_-_cofc_05-10-2021_1.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="169.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="131.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="130.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>