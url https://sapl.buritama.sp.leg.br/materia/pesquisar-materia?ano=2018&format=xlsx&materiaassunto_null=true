--- v0 (2025-10-16)
+++ v1 (2026-04-02)
@@ -54,957 +54,957 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>E-LOM</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>JOSÉ DOMINGOS MARTINS FILHO</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1471/proposta_de_emenda_no_02_2018_lom.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1471/proposta_de_emenda_no_02_2018_lom.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre emenda à Lei Orgânica do Município, e dá outras providências”.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>RODRIGO ZACARIAS DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1029/1029_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1029/1029_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$. 269.300,00, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1030/1030_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1030/1030_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E SUPLEMENTAR NA IMPORTÂNCIA DE R$. 122.570,37, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1031/1031_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1031/1031_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL E SUPLEMENTAR NA IMPORTÂNCIA DE R$. 2.151.251,65, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1032/1032_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1032/1032_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$. 245.850,00, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1033/1033_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1033/1033_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E SUPLEMENTAR NA IMPORTÂNCIA DE R$. 321.000,00, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1034/1034_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1034/1034_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$. 400.000,00, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1035/1035_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1035/1035_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$. 350.000,00, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1036/1036_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1036/1036_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A DESAPROPRIAÇÃO POR UTILIDADE PÚBLICA, DE ÁREA DE TERRAS SITUADAS NA ZONA RURAL DESTE MUNICÍPIO, DE DIVERSOS PROPRIETÁRIOS, DESTINADAS À ABERTURA DE ESTRADA MUNICIPAL QUE SERVIRÁ COMO ANEL VIÁRIO PARA TRÂNSITO DE CAMINHÕES PESADOS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1037/1037_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1037/1037_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO PROGRAMA CAÇAMBA CIDADÃ, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1038/1038_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1038/1038_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE RECEBIMENTO EM DOAÇÃO, DE BENS PATRIMONIAIS PERTENCENTES AO SAAEMB-SERVIÇO AUTÔNOMO DE ÁGUA, ESGOTO E MEIO AMBIENTE DO MUNICÍPIO DE BURITAMA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1039/1039_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1039/1039_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO PARA CELEBRAÇÃO DE CAC-COMPROMISSO DE AJUSTAMENTO DE CONDUTA EM RELAÇÃO A AÇÃO CIVIL PÚBLICA POR ATO DE IMPROBIDADE MOVIDA CONTRA A EMPRESA FERMIANO &amp; FREITAS EMPREENDIMENTOS IMOBILIÁRIOS LTDA., CNPJ Nº 11.419.092/0001-65, PROCESSO Nº 1000727-83.2016.8.26.0097, PARA QUE REFERIDA AÇÃO PERDA SEU OBJETO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1040/1040_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1040/1040_texto_integral.doc</t>
   </si>
   <si>
     <t>REVOGA PARCIALMENTE A LEI MUNICIPAL Nº 4.074/2014, QUE DISPÕE SOBRE AUTORIZAÇÃO PARA CESSÃO DE USO DE VEÍCULO E EQUIPAMENTO AO SAAEMB-SERVIÇO AUTÔNOMO DE ÁGUA, ESGOTO E MEIO AMBIENTE DO MUNICÍPIO DE BURITAMA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1047/1047_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1047/1047_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 "AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER EM DOAÇÃO, MATERIAIS E EQUIPAMENTOS USADOS DE CIDADÃOS BURITAMENSE, E DÁ OUTRAS PROVIDÊNCIAS"._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1048/1048_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1048/1048_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$ 250.446,14 (DUZENTOS E CINQUENTA MIL, QUATROCENTOS E QUARENTA E SEIS REAIS E QUATORZE CENTAVOS), E DÁ OUTRAS PROVIDENCIAS&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1049/1049_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1049/1049_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 &amp;#8220;DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E SUPLEMENTAR NA IMPORTÂNCIA DE R$ 73.143,11 (SETENTA E TRÊS MIL, CENTO E QUARENTA E TRÊS REAIS E ONZE CENTAVOS), E DÁ OUTRAS PROVIDENCIAS.&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1050/1050_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1050/1050_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 &amp;#8220;REFORMULA A LEGISLAÇÃO DO MUNICÍPIO, QUE TRATA SOBRE CELEBRAÇÃO DE CONVENIO COM O ESTADO DE SÃO PAULO, POR INTERMÉDIO DA SECRETARIA DE SEGURANÇA PÚBLICA, OBJETIVANDO O DESEMPENHO DE ATIVIDADE DELEGADA NOS TERMOS QUE ESPECIFICA, A SER PAGA AOS MILITARES DO ESTADO QUE EXERCEM ATIVIDADE MUNICIPAL DELEGADA AO ESTADO DE SÃO PAULO, E DÁ OUTRAS PROVIDENCIAS&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1051/1051_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1051/1051_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">"DISPÕE SOBRE CONCESSÃO DE SUBVENÇÃO SOCIAL À ENTIDADE QUE ESPECIFICA"._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1052/1052_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1052/1052_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 	"DISPÕE SOBRE ALTERAÇÃO DA LEI MUNICIPAL Nº 4.063/2014 QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER EM DOAÇÃO ONEROSA, O PATRIMÔNIO DO BURITAMA FUTEBOL CLUBE CONSISTENTE DO IMÓVEL OBJETO DA MATRICULA IMOBILIÁRIA Nº 006332 E RESPECTIVAS BENFEITORIAS, E DÁ OUTRAS PROVIDÊNCIAS"._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1076/1076_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1076/1076_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 &amp;#8220;DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 63.054,00 (SESSENTA E TRÊS MIL, CINQUENTA E QUATRO REAIS), E DÁ OUTRAS PROVIDENCIAS&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/</t>
+    <t>http://sapl.buritama.sp.leg.br/media/</t>
   </si>
   <si>
     <t>QUE DISPÕE SOBRE CESSÃO DE USO DE UMA SALA DA SEDE DO PAÇO MUNICIPAL NÉSIO CARDOSO, LOCALIZADA À AV. FREI MARCELO MANÍLIA, Nº 700, A INSTITUIÇÕES FINANCEIRAS DO MUNICÍPIO DE BURITAMA, E DÁ OUTRAS PROVIDÊNCIAS;</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER EM DOAÇÃO EQUIPAMENTOS USADOS DO IPREM-INSTITUTO DE PREVIDÊNCIA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1075/1075_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1075/1075_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 &amp;#8220;DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 14.903,25 (QUATORZE MIL, NOVECENTOS E TRÊS REAIS E VINTE E CINCO CENTAVOS), E DÁ OUTRAS PROVIDENCIAS&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1080/pl23.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1080/pl23.doc</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$ 1.697.644,40 (UM MILHÃO, SEISCENTOS E NOVENTA E SETE MIL, SEISCENTOS E QUARENTA E QUATRO REAIS E QUARENTA CENTAVOS), E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1081/pl24.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1081/pl24.doc</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 171.018,11 (CENTO E SETENTA E UM MIL, DEZOITO REAIS E ONZE CENTAVOS), E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1082/pl25.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1082/pl25.doc</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$ 330.000,00 (TREZENTOS E TRINTA MIL REAIS), E DÁ OUTRAS PROVIDÊNCIAS".</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1125/pl26.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1125/pl26.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre abertura de crédito adicional especial na importância de R$ 671.000,00 (seiscentos e setenta e um mil reais), e dá outras providencias”.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1126/pl27.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1126/pl27.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre abertura de crédito adicional especial na importância de R$ 99.960,00 (noventa e nove mil, novecentos e sessenta reais), e dá outras providencias”.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1127/pl28.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1127/pl28.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre abertura de crédito adicional suplementar na importância de R$ 335.134,92 (trezentos e trinta e cinco mil, cento e trinta e quatro reais e noventa e dois centavos), e dá outras providencias”.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1128/pl29.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1128/pl29.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre abertura de crédito adicional suplementar na importância de R$ 300.000,00 (trezentos mil reais), e dá outras providencias”.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1129/pl30.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1129/pl30.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre abertura de crédito adicional especial na importância de R$ 7.228,37 (sete mil, duzentos e vinte e oito reais e trinta e sete centavos), e dá outras providencias”.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1130/pl31.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1130/pl31.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre abertura de crédito adicional suplementar na importância de R$ 17.398,22 (dezessete mil, trezentos e noventa e oito reais e vinte e dois centavos), e dá outras providencias”.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1131/pl32.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1131/pl32.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre abertura de crédito adicional suplementar na importância de R$ 60.500,00 (sessenta mil e quinhentos reais), e dá outras providencias”.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1132/pl33.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1132/pl33.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre alteração do anexo II da Lei Municipal nº 4.416 de 06 de dezembro de 2017, que dispõe sobre o Plano Plurianual para quadriênio de 2018 a 2021 e dá outras providências”.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1141/pl34.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1141/pl34.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre o serviço de transporte individual de passageiro, de natureza privada, em motocicleta de aluguel, denominado “moto-táxi”, estabelecendo normas para sua prestação no âmbito do Município que atendam aos requisitos de conforto, segurança e higiene, previstos nas leis de trânsito e disposições complementares, e dá outras providências”.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1142/pl35.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1142/pl35.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre denominação de Conjunto Esportivo Francisca Maria dos Santos, área pertencente a Municipalidade, nas proximidades do Conjunto Habitacional Horácio Rodrigues Goulart, e dá outras providencias.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1143/pl36.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1143/pl36.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre abertura de crédito adicional suplementar na importância de R$ 350.000,00 (trezentos e cinquenta mil reais), e dá outras providencias”.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1144/pl37.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1144/pl37.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre abertura de crédito adicional especial na importância de R$ 68.256,02 (sessenta e oito mil, duzentos e cinquenta e seis reais e dois centavos), e dá outras providencias”.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1145/pl38.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1145/pl38.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre abertura de crédito adicional especial na importância de R$ 1.308,60 (um mil, trezentos e oito reais e sessenta centavos), e dá outras providencias”.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1153/pl39.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1153/pl39.doc</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O PROGRAMA MUNICIPAL DE COLETA, TRATAMENTO E RECICLAGEM DE ÓLEOS DE ORIGEM VEGETAL OU ANIMAL, COM O OBJETIVO DE DISPOR SOBRE MEDIDAS DE REAPROVEITAMENTO, E DÁ OUTRAS PROVIDÊNCIAS”.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1154/pl40.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1154/pl40.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre abertura de crédito adicional especial e suplementar na importância de R$ 253.000,00 (duzentos e cinquenta e três mil reais), e dá outras providencias”.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1155/pl41.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1155/pl41.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre abertura de crédito adicional especial e suplementar na importância de R$ 330.000,00 (trezentos e trinta mil reais), e dá outras providencias”.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Gerais para a elaboração da Lei Orçamentária para o Exercício de 2019, e dá outras providências.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1167/pl43.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1167/pl43.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre concessão de subvenção social à entidade que especifica".</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1172/pl44.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1172/pl44.doc</t>
   </si>
   <si>
     <t>"Dispõe sobre concessão de subvenção social às entidades que especificam".</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1197/pl45.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1197/pl45.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre revogação da Lei Municipal nº 4.259/2016 que trata sobre a obrigatoriedade da instalação de recipientes contendo gel sanitizante (álcool em gel) em instalações públicas e privadas, e dá outras providências”.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1200/pl46.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1200/pl46.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre abertura de crédito adicional suplementar na importância de R$ 170.000,00 (cento e setenta mil reais), e dá outras providencias”.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1201/pl47.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1201/pl47.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre abertura de crédito adicional suplementar na importância de R$ 600.000,00 (seiscentos mil reais), e dá outras providencias”.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1204/pl48.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1204/pl48.doc</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar na importância de R$ 200.000,00 (duzentos mil reais), e dá outras providências.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1217/pl49.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1217/pl49.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre abertura de crédito adicional suplementar na importância de R$ 100.000,00 (cem mil reais), e dá outras providencias”.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1218/pl50.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1218/pl50.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre abertura de crédito adicional especial na importância de R$ 11.198,00 (onze mil, cento e noventa e oito reais), e dá outras providencias”.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1219/pl51.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1219/pl51.doc</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da destinação originária da área “B” descrita na Lei Municipal nº 4.152/2015 e matriculada sob o nº 18.872 junto ao Oficial de Registro de Imóveis local, e dá outras providências</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1220/pl52.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1220/pl52.doc</t>
   </si>
   <si>
     <t>Autoriza desapropriação por Utilidade Pública, de área de terra situadas na zona urbana deste Município, de propriedade de Izair dos Santos Teixeira e seu cônjuge, destinada à ampliação do Cemitério Municipal José Antônio Cardoso, e dá outras providências</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1228/pl53.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1228/pl53.doc</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar na importância de R$ 300.000,00 (trezentos mil reais), e dá outras providencias</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1229/pl54.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1229/pl54.doc</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial na importância de R$ 438.034,97 (quatrocentos e trinta e oito mil, trinta e quatro reais e noventa e sete centavos), e dá outras providencias</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1230/pl55.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1230/pl55.doc</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial na importância de R$ 400.000,00 (quatrocentos mil reais), e dá outras providencias</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1221/pl56.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1221/pl56.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação o montante de débitos de pequeno valor oriundos de sentenças judiciais transitadas em julgado, nos termos da Constituição Federal e dá outras providências.</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1222/pl57.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1222/pl57.doc</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar na importância de R$ 150.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1223/pl58.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1223/pl58.doc</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar na importância de R$ 310.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1224/pl59.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1224/pl59.doc</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial na importância de R$ 150,00 e crédito adicional suplementar no valor de R$ 499.850,00 e dá outras providências.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1225/pl60.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1225/pl60.doc</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial na importância de R$ 193.741,71, e dá outras providências.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1226/pl61.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1226/pl61.doc</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial na importância de R$ 199.940,00, e dá outras providências.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1227/pl62.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1227/pl62.doc</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar na importância de R$ 250.000,00, e dá outras providências.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1242/pl63.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1242/pl63.doc</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar na importância de R$ 981.488,00 , e dá outras providências</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1243/pl64.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1243/pl64.doc</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1251/pl65.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1251/pl65.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE RECEBIMENTO EM DOAÇÃO ONEROSA, DE OBRAS BIBLIOTECÁRIAS, PLÁSTICAS, MOBILIÁRIOS E ACERVO DE LIVROS DE DIVERSOS ARTISTAS FAMOSOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1252/pl66.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1252/pl66.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO FUNDO MUNICIPAL DO MEIO AMBIENTE DE BURITAMA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1275/pl67.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1275/pl67.doc</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional suplementar na importância de R$ 991.049,29, e dá outras providências</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1276/pl68.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1276/pl68.doc</t>
   </si>
   <si>
     <t>Adequa para UFM - Unidade Fiscal do Município, os valores em reais fixados através da Lei Municipal nº 4.088 de 04 de dezembro de 2014 que Disciplina o Funcionamento de Serviços de Alto-Falantes e impõe o limite no volume de som em veículos de passeio no Município de Buritama, nos termos que especifíca</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1277/pl69.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1277/pl69.doc</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para celebração de CAC - Compromisso de Ajustamento de Conduta com a Empresa L.E. Empreendimentos Imobiliários Ltda., inscrita no CNPJ nº 04.598.648/0001-62, com sede na Rua Bento da Cruz nº 666, cidade de Birigui/SP, e dá outras providências</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1278/pl70.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1278/pl70.doc</t>
   </si>
   <si>
     <t>Dispõe sobre doação de sucatas de veículos considerados inservíveis e inutilizáveis pela Administração Pública Municipal, e dá outras providências</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1311/pl71.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1311/pl71.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE LOGRADOURO PÚBLICO DO MUNICÍPIO DE BURITAMA - ESTADO DE SÃO PAULO - EXPANSÃO DA AV FREI MARCELO MANILIA</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1312/pl72.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1312/pl72.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL E AUTARQUIAS A CELEBRAREM CONVENIO PARA COOPERAÇÃO TÉCNICA COM A EMPRESA CONSIGNET SISTEMAS LTDA., E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1313/pl73.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1313/pl73.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$ 1.940.000,00 (UM MILHÃO E NOVECENTOS E QUARENTA MIL REAIS), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1326/pl74.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1326/pl74.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ARBORIZAÇÃO URBANA E AS ÁREAS VERDES DO PERÍMETRO URBANO DO MUNICÍPIO, INSTITUI O PLANO INTEGRADO DE ARBORIZAÇÃO URBANA - PIAU E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>AUTORIZA DESAPROPRIAÇÃO AMIGÁVEL OU JUDICIALMENTE POR UTILIDADE PÚBLICA, DE FAIXA DE ÁREA DE TERRA SITUADA NA ZONA URBANA DESTE MUNICÍPIO, DE PROPRIEDADE DE REBERTI DA SILVA MARTHOS, ANTONIO CARLOS SANCHES MARTHOS E SUA ESPOSA, E FAIXA DE ÁREA DE TERRA SITUADA NA ZONA RURAL DESTE MUNICÍPIO, DE PROPRIEDADE DA EMPRESA CRV URBANIZADORA LTDA., TODAS DESTINADAS AO PROLONGAMENTO DA AVENIDA DANIEL LUIZ GUERBAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 1.104.959,00 (UM MILHÃO, CENTO E QUATRO MIL NOVECENTOS E CINQUENTA E NOVE REAIS), E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1334</t>
   </si>
@@ -1017,1041 +1017,1041 @@
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para celebração de Compromisso de Ajustamento de Conduta - CAC com a Empresa L.E. Empreendimentos Imobiliários Ltda., inscrita no CNPJ nº 04.598.648/0001-62, com sede na Rua Bento da Cruz nº 666, cidade de Birigui/SP, e dá outras providências</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DOS ANEXOS DA LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2019 E DO PLANO PLURIANUAL PARA O QUADRIÊNIO DE 2018 A 2021.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1356/pl80.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1356/pl80.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre abertura de crédito adicional suplementar na importância de R$ 296.000,00 (duzentos e noventa e seis mil reais), e dá outras providencias”.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1357/pl81.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1357/pl81.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre abertura de crédito adicional suplementar na importância de R$ 295.000,00 (duzentos e noventa e cinco mil reais), e dá outras providencias”.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1358/pl82.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1358/pl82.doc</t>
   </si>
   <si>
     <t>“DISPÕE SOBRE O ACESSO À INFORMAÇÃO PREVISTO NO INCISO XXXIII, DO CAPUT, DO ART. 5º, NO INCISO II, DO § 3º, DO ART. 37 E NO § 2º, DO ART. 216, DA CONSTITUIÇÃO FEDERAL”.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1359/pl83.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1359/pl83.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre abertura de crédito adicional suplementar na importância de R$ 69.500,00 (sessenta e nove mil e quinhentos reais), e dá outras providencias”.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1360/pl84.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1360/pl84.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre abertura de crédito adicional suplementar na importância de R$ 250.000,00 (duzentos e cinquenta mil reais), e dá outras providencias”.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1362/pl85.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1362/pl85.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre abertura de crédito adicional suplementar na importância de R$ 741.500,00 (setecentos e quarenta e um mil e quinhentos reais), e dá outras providencias”.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1363/pl86.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1363/pl86.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre abertura de crédito adicional suplementar na importância de R$ 1.050.000,00 (um milhão e cinquenta mil reais), e dá outras providencias”.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1364/pl87.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1364/pl87.doc</t>
   </si>
   <si>
     <t>“Dispõe sobre abertura de crédito adicional suplementar na importância de R$ 130.000,00 (cento e trinta mil reais), e dá outras providencias”.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1386/pl88.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1386/pl88.doc</t>
   </si>
   <si>
     <t>que dispõe sobre abertura de Crédito Adicional Suplementar na importância de R$. 730.000,00, e dá outras providências;</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1389/pl89.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1389/pl89.doc</t>
   </si>
   <si>
     <t>que dispõe sobre abertura de Crédito Adicional Especial na importância de R$. 200.000,00, e dá outras providências;</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1390/pl90.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1390/pl90.doc</t>
   </si>
   <si>
     <t>que dispõe sobre suplementação de dotações orçamentárias no mês de dezembro, e dá outras providências;</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1391/pl91.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1391/pl91.docx</t>
   </si>
   <si>
     <t>que dispõe sobre a instituição e sistematização de Abono de Natal aos Servidores Públicos Municipais, Ativos e Inativos, bem como aos Servidores das Autarquias e Conselheiros Tutelares Município de Buritama/SP no corrente Ano/Exercício de 2018, e dá outras providências</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1392/pl92.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1392/pl92.doc</t>
   </si>
   <si>
     <t>que dispõe sobre abertura de Crédito Adicional Suplementar na importância de R$. 100.000,00, e dá outras providências;</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1393/pl93.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1393/pl93.doc</t>
   </si>
   <si>
     <t>que dispõe sobre abertura de Crédito Adicional Suplementar na importância de R$. 52.800,00, e dá outras providências;</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1394/pl94.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1394/pl94.doc</t>
   </si>
   <si>
     <t>que dispõe sobre abertura de Crédito Adicional Suplementar na importância de R$. 59.000,00, e dá outras providências;</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>PL-C</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária da Câmara</t>
   </si>
   <si>
     <t>JELVIS AILTON DE SOUZA SCACALOSSI</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1385/projeto_de_lei_no_01_da_camara.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1385/projeto_de_lei_no_01_da_camara.doc</t>
   </si>
   <si>
     <t>“Fixa os Subsídios do Prefeito e do Vice-Prefeito do Município de Buritama para o mandato compreendido entre 2021/2024”.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>FERNANDO CRISTIANO LAVECCHIA</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1395/projeto_de_lei_no_02_farmacia_24h.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1395/projeto_de_lei_no_02_farmacia_24h.docx</t>
   </si>
   <si>
     <t>“Cria na Rede Municipal de Saúde a FARMÁCIA 24 HORAS e dá outras providências”.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1396/projeto_de_lei_no_03_fogos_artificio.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1396/projeto_de_lei_no_03_fogos_artificio.docx</t>
   </si>
   <si>
     <t>"Proíbe o manuseio, a utilização, a queima e a soltura de fogos de estampidos e de artifícios, assim como de quaisquer artefatos pirotécnicos de efeito sonoro ruidoso no Município de Buritama, e dá outras providências".</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
     <t>JELVIS AILTON DE SOUZA SCACALOSSI, DOUGLAS DE FARIAS FREITAS, FERNANDO CRISTIANO LAVECCHIA</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1397/projeto_de_lei_no_04_abono_ferias.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1397/projeto_de_lei_no_04_abono_ferias.docx</t>
   </si>
   <si>
     <t>“Dispõe sobre a Instituição e Sistematização de Abono de Natal aos Servidores Públicos Municipais Ativos e Inativos da Câmara Municipal de Buritama no corrente Ano/Exercício de 2018, e dá outras providências ”.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1041/1041_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1041/1041_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REORGANIZAÇÃO DA ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1042/projeto_de_lei_complementar_no_02-2018.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1042/projeto_de_lei_complementar_no_02-2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO E INTRODUÇÃO DE NOVOS DISPOSITIVOS NA LEI COMPLEMENTAR Nº 97, DE 12 DE SETEMBRO DE 2013, E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1077/projeto_de_lei_complementar_n_03_de_15_de_fevereiro_de_2018.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1077/projeto_de_lei_complementar_n_03_de_15_de_fevereiro_de_2018.pdf</t>
   </si>
   <si>
     <t>&amp;#8220;DÁ NOVA REDAÇÃO E MODIFICA O ARTIGO 83, DA LEI MUNICIPAL Nº 2.024/1991 &amp;#8211; ESTATUTO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO&amp;#8221;.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1078/projeto_de_lei_complementar_no_03-2018.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1078/projeto_de_lei_complementar_no_03-2018.pdf</t>
   </si>
   <si>
     <t>RETIFICA ERRO MATERIAL CONSTANTE DO ANEXO VI DA LEI COMPLEMENTAR MUNICIPAL Nº 174/2018 QUE DISPÕE SOBRE A REORGANIZAÇÃO DA ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1333/projeto_de_lei_complementar_n_05_de_05_de_novembro_de_2018.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1333/projeto_de_lei_complementar_n_05_de_05_de_novembro_de_2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O AJUSTE DAS ALÍQUOTAS DE CONTRIBUIÇÕES PREVIDENCIÁRIAS DOS ENTES DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL PARA OS ANOS DE 2.019 A 2.043, COM ALTERAÇÃO NA REDAÇÃO DO ARTIGO 14 DA LEI COMPLEMENTAR Nº 16 DE 29 DE SETEMBRO DE 2006 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>“Altera a Lei Complementar Municipal nº 06 de 09 de janeiro de 2004 que dispõe sobre uso e Ocupação do Solo e dá outras providencias”.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>PLCC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1468/projeto_de_lei_complementar_no_01.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1468/projeto_de_lei_complementar_no_01.docx</t>
   </si>
   <si>
     <t>“Dá nova redação ao Artigo 83, da Lei Municipal nº 2.024/1991 – Estatuto dos Servidores Públicos do Município, dispondo sobre a concessão de folga ao servidor público municipal do município de Buritama, no dia do seu aniversário”</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>OSVALDO SEBASTIÃO DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1174/projeto_de_decreto_legislativo_no_01.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1174/projeto_de_decreto_legislativo_no_01.docx</t>
   </si>
   <si>
     <t>Fica concedido o TÍTULO DE CIDADÃO BURITAMENSE  ao senhor   NIVALDO MISAEL DE CASTILHO JÚNIOR, pelos relevantes serviços reconhecidamente prestados ao nosso município.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1175/projeto_de_decreto_legislativo_no_02.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1175/projeto_de_decreto_legislativo_no_02.docx</t>
   </si>
   <si>
     <t>Fica concedida a MEDALHA 24 DE AGOSTO à senhora MARTA PEREIRA ROQUE, pelos relevantes serviços reconhecidamente prestados ao nosso município.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>FEBEM</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1176/projeto_de_decreto_legislativo_no_03_2018.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1176/projeto_de_decreto_legislativo_no_03_2018.docx</t>
   </si>
   <si>
     <t>Fica concedida a MEDALHA 24 DE AGOSTO ao senhor ADMIR PEDRO DA SILVA, pelos relevantes serviços reconhecidamente prestados ao nosso município</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>RONALDO RAMOS FERNANDES</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1177/projeto_de_decreto_legislativo_no_04_2018.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1177/projeto_de_decreto_legislativo_no_04_2018.docx</t>
   </si>
   <si>
     <t>Fica concedida a MEDALHA 24 DE AGOSTO ao deputado estadual CARLOS EDUARDO PIGNATARI, pelos relevantes serviços reconhecidamente prestados ao nosso município</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>JOSÉ ANTONIO ESPÓSITO</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1183/projeto_de_decreto_legislativo_no_05_2018.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1183/projeto_de_decreto_legislativo_no_05_2018.docx</t>
   </si>
   <si>
     <t>Fica concedido o TÍTULO DE CIDADÃO BURITAMENSE  ao senhor   CLEUDSON GARCIA MONTALI, pelos relevantes serviços reconhecidamente prestados ao nosso município.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>DOUGLAS DE FARIAS FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1184/projeto_de_decreto_legislativo_no_06_2018.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1184/projeto_de_decreto_legislativo_no_06_2018.docx</t>
   </si>
   <si>
     <t>Fica concedida a MEDALHA 24 DE AGOSTO ao senhor RICARDO DE ALMEIDA BRITTO, pelos relevantes serviços reconhecidamente prestados ao nosso município</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1185/projeto_de_decreto_legislativo_no_07_2018.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1185/projeto_de_decreto_legislativo_no_07_2018.docx</t>
   </si>
   <si>
     <t>Fica concedida a MEDALHA 24 DE AGOSTO ao senhor GEVANILDO VIEIRA DIAS, pelos relevantes serviços reconhecidamente prestados ao nosso município.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1186/projeto_de_decreto_legislativo_no_08_2018.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1186/projeto_de_decreto_legislativo_no_08_2018.docx</t>
   </si>
   <si>
     <t>Fica concedida a MEDALHA 24 DE AGOSTO ao senhor JOÃO BATISTA DE ALCÂNTARA FILHO, pelos relevantes serviços reconhecidamente prestados ao nosso município.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
     <t>OSVALDO CUSTÓDIO DA CRUZ</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1187/projeto_de_decreto_legislativo_no_09_2018.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1187/projeto_de_decreto_legislativo_no_09_2018.docx</t>
   </si>
   <si>
     <t>Fica concedida a MEDALHA 24 DE AGOSTO à senhora TANIA MARA SACHSIDA TIRAPELI, pelos relevantes serviços reconhecidamente prestados ao nosso município.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1188/projeto_de_decreto_legislativo_no_10_2018.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1188/projeto_de_decreto_legislativo_no_10_2018.docx</t>
   </si>
   <si>
     <t>Fica concedida a MEDALHA 24 DE AGOSTO ao senhor PEDRO DE ALMEIDA, pelos relevantes serviços reconhecidamente prestados ao nosso município.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
     <t>VANIA TERESINHA MACENO NAZÁRIO</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1203/projeto_de_decreto_legislativo_no_11_2018.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1203/projeto_de_decreto_legislativo_no_11_2018.docx</t>
   </si>
   <si>
     <t>Fica concedida a MEDALHA 24 DE AGOSTO à senhora LUCIANA SERAPHIN, pelos relevantes serviços reconhecidamente prestados ao nosso município.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
     <t>ANTONIO ROMILDO DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1247/projeto_de_decreto_legislativo_no_12_2018.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1247/projeto_de_decreto_legislativo_no_12_2018.docx</t>
   </si>
   <si>
     <t>Concede a MEDALHA 24 DE AGOSTO ao senhor EDILSON CARLOS DE PAIVA, pelos relevantes serviços reconhecidamente prestados ao nosso município.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1248/projeto_de_decreto_legislativo_no_13_2018.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1248/projeto_de_decreto_legislativo_no_13_2018.docx</t>
   </si>
   <si>
     <t>Concede o TÍTULO DE CIDADÃO BURITAMENSE  ao senhor  VINÍCIUS RAPOZO DE CARVALHO, pelos relevantes serviços reconhecidamente prestados ao nosso município.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1249/projeto_de_decreto_legislativo_no_14_2018.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1249/projeto_de_decreto_legislativo_no_14_2018.docx</t>
   </si>
   <si>
     <t>Concede o TÍTULO DE CIDADÃO BURITAMENSE  ao senhor MOACIR DA SILVA CARVALHO, pelos relevantes serviços reconhecidamente prestados ao nosso município.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1250/projeto_de_decreto_legislativo_no_15_2018.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1250/projeto_de_decreto_legislativo_no_15_2018.docx</t>
   </si>
   <si>
     <t>Concede o TÍTULO DE CIDADÃO BURITAMENSE ao senhor ALLAN  CARLOS GARCIA COSTA, pelos relevantes serviços reconhecidamente prestados ao nosso município.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1328/projeto_decreto_legislativo_no_16.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1328/projeto_decreto_legislativo_no_16.docx</t>
   </si>
   <si>
     <t>“Concede o Título de Cidadão Buritamense a conceituado advogado".</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1329/projeto_decreto_legislativo_no_17.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1329/projeto_decreto_legislativo_no_17.docx</t>
   </si>
   <si>
     <t>Eu, DOUGLAS DE FARIAS FREITAS, Vereador da Câmara Municipal de Buritama, Estado de São Paulo, usando das atribuições que me são conferidas por Lei, etc.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1330/projeto_decreto_legislativo_no_18.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1330/projeto_decreto_legislativo_no_18.docx</t>
   </si>
   <si>
     <t>“Concede o Título de Cidadão Buritamense a exímio servidor público municipal".</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1472/projeto_de_decreto_legislativo_no_19.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1472/projeto_de_decreto_legislativo_no_19.docx</t>
   </si>
   <si>
     <t>TÍTULO DE CIDADÃO BURITAMENSE ao senhor JOSÉ CARLOS DE OLIVEIRA VILLANOVA VIDAL</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1473/projeto_de_decreto_legislativo_no_20.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1473/projeto_de_decreto_legislativo_no_20.docx</t>
   </si>
   <si>
     <t>TÍTULO DE CIDADÃ BENEMÉRITA BURITAMENSE à senhora NANCY FERREIRA DA SILVA CUNHA</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>NATÁLIA SPANAZZI RODRIGUES ALVES</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1474/projeto_de_decreto_legislativo_no_21.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1474/projeto_de_decreto_legislativo_no_21.docx</t>
   </si>
   <si>
     <t>TÍTULO DE CIDADÃ BENEMÉRITA BURITAMENSE à senhora SÔNIA MARIA DOS SANTOS MOREIRA</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1475/projeto_de_decreto_legislativo_no_22.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1475/projeto_de_decreto_legislativo_no_22.docx</t>
   </si>
   <si>
     <t>TÍTULO DE CIDADÃO BURITAMENSE ao senhor FAUSTO RUY PINATO</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1057/1057_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1057/1057_texto_integral.docx</t>
   </si>
   <si>
     <t>DISCIPLINA A FORMA DE APRESENTAÇÃO DE PROJETOS DE LEI DE DENOMINAÇÃO DE PRÓPRIOS MUNICIPAIS, VIAS E LOGRADOUROS PÚBLICOS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
     <t>RONALDO RAMOS FERNANDES, JOSÉ ANTONIO ESPÓSITO, OSVALDO CUSTÓDIO DA CRUZ</t>
   </si>
   <si>
     <t>Constitui Comissão de Assuntos Relevantes com atribuição de acompanhar os trabalhos relacionados ao Programa Cidade Legal no Município de Buritama</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>JELVIS AILTON DE SOUZA SCACALOSSI, DOUGLAS DE FARIAS FREITAS, FERNANDO CRISTIANO LAVECCHIA, JOSÉ DOMINGOS MARTINS FILHO</t>
   </si>
   <si>
     <t>Autoriza a doação de bem pertencente ao patrimônio do Poder Legislativo ao Governo do Município de Buritama</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1246/projeto_de_resolucao_no_04_2018.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1246/projeto_de_resolucao_no_04_2018.docx</t>
   </si>
   <si>
     <t>“Altera a redação do Artigo 13 do Regimento Interno da Câmara Municipal de Buritama".</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1469/projeto_de_resolucao_no_05_2018.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1469/projeto_de_resolucao_no_05_2018.docx</t>
   </si>
   <si>
     <t>“Acrescenta o Inciso VIII no Parágrafo 2º do Artigo 54 do Regimento Interno da Câmara Municipal de Buritama".</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>COFC - ORÇAMENTO, FINANÇAS E CONTABILIDADE</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1470/projeto_de_resolucao_no_06_2018.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1470/projeto_de_resolucao_no_06_2018.docx</t>
   </si>
   <si>
     <t>“Fixa os Subsídios dos Vereadores da Câmara Municipal de Buritama para a Legislatura compreendida entre 2021/2024”.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t xml:space="preserve">Proposta de Emenda </t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1058/1058_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1058/1058_texto_integral.docx</t>
   </si>
   <si>
     <t>MODIFICA  A  REDAÇÃO  DO INCISO I DO ARTIGO 2º DO PROJETO DE LEI Nº 09/18</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1053/1053_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1053/1053_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO Nº 01/18 - AUTORIA: VEREADOR JOSÉ DOMINGOS MARTINS FILHO, REQUERENDO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE FORNECER À ESTA CASA LEGISLATIVA, UMA RELAÇÃO CONSTANDO OS VEÍCULOS DE PASSEIO, DE TRANSPORTE ESCOLAR, ÔNIBUS, MICRO-ÔNIBUS, VANS, CAMINHÕES, TRATORES, MÁQUINAS AGRÍCOLAS, RETROESCAVADEIRAS E SIMILARES E OUTROS, QUE FORAM ADQUIRIDOS COM RECURSOS PRÓPRIOS PELO GOVERNO DO MUNICÍPIO DE BURITAMA  E/OU RECEBIDOS EM DOAÇÃO DE ÓRGÃOS GOVERNAMENTAIS, POR CONVÊNIO OU OUTRA FORMA DE AQUISIÇÃO, ESPECIFICANDO TIPO DE VEÍCULO, MARCA, MODELO, ANO DE FABRICAÇÃO E A FORMA DE AQUISIÇÃO E/OU RECEBIMENTO EM DOAÇÃO, REFERENTES ÀS SEGUINTES ADMINISTRAÇÕES MUNICIPAIS: ODAIR GONÇALVES DOS SANTOS (DE 01.01.93 A 31.12.96); MESSIAS FERREIRA MENDES (DE 01.01.97 A 31.12.00);   ODAIR GONÇALVES DOS SANTOS (DE 01.01.01 A 31.12.04); MESSIAS FERREIRA MENDES (DE 01.01.05 A 06.02.08); NELSON JOSÉ FEROLDI (DE 07.02.08 A 31.12.08); IZAIR DOS SANTOS TEIXEIRA (DE 01.01.09 A 31.12.12); IZAIR DOS SANTOS TEIXEIRA (DE 01.01.13 A 31.12.16);  RODRIGO ZACARIAS DOS SANTOS (DE 01.01.17 A 31.01.18); </t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1054/1054_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1054/1054_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO Nº 02/18 - AUTORIA: VEREADOR JOSÉ DOMINGOS MARTINS FILHO, REQUERENDO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE FORNECER À ESTA CASA LEGISLATIVA, UMA RELAÇÃO CONSTANDO QUANTAS E QUAIS ESCOLAS E/OU CRECHES MUNICIPAIS, QUE FORAM CONSEGUIDAS E/OU CONSTRUÍDAS PELO GOVERNO DO MUNICÍPIO DE BURITAMA COM RECURSOS PRÓPRIOS OU MEDIANTE CELEBRAÇÃO DE CONVÊNIOS COM ÓRGÃOS GOVERNAMENTAIS, REFERENTES ÀS SEGUINTES ADMINISTRAÇÕES MUNICIPAIS: ODAIR GONÇALVES DOS SANTOS (DE 01.01.93 A 31.12.96); MESSIAS FERREIRA MENDES (DE 01.01.97 A 31.12.00); ODAIR GONÇALVES DOS SANTOS (DE 01.01.01 A 31.12.04); MESSIAS FERREIRA MENDES (DE 01.01.05 A 06.02.08); NELSON JOSÉ FEROLDI (DE 07.02.08 A 31.12.08); IZAIR DOS SANTOS TEIXEIRA (DE 01.01.09 A 31.12.12); IZAIR DOS SANTOS TEIXEIRA (DE 01.01.13 A 31.12.16); RODRIGO ZACARIAS DOS SANTOS (DE 01.01.17 A 31.01.18); </t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1055/1055_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1055/1055_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO Nº 03/18  - AUTORIA: VEREADOR JOSÉ DOMINGOS MARTINS FILHO, REQUERENDO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, SOBRE OS QUATRO ÔNIBUS QUE FORAM ADQUIRIDOS EM 2017 PELO GOVERNO DO MUNICÍPIO DE BURITAMA, ESPECIFICANDO O VALOR INDIVIDUAL DE CADA VEÍCULO, ANO DE FABRICAÇÃO, TIPO DE MOTOR, DIANTEIRO OU TRASEIRO, SE DOTADOS DE AR CONDICIONADO OU NÃO, SE CÂMBIO MANUAL OU AUTOMÁTICO, E NÚMERO DE ASSENTOS;   </t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1056/1056_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1056/1056_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO Nº 04/18 - AUTORIA: VEREADOR JOSÉ DOMINGOS MARTINS FILHO, REQUERIMENTO Nº 04/18, DE AUTORIA DO VEREADOR JOSÉ DOMINGOS MARTINS FILHO, REQUERENDO, SEJA CONVOCADA, NOS TERMOS DOS ARTIGOS 8º, XII, E 102 DA LEI ORGÂNICA DO MUNICÍPIO, A SERVIDORA PÚBLICA MUNICIPAL VÂNIA FRAZATTI GÂMBERA DIAS, DIRETORA MUNICIPAL DA EDUCAÇÃO, PARA COMPARECER NUMA DAS PRÓXIMAS SESSÕES ORDINÁRIAS DESTA CASA LEGISLATIVA, QUANDO A CÂMARA MUNICIPAL ABRIRÁ A ELA UM ESPAÇO ESPECIAL DENTRO DAQUELA SESSÃO, PARA QUE POSSA FAZER EXPLANAÇÕES ESCLARECEDORAS SOBRE A CRECHE CONSTRUÍDA NO LOTEAMENTO RESIDENCIAL INTERLAGOS E ATÉ AGORA AINDA NÃO FOI EFETIVAMENTE INAUGURADA, POSSA, TAMBÉM, RESPONDER A EVENTUAIS PERGUNTAS QUE LHE FOREM ENCAMINHADAS PELOS NOBRES VEREADORES RELACIONADAS APENAS E TÃO SOMENTE À CONSTRUÇÃO DAQUELE PRÓPRIO PÚBLICO MUNICIPAL, BEM COMO SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, CONVIDANDO-LHE PARA, CASO QUEIRA, PARTICIPE DA REFERIDA DISCUSSÃO DA REFERIDA QUESTÃO PAUTADA, E COMUNICANDO-LHE SOBRE A CONVOCAÇÃO DA REFERIDA SERVIDORA;   </t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1059/1059_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1059/1059_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO, A  VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA DETERMINADO AO ASSESSOR JURÍDICO DESTA CASA LEGISLATIVA, AVELINO MATEUS DE SOUZA JÚNIOR, PARA QUE IMPETRE MANDADO DE SEGURANÇA CONTRA O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, EM DETRIMENTO AOS REQUERIMENTOS DE MINHA AUTORIA, APRESENTADOS, DELIBERADOS E APROVADOS EM SESSÕES DELIBERATIVAS DESTA COLENDA CÂMARA MUNICIPAL, SOLICITANDO INFORMAÇÕES AO CHEFE DO PODER EXECUTIVO MUNICIPAL, DEVIDAMENTE AMPARADO TANTO NA CONSTITUIÇÃO FEDERAL, LEI FEDERAL Nº 12.527, DE 18 DE NOVEMBRO DE 2011 (LEI QUE REGULA O ACESSO A INFORMAÇÕES), LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO, E SUA OMISSÃO NAS RESPOSTAS, NA SUA TOTALIDADE DOS REFERIDOS DOCUMENTOS: REQUERIMENTO Nº 212/17, REQUERIMENTO Nº 221/17, REQUERIMENTO Nº 236/17, REQUERIMENTO Nº 241/17, REQUERIMENTO Nº 242/17, REQUERIMENTO Nº 248/17, REQUERIMENTO Nº 250/17, REQUERIMENTO Nº 251/17, REQUERIMENTO Nº 253/17, REQUERIMENTO Nº 262/17 E REQUERIMENTO Nº 288/17. (DOCUMENTOS EM ANEXO). </t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1060/1060_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1060/1060_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO, A  VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA DETERMINADO AO ASSESSOR JURÍDICO DESTA CASA LEGISLATIVA, AVELINO MATEUS DE SOUZA JÚNIOR, PARA QUE IMPETRE MANDADO DE SEGURANÇA CONTRA O SENHOR JOÃO FERMINO FALLEIROS, DIRETOR EXECUTIVO DO SAAEMB, EM DETRIMENTO AO REQUERIMENTO DE MINHA AUTORIA, APRESENTADO, DELIBERADO E APROVADO EM SESSÃO DELIBERATIVA DESTA COLENDA CÂMARA MUNICIPAL, SOLICITANDO INFORMAÇÕES AO DIRETOR EXECUTIVO, DEVIDAMENTE AMPARADO TANTO NA CONSTITUIÇÃO FEDERAL, LEI FEDERAL Nº 12.527, DE 18 DE NOVEMBRO DE 2011 (LEI QUE REGULA O ACESSO A INFORMAÇÕES), LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO, E SUA OMISSÃO NAS RESPOSTAS, NA SUA TOTALIDADE DO REFERIDO DOCUMENTO: REQUERIMENTO Nº 285/17. (DOCUMENTO EM ANEXO). </t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1061/1061_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1061/1061_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">, REQUEIRO, A  VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA DETERMINADO AO ASSESSOR JURÍDICO DESTA CASA LEGISLATIVA, AVELINO MATEUS DE SOUZA JÚNIOR, PARA QUE IMPETRE MANDADO DE SEGURANÇA CONTRA O SENHOR WILTON ROSALINO BORGES, PRESIDENTE DO COMTUR, EM DETRIMENTO AO REQUERIMENTO DE MINHA AUTORIA, APRESENTADO, DELIBERADO E APROVADO EM SESSÃO DELIBERATIVA DESTA COLENDA CÂMARA MUNICIPAL, SOLICITANDO INFORMAÇÕES AO PRESIDENTE DO  COMTUR, DEVIDAMENTE AMPARADO TANTO NA CONSTITUIÇÃO FEDERAL, LEI FEDERAL Nº 12.527, DE 18 DE NOVEMBRO DE 2011 (LEI QUE REGULA O ACESSO A INFORMAÇÕES), LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO, E SUA OMISSÃO NA RESPOSTA, NA SUA TOTALIDADE DO REFERIDO DOCUMENTO: REQUERIMENTO Nº 293/17. (DOCUMENTO EM ANEXO). </t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>REQUER URGENCIA NO PROJETO DE LEI Nº 08/18</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>REQUER URGENCIA NO PROJETO DE LEI Nº 09/18</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>REQUER URGENCIA NA PROPOSTA DE EMENDA Nº 01/18 AO PROJETO DE LEI Nº 09/18</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>REQUER URGENCIA NO PROJETO DE LEI Nº 16/18</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
     <t>REQUER URGENCIA NO PROJETO DE LEI Nº 17/18</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
     <t>REQUER URGENCIA NO PROJETO DE LEI Nº 18/18</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1068/1068_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1068/1068_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERENDO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE FORNECER À ESTA CASA LEGISLATIVA, CÓPIA, CAPA A CAPA, COM DESPESAS ÀS EXPENSAS DO PODER LEGISLATIVO, DOS SEGUINTES CERTAMES LICITATÓRIOS, MODALIDADE CARTA CONVITE, DEIXANDO CLARO QUE A PRETENSÃO NÃO É AVERIGUAR "IN LOCO" E, SIM, O RECEBIMENTO DE CÓPIA DOS REFERIDOS PROCEDIMENTOS REALIZADOS PELO GOVERNO DO MUNICÍPIO DE BURITAMA: LICITAÇÃO: 03/2017 - PROCESSO 1423/201 - DATA: 26.05.2017 - OBJETO: PROCESSO: 1423: FORNECIMENTO DE SOFTWARE EDUCATIVO PARA ALUNOS DO ENSINO FUNDAMENTAL E INFANTIL: VALOR LICITADO: R$. 40.133,35; LICITAÇÃO: 4/2017 - PROCESSO: 1466/201 - DATA: 03.07.2017: OBJETO: PROCESSO: 1466: CORRESPONDENTE A CONTRATAÇÃO DE EMPRESA DE VEÍCULO DE COMUNICAÇÃO JORNAL: VALOR LICITADO: R$. 36.000,00; LICITAÇÃO: 2/2017 - PROCESSO: 1855/201 - DATA: 23.05.2017: OBJETO: PROCESSO: 1855: SERVIÇOS ESPECIALIZADOS NA ÁREA CONTÁBIL FINANCEIRA, ADMINISTRATIVA E ACOMPANHAMENTO: VALOR LICITADO: R$. 45.425,33; LICITAÇÃO: 8/2017 - PROCESSO: 2044/201 - DATA: 10.07.2017: OBJETO: PROCESSO: 2044: CORRESPONDENTE A CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM SERVIÇOS DE ENGENHARIA: VALOR LICITADO: R$. 54.950,00; LICITAÇÃO: 5/2017 - PROCESSO: 2270/201- DATA: 20.06.2017: OBJETO: PROCESSO: 2270: CONTRATAÇÃO CONSISTENTE EM SERVIÇOS DE ASSESSORIA E CONSULTORIA ADMINISTRATIVA: VALOR LICITADO: R$. 38.000,00; LICITAÇÃO: 11/2017 - PROCESSO: 4092/201 - DATA: 29.11.2017: OBJETO: PROCESSO: CONTRATAÇÃO CONSISTENTE NO FORNECIMENTO AQUISIÇÃO DE PEÇAS E SERVIÇOS: VALOR LICITADO: R$. 75.826,00.   </t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1071/requerimento_no_15_7MfrBn4.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1071/requerimento_no_15_7MfrBn4.docx</t>
   </si>
   <si>
     <t>seja determinado ao Assessor Jurídico desta Casa Legislativa, Avelino Mateus de Souza Júnior, para que impetre  MANDADO DE SEGURANÇA contra o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, em detrimento dos Requerimentos de minha autoria, apresentados, deliberados e aprovados em sessões deliberativas desta Colenda Câmara Municipal, solicitando informações ao Chefe do Poder Executivo Municipal, devidamente amparado tanto na Constituição Federal, Lei Federal nº 12.527, de 18 de novembro de 2011 (Lei que regula o acesso a informações), Lei Orgânica do Município e Regimento Interno, e sua omissão nas respostas, na sua totalidade dos referidos documentos, quais sejam: Requerimento nº 212/17, Requerimento nº 221/17, Requerimento nº 241/17 e Requerimento nº 250/17.  (Documentos em Anexo).</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
     <t>REQUER URGENCIA NO PROJETO DE LEI Nº 19/18</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI 20/2018.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI 21/2018.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE RESOLUÇÃO Nº 01/2018.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1101/requerimento-n-20.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1101/requerimento-n-20.docx</t>
   </si>
   <si>
     <t>Eu, RONALDO RAMOS FERNANDES, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, se nos Conjuntos Habitacionais construídos em nosso município pela CDHU-Companhia de Desenvolvimento Habitacional e Urbano existem áreas verdes; em caso positivo, pede-se a gentileza, no sentido de informar onde estão localizadas.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1102/requerimento-n-21.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1102/requerimento-n-21.docx</t>
   </si>
   <si>
     <t>Eu, RONALDO RAMOS FERNANDES, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de conceder Autorização ao vereador requerente acompanhado de um Advogado, para averiguação "in loco" da Folha de Pagamento dos Servidores Públicos Municipais do Governo do Município de Buritama referente ao período de Janeiro a Dezembro de 2017.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1103/requerimento-n-22.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1103/requerimento-n-22.docx</t>
   </si>
   <si>
     <t>Eu, DOUGLAS DE FARIAS FREITAS, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja expedida uma MOÇÃO DE APLAUSO, em favor dos senhores Wilton Rosalino Borges, Presidente do COMTUR-Conselho Municipal de Turismo, e Luciene Santos Cândido, Diretora Municipal da Cultura, e demais integrantes da Comissão Organizadora do Tradicional Carnaval de Rua denominado Buritama Folia, realizado de 09 a 13 de fevereiro de 2018, em praça pública, com cinco dias de festa, com duas matinês para a criançada, sendo animados por Bandas Musicais de renomes conhecidas nacionalmente, DJs, disponibilizando arquibancadas, com acesso gratuito, além de camarotes, sistemas de vídeo, segurança privada, brigadistas, bombeiros e o apoio da Polícia Militar, mantendo a tradição da cidade, onde a população compareceu em massa prestigiando essa grande festa popular, registrando cerca de 5 mil foliões por noite, um sucesso tanto de público quanto de crítica, cuja renda será toda revertida para o Fundo Social de Solidariedade do Município.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1104/requerimento-n-23.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1104/requerimento-n-23.docx</t>
   </si>
   <si>
     <t>Eu, OSVALDO CUSTÓDIO DA CRUZ, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, o por que não há manutenção e reparos por parte da Administração Municipal nas vias localizadas nos interiores das Glebas, de quem é a responsabilidade por tais serviços, se existe legislação que regulamenta tal situação, e como foi realizada a transação das Unidades Habitacionais das Glebas da CESP-Companhia Energética de São Paulo nos anos 80, se foi feita entre a CESP e o Município ou se entre a CESP diretamente com os novos proprietários.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1105/requerimento-n-24.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1105/requerimento-n-24.docx</t>
   </si>
   <si>
     <t>Eu, OSVALDO CUSTÓDIO DA CRUZ, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor João Fermino Falleiros, Diretor Executivo do SAAEMB-Serviço Autônomo de Água, Esgoto e Meio Ambiente do Município de Buritama, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, qual a quantidade de encanamento será necessário trocar na rede de água do Conjunto Habitacional Horácio Rodrigues Goulart, e quanto de asfalto será necessário para pavimentar os locais onde forem abertas as valas logo após a execução dos serviços de troca dos canos.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
     <t>FEBEM, JOSÉ DOMINGOS MARTINS FILHO</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1106/requerimento-n-25.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1106/requerimento-n-25.docx</t>
   </si>
   <si>
     <t>Nós, CARLOS ALBERTO DOS SANTOS e JOSÉ DOMINGOS MARTINS FILHO, vereadores, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEREMOS, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor João Fermino Falleiros, Diretor Executivo do SAAEMB-Serviço Autônomo de Água, Esgoto e Meio Ambiente do Município de Buritama, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, se a Lagoa de Tratamento está ou não em condições seguras de suportar o recebimento de todo o esgoto doméstico que é produzido na cidade, levando-se em conta os vários Loteamentos Residenciais que estão em vias de serem implantados em nosso Município.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1107/requerimento-n-26.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1107/requerimento-n-26.docx</t>
   </si>
   <si>
     <t>Eu, RONALDO RAMOS FERNANDES, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido conceder AUTORIZAÇÃO  para este vereador requerente proceder averiguação "in loco" no Processo de Licitação nº 03/2017, Contrato nº 95/2017 e Processo nº 1.423/2017, destinado ao fornecimento de software educativo para alunos do ensino fundamental e infantil nas Unidades Escolares, ficando à critério daquela autoridade designar dia e horário, bem como o servidor público municipal que acompanhará referido procedimento.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1108/requerimento-n-27.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1108/requerimento-n-27.docx</t>
   </si>
   <si>
     <t>Eu, FERNANDO CRISTIANO LAVECCHIA, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, o que houve com os equipamentos da Academia da Saúde instalados na Praça da Bíblia.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1109/requerimento-n-28.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1109/requerimento-n-28.docx</t>
   </si>
   <si>
     <t>Eu, OSVALDO CUSTÓDIO DA CRUZ, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor João Fermino Falleiros, Diretor Executivo do SAAEMB-Serviço Autônomo de Água, Esgoto e Meio Ambiente do Município de Buritama, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, se está sendo tomada alguma providência concreta que de fato se resolva o problema de uma Caixa D'água Elevatória localizada na confluência das Ruas Rubião Júnior e Dos Pereiras, a qual fica cerca de 20 metros dos imóveis residenciais, exalando um mau cheiro insuportável, gerando uma série de reclamações por parte dos moradores ali das imediações.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1110/requerimento-n-29.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1110/requerimento-n-29.docx</t>
   </si>
   <si>
     <t>Eu, DOUGLAS DE FARIAS FREITAS, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, quando vai ser solucionada a questão do asfalto do Loteamento Residencial Benedito Garcia, se existe alguma ação movida pelo Governo do Município de Buritama contra o Empreendedor Imobiliário, se é a Prefeitura que é responsável pela execução dos serviços de recapeamento ou pavimentação asfáltica, e se existe prazo para execução, qual o prazo para realização de tais serviços.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1111/requerimento-n-30.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1111/requerimento-n-30.docx</t>
   </si>
   <si>
     <t>Eu, JOSÉ DOMINGOS MARTINS FILHO, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, embora tenha recebido as informações encaminhadas pelo senhor Prefeito Municipal em resposta ao Requerimento nº 03/18, de minha autoria, sobre os quatro ônibus que foram adquiridos em 2017 pelo Governo do Município de Buritama, especificando o valor individual de cada veículo, ano de fabricação, tipo de motor, dianteiro ou traseiro, se dotados de ar condicionado ou não, se câmbio manual ou automático, e número de assentos, mas pelo fato de estar incompleto o pedido, REQUEIRO, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja novamente oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de fornecer à esta Casa Legislativa, cópia das competentes Notas Fiscais de aquisição dos referidos veículos, bem como relação nominal dos participantes do competente Pregão Presencial, cujos itens importantíssimos, certamente, por um lapso, não constaram do rol de quesitos formulados ao Chefe do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1112/requerimento-n-31.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1112/requerimento-n-31.docx</t>
   </si>
   <si>
     <t>Eu, JOSÉ DOMINGOS MARTINS FILHO, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, quantos e quais os Convênios celebrados entre os Governos Estadual e Federal e o Município de Buritama no Exercício Financeiro de 2017, e até a presente data (07 de março de 2018).</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1113/requerimento-n-32.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1113/requerimento-n-32.docx</t>
   </si>
   <si>
     <t>Eu, RONALDO RAMOS FERNANDES, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, qual a Demanda Reprimida da Especialidade Oftalmológica do Município de Buritama; em caso positivo, informar, qual a faixa etária dos pacientes que estão aguardando por atendimento, quantos idosos estão aguardando na Lista de Espera, qual é a oferta deste serviço detectada anualmente, e se mantemos ou não parceria com o Instituto de Olhos de Buritama; em caso positivo, informar, quais os serviços prestados, bem como a quantidade de cada um deles.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>REQUER URGENCIA  NA DELIBERAÇÃO DO PROJETO DE LEI Nº23/2018.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>REQUER URGENCIA  NA DELIBERAÇÃO DO PROJETO DE LEI Nº24/2018.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>REQUER URGENCIA  NA DELIBERAÇÃO DO PROJETO DE LEI Nº25/2018.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1120/requerimento-n-36.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1120/requerimento-n-36.docx</t>
   </si>
   <si>
     <t>Eu,  RONALDO RAMOS FERNANDES, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja expedida uma MOÇÃO DE CONGRATULAÇÃO em favor das senhoras Sirley Zacarias dos Santos, Presidente do Fundo Social de Solidariedade e Gislaine Murakami Rodrigues, Diretora Municipal de Assistência e Desenvolvimento Social, extensiva aos demais funcionários: Anayana de Oliveira Faverão, Andréia de Cássia dos Santos, Andréia Wedekin Chaves, Camila Sampaio Stella, Edna Santos Moura, Elaine Cristina dos Santos, Emília Aparecida de Paula, Emily Godoy Camargo Crisóstomo (Estagiária), Fabiana dos Santos Souza (Estagiária), Iara Cristina de Andrade, João Luiz Perez Júnior, Josefa Eva Scacalossi, Karini Pereira das Flores Alfredo, Maria Cleunice Nogueira, Maria das Graças Vieira, Núbia Pereira, Rita Cristina de Matos Feroldi, Rosangela Pereira Valões de Almeida, Roseli Antonia Pereira da Silva, Rosemeire Batista da Conceição e Suzana Maria Souza, que atuaram direta e outros tantos indiretamente na organização do evento denominado "DIA DA MULHER", que contou com a "MANHÃ DA BELEZA" no Fundo Social de Solidariedade do Município de Buritama, na quinta-feira, dia 08 de março de 2018,  com abertura às 08h00 às 11h00 (Cabelo, Manicure, Sobrancelhas e Maquiagem); "TARDE DAS REGALIAS", no CRAS-Centro de Referência de Assistência Social, com abertura às 13h30 e encerramento às 17h00, onde neste período tiveram apresentações de uma Peça Teatral (Comédia de Costumes), Danças, Sorteios de Brindes e Música ao Vivo com animação de Érika e Renatinho, demonstrando união, trabalho em conjunto, não mediram esforços para que o evento merecesse especial destaque e alcançasse um tremendo sucesso, digno de reconhecimento público.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1121/requerimento-n-37.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1121/requerimento-n-37.docx</t>
   </si>
   <si>
     <t>Eu, DOUGLAS DE FARIAS FREITAS, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Carlos Eduardo Fidêncio Ribeiro dos Santos, Gerente do CTCE/05/SJO/SPI, de São José do Rio Preto, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, os reais motivos de as correspondências estarem sendo entregues aos seus destinatários com um atraso desmedido, chegando em alguns casos, como constatamos, superando a incrível e inacreditável marca de 40 dias entre a postagem pelo remetente até a sua entrega ao destinatário final, o que vem gerando, evidentemente, uma série de reclamações por parte da população usuária dos serviços postais dos Correios.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>Eu, RONALDO RAMOS FERNANDES, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja  CONVOCADA, nos termos dos artigos 8º, XII, e 102 da Lei Orgânica do Município, a servidora pública municipal Vânia Cristina Frazatti Gâmbera Dias, Diretora Municipal da Educação, para comparecer numa das próximas sessões ordinárias desta Casa Legislativa, se possível já para a sessão ordinária de segunda-feira, dia 09 de abril de 2018, às 20h00, quando a Câmara Municipal abrirá a ela um Espaço Especial dentro daquela sessão, para que possa fazer explanações esclarecedoras sobre quantas crianças estão aguardando na Fila por uma vaga nas Creches Municipais, Educação Complementar e possa, também, responder a eventuais perguntas que lhe forem encaminhadas pelos nobres vereadores relacionadas apenas e tão somente à área da Educação do Município, bem como seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, comunicando-lhe sobre a convocação da referida servidora.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1134/requerimento-n-39.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1134/requerimento-n-39.docx</t>
   </si>
   <si>
     <t>Eu, RONALDO RAMOS FERNANDES, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar se a Lei Municipal nº 4.259, de 09 de junho de 2016, que dispõe sobre a obrigatoriedade da instalação de recipientes contendo gel sanitizante (álcool em gel) em instalações públicas e privadas, e dá outras providências, está sendo executada no âmbito do Município, em todos os ambientes que são abrangidos pela legislação em vigor.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>FERNANDO CRISTIANO LAVECCHIA, JOSÉ ANTONIO ESPÓSITO</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1135/requerimento-n-40.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1135/requerimento-n-40.docx</t>
   </si>
   <si>
     <t>Nós, FERNANDO CRISTIANO LAVECCHIA e JOSÉ ANTONIO ESPÓSITO, vereadores, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEREMOS, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, sobre o por que o Ginásio de Esportes Maria Bassan Feroldi se encontra permanentemente fechado, impedindo o seu regular funcionamento.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1136/requerimento-n-41.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1136/requerimento-n-41.docx</t>
   </si>
   <si>
     <t>Eu, JÉLVIS AILTON DE SOUZA SCACALOSSI, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja expedida uma MOÇÃO DE REPÚDIO, em desfavor do senhor FERDINANDO AUGUSTO GALERA, pelo que ele vem fazendo em total desrespeito com o Poder Legislativo, tendo em vista que esse elemento vem provocando confusão e discórdia entre a maioria dos membros da Câmara Municipal e dentro da nossa comunidade, querendo com isso se prevalecer e aparecer na mídia a todo custo, um cidadão que não tem ética, nem tampouco dignidade, merecendo, portanto, uma reprovação pública por parte desta Augusta Casa Legislativa.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
     <t>REQUER URGENCIA NO PROJETO DE LEI Nº 30/18</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
     <t>REQUER URGENCIA NO PROJETO DE LEI Nº 31/18.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
     <t>REQUER URGENCIA NO PROJETO DE LEI Nº 32/18</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº33/18.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1151/requerimento-n-46.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1151/requerimento-n-46.docx</t>
   </si>
   <si>
     <t>Eu, VANIA TERESINHA MACENO NAZÁRIO, vereadora, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, se existe uma previsão de data para se determinar a execução dos serviços de melhoria da iluminação pública em diversos pontos de nossa cidade, os quais estão totalmente às escuras, necessitando, urgentemente, da colocação de lâmpadas, visando proporcionar uma melhor segurança aos moradores das imediações desses locais.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1152/requerimento-n-47.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1152/requerimento-n-47.docx</t>
   </si>
   <si>
     <t>Eu, DOUGLAS DE FARIAS FREITAS, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, quais as ruas do Loteamento Residencial Benedito Garcia estão sendo executados os serviços de tapa buracos, conforme afirma a servidora pública municipal Regina Célia dos Santos Nabhan, Diretora do Departamento de Engenharia, Obras e Serviços Públicos do Governo do Município de Buritama, através do Ofício nº 58 - ENG, de 14 de março de 2018, complemento à resposta dada pelo Ofício nº 94/2018-GP, de 20.03.18, ao Requerimento nº 29/18, de minha autoria, quando ela informou que depende de recursos para concluir as pavimentações de algumas ruas, mas os serviços de tapa buracos já estavam sendo realizados, porque andando por todas as vias públicas daquele Loteamento Residencial não vi nenhuma rua que recebeu essa melhoria, sendo que a Rua Sebastião Moreira, a mais crítica, a solução é o recebimento de  recapeamento asfáltico, porque simplesmente tapa buraco não resolve o problema da mesma.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1159/requerimento_no_48.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1159/requerimento_no_48.docx</t>
   </si>
   <si>
     <t>Eu, DOUGLAS DE FARIAS FREITAS, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, se existe algum Projeto sendo idealizado pelo Departamento Competente do Governo do Município de Buritama, objetivando reduzir a vazão de água que acumula na Av. Galdino Alves de Souza Pereira durante o período de chuvas intensas quando grande parte da citada via pública fica toda alagada dificultando o seu escoamento.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI 35/2017.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI 36/2017.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI 37/2017.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
@@ -2124,186 +2124,186 @@
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE DECRETO LEGISLATIVO Nº 07/18</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE DECRETO LEGISLATIVO Nº 08/18</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE DECRETO LEGISLATIVO Nº 09/18</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE DECRETO LEGISLATIVO Nº 10/18</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1202/requerimento_no_67.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1202/requerimento_no_67.docx</t>
   </si>
   <si>
     <t>Eu, RONALDO RAMOS FERNANDES, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, a  Vossa Excelência, depois de ouvido o douto Plenário, seja determinado ao Assessor Jurídico desta Casa Legislativa, Avelino Mateus de Souza Júnior, para que impetre MANDADO DE SEGURANÇA contra o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, em detrimento do Requerimento nº 14/18, de minha autoria, apresentado, deliberado e aprovado em sessão deliberativa desta Colenda Câmara Municipal, solicitando cópia de capa a capa de Certames Licitatórios ao Chefe do Poder Executivo Municipal, devidamente amparado tanto na Constituição Federal, Lei Federal nº 12.527, de 18 de novembro de 2011 (Lei que regula o acesso a informações), Lei Orgânica do Município e Regimento Interno, e sua omissão nas respostas, na sua totalidade dos referidos documentos. (Documento em Anexo).</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 45/18.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 46/18.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 47/18.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE DECRETO LEGISLATIVO Nº 11/18.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1209/requerimento_no_72.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1209/requerimento_no_72.docx</t>
   </si>
   <si>
     <t>seja novamente CONVOCADA, nos termos dos artigos 8º, XII, e 102 da Lei Orgânica do Município, a servidora pública municipal Vânia Cristina Frazatti Gâmbera Dias, Diretora Municipal da Educação, para comparecer numa das próximas sessões ordinárias desta Casa Legislativa, se possível já para a sessão ordinária de segunda-feira, dia 18 de junho de 2018, quando a Câmara Municipal abrirá a ela um Espaço Especial dentro daquela sessão, para que possa fazer explanações esclarecedoras sobre quantas crianças estão aguardando na Fila por uma vaga nas Creches Municipais, atendendo aos reclames de muitas mães, Educação Complementar e possa, também, responder a eventuais perguntas que lhe forem encaminhadas pelos nobres vereadores relacionadas apenas e tão somente à área da Educação do Município, bem como seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, comunicando-lhe sobre a convocação da referida servidora, cuja convocação não foi atendida pela ilustre servidora através do Requerimento nº 38/18, tendo sido justificada pelo Chefe do Poder Executivo Municipal que referida Diretora atenderia compareceria à esta Câmara Municipal para os devidos esclarecimentos, necessário, então, se fazer novamente a convocação da funcionária em questão.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1210/requerimento_no_73.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1210/requerimento_no_73.docx</t>
   </si>
   <si>
     <t>seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, quantas contratações foram celebradas com o Governo do Município de Buritama e empresas vencedoras de Certames Licitatórios, Modalidade Carta Convite, referentes aos Exercícios Financeiros de 2012, 2013, 2014, 2015, 2016 e 2017 e de janeiro a maio de 2018, discriminando ano a ano as referidas contratações realizadas.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>REQUER URGENCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 48/2018</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>REQUER URGENCIA NA DELIBERAÇÃO DO PROJETO DE DECRETO LEGISLATIVO Nº 12/18.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE DECRETO LEGISLATIVO Nº 13/18.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1232/requerimento_no_77.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1232/requerimento_no_77.docx</t>
   </si>
   <si>
     <t>Eu, OSVALDO SEBASTIÃO DOS SANTOS, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja expedida uma MOÇÃO DE APLAUSO, em favor dos senhores Luciene Santos Cândido, Diretora da Divisão de Cultura do Governo do Município de Buritama, extensiva aos servidores públicos municipais Wilton Rosalino Borges, Luciene de Oliveira Santos, Milton Batista Borges Júnior, Sílvio César dos Santos, Vania Teresinha Maceno, Rosangela Aparecida Gioli, Guilherme de Souza Evangelista e Daniel Santos Silva, integrantes da Comissão Organizadora do "II Buritama tem Talento - Bela Voz", bem como aos componentes da Banda Musical "Buritama tem Talento", que acompanhava os intérpretes, composta pelos músicos Leonardo Emanuel Garcia dos Santos, Allan Augusto Cunha Zanelato, Tales Mendes Moreira, Rogério Rodrigues, Rafael da Costa Silva, Francisco Gabriel Aun Neto e Antonio Ferreira, acatando sugestão encaminhada pelo vereador mirim, meu afilhado político, Valdevino Pereira Dias Filho, de cujo evento musical, com diversos gêneros musicais, também teve o privilégio de participar e sentiu durante essa curta temporada como na convivência serena e feliz como numa grande família, com a participação de várias crianças de 07 a 12 anos, teve início no mês de abril de 2018 e a grande final realizada no sábado, dia 09 de junho de 2018, nas dependências do Anfiteatro Elídio Rodrigues, Centro Cultural Graciliano Ramos, superlotando as Galerias daquele espaço cultural.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1233/requerimento_no_78.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1233/requerimento_no_78.docx</t>
   </si>
   <si>
     <t>Eu, RONALDO RAMOS FERNANDES, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de fornecer uma relação constando os valores de adiantamentos requisitados pelo servidor público municipal, Ossival Sanches Ferreira, lotado no cargo de Diretor do Departamento Municipal da Administração, durante todo o Exercício Financeiro de 2017, destinados a cobrir despesas de viagem e estadia do referido profissional para cidades fora da circunscrição de Buritama, bem como dos documentos comprobatórios das devidas prestações de contas de suas locomoções.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1234/requerimento_no_79_7SQN0gz.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1234/requerimento_no_79_7SQN0gz.docx</t>
   </si>
   <si>
     <t>Eu, RONALDO RAMOS FERNANDES, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de fornecer uma cópia do CAC-Compromisso de Ajustamento de Conduta em relação a Ação Civil Pública por Ato de Improbidade movida contra a Empresa Fermiano  &amp; Freitas Empreendimentos Imobiliários  Ltda., CNPJ nº 11.419.092/000-65 - Processo nº 1000727-83.2016.8.26.0097, referente ao Projeto de Lei nº 11/18, aprovado por esta Casa Legislativa, confeccionado o competente Autógrafo de Lei nº 09/18 que, sancionado pelo Chefe do Poder Executivo Municipal transformou-se na Lei Municipal nº 4.433, de 19 de janeiro de 2018.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>DOUGLAS DE FARIAS FREITAS, JOSÉ ANTONIO ESPÓSITO, OSVALDO CUSTÓDIO DA CRUZ</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1238/requerimento_no_80.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1238/requerimento_no_80.docx</t>
   </si>
   <si>
     <t>Nós, DOUGLAS DE FARIAS FREITAS, OSVALDO CUSTÓDIO DA CRUZ e JOSÉ ANTONIO ESPÓSITO, vereadores, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEREMOS, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de fornecer à esta Casa Legislativa, quais os percentuais aplicados para reajustes do IPTU-Imposto Predial e Territorial Urbano, referentes aos Exercícios Financeiros de 2005, 2006, 2007 e 2008, bem como cópia dos Decretos autorizadores dos referidos percentuais aplicados pelo Poder Executivo.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1239/requerimento_no_81.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1239/requerimento_no_81.docx</t>
   </si>
   <si>
     <t>Eu, RONALDO RAMOS FERNANDES, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, tendo em vista que a servidora pública municipal Vânia Cristina Frazatti Gâmbera Dias, Diretora Municipal da Educação do Governo do Município de Buritama, foi convocada por várias vezes para comparecer em Sessões Ordinárias, quando a Câmara Municipal abriria a ela um Espaço Especial no transcorrer das referidas sessões, para que ela pudesse fazer explanações esclarecedoras referente à Educação, e referida servidora não atendeu nenhuma das convocações da Casa Legislativa, razão pela qual seja determinado ao Assessor Jurídico do Poder Legislativo, Avelino Mateus de Souza Júnior, para que tome as medidas judiciais cabíveis e pertinentes à espécie.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1240/requerimento_no_82.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1240/requerimento_no_82.docx</t>
   </si>
   <si>
     <t>Eu, RONALDO RAMOS FERNANDES, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de fornecer à esta Casa Legislativa, cópia do Memorial Descritivo, Planilha Orçamentária e Cronograma Físico Financeiro referentes à execução dos serviços de recapeamento asfáltico que estão sendo realizados em diversas vias públicas de nossa cidade.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1241/requerimento_no_83.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1241/requerimento_no_83.docx</t>
   </si>
   <si>
     <t>Eu, RONALDO RAMOS FERNANDES, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de fornecer à esta Casa Legislativa, cópia do Memorial Descritivo, Planilha Orçamentária e Cronograma Físico Financeiro do Monumento do Turismo do Município de Buritama construído no interior da Rotatória Gomerí da Silva Dias, localizada na Avenida Antonio Alves Teixeira, nas proximidades de acesso à Portaria do Parque Turístico João Simão Garcia, Prainha, de nossa cidade.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1244/requerimento_no_84.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1244/requerimento_no_84.docx</t>
   </si>
   <si>
     <t>seja expedida uma MOÇÃO DE REPÚDIO, em desfavor do senhor CARLOS DANILO RIBEIRO, pelo que ele vem fazendo em total desrespeito ao Poder Legislativo, tendo em vista que esse elemento vem produzindo várias calúnias, inverdades que vem jogando contra vários vereadores da Câmara Municipal, espalhando para a nossa comunidade, querendo com isso se prevalecer e aparecer na mídia a todo custo, um cidadão que vem agindo sem nenhuma ética, nem tampouco dignidade, merecendo, portanto, uma reprovação pública por parte desta Augusta Casa Legislativa.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº57/2018.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº58/2018.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº59/2018.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
@@ -2331,348 +2331,348 @@
   <si>
     <t>1268</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº64/2018.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE DECRETO LEGISLATIVO Nº14/2018.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE DECRETO  LEGISLATIVO Nº15/2018.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1271/requerimento_no_95.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1271/requerimento_no_95.docx</t>
   </si>
   <si>
     <t>Eu, OSVALDO SEBASTIÃO DOS SANTOS, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, em que pé está a desapropriação por Utilidade Pública, de área de terras situadas na zona rural do Município, de diversos proprietários, destinadas à abertura de Estrada Municipal que servirá como Anel Viário para trânsito de caminhões pesados (Lei Municipal nº 4.435, de 07 de fevereiro de 2018).</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1272/requerimento_no_96.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1272/requerimento_no_96.docx</t>
   </si>
   <si>
     <t>Eu, FERNANDO CRISTIANO LAVECCHIA, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, com base na Indicação nº 160/17, de minha autoria, na qual indiquei ao Chefe do Poder Executivo Municipal, a tomada de providências necessárias, objetivando a execução dos serviços de reforma geral no Conjunto Poliesportivo Fernando Rodrigues (Gleba 10), incluindo o campo de bocha, os banheiros, brinquedos, bem como a iluminação daquele local, bem como a construção de um campo de malha, e em matéria divulgada pela Assessoria de Imprensa foi noticiado que a "divisa entre campo e playground receberá alambrado para evitar que a bola, durante uma partida de futebol, machuque uma criança, e que toda a fiação do conjunto esportivo deverá ser colocada novamente para garantir iluminação", e tendo verificado que inexiste tela marcando a divisória da participação de crianças nem tampouco iluminação, REQUEIRO, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, o por que esses procedimentos não foram concluídos pelo Governo do Município de Buritama, tão necessários para garantirem maior segurança aos inúmeros frequentadores daquele Conjunto Poliesportivo.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 56/2018.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 65/2018.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1279/requerimento_no_99.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1279/requerimento_no_99.docx</t>
   </si>
   <si>
     <t>Eu, JOSÉ DOMINGOS MARTINS FILHO, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor João Fermino Falleiros, Diretor Executivo do SAAEMB-Serviço Autônomo de Água, Esgoto e Meio Ambiente do Município de Buritama, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, o por que a água das torneiras dos imóveis residenciais localizados nas proximidades do Poder Legislativo sai com pouca pressão, se tem previsão da construção de uma Caixa D'Água nessas imediações, e quando é que se dará a continuidade dos serviços de troca dos canos de amianto da rede de abastecimento de água que está paralisada desde janeiro de 2017.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>JELVIS AILTON DE SOUZA SCACALOSSI, ANTONIO ROMILDO DOS SANTOS, DOUGLAS DE FARIAS FREITAS, FEBEM, FERNANDO CRISTIANO LAVECCHIA, JOSÉ ANTONIO ESPÓSITO, JOSÉ DOMINGOS MARTINS FILHO, OSVALDO CUSTÓDIO DA CRUZ, OSVALDO SEBASTIÃO DOS SANTOS, RONALDO RAMOS FERNANDES, VANIA TERESINHA MACENO NAZÁRIO</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1280/requerimento_no_100.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1280/requerimento_no_100.docx</t>
   </si>
   <si>
     <t>Nós, abaixo assinados, vereadores, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEREMOS, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, a real situação em se encontra a construção do Canil Municipal.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1281/requerimento_no_101.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1281/requerimento_no_101.docx</t>
   </si>
   <si>
     <t>Eu, VALDEVINO PEREIRA DIAS FILHO, vereador mirim, seu afilhado político, aproveito a oportunidade para sugerir a Vossa Senhoria, seja apresentado uma Propositura requerendo a expedição de uma Moção de Congratulação em favor do competente Quadro de Funcionários da EMEF do Bairro Nossa Senhora do Livramento, a saber: Diretora: Eliana Aparecida Gomes, Coordenadores: Renata Cristina Watanabe de Almeida, Sonia Maria Aparecida Mestriner Parra e Sonia Maria dos Santos Moreira, Psicóloga: Luciana Franco Sacksida Mendes, Psicopedagoga: Dione de Oliveira Tonchis, Professores: Acácio Gomes Silva, Adriana Barbosa B. Bachesque, Adriana da Silva Mateus, Ana Lúcia Rodrigues Amaral Freitas, Ana Paula Fernandes da Silva, Clélia Theodoro da Silva, Deusa Medeiros Cymbra Falquetti, Elaine Graziela de Oliveira, Elizandra Zampieri M. Ferreira, Fabio Luis dos Santos Morais, Fernanda dos Santos Morais, Fernanda dos Santos Moreira, Girlene Aparecida Moisés da Silva, Ivone Fani Guerbas, Ivonete de Deus, Izabel Regina Pimenta Bueno, Izildinei de Moraes Abila, Jacqueline Franco Polizel, Jannaína Cristina Gambera, João Elísio Chaves, Juliana Gonçalves Simon Garcia, Lenice Provenci, Letícia Cristina Alves Fonseca, Luana Silva, Luciana de Azevedo Ponce, Marcelo Soares de Oliveira, Márcia Maria de Oliveira Sepero, Márcia Padilha Trigueiro, Maria Eugênia de Almeida, Maria Laís Ferranti, Maria José de Lima Avelino, Maria Regina Pereira de Castro, Mariza Fernandes Pereira, Marlene Antonia M. do Carmo, Odete Benedita Nazário Duarte, Patrícia Aparecida Prates, Paula Rose Gomes Coelho, Roberta Ramos de Souza, Rosangela Ferreira Pereira, Rosangela Norato da Silva, Rosineide Aparecida de Oliveira, Rosi Franco da Silva, Sandra Cristina da Silva Deniz, Sandra Elena Fernandes Pereira, Sandra Maria Manzali de Oliveira, Shirley Aparecida Prima, Silvana Marchisete Magno, Siméia Canovas S.S. de Oliveira, Valéria Tonchis Ferreira, Vanessa Maia de Oliveira, Vânia Cristina Frazatti Gambera Dias e Viviane Maria Batista, Secretaria: Márcia Damázio de Oliveira Palma, Paulo Gustavo Fernandes da Silva e Vera Lúcia dos Santos Nobre: Cuidadores: Adriana Barbosa de Farias Silva, Carolina Alves da Rocha Mendes Cassiano, Daiane Montanha Guimarães, Kelly Aparecida Fernandes Ramos e Patrícia Freitas de Almeida, Funcionários: Angela Maria Alves Conceição Kraker, Benedito Faria de Oliveira, Elena Maria Pereira dos Santos, Eliandra Aparecida da Silva, Joeli Pereira da Silva Camargo, Liene Aparecida Evangelista, Paulina da Silva Reis e Rosali da Silva Camargo, Inspetores: Beatriz de Paula Ribeiro Felix, José Roberto de Moraes, Livia Gonçalves de Oliveira, Lucimeire Feroldi Rocha e Vilson Alves, Bibliotecária: Sonéia de Souza Dão, e do Projeto: Bárbara Cristina Miranda Natal e Débora Deugadino da Cruz, pelo grandioso trabalho que vem desenvolvendo procurando sempre elevar o nome daquele conceituado estabelecimento de Ensino, no qual tenho orgulho de ser aluno regularmente matriculado e já estou sentindo saudade de todos esses amigos pelo fato de ser o último ano que vou estudar naquela Unidade Escolar.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1282/requerimento_no_102.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1282/requerimento_no_102.docx</t>
   </si>
   <si>
     <t>Eu, DOUGLAS DE FARIAS FREITAS, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, se há algum projeto sendo elaborado pelo Departamento de Engenharia do Governo do Município de Buritama, objetivando a execução dos serviços de reforma do Velório Municipal, inclusive com acessibilidade necessária para uso de cadeirantes, conforme determina legislação específica.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1283/requerimento_no_103.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1283/requerimento_no_103.docx</t>
   </si>
   <si>
     <t>Eu, DOUGLAS DE FARIAS FREITAS, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, se há algum projeto sendo elaborado pelo Governo do Município de Buritama, objetivando a execução dos serviços de pavimentação asfáltica da Estrada Municipal Guilherme Guerbas Neto que liga a cidade ao Loteamento Residencial Jardim Itaparica.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 66/18.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 67/18.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1286/requerimento_no_106.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1286/requerimento_no_106.docx</t>
   </si>
   <si>
     <t>Eu, RONALDO RAMOS FERNANDES, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, se há algum projeto sendo elaborado pelo Governo do Município de Buritama, objetivando a execução dos serviços de pavimentação asfáltica das Estradas Municipais Américo Pereira Dias, que liga a cidade aos Loteamentos Residenciais Lago Azul I e II e Antonio Batista Borges - "Bórginho", que liga a cidade ao Loteamento Residencial Riviera Santa Bárbara.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>DOUGLAS DE FARIAS FREITAS, FEBEM, OSVALDO CUSTÓDIO DA CRUZ</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1287/requerimento_no_107.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1287/requerimento_no_107.docx</t>
   </si>
   <si>
     <t>Nós, DOUGLAS DE FARIAS FREITAS, CARLOS ALBERTO DOS SANTOS e OSVALDO CUSTÓDIO DA CRUZ, vereadores, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEREMOS, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, se existe algum terreno no Parque Industrial Eliziário Severino Pereira pertencente à Municipalidade ainda disponível para ser destinado a algum empresário interessado, cópia da lei municipal que o instituiu, cópia do Mapa Geral do Parque Industrial, bem como fornecer uma relação das pessoas contempladas com recebimento de terrenos ali desde a implementação daquele Distrito Industrial até a presente data.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1293/requerimento_no_108.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1293/requerimento_no_108.docx</t>
   </si>
   <si>
     <t>Eu, RONALDO RAMOS FERNANDES, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, qual o valor em reais que a Prefeitura tem em caixa atualmente.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1294/requerimento_no_109.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1294/requerimento_no_109.docx</t>
   </si>
   <si>
     <t>Eu, DOUGLAS DE FARIAS FREITAS, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, sobre a possibilidade de se deslocar um Professor de Educação Física para a Academia ao Ar Livre do Loteamento Residencial Jardim Itaparica, duas vezes por semana, por um período de pelo menos dois meses, para orientar os usuários sobre a correta forma de utilização dos aparelhos ali disponíveis.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1295/requerimento_no_110.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1295/requerimento_no_110.docx</t>
   </si>
   <si>
     <t>Eu, DOUGLAS DE FARIAS FREITAS, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, de quem é a responsabilidade pela execução dos serviços de troca de lâmpadas dos postes de iluminação pública de nossa cidade, e por que não está sendo feita a devida, necessária e regular manutenção desses serviços essenciais à segurança da população.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>REQUER URGENCIA NO PROJETO DE LEI Nº 51/2018</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>REQUER URGENCIA NO PROJETO DE LEI Nº 52/2018</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>REQUER URGENCIA NO PROJETO DE LEI Nº 68/2018</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>REQUER URGENCIA NO PROJETO DE LEI Nº 69/2018</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1309/requerimento_no_115.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1309/requerimento_no_115.doc</t>
   </si>
   <si>
     <t>REQUEIRO, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, em que pé está a questão da concessão da tão prometida 2ª Etapa da Reestruturação Salarial do Quadro de Pessoal Efetivo do Governo do Município de Buritama, justificando o por que ainda não foi concedida, se a mesma está sendo elaborada, e se há previsão de quando ela será encaminhada ao Legislativo para deliberação.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>REQUER URGENCIA NO PROJETO DE LEI Nº 70/18</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1317/requerimento_no_117.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1317/requerimento_no_117.docx</t>
   </si>
   <si>
     <t>Eu, VANIA TERESINHA MACENO NAZÁRIO, vereadora, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, o por que ainda não foram construídos os redutores de velocidade ou lombadas, sugeridos por vários colegas vereadores, através de Indicações, desde o início da atual Administração Municipal.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1318/requerimento_no_118.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1318/requerimento_no_118.docx</t>
   </si>
   <si>
     <t>Eu, OSVALDO CUSTÓDIO DA CRUZ, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja expedida uma MOÇÃO DE APLAUSO, em favor do jovem RODOLFO GUIMARÃES GONÇALVES, popular "Rodolfo", atleta de futebol, com 23 anos de idade, tendo atuado como jogador de destaque nas seguintes Equipes de Categorias de Base: de 2002 a 2009 no KAEC de Buritama com passagens pelo DERAC de São José do Rio Preto, em 2010 no Guarani Futebol Clube de Campinas, Campeonato Paulista de Futebol Sub-15, em 2012 na Associação Esportiva Araçatuba, Campeonato Paulista de Futebol Sub- 20, em 2013 no Rio Preto Esporte Clube, Campeonato Paulista Sub-20 - 1ª Divisão, em 2014 no Rio Preto Esporte Clube, Campeonato Paulista Sub-20 - 1ª Divisão, Copa Paulista pela equipe do Rio Preto Esporte Clube, Futebol Profissional, desenvolvendo atualmente um grandioso trabalho na Escolinha Municipal de Futebol de Buritama, com atividades diárias de treinamentos como fundamentos, disciplina, respeito, princípios e valores a serem praticados no dia a dia de cada um, com garotos e adolescentes na faixa etária entre 05 e 16 anos e conta aproximadamente com 150 jovens, muitos deles disputando o Campeonato da Copa LIDESFRIM (Liga Desportiva da Frente Integrada de Municípios), de Futebol Infantil, sendo avaliados por grandes Clubes do Futebol brasileiro, e também participa e colabora com a realização do Campeonato "Superliga Atitudes Brilhantes" do "PROJETO CORAÇÃO" com participação de garotos entre 06 e 12 anos, competição de iniciativa da Igreja Evangélica Batista Renovada que acontece no Conjunto Poliesportivo Fernando Rodrigues, Gleba 10, de nossa cidade, contando com a participação de aproximadamente 120 jovens atletas.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 71/2018.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 73/2018.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1325/requerimento_no_121.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1325/requerimento_no_121.docx</t>
   </si>
   <si>
     <t>Eu, CARLOS ALBERTO DOS SANTOS, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, quais os estudos que estão sendo desenvolvidos para se contratar profissionais com o objetivo de se reduzir ou de se zerar a Fila de Espera de pacientes para tratamento odontológico em nossa cidade.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1327/requerimento_no_122.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1327/requerimento_no_122.docx</t>
   </si>
   <si>
     <t>Eu, FERNANDO CRISTIANO LAVECCHIA, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja expedida uma MOÇÃO DE CONGRATULAÇÃO, em favor do senhor JOSÉ LUIZ FIGUEIRA SILVEIRA, exímio servidor público municipal desde 01de agosto de.2008, lotado no cargo de Auxiliar de Contabilidade, tendo participado de diversas Campanhas Beneficentes realizadas no Município, destacando a Campanha de arrecadação de caixas de Bombom para entrega à diversas crianças que fazem tratamento no Hospital de Câncer de Barretos, o Hospital do Amor, convidado pela equipe "Direito de Viver" de Zacarias, conseguindo arrecadar 150 caixas dessa deliciosa guloseima para distribuição naquela entidade no próximo dia 12 de outubro de 2018 (Dia da Criança).</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 75/2018.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 76/2018.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
@@ -2685,105 +2685,105 @@
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE DECRETO LEGISLATIVO Nº 17/2018.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE DECRETO LEGISLATIVO Nº 18/2018.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1343/requerimento_no_128.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1343/requerimento_no_128.doc</t>
   </si>
   <si>
     <t>Eu, DOUGLAS DE FARIAS FREITAS, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Edilson Carlos de Paiva, Diretor Municipal da Saúde do Governo do Município de Buritama, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, se existe algum plano desenvolvido pelo Departamento da Saúde que vise diminuir a Fila de pacientes que aguardam por atendimento na área de Psiquiatria.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 78/2018.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1350/requerimento_no_130.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1350/requerimento_no_130.docx</t>
   </si>
   <si>
     <t>Eu, DOUGLAS DE FARIAS FREITAS, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o Superintendente da empresa Telefônica Brasil S.A./Vivo S.A., em São Paulo, solicitando-lhe a gentileza, no sentido de informar os motivos que levam à interrupção do sinal de telefonia no município de Buritama/SP, semanalmente, e se alguma providência já está sendo tomada para sanar o problema.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1351/requerimento_no_131.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1351/requerimento_no_131.docx</t>
   </si>
   <si>
     <t>Eu, VÂNIA TEREZINHA MACENO NAZÁRIO, vereadora, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja expedida uma MOÇÃO DE APLAUSO, em favor de todas as Entidades envolvidas no evento denominado “2ª FESTA DAS NAÇÕES EM BURITAMA”. Participando ativamente na organização do evento Lar São Camilo de Leles, Centro Assistencial Benedita Fernandes, O Espaldar, Santa Casa de Misericórdia São Francisco, Sociedade Espírita Redenção, Amor de 4 Patas, A.R.L.S. Maçonica Fraternidade e Progresso e as Acácias de Buritama, COMTUR – Conselho Municipal de Turismo e Fundo Social de Solidariedade. O evento aconteceu nos dias 12 e 13 de outubro, na praça central, a festividade faz parte das ações voltadas ao turismo e também para contribuir com as entidades assistenciais de nosso município.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 79/2018.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1355/requerimento_no_133.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1355/requerimento_no_133.doc</t>
   </si>
   <si>
     <t>Eu, FERNANDO CRISTIANO LAVECCHIA, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, solicitando-lhe a gentileza, no sentido de reiterar o pedido feito através do Requerimento nº 96/18, de minha autoria, que cobrou providências sobre a sua Indicação nº 160/17, na qual indiquei a execução dos serviços de reforma geral no Conjunto Poliesportivo Fernando Rodrigues (Gleba 10), incluindo o campo de bocha, os banheiros, brinquedos, bem como a iluminação daquele local, a construção de um campo de malha, uma vez que em matéria divulgada pela Assessoria de Imprensa foi noticiado de que a "divisa entre campo e playground receberá alambrado para evitar que abola, durante uma partida de futebol, machuque uma criança, e que toda a fiação do conjunto esportivo deverá ser colocada novamente para garantir iluminação", e tendo verificado que inexiste tela marcando a divisória da participação das crianças nem tampouco iluminação, favor informar o por que esses procedimentos não foram concluídos ainda pelo Governo do Município de Buritama, tão necessários para garantirem maior segurança aos inúmeros frequentadores daquele Conjunto Poliesportivo.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 80/2018.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 81/2018.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
@@ -2796,111 +2796,111 @@
   <si>
     <t>1373</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE  DECRETO LEGISLATIVO  Nº 20/2018.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE  DECRETO LEGISLATIVO  Nº 21/2018.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1375/requerimento_no_139.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1375/requerimento_no_139.doc</t>
   </si>
   <si>
     <t>Eu, DOUGLAS DE FARIAS FREITAS, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado a empresa  ELEKTRO REDES, localizada à Rua Ary Antenor de Souza, nº 321, CEP. 13053-024, Campinas/SP, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, de quem é a responsabilidade pela execução dos serviços de troca de lâmpadas dos postes de iluminação pública de nossa cidade (se é da empresa Elektro ou da Prefeitura Municipal), e por que não está sendo feita a devida, necessária e regular manutenção desses serviços essenciais à segurança da população.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 82/2018.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 83/2018.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 84/2018.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE  DECRETO LEGISLATIVO Nº 22/2018.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1380/requerimento_no_144.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1380/requerimento_no_144.docx</t>
   </si>
   <si>
     <t>Eu, VANIA TERESINHA MACENO NAZÁRIO, abaixo assinado, vereadora, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, quando serão reiniciadas as obras das casas do "Projeto Morar Melhor".</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1381/requerimento_no_145.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1381/requerimento_no_145.docx</t>
   </si>
   <si>
     <t>Eu, FERNANDO CRISTIANO LAVECCHIA, abaixo assinado, vereador, com assento na Câmara Municipal de Buritama, Estado de São Paulo, REQUEIRO, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, como está a questão da doação onerosa do patrimônio do Buritama Futebol Clube consistente do Imóvel objeto da Matrícula Imobiliária nº 006232 e respectivas benfeitorias ao Poder Executivo Municipal. (Leis Municipais nºs 4.063, de 03 de setembro de 2014 e 4.436, de 07 de fevereiro de 2018 em Anexo).</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 85/2018.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 86/2018.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
@@ -2913,51 +2913,51 @@
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>requer urgência na deliberação do projeto de lei nº 01/18 do legislativo</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>Requer urgência na deliberação do Projeto de Resolução nº 06/18.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1457/requerimento_no_151.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1457/requerimento_no_151.docx</t>
   </si>
   <si>
     <t>REQUEIRO, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, se existe algum projeto sendo desenvolvido pelo Setor de Engenharia, Obras e Serviços Públicos do Governo do Município de Buritama, objetivando sanar de vez o problema de enchente na Rua Floriano Peixoto, nas proximidades do Estádio de Futebol Carlos Guerbach e adjacências, para se evitar cenas como a que vimos na noite do último sábado, 24 de novembro de 2018, quando a cidade foi atingida por uma chuva torrencial, com a água invadindo várias residências localizadas ali nas imediações, gerando um grande transtorno da população ali residente.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>requer urgencia na deliberação do Projeto de Lei nº 88/18</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>requer urgência na deliberação do Projeto de Lei nº 89/18</t>
   </si>
   <si>
     <t>1460</t>
   </si>
@@ -2997,946 +2997,946 @@
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>requer urgencia na deliberação do Projeto de Lei nº 94/18</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>requer urgencia na deliberação do Projeto de Lei nº 04/18 do Legislativo</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1466/requerimento_no_160.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1466/requerimento_no_160.docx</t>
   </si>
   <si>
     <t>REQUEREMOS, a gentileza de Vossa Excelência, depois de ouvido o douto Plenário, seja oficiado o senhor Wagner Albino Pereira, Oficial de Registro de Imóveis e Anexos, solicitando-lhe a gentileza, no sentido de informar à esta Casa Legislativa, se existe alguma Diretoria legalmente constituída do Buritama Futebol Clube, inscrita no CNPJ sob nº 44.435.634/0001-42; em caso positivo, requeremos, a gentileza, no sentido de fornecer à esta Câmara Municipal uma cópia da última Ata registrada nesse c. Cartório de Registro de Imóveis e Anexos de Buritama.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>requer urgencia na deliberação do Projeto de Lei nº 03/18 do Legislativo</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1043/1043_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1043/1043_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS E DESENVOLVIDOS OS DEVIDOS ESTUDO, OBJETIVANDO O ENCAMINHAMENTO DE UM PROJETO DE LEI À ESTA CASA LEGISLATIVA,  CONCEDER UM AUMENTO SIGNIFICATIVO NO VALOR DO TICKET ALIMENTAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS DE BURITAMA, PASSANDO DOS ATUAIS R$. 244,53 PARA R$. 350,00, QUE SE NÃO COM VIGÊNCIA IMEDIATA, PELO MENOS PASSANDO A VIGORAR A PARTIR DE 01 DE MAIO DE 2018, EM COMEMORAÇÃO AO DIA DO TRABALHO.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1044/1044_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1044/1044_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS E DESENVOLVIDOS OS DEVIDOS ESTUDOS, OBJETIVANDO O ENCAMINHAMENTO DE UM PROJETO DE LEI À ESTA CASA LEGISLATIVA, OBJETIVANDO CONCEDER UM REAJUSTE SALARIAL DE PELO MENOS 20% (VINTE POR CENTO) NOS VENCIMENTOS MENSAIS DOS SERVIDORES PÚBLICOS MUNICIPAIS, QUE SE NÃO COM VIGÊNCIA NA DATA BASE DA CATEGORIA, PELO MENOS PASSANDO A VIGORAR A PARTIR DE 01 DE MAIO DE 2018, EM COMEMORAÇÃO AO DIA DO TRABALHO.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1045/1045_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1045/1045_texto_integral.docx</t>
   </si>
   <si>
     <t>A VEREADORA QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A AQUISIÇÃO E INSTALAÇÃO DE PELO MENOS MAIS 05 APARELHOS DE AR CONDICIONADO NAS DEPENDÊNCIAS DO ANFITEATRO ELÍDIO RODRIGUES NO CENTRO CULTURAL GRACILIANO RAMOS, DE FORMA A TORNAR AQUELE AMBIENTE MAIS REFRIGERADO E ACOLHEDOR.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1046/1046_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1046/1046_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                A VEREADORA QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE CONSTRUÇÃO DE UMA PRAÇA PÚBLICA, DOTADA DE UMA ACADEMIA AO AR LIVRE, NO TERRENO LOCALIZADO ENTRE AS RUAS MARECHAL DEODORO E MARIA DO CARMO CUNHA GUERBAS, NO BAIRRO ALVORADA.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1072/1072_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1072/1072_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS E DESENVOLVIDOS OS DEVIDOS ESTUDO, OBJETIVANDO O ENCAMINHAMENTO DE UM PROJETO DE LEI À ESTA CASA LEGISLATIVA,  CONCEDER UM AUMENTO SIGNIFICATIVO NO VALOR DO TICKET ALIMENTAÇÃO DOS SERVIDORES PÚBLICOS MUNICIPAIS DE BURITAMA, PASSANDO DOS ATUAIS R$. 248,47 PARA R$. 430,00._x000D_
                _x000D_
 </t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1073/1073_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1073/1073_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS E DESENVOLVIDOS OS DEVIDOS ESTUDO, OBJETIVANDO REAJUSTAR OS VALORES DAS RETIRADAS PARA CAFÉ DA MANHÃ, ALMOÇO E JANTAR DOS MOTORISTAS DO GOVERNO DO MUNICÍPIO DE BURITAMA QUE VIAJAM À SERVIÇO PARA CIDADES DA REGIÃO. </t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1074/1074_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1074/1074_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">          O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE REFORMA NO PISO E NOS BANHEIROS MASCULINO E FEMININO DO LANCHÓDROMO ATSUMI SUGIURA. </t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1083/indica-o-n-08.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1083/indica-o-n-08.docx</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a execução dos serviços de reforma do Portal da Cidade Antonio Roberto Previdelli, localizado na Av. Antonio Alves Teixeira, altura do Km 7,5, na entrada da cidade, e determinar o imediato do funcionamento do mesmo.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1084/indica-o-n-09.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1084/indica-o-n-09.docx</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando encaminhar à esta Casa Legislativa um Projeto de Lei dispondo sobre o princípio da igualdade previsto na Constituição Federal sobre a Gratificação de Assiduidade, Adicional por Tempo de Serviço e Adicional da Sexta Parte dos Servidores Públicos Municipais tratados na Lei Municipal nº 2.024, de 28.09.91 com os servidores que trabalham no Magistério encampados pela Lei Municipal nº 2.445, de 14.05.96.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1085/indica-o-n-10.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1085/indica-o-n-10.docx</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando implantar no Município o "Projeto Capoeira".</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1086/indicacao_no_11_XWoNPyH.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1086/indicacao_no_11_XWoNPyH.docx</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias e desenvolvidos os devidos estudo, objetivando elevar para R$. 70,00 os valores das retiradas das diárias (café da manhã, almoço e jantar) para os motoristas que viajam à serviço da Municipalidade  para diversas cidades da região.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
     <t>FEBEM, JOSÉ ANTONIO ESPÓSITO</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1087/indica-o-n-12.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1087/indica-o-n-12.docx</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, nos termos regimentais, INDICAM, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, objetivando o encaminhamento de um Projeto de Lei à esta Casa Legislativa,  concedendo um aumento significativo no valor do Ticket Alimentação dos Servidores Públicos Municipais de Buritama, passando dos atuais R$. 244,53 para R$. 630,00.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1088/indica-o-n-13.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1088/indica-o-n-13.docx</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Rodrigo Zacarias dos Santos, Prefeito Municipal, Giselda Elias da Cunha, Diretora Municipal de Trânsito, e Jaime Gonçalves Sampaio, Presidente do CONSEG-Conselho Comunitário de Segurança do Município, sejam tomadas as providências necessárias, objetivando a construção de uma lombada ou outro tipo de redutor de velocidade em frente ao portão de saída de alunos da EMEI Castro Alves, na Rua Guilherme Guerbas.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1089/indica-o-n-14.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1089/indica-o-n-14.docx</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a aquisição e instalação, se possível, com uma certa urgência, de um aparelho de TV nas dependências da EMEI Odete de Oliveira Feroldi.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1090/indica-o-n-15.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1090/indica-o-n-15.docx</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a colocação de cavaletes de "Trânsito Impedido" ou Cones, na Rua Marechal Deodoro, no trecho compreendido entre as Ruas Rio Preto e João Antonio dos Santos, nos horários de entrada e saída dos alunos que estudam na EMEF do Bairro Nossa Senhora do Livramento, atendendo, assim, a justa e oportuna sugestão a mim encaminhada pelo meu afilhado político, o vereador mirim Valdevino Pereira Dias Filho.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1091/indica-o-n-16.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1091/indica-o-n-16.docx</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a construção de uma cobertura metálica nos pontos já identificados como paradas e saídas de ônibus, de forma a proporcionar uma maior comodidade e proteção aos nossos trabalhadores e aos nossos estudantes que estariam protegidos nos dias de sol escaldante e de chuvas torrenciais enquanto aguardam o embarque para os seus locais de destino, atendendo, assim, a justa e oportuna sugestão a mim encaminhada pelo meu afilhado político, o vereador mirim Valdevino Pereira Dias Filho.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1092/indica-o-n-17.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1092/indica-o-n-17.docx</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando determinar a volta do servidor público municipal que exercia as funções de Guarda junto ao CAPS-Centro de Atenção Psicossocial.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1093/indica-o-n-18.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1093/indica-o-n-18.docx</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, com gestões junto às autoridades competentes, objetivando a volta de atendimento de pacientes de nossa cidade junto ao Hospital de Base de São José do Rio Preto.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1094/indica-o-n-19.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1094/indica-o-n-19.docx</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando realizar com a máxima urgência a climatização do depósito onde ficam armazenados os alimentos que são utilizados para o preparo da Merenda Escolar na Cozinha Piloto.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1095/indica-o-n-20.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1095/indica-o-n-20.docx</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando realizar com a máxima urgência o plantio de árvores tanto na calçada quanto no pátio da Creche Escola Prof. Carlos José Pereira, localizado no Loteamento Residencial Interlagos, bem como a aquisição e instalação de aparelhos de ar condicionado no berçário e nas salas de aula daquele estabelecimento de ensino.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1096/indica-o-n-21.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1096/indica-o-n-21.docx</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a construção de uma canalização adequada capaz de proporcionar um melhor escoamento da água proveniente das chuvas na Rua Joaquim Antonio dos Santos, no seu trecho mais crítico que é compreendido entre as Ruas Guilherme Guerbas e Joaquim Pereira Rosa.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1117/indica-o-n-22.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1117/indica-o-n-22.docx</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Heverton Cândido de Paiva, Superintendente do IPREM-Instituto de Previdência Municipal de Buritama, sejam tomadas as providências necessárias, objetivando confeccionar um CARTÃO DE IDENTIFICAÇÃO FUNCIONAL para distribuição aos servidores públicos municipais aposentados junto àquele Instituto de Previdência, constando além do espaço para foto e do nome do portador, outros dados pessoais do titular, como endereço, R.G., C.P.F., bem como uma tarja nas cores oficiais do Município com a inscrição em destaque de forma visível: SERVIDOR PÚBLICO MUNICIPAL APOSENTADO.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1118/indica-o-n-23.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1118/indica-o-n-23.docx</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias e desenvolvidos os devidos estudo, objetivando a execução dos serviços de uma Rotatória ou de um Trevo na Avenida Antonio Alves Teixeira, nas proximidades onde se dá acesso aos Condomínios Residenciais Praia Bella, Lago Azul I, Lago Azul, demais ranchos e propriedades rurais particulares.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1119/indica-o-n-24.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1119/indica-o-n-24.docx</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando determinar ao Setor Competente para passar a Motoniveladora nas ruas ainda não pavimentadas do Condomínio Residencial Praia Bella, bem como designar um caminhão e máquina para limpeza das vias públicas, as quais estão com muitos galhos de árvores armazenados, necessitando, portanto, sua retirada.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1122/indica-o-n-25.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1122/indica-o-n-25.docx</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a instalação de uma Academia ao Ar Livre em área localizada no Condomínio Residencial Praia Bella.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1123/indica-o-n-26.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1123/indica-o-n-26.docx</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, nos termos regimentais, INDICAM, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a construção de uma cobertura metálica nos diversos pontos espalhados pela cidade já identificados como paradas e saídas de ônibus, nos quais ainda não contam com esse Abrigo, de forma a proporcionar uma maior comodidade e proteção aos nossos trabalhadores e aos nossos estudantes que estariam protegidos nos dias de sol escaldante e de chuvas torrenciais enquanto aguardam o embarque para os seus locais de destino, reforçando, assim, de maneira incondicional, as justas sugestões já apresentadas por companheiros parlamentares desta Colenda Casa Legislativa.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1124/indica-o-n-27.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1124/indica-o-n-27.docx</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, nos termos regimentais, INDICAM, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a aquisição e distribuição de Ovos de Páscoa, por ocasião da Semana Santa, para distribuição às crianças do ensino infantil e fundamental da rede municipal de ensino, bem como de entidades filantrópicas, e filhos de famílias carentes, que por motivo ou outro não estão regularmente matriculados.</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1137/indica-o-n-28.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1137/indica-o-n-28.docx</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando ver a possibilidade da elaboração de um Projeto destinado à ampliação do Centro de Especialidades Ana Ferreira de Jesus, para melhor atender as muitas pessoas que fazem tratamento naquela Unidade Básica de Saúde.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1138/indica-o-n-29.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1138/indica-o-n-29.docx</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando tapar, se possível com a máxima urgência, um buraco existente na confluência das Ruas dos Pereiras e  XV de Novembro, na tentativa de se evitar a ocorrência de acidentes naquele local.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1139/indica-o-n-30.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1139/indica-o-n-30.docx</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando ver a possibilidade da construção de um Barracão no terreno do Almoxarifado Municipal, destinado a abrigar os veículos pertencentes à Frota Municipal como ônibus, caminhões, peruas, vans, máquinas, tratores e outros, e caçambas, para que as mesmos não fiquem expostos ao sol e chuva e sejam danificadas.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>FERNANDO CRISTIANO LAVECCHIA, ANTONIO ROMILDO DOS SANTOS, DOUGLAS DE FARIAS FREITAS, FEBEM, JELVIS AILTON DE SOUZA SCACALOSSI, JOSÉ ANTONIO ESPÓSITO, JOSÉ DOMINGOS MARTINS FILHO, OSVALDO CUSTÓDIO DA CRUZ, OSVALDO SEBASTIÃO DOS SANTOS, RONALDO RAMOS FERNANDES, VANIA TERESINHA MACENO NAZÁRIO</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1140/indica-o-n-31.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1140/indica-o-n-31.docx</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, nos termos regimentais, INDICAM, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando usar o saldo do duodécimo devolvido pelo Poder Legislativo todo final de ano ao Poder Executivo, destinado à aquisição de um imóvel residencial na cidade de Barretos, para servir como um Centro de Apoio aos muitos pacientes com câncer que fazem tratamento naquela cidade, bem como aos familiares que os acompanham.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1146/indica-o-n-32.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1146/indica-o-n-32.docx</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando promover um café da manhã empresarial em seu Gabinete, convidando vários empresários da região para participarem, oferecendo-lhes nesta ocasião alguns benefícios a quem se interessar em instalar indústrias em nosso município, propondo-lhes além da isenção de impostos por um determinado tempo, dependendo do número de empregos diretos que ofertarem, até o custeio de aluguel de Barracões adequados que atendam as reais necessidades das futuras e possíveis instalações.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1156/indicacao_no_33.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1156/indicacao_no_33.docx</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a aquisição e instalação de um Aquecedor na piscina do CERET-Centro Esportivo e Recreativo dos Trabalhadores de Buritama para que as atividades de fisioterapia que ali estão sendo desenvolvidas não sejam prejudicadas no decorrer do presente ano.</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1157/indicacao_no_34.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1157/indicacao_no_34.docx</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando desenvolver uma Campanha e conscientização da população para que pelo menos a cada dois meses um caminhão, máquina e servidores da Municipalidade, obedecendo um calendário previamente formalizado, dando ampla publicidade, percorra as ruas de nossa cidade recolhendo móveis velhos, eletrodomésticos, latas, papelões e outros tantos tipos de objetos descartados pelos moradores e depositados em frente as suas residências.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1179/indicacao_no_35.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1179/indicacao_no_35.docx</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando repassar para a Divisão de Vigilância Sanitária o veículo VW/Parati 1.8 COMFORTL, Placa DBA 8870, Chassi nº 9BWDC05W86T060269, Código Renavan 00870974270, Flex, Ano de Fabricação 2005, Ano/Modelo 2006, Cor Preta, Categoria Oficial, pertencente ao patrimônio do Poder Legislativo doado ao Governo do Município de Buritama, através da Resolução nº 02, de 15 de maio de 2018.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>OSVALDO CUSTÓDIO DA CRUZ, JELVIS AILTON DE SOUZA SCACALOSSI, JOSÉ ANTONIO ESPÓSITO, OSVALDO SEBASTIÃO DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1180/indicacao_no_36.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1180/indicacao_no_36.docx</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, nos termos regimentais, INDICAM, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a aquisição de uma área de terra a ser repassada à CDHU-Companhia de Desenvolvimento Habitacional e Urbano, destinada à construção de casas populares para famílias de baixa renda de nosso município.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1181/indicacao_no_37.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1181/indicacao_no_37.docx</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, nos termos regimentais, INDICAM, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando encaminhar à esta Casa Legislativa um Projeto de Lei, dispondo sobre o uso do saldo do duodécimo devolvido pelo Poder Legislativo todo final de ano ao Poder Executivo, destinado à divisão entre todos os servidores públicos municipais, como forma de um "Abono Natalino", a exemplo do que fazem outros municípios, sendo o mais recente o de Zacarias.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1182/indicacao_no_38.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1182/indicacao_no_38.docx</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a execução dos serviços de pavimentação asfáltica na Rua Antonio Luiz Alves.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1196/indicacao_no_39.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1196/indicacao_no_39.docx</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Rodrigo Zacarias dos Santos, Prefeito Municipal, e Luciene dos Santos Cândido, Diretora da Divisão Municipal de Cultura, sejam tomadas as providências necessárias, objetivando encaminhar um Projeto de Lei à esta Casa Legislativa, dispondo sobre a criação de uma Escola de Música Municipal, contando com aulas de guitarra, teclado, bateria, contrabaixo, violão e canto, conforme modelos em anexo.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1214/indicacao_no_40.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1214/indicacao_no_40.docx</t>
   </si>
   <si>
     <t>objetivando a execução dos serviços de reforma na depressão junto a rede de guias e sarjetas e da calçada da via de acesso à Gleba 10, localizada na Rua Antonio Teixeira Duarte, mais precisamente entre a Igreja Batista Renovada e o Centro de Especialidades Ana Ferreira de Jesus.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1215/indicacao_no_41.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1215/indicacao_no_41.docx</t>
   </si>
   <si>
     <t>objetivando a execução dos serviços de construção de sarjetões padronizados, sendo um na confluência das Ruas Joaquim Pereira Rosa e Rui Barbosa e outro na confluência das Ruas Maria Florinda e Antonio Teixeira Duarte.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1216/indicacao_no_42.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1216/indicacao_no_42.docx</t>
   </si>
   <si>
     <t>sejam tomadas as providências necessárias, com referência ao Ofício Especial da servidora pública municipal Silvineia Aparecida dos Santos, Agente Administrativo III, Responsável pela UGB-Unidade Gerencial Básica de Licitações e Contratos, em resposta ao Requerimento nº 46/18, desta Casa Legislativa, objetivando acrescentar os seguintes pontos de escuridão ou com iluminação insuficiente para serem requisitados e protocolados junto à empresa ELEKTRO-Eletricidade e Serviços S.A., para a execução dos serviços de troca das luminárias inexistentes ou queimadas: Praça de Skate Moacir Severino Pereira, Praça Nair Pereira Rosa, trechos da Av. Benedito Vieira Garcia e da Rua Cunha Bueno, a partir do Recinto de Exposições e Festa do Peão de Boiadeiro Odilon Ferreira de Almeida até nas proximidades da Rua João Padre do Nascimento.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1231/indicacao_no_43.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1231/indicacao_no_43.docx</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Rodrigo Zacarias dos Santos, Prefeito Municipal, Giselda Elias da Cunha, Diretora Municipal de Trânsito, e Jaime Gonçalves Sampaio, Presidente do CONSEG-Conselho Comunitário de Segurança do Município, sejam tomadas as providências necessárias, objetivando a construção de uma lombada ou outro tipo de redutor de velocidade na Avenida Aquários, nº 200, no Loteamento Mirante do Tietê, mais precisamente em frente ao estabelecimento comercial denominado Restaurante do Petisco, de propriedade do amigo Alessandro Oliveira dos Santos, popularmente conhecido por "Petisco"._x000D_
   Tal sugestão se justifica e se fundamenta, tendo em vista o recebimento de inúmeros pedidos de vários munícipes, frequentadores e, principalmente, do proprietário daquele estabelecimento comercial, Alessandro Oliveira dos Santos, popular "Petisco",  nos cobrando providências junto ao Governo do Município de Buritama, quanto a necessidade da construção de uma lombada ou outro tipo de redutor de velocidade naquele local. É uma via pública, ainda de terra batida, e alguns motoristas passam pela mesma em alta velocidade produzindo nuvens de poeira que cobrem aquele imóvel e outros tantos existentes nas adjacências. _x000D_
 Por se tratar de um estabelecimento comercial, onde se manuseia alimentos, há uma grande aglomeração de pessoas que vão ali fazer as suas refeições, necessário, então, se tomar providências para proporcionar o máximo de limpeza e higiene à sua imensa clientela.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1235/indicacao_no_44.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1235/indicacao_no_44.docx</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Rodrigo Zacarias dos Santos, Prefeito Municipal, Giselda Elias da Cunha, Diretora Municipal de Trânsito do Governo do Município de Buritama, e Jaime Gonçalves Sampaio, Presidente do CONSEG-Conselho Comunitário de Segurança do Município, sejam tomadas as providências necessárias, objetivando a construção de uma lombada ou de um outro tipo de redutor de velocidade na Rua Vitor Sérgio da Silva.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1236/indicacao_no_45_fVTM76T.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1236/indicacao_no_45_fVTM76T.docx</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando solucionar o problema da água empoçada na altura da residência de número 170 da Rua Vicente Rodrigues, na confluência da Rua Maria Goulart Antonio.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1237/indicacao_no_46.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1237/indicacao_no_46.docx</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando encaminhar à esta Casa de Legislativa, um Projeto de Lei concedendo aos servidores públicos municipais a reposição salarial das perdas anuais detectadas e que a categoria sofreu nos últimos anos nos seus vencimentos mensais.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1245/indicacao_no_47.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1245/indicacao_no_47.docx</t>
   </si>
   <si>
     <t>aos senhores Rodrigo Zacarias dos Santos, Prefeito Municipal, Giselda Elias da Cunha, Diretora Municipal de Trânsito, e Jaime Gonçalves Sampaio, Presidente do CONSEG-Conselho Comunitário de Segurança do Município, sejam tomadas as providências necessárias, objetivando a execução dos serviços de pintura de sinalização de trânsito "PARE", tanto aéreas quanto de solo, nas vias públicas do Jardim Alvorada.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1253/indicacao_no_48.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1253/indicacao_no_48.docx</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a execução dos serviços de pavimentação asfáltica nas Ruas Venerando Teixeira da Silva e Antonio Luiz Alves.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1254/indicacao_no_49.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1254/indicacao_no_49.docx</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Rodrigo Zacarias dos Santos, Prefeito Municipal, Giselda Elias da Cunha, Diretora Municipal de Trânsito, e Jaime Gonçalves Sampaio, Presidente do Conselho Comunitário de Segurança do Município, sejam tomadas as providências necessárias, objetivando a construção de uma lombada ou de um outro tipo de redutor de velocidade no trecho compreendido entre os números 1306 e 1326 da Rua Rio Preto.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1255/indicacao_no_50.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1255/indicacao_no_50.docx</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a execução dos serviços de reforma da calçada e do sarjetão existentes na confluência das Ruas XV de Novembro e Agostinho Gâmbera.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1256/indicacao_no_51.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1256/indicacao_no_51.docx</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando construir novamente os sarjetões nos locais dos já existentes nas Ruas Pedro Guerbas e Liberato Alves Teixeira, na confluência da Rua João Padre do Nascimento.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1257/indicacao_no_52.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1257/indicacao_no_52.docx</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a execução dos serviços de pintura das faixas de sinalização de trânsito, branca e amarela, ao longo de toda a pista da Estrada Vicinal Maria Tereza Cardoso.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1258/indicacao_no_53.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1258/indicacao_no_53.docx</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a execução dos serviços de ampliação do prédio onde funciona o Centro de Zoonoses de nosso município, bem como a aquisição de novos equipamentos para aquele órgão público.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1259/indicacao_no_54.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1259/indicacao_no_54.docx</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando elaborar um Programa visando a realização de um mutirão para castração de cães errantes que perambulam pelas vias públicas da cidade e até mesmo os pertencentes a famílias carentes do município.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1260/indicacao_no_55.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1260/indicacao_no_55.docx</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Rodrigo Zacarias dos Santos, Prefeito Municipal, Giselda Elias da Cunha, Diretora Municipal de Trânsito, e Jaime Gonçalves Sampaio, Presidente do CONSEG-Conselho Comunitário de Segurança do Município, sejam tomadas as providências necessárias, objetivando a equipar com radares eletrônicos (Pardais) alguns trechos estratégicos das Avenidas Antonio Alves Teixeira e Daniel Luiz Guerbas, duas das principais vias de acesso de nossa cidade.</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1288/indicacao_no_56.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1288/indicacao_no_56.docx</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a execução dos serviços de construção de um Posto de Saúde nas imediações das Glebas.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1289/indicacao_no_57.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1289/indicacao_no_57.docx</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal,  sejam tomadas as providências necessárias, objetivando a determinar o funcionamento das Escolas da Rede Municipal de Ensino em Tempo Integral.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1290/indicacao_no_58.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1290/indicacao_no_58.docx</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando determinar o funcionamento de Plantão de Cirurgiões Dentistas aos sábados para proporcionar melhor atendimento a população.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1291/indicacao_no_59.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1291/indicacao_no_59.docx</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando determinar o funcionamento aos sábados da Farmácia Municipal, proporcionando melhor atendimento a população.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1292/indicacao_no_60.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1292/indicacao_no_60.docx</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando encaminhar à esta Casa Legislativa um Projeto de Lei dispondo sobre a concessão de reajuste salarial em porcentagem significativa aos Servidores Públicos Municipais.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1296/indicacao_no_61.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1296/indicacao_no_61.docx</t>
   </si>
   <si>
     <t>INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando encaminhar à esta Casa Legislativa um Projeto de Lei dispondo sobre a concessão de um reajuste significativo no valor do Ticket Alimentação dos Servidores Públicos Municipais.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1297/indicacao_no_62.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1297/indicacao_no_62.docx</t>
   </si>
   <si>
     <t>INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando desenvolver um Projeto, buscando alternativas que resultem de fato na geração de empregos no Município.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1298/indicacao_no_63.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1298/indicacao_no_63.docx</t>
   </si>
   <si>
     <t>INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a realização de um Mutirão na tentativa de zerar a Fila de Espera na área de Oftalmologia, buscando atender os muitos pacientes, principalmente de idosos que aguardam há mais de dois anos por uma cirurgia de Cataratas.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1299/indicacao_no_64.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1299/indicacao_no_64.docx</t>
   </si>
   <si>
     <t>INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a execução dos serviços de pavimentação asfáltica ou cascalhamento no pequeno trecho que dá acesso à Lagoa de Tratamento do SAAEMB-Serviço Autônomo de Água, Esgoto e Meio Ambiente do Município de Buritama, localizada à margem direita da Avenida Antonio Alves Teixeira, sentido Buritama-Prainha, com vistas a proporcionar melhor acessibilidade tanto para os servidores daquela Autarquia quanto para os funcionários que irão trabalhar na empresa localizada ao lado em terreno da Municipalidade, a qual muito em breve estará em pleno funcionamento, gerando empregos e divisas para o Município.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1300/indicacao_no_65.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1300/indicacao_no_65.docx</t>
   </si>
   <si>
     <t>INDICA, por intermédio de Vossa Excelência, aos senhores Rodrigo Zacarias dos Santos, Prefeito Municipal, Giselda Elias da Cunha, Diretora Municipal de Trânsito, e Marcos Antonio Gioli, Presidente da Comissão Organizadora da 33ª Festa do Peão de Boiadeiro de Buritama, sejam tomadas as providências necessárias, objetivando a execução dos serviços de pavimentação asfáltica ou de um calçamento adequado, nas dependências do Recinto de Exposições e Festas do Peão de Boiadeiro Odilon Ferreira de Almeida, da Portaria até a rampa ali já existente, destinada a acessibilidade dos cadeirantes, na largura a ser estudada pelo Setor Competente do Governo do Município de Buritama, bem como proceder as reformas necessárias da rampa ali já construída pelo fato de a mesma se encontrar um tanto quanto danificada.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a construção de um novo sarjetão, no modelo padrão adotado pelo Governo do Município de Buritama, na confluência das Ruas João Antonio dos Santos e Rui Barbosa.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1302/indicacao_no_67.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1302/indicacao_no_67.docx</t>
   </si>
   <si>
     <t>INDICA, por intermédio de Vossa Excelência, aos senhores João Fermino Falleiros, Diretor Executivo do SAAEMB-Serviço Autônomo de Água, Esgoto e Meio Ambiente do Município de Buritama, e Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a execução dos serviços de construção de rede de água e de esgoto, de guias e sarjetas e pavimentação asfáltica, na Rua Maria do Carmo Costa de Andrade, no trecho compreendido entre as Ruas dos Santos Reis e Cunha Bueno, bem como na Rua Francisco Cardoso, também no trecho compreendido entre as Ruas dos Santos Reis e Cunha Bueno.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1303/indicacao_no_68.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1303/indicacao_no_68.docx</t>
   </si>
   <si>
     <t>INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando iniciar as tratativas de estilo com vistas a aquisição de uma área de terra, de aproximadamente 2 a 3 alqueires, localizada no perímetro urbano da cidade, destinada a construção de um novo Cemitério Municipal.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1304/indicacao_no_69.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1304/indicacao_no_69.docx</t>
   </si>
   <si>
     <t>INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a execução dos serviços de pavimentação asfáltica em toda a extensão do terreno que compõe o pátio do Almoxarifado Municipal.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1314/indicacao_no_70.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1314/indicacao_no_70.docx</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a execução de rampas de acessibilidade nas entradas da UBS-III Jaime Pinto Cunha.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1315/indicacao_no_71.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1315/indicacao_no_71.docx</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a contratação de serviços de Terapia Ocupacional para o Centro de Especialidades Ana Ferreira de Jesus.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1316/indicacao_no_72.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1316/indicacao_no_72.docx</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a execução dos serviços de cascalhamento da Estrada Vicinal Dr. Carlos Francisco Alves que liga Buritama a Turiúba, até o limite dos Municípios.</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1319/indicacao_no_73.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1319/indicacao_no_73.docx</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Rodrigo Zacarias dos Santos, Prefeito Municipal, e Giselda Elias da Cunha, Diretora Municipal de Trânsito, sejam tomadas as providências necessárias, objetivando proceder uma melhora na sinalização de trânsito, tanto aéreas quanto de solo, em toda a extensão da Av. Antonio Alves Teixeira, no trecho compreendido entre a Rotatória Rubens Nicoletti e a SP-461, Deputado Roberto Rollemberg.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Rodrigo Zacarias dos Santos, Prefeito Municipal, e Giselda Elias da Cunha, Diretora Municipal de Trânsito, sejam tomadas as providências necessárias, objetivando proceder uma melhora na sinalização de trânsito, tanto aéreas quanto de solo, em toda a extensão da Estrada Vicinal Maria Tereza Cardoso.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1321/indicacao_no_75.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1321/indicacao_no_75.docx</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a execução dos serviços de pavimentação asfáltica em um trecho da Rua Elias José Abdo.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1322/indicacao_no_76.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1322/indicacao_no_76.docx</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, com base na devolução do saldo de Duodécimo que esta Casa Legislativa fará ao Poder Executivo Municipal, como de praxe no final de cada Exercício Financeiro, ocorrerá no mês de dezembro de 2018, INDICA ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, que parte do montante devolvido pela Câmara Municipal seja usada para a contratação de profissionais com o objetivo de se realizar um Mutirão na tentativa de se reduzir ou de se zerar a Fila de Espera para tratamento Oftalmológico e Odontológico em nossa cidade.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1335/indicacao_no_77.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1335/indicacao_no_77.docx</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a execução dos  serviços de iluminação Pública no interior do Cemitério Municipal José Antonio Cardoso.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1341/indicacao_no_78.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1341/indicacao_no_78.docx</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a execução dos  serviços de construção de um sarjetão padronizado, na confluência das Ruas Rubião Júnior e Rio Preto.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1346/indicacao_no_79.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1346/indicacao_no_79.docx</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, acatando sugestão apresentada pela vereadora mirim, minha afilhada política, Maria Laura dos Santos Muniz, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, objetivando implantação em nosso Município do Projeto de Equoterapia (conforme anexo).</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1347/indicacao_no_80.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1347/indicacao_no_80.docx</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Rodrigo Zacarias dos Santos, Prefeito Municipal, Giselda Elias da Cunha, Diretora Municipal de Trânsito, e Jaime Gonçalves Sampaio, Presidente do Conselho Comunitário de Segurança do Município, sejam tomadas as providências necessárias, objetivando a construção de uma lombada ou de um outro tipo de redutor de velocidade na Rua João Faleiros, altura do número 705.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1348/indicacao_no_81.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1348/indicacao_no_81.docx</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando tapar, se possível com a máxima urgência, os buracos existentes na confluência da Av. Frei Marcelo Manilia e Rua Barão do Rio Branco, na tentativa de se evitar a ocorrência de acidentes naquele local.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1349/indicacao_no_82.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1349/indicacao_no_82.docx</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a execução dos serviços de limpeza, manutenção e/ou reforma em geral na Praça da Criança localizada na Cohab 3.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1352/indicacao_no83.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1352/indicacao_no83.docx</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, aos senhores Rodrigo Zacarias dos Santos, Prefeito Municipal, e João Fermino Falleiros, Diretor Executivo do SAAEMB-Serviço Autônomo de Água, Esgoto e Meio Ambiente do Município de Buritama, sejam tomadas as providências necessárias, objetivando sugerir à população para que por ocasião do plantio de mudas de árvores em frente a imóveis residenciais fizesse a opção por mudas de árvores frutíferas, bem como fosse feito igual procedimento nas áreas pertencentes ou que estejam sob a responsabilidade da Municipalidade.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1353/indicacao_no_84.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1353/indicacao_no_84.docx</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, com amparo no Regimento Interno e na Lei Orgânica do Município, por meio desta, INDICA, por intermédio de Vossa Excelência, aos senhores Rodrigo Zacarias dos Santos, Prefeito Municipal, e João Fermino Falleiros, Diretor Executivo do SAAEMB-Serviço Autônomo de Água, Esgoto e Meio Ambiente do Município de Buritama, sejam tomadas as providências necessárias e desenvolvidos os devidos estudos, objetivando a possibilidade e viabilidade de instalação de cestos nas bocas de lobos existentes na cidade, a exemplo do que foi apresentado pelo nobre colega parlamentar Yagan Arbax Dadam, da cidade de Itapema/SC. (Fotos Ilustrativas em Anexo).</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1365/indicacao_no_85.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1365/indicacao_no_85.docx</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, com amparo no Regimento Interno e na Lei Orgânica do Município, por meio desta, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a aquisição de um veículo 0 Km destinado ao uso da equipe de funcionários do NASF-Núcleo de Apoio à Saúde da Família, para que sejam realizados os atendimentos domiciliares em nossa cidade.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1366/indicacao_no_86.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1366/indicacao_no_86.docx</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, com amparo no Regimento Interno e na Lei Orgânica do Município, por meio desta, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a execução dos serviços de construção de um novo calçamento na Praça do Idoso ou a colocação de tijolos ecológicos ao redor dos aparelhos de ginástica ali existentes.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1367/indicacao_no_87.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1367/indicacao_no_87.docx</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, com amparo no Regimento Interno e na Lei Orgânica do Município, por meio desta, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a instalação de um Playground no Loteamento Residencial Interlagos.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1368/indicacao_no_88.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1368/indicacao_no_88.docx</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, por meio desta, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando tapar com a máxima urgência um enorme buraco existente na confluência das Ruas Rui Barbosa e Chafic José Abdo.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1369/indicacao_no_89.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1369/indicacao_no_89.docx</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, por meio desta, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a execução dos serviços de manutenção da Praça da Criança.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1387/indicacao_no_90.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1387/indicacao_no_90.docx</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, por meio desta, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando determinar a execução dos serviços de manutenção permanente no Parque Turístico João Simão Garcia, Prainha, para melhor recepcionar os visitantes no final do ano.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1388/indicacao_no_91.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1388/indicacao_no_91.docx</t>
   </si>
   <si>
     <t>A vereadora que esta subscreve, por meio desta, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando determinar a execução dos serviços de conclusão do calçamento da praça pública João Roberto Rosa localizada no Loteamento Residencial João Roberto Rosa.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1398/indicacao_no_92.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1398/indicacao_no_92.docx</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, acatando sugestão apresentada pela vereadora mirim, minha afilhada política, Ana Luiza Alves Cavalcante, INDICA, por intermédio de Vossa Excelência, aos senhores Rodrigo Zacarias dos Santos, Prefeito Municipal, Giselda Elias da Cunha, Diretora Municipal de Trânsito do Governo do Município de Buritama, e Jaime Gonçalves Sampaio, Presidente do CONSEG-Conselho Comunitário de Segurança do Município, sejam tomadas as providências necessárias, objetivando a construção de uma ou duas lombadas ou de um outro tipo de redutor de velocidade na Rua Vitor Sérgio da Silva, no Conjunto Habitacional Ana Teixeira Alves.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1399/indicacao_no_93.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1399/indicacao_no_93.docx</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, acatando sugestão apresentada pela vereadora mirim, minha afilhada política, Ana Luiza Alves Cavalcante, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a instalação de um Parque Infantil nas dependências do Parque Turístico João Simão Garcia – Prainha.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1400/indicacao_no_94.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1400/indicacao_no_94.docx</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, acatando sugestão apresentada pela vereadora mirim, minha afilhada política, Ana Luiza Alves Cavalcante, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, sejam tomadas as providências necessárias, objetivando a instalação de mais bueiros nas ruas do município.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, acatando sugestão apresentada pela vereadora mirim, minha afilhada política, Ana Luiza Alves Cavalcante, INDICA, por intermédio de Vossa Excelência, aos senhores Rodrigo Zacarias dos Santos, Prefeito Municipal, Giselda Elias da Cunha, Diretora Municipal de Trânsito do Governo do Município de Buritama, e Jaime Gonçalves Sampaio, Presidente do CONSEG-Conselho Comunitário de Segurança do Município, sejam tomadas as providências necessárias, como a instalação de placas, objetivando a imposição de limite de altura aos caminhões que transitam mas ruas centrais da cidade.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
     <t>FERNANDO CRISTIANO LAVECCHIA, JELVIS AILTON DE SOUZA SCACALOSSI</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1402/indicacao_no_96.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1402/indicacao_no_96.docx</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, nos termos regimentais, com base na devolução do saldo de Duodécimo que esta Casa Legislativa fará ao Poder Executivo Municipal, como de praxe no final de cada Exercício Financeiro, ocorrerá no mês de dezembro de 2018, INDICAM ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, que o montante a ser devolvido pela Câmara Municipal seja destinado como subvenção social à Santa Casa de Misericórdia São Francisco de Buritama, para aquisição de diversos equipamentos para uso naquela entidade, tais como: Respirador Mecânico, Monitor Cardíaco e Eletrocardiograma.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1403/indicacao_no_97.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1403/indicacao_no_97.docx</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais, INDICA, por intermédio de Vossa Excelência, ao senhor Rodrigo Zacarias dos Santos, Prefeito Municipal, em parceria com o representante da Igreja Católica, o Padre Lourival Angelo Marques, sejam tomadas as providências necessárias, inclusive a questão da legalidade, objetivando a execução dos serviços de remodelação geral na Praça da Igreja Matriz, instalando uma iluminação pública moderna, colocação de um novo piso em toda a extensão daquele espaço, incrementar os espaços ajardinados, bem como plantar mais mudas de árvores no seu entorno, mudando o paisagismo do local, de maneira a transformar aquele que já é bonito de se vê em um verdadeiro e maravilhoso Cartão Postal de nossa cidade que, certamente, irá encantar não só os buritamenses, mas também os inúmeros visitantes que passam por aqui simplesmente a trabalho ou aqui permanecem em programados veraneios.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>VTO</t>
   </si>
   <si>
     <t>Veto Aposto Pelo Prefeito</t>
   </si>
   <si>
     <t>ENCAMINHA MENSAGEM DE VETO AO PROJETO DE LEI Nº 09/18, NA PARTE INSERIDA PELA EMENDA LEGISLATIVA Nº 01/2018. INCISO I DO ARTIGO 2º DO REFERIDO PROJETO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -4255,67 +4255,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1471/proposta_de_emenda_no_02_2018_lom.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1029/1029_texto_integral.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1030/1030_texto_integral.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1031/1031_texto_integral.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1032/1032_texto_integral.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1033/1033_texto_integral.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1034/1034_texto_integral.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1035/1035_texto_integral.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1036/1036_texto_integral.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1037/1037_texto_integral.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1038/1038_texto_integral.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1039/1039_texto_integral.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1040/1040_texto_integral.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1047/1047_texto_integral.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1048/1048_texto_integral.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1049/1049_texto_integral.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1050/1050_texto_integral.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1051/1051_texto_integral.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1052/1052_texto_integral.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1076/1076_texto_integral.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1075/1075_texto_integral.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1080/pl23.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1081/pl24.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1082/pl25.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1125/pl26.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1126/pl27.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1127/pl28.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1128/pl29.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1129/pl30.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1130/pl31.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1131/pl32.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1132/pl33.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1141/pl34.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1142/pl35.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1143/pl36.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1144/pl37.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1145/pl38.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1153/pl39.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1154/pl40.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1155/pl41.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1167/pl43.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1172/pl44.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1197/pl45.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1200/pl46.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1201/pl47.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1204/pl48.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1217/pl49.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1218/pl50.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1219/pl51.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1220/pl52.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1228/pl53.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1229/pl54.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1230/pl55.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1221/pl56.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1222/pl57.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1223/pl58.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1224/pl59.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1225/pl60.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1226/pl61.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1227/pl62.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1242/pl63.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1243/pl64.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1251/pl65.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1252/pl66.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1275/pl67.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1276/pl68.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1277/pl69.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1278/pl70.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1311/pl71.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1312/pl72.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1313/pl73.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1326/pl74.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1356/pl80.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1357/pl81.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1358/pl82.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1359/pl83.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1360/pl84.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1362/pl85.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1363/pl86.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1364/pl87.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1386/pl88.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1389/pl89.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1390/pl90.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1391/pl91.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1392/pl92.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1393/pl93.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1394/pl94.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1385/projeto_de_lei_no_01_da_camara.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1395/projeto_de_lei_no_02_farmacia_24h.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1396/projeto_de_lei_no_03_fogos_artificio.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1397/projeto_de_lei_no_04_abono_ferias.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1041/1041_texto_integral.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1042/projeto_de_lei_complementar_no_02-2018.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1077/projeto_de_lei_complementar_n_03_de_15_de_fevereiro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1078/projeto_de_lei_complementar_no_03-2018.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1333/projeto_de_lei_complementar_n_05_de_05_de_novembro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1468/projeto_de_lei_complementar_no_01.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1174/projeto_de_decreto_legislativo_no_01.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1175/projeto_de_decreto_legislativo_no_02.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1176/projeto_de_decreto_legislativo_no_03_2018.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1177/projeto_de_decreto_legislativo_no_04_2018.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1183/projeto_de_decreto_legislativo_no_05_2018.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1184/projeto_de_decreto_legislativo_no_06_2018.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1185/projeto_de_decreto_legislativo_no_07_2018.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1186/projeto_de_decreto_legislativo_no_08_2018.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1187/projeto_de_decreto_legislativo_no_09_2018.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1188/projeto_de_decreto_legislativo_no_10_2018.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1203/projeto_de_decreto_legislativo_no_11_2018.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1247/projeto_de_decreto_legislativo_no_12_2018.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1248/projeto_de_decreto_legislativo_no_13_2018.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1249/projeto_de_decreto_legislativo_no_14_2018.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1250/projeto_de_decreto_legislativo_no_15_2018.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1328/projeto_decreto_legislativo_no_16.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1329/projeto_decreto_legislativo_no_17.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1330/projeto_decreto_legislativo_no_18.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1472/projeto_de_decreto_legislativo_no_19.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1473/projeto_de_decreto_legislativo_no_20.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1474/projeto_de_decreto_legislativo_no_21.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1475/projeto_de_decreto_legislativo_no_22.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1057/1057_texto_integral.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1246/projeto_de_resolucao_no_04_2018.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1469/projeto_de_resolucao_no_05_2018.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1470/projeto_de_resolucao_no_06_2018.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1058/1058_texto_integral.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1053/1053_texto_integral.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1054/1054_texto_integral.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1055/1055_texto_integral.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1056/1056_texto_integral.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1059/1059_texto_integral.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1060/1060_texto_integral.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1061/1061_texto_integral.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1068/1068_texto_integral.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1071/requerimento_no_15_7MfrBn4.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1101/requerimento-n-20.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1102/requerimento-n-21.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1103/requerimento-n-22.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1104/requerimento-n-23.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1105/requerimento-n-24.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1106/requerimento-n-25.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1107/requerimento-n-26.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1108/requerimento-n-27.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1109/requerimento-n-28.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1110/requerimento-n-29.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1111/requerimento-n-30.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1112/requerimento-n-31.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1113/requerimento-n-32.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1120/requerimento-n-36.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1121/requerimento-n-37.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1134/requerimento-n-39.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1135/requerimento-n-40.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1136/requerimento-n-41.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1151/requerimento-n-46.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1152/requerimento-n-47.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1159/requerimento_no_48.docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1202/requerimento_no_67.docx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1209/requerimento_no_72.docx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1210/requerimento_no_73.docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1232/requerimento_no_77.docx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1233/requerimento_no_78.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1234/requerimento_no_79_7SQN0gz.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1238/requerimento_no_80.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1239/requerimento_no_81.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1240/requerimento_no_82.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1241/requerimento_no_83.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1244/requerimento_no_84.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1271/requerimento_no_95.docx" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1272/requerimento_no_96.docx" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1279/requerimento_no_99.docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1280/requerimento_no_100.docx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1281/requerimento_no_101.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1282/requerimento_no_102.docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1283/requerimento_no_103.docx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1286/requerimento_no_106.docx" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1287/requerimento_no_107.docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1293/requerimento_no_108.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1294/requerimento_no_109.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1295/requerimento_no_110.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1309/requerimento_no_115.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1317/requerimento_no_117.docx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1318/requerimento_no_118.docx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1325/requerimento_no_121.docx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1327/requerimento_no_122.docx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1343/requerimento_no_128.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1350/requerimento_no_130.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1351/requerimento_no_131.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1355/requerimento_no_133.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1375/requerimento_no_139.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1380/requerimento_no_144.docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1381/requerimento_no_145.docx" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1457/requerimento_no_151.docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1466/requerimento_no_160.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1043/1043_texto_integral.docx" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1044/1044_texto_integral.docx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1045/1045_texto_integral.docx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1046/1046_texto_integral.docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1072/1072_texto_integral.docx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1073/1073_texto_integral.docx" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1074/1074_texto_integral.docx" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1083/indica-o-n-08.docx" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1084/indica-o-n-09.docx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1085/indica-o-n-10.docx" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1086/indicacao_no_11_XWoNPyH.docx" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1087/indica-o-n-12.docx" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1088/indica-o-n-13.docx" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1089/indica-o-n-14.docx" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1090/indica-o-n-15.docx" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1091/indica-o-n-16.docx" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1092/indica-o-n-17.docx" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1093/indica-o-n-18.docx" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1094/indica-o-n-19.docx" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1095/indica-o-n-20.docx" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1096/indica-o-n-21.docx" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1117/indica-o-n-22.docx" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1118/indica-o-n-23.docx" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1119/indica-o-n-24.docx" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1122/indica-o-n-25.docx" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1123/indica-o-n-26.docx" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1124/indica-o-n-27.docx" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1137/indica-o-n-28.docx" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1138/indica-o-n-29.docx" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1139/indica-o-n-30.docx" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1140/indica-o-n-31.docx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1146/indica-o-n-32.docx" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1156/indicacao_no_33.docx" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1157/indicacao_no_34.docx" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1179/indicacao_no_35.docx" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1180/indicacao_no_36.docx" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1181/indicacao_no_37.docx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1182/indicacao_no_38.docx" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1196/indicacao_no_39.docx" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1214/indicacao_no_40.docx" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1215/indicacao_no_41.docx" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1216/indicacao_no_42.docx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1231/indicacao_no_43.docx" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1235/indicacao_no_44.docx" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1236/indicacao_no_45_fVTM76T.docx" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1237/indicacao_no_46.docx" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1245/indicacao_no_47.docx" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1253/indicacao_no_48.docx" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1254/indicacao_no_49.docx" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1255/indicacao_no_50.docx" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1256/indicacao_no_51.docx" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1257/indicacao_no_52.docx" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1258/indicacao_no_53.docx" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1259/indicacao_no_54.docx" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1260/indicacao_no_55.docx" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1288/indicacao_no_56.docx" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1289/indicacao_no_57.docx" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1290/indicacao_no_58.docx" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1291/indicacao_no_59.docx" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1292/indicacao_no_60.docx" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1296/indicacao_no_61.docx" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1297/indicacao_no_62.docx" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1298/indicacao_no_63.docx" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1299/indicacao_no_64.docx" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1300/indicacao_no_65.docx" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1302/indicacao_no_67.docx" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1303/indicacao_no_68.docx" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1304/indicacao_no_69.docx" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1314/indicacao_no_70.docx" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1315/indicacao_no_71.docx" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1316/indicacao_no_72.docx" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1319/indicacao_no_73.docx" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1321/indicacao_no_75.docx" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1322/indicacao_no_76.docx" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1335/indicacao_no_77.docx" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1341/indicacao_no_78.docx" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1346/indicacao_no_79.docx" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1347/indicacao_no_80.docx" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1348/indicacao_no_81.docx" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1349/indicacao_no_82.docx" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1352/indicacao_no83.docx" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1353/indicacao_no_84.docx" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1365/indicacao_no_85.docx" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1366/indicacao_no_86.docx" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1367/indicacao_no_87.docx" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1368/indicacao_no_88.docx" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1369/indicacao_no_89.docx" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1387/indicacao_no_90.docx" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1388/indicacao_no_91.docx" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1398/indicacao_no_92.docx" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1399/indicacao_no_93.docx" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1400/indicacao_no_94.docx" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1402/indicacao_no_96.docx" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1403/indicacao_no_97.docx" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1471/proposta_de_emenda_no_02_2018_lom.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1029/1029_texto_integral.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1030/1030_texto_integral.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1031/1031_texto_integral.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1032/1032_texto_integral.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1033/1033_texto_integral.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1034/1034_texto_integral.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1035/1035_texto_integral.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1036/1036_texto_integral.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1037/1037_texto_integral.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1038/1038_texto_integral.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1039/1039_texto_integral.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1040/1040_texto_integral.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1047/1047_texto_integral.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1048/1048_texto_integral.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1049/1049_texto_integral.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1050/1050_texto_integral.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1051/1051_texto_integral.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1052/1052_texto_integral.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1076/1076_texto_integral.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1075/1075_texto_integral.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1080/pl23.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1081/pl24.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1082/pl25.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1125/pl26.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1126/pl27.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1127/pl28.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1128/pl29.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1129/pl30.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1130/pl31.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1131/pl32.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1132/pl33.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1141/pl34.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1142/pl35.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1143/pl36.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1144/pl37.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1145/pl38.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1153/pl39.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1154/pl40.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1155/pl41.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1167/pl43.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1172/pl44.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1197/pl45.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1200/pl46.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1201/pl47.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1204/pl48.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1217/pl49.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1218/pl50.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1219/pl51.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1220/pl52.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1228/pl53.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1229/pl54.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1230/pl55.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1221/pl56.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1222/pl57.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1223/pl58.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1224/pl59.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1225/pl60.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1226/pl61.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1227/pl62.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1242/pl63.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1243/pl64.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1251/pl65.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1252/pl66.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1275/pl67.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1276/pl68.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1277/pl69.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1278/pl70.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1311/pl71.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1312/pl72.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1313/pl73.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1326/pl74.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1356/pl80.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1357/pl81.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1358/pl82.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1359/pl83.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1360/pl84.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1362/pl85.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1363/pl86.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1364/pl87.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1386/pl88.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1389/pl89.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1390/pl90.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1391/pl91.docx" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1392/pl92.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1393/pl93.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1394/pl94.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1385/projeto_de_lei_no_01_da_camara.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1395/projeto_de_lei_no_02_farmacia_24h.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1396/projeto_de_lei_no_03_fogos_artificio.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1397/projeto_de_lei_no_04_abono_ferias.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1041/1041_texto_integral.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1042/projeto_de_lei_complementar_no_02-2018.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1077/projeto_de_lei_complementar_n_03_de_15_de_fevereiro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1078/projeto_de_lei_complementar_no_03-2018.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1333/projeto_de_lei_complementar_n_05_de_05_de_novembro_de_2018.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1468/projeto_de_lei_complementar_no_01.docx" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1174/projeto_de_decreto_legislativo_no_01.docx" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1175/projeto_de_decreto_legislativo_no_02.docx" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1176/projeto_de_decreto_legislativo_no_03_2018.docx" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1177/projeto_de_decreto_legislativo_no_04_2018.docx" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1183/projeto_de_decreto_legislativo_no_05_2018.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1184/projeto_de_decreto_legislativo_no_06_2018.docx" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1185/projeto_de_decreto_legislativo_no_07_2018.docx" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1186/projeto_de_decreto_legislativo_no_08_2018.docx" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1187/projeto_de_decreto_legislativo_no_09_2018.docx" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1188/projeto_de_decreto_legislativo_no_10_2018.docx" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1203/projeto_de_decreto_legislativo_no_11_2018.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1247/projeto_de_decreto_legislativo_no_12_2018.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1248/projeto_de_decreto_legislativo_no_13_2018.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1249/projeto_de_decreto_legislativo_no_14_2018.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1250/projeto_de_decreto_legislativo_no_15_2018.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1328/projeto_decreto_legislativo_no_16.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1329/projeto_decreto_legislativo_no_17.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1330/projeto_decreto_legislativo_no_18.docx" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1472/projeto_de_decreto_legislativo_no_19.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1473/projeto_de_decreto_legislativo_no_20.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1474/projeto_de_decreto_legislativo_no_21.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1475/projeto_de_decreto_legislativo_no_22.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1057/1057_texto_integral.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1246/projeto_de_resolucao_no_04_2018.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1469/projeto_de_resolucao_no_05_2018.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1470/projeto_de_resolucao_no_06_2018.docx" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1058/1058_texto_integral.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1053/1053_texto_integral.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1054/1054_texto_integral.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1055/1055_texto_integral.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1056/1056_texto_integral.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1059/1059_texto_integral.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1060/1060_texto_integral.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1061/1061_texto_integral.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1068/1068_texto_integral.docx" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1071/requerimento_no_15_7MfrBn4.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1101/requerimento-n-20.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1102/requerimento-n-21.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1103/requerimento-n-22.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1104/requerimento-n-23.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1105/requerimento-n-24.docx" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1106/requerimento-n-25.docx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1107/requerimento-n-26.docx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1108/requerimento-n-27.docx" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1109/requerimento-n-28.docx" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1110/requerimento-n-29.docx" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1111/requerimento-n-30.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1112/requerimento-n-31.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1113/requerimento-n-32.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1120/requerimento-n-36.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1121/requerimento-n-37.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1134/requerimento-n-39.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1135/requerimento-n-40.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1136/requerimento-n-41.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1151/requerimento-n-46.docx" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1152/requerimento-n-47.docx" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1159/requerimento_no_48.docx" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1202/requerimento_no_67.docx" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1209/requerimento_no_72.docx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1210/requerimento_no_73.docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1232/requerimento_no_77.docx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1233/requerimento_no_78.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1234/requerimento_no_79_7SQN0gz.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1238/requerimento_no_80.docx" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1239/requerimento_no_81.docx" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1240/requerimento_no_82.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1241/requerimento_no_83.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1244/requerimento_no_84.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1271/requerimento_no_95.docx" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1272/requerimento_no_96.docx" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1279/requerimento_no_99.docx" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1280/requerimento_no_100.docx" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1281/requerimento_no_101.docx" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1282/requerimento_no_102.docx" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1283/requerimento_no_103.docx" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1286/requerimento_no_106.docx" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1287/requerimento_no_107.docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1293/requerimento_no_108.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1294/requerimento_no_109.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1295/requerimento_no_110.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1309/requerimento_no_115.doc" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1317/requerimento_no_117.docx" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1318/requerimento_no_118.docx" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1325/requerimento_no_121.docx" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1327/requerimento_no_122.docx" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1343/requerimento_no_128.doc" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1350/requerimento_no_130.docx" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1351/requerimento_no_131.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1355/requerimento_no_133.doc" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1375/requerimento_no_139.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1380/requerimento_no_144.docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1381/requerimento_no_145.docx" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1457/requerimento_no_151.docx" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1466/requerimento_no_160.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1043/1043_texto_integral.docx" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1044/1044_texto_integral.docx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1045/1045_texto_integral.docx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1046/1046_texto_integral.docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1072/1072_texto_integral.docx" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1073/1073_texto_integral.docx" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1074/1074_texto_integral.docx" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1083/indica-o-n-08.docx" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1084/indica-o-n-09.docx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1085/indica-o-n-10.docx" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1086/indicacao_no_11_XWoNPyH.docx" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1087/indica-o-n-12.docx" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1088/indica-o-n-13.docx" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1089/indica-o-n-14.docx" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1090/indica-o-n-15.docx" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1091/indica-o-n-16.docx" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1092/indica-o-n-17.docx" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1093/indica-o-n-18.docx" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1094/indica-o-n-19.docx" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1095/indica-o-n-20.docx" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1096/indica-o-n-21.docx" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1117/indica-o-n-22.docx" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1118/indica-o-n-23.docx" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1119/indica-o-n-24.docx" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1122/indica-o-n-25.docx" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1123/indica-o-n-26.docx" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1124/indica-o-n-27.docx" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1137/indica-o-n-28.docx" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1138/indica-o-n-29.docx" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1139/indica-o-n-30.docx" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1140/indica-o-n-31.docx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1146/indica-o-n-32.docx" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1156/indicacao_no_33.docx" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1157/indicacao_no_34.docx" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1179/indicacao_no_35.docx" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1180/indicacao_no_36.docx" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1181/indicacao_no_37.docx" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1182/indicacao_no_38.docx" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1196/indicacao_no_39.docx" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1214/indicacao_no_40.docx" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1215/indicacao_no_41.docx" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1216/indicacao_no_42.docx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1231/indicacao_no_43.docx" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1235/indicacao_no_44.docx" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1236/indicacao_no_45_fVTM76T.docx" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1237/indicacao_no_46.docx" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1245/indicacao_no_47.docx" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1253/indicacao_no_48.docx" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1254/indicacao_no_49.docx" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1255/indicacao_no_50.docx" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1256/indicacao_no_51.docx" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1257/indicacao_no_52.docx" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1258/indicacao_no_53.docx" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1259/indicacao_no_54.docx" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1260/indicacao_no_55.docx" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1288/indicacao_no_56.docx" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1289/indicacao_no_57.docx" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1290/indicacao_no_58.docx" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1291/indicacao_no_59.docx" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1292/indicacao_no_60.docx" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1296/indicacao_no_61.docx" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1297/indicacao_no_62.docx" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1298/indicacao_no_63.docx" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1299/indicacao_no_64.docx" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1300/indicacao_no_65.docx" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1302/indicacao_no_67.docx" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1303/indicacao_no_68.docx" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1304/indicacao_no_69.docx" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1314/indicacao_no_70.docx" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1315/indicacao_no_71.docx" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1316/indicacao_no_72.docx" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1319/indicacao_no_73.docx" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1321/indicacao_no_75.docx" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1322/indicacao_no_76.docx" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1335/indicacao_no_77.docx" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1341/indicacao_no_78.docx" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1346/indicacao_no_79.docx" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1347/indicacao_no_80.docx" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1348/indicacao_no_81.docx" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1349/indicacao_no_82.docx" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1352/indicacao_no83.docx" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1353/indicacao_no_84.docx" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1365/indicacao_no_85.docx" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1366/indicacao_no_86.docx" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1367/indicacao_no_87.docx" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1368/indicacao_no_88.docx" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1369/indicacao_no_89.docx" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1387/indicacao_no_90.docx" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1388/indicacao_no_91.docx" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1398/indicacao_no_92.docx" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1399/indicacao_no_93.docx" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1400/indicacao_no_94.docx" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1402/indicacao_no_96.docx" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2018/1403/indicacao_no_97.docx" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H395"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="136.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="135.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>