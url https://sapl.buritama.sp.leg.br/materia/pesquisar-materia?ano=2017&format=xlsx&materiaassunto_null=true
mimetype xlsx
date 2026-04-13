--- v0 (2026-01-15)
+++ v1 (2026-04-13)
@@ -54,2750 +54,2750 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>E-LOM</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>JELVIS AILTON DE SOUZA SCACALOSSI, ANTONIO ROMILDO DOS SANTOS, FEBEM, JOSÉ DOMINGOS MARTINS FILHO, OSVALDO SEBASTIÃO DOS SANTOS, VANIA TERESINHA MACENO NAZÁRIO</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/726/726_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/726/726_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">      MODIFICA  A  REDAÇÃO  DOS  PARÁGRAFOS  3º  E  4º  DO  ARTIGO 81 DA LEI ORGÂNICA DO   _x000D_
       MUNICÍPIO  DE BURITAMA"._x000D_
 </t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>JELVIS AILTON DE SOUZA SCACALOSSI, ANTONIO ROMILDO DOS SANTOS, DOUGLAS DE FARIAS FREITAS, FEBEM, FERNANDO CRISTIANO LAVECCHIA, JOSÉ ANTONIO ESPÓSITO, JOSÉ DOMINGOS MARTINS FILHO, OSVALDO CUSTÓDIO DA CRUZ, OSVALDO SEBASTIÃO DOS SANTOS, RONALDO RAMOS FERNANDES, VANIA TERESINHA MACENO NAZÁRIO</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/780/780_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/780/780_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;MODIFICA O § 2º DO ARTIGO 6º DA LOM&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/978/978_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/978/978_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DISPÕE SOBRE EMENDA À LEI ORGÂNICA DO MUNICÍPIO, E DÁ OUTRAS PROVIDENCIAS&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>RODRIGO ZACARIAS DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/424/424_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/424/424_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI MUNICIPAL Nº 3.437/10 QUE INSTITUIU CONCURSO DE BLOCOS CARNAVALESCOS NO MUNICÍPIO DE BURITAMA</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/425/425_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/425/425_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 3.984/14 QUE DETERMINA QUE O ATERRO SANITÁRIO LOCALIZADO NA ESTRADA VICINAL FRANCISCO JOSÉ FEROLDI - KM 4, NA CIDADE DE BURITAMA-SP, SEJA DESATIVADO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/426/426_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/426/426_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA A PERMISSÃO DE USO DAS DEPENDÊNCIAS DO RECINTO DE EXPOSIÇÕES E FESTA DO PEÃO DE BOIADEIRO ODILON FERREIRA DE ALMEIDA AO CLUBE DE RODEIO BURITAMA, INSCRITO NO CNPJ Nº 10.764.742/0001-47, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/427/427_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/427/427_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 4.227/15 QUE DISPÕE SOBRE ISENÇÃO PREVISTA NA LEI MUNICIPAL Nº 3.096/06 QUE TRATA SOBRE A CRIAÇÃO DO SAAEMB-SERVIÇO AUTÔNOMO DE ÁGUA, ESGOTO E MEIO AMBIENTE DO MUNICÍPIO DE BURITAMA</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/428/428_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/428/428_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO ADMINISTRATIVA DE BEM PÚBLICO DE DUAS ÁREAS DE TERRAS AO SAAEMB-SERVIÇO AUTÔNOMO DE ÁGUA, ESGOTO E MEIO AMBIENTE DO MUNICÍPIO DE BURITAMA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/469/469_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/469/469_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$ 265.999,91 (DUZENTOS E SESSENTA E CINCO MIL, NOVECENTOS E NOVENTA E NOVE REAIS E NOVENTA E UM CENTAVOS), E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/470/470_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/470/470_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 234.116,53 (DUZENTOS E TRINTA E QUATRO MIL, CENTO E DEZESSEIS REAIS E CINQUENTA E TRES CENTAVOS), E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/471/471_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/471/471_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$ 90.000,00 (NOVENTA MIL REAIS), E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/472/472_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/472/472_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE BURITAMA, A PARTICIPAR DO CONSÓRCIO INTERMUNICIPAL DE SAÚDE &amp;#8211; CIMSA, E A RATIFICAR SEU ESTATUTO SOCIAL ENTRE OS MUNICÍPIOS QUE COMPÕEM, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/473/473_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/473/473_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE BURITAMA, A EFETUAR CESSÃO DE USO DE EQUIPAMENTOS DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/578/578_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/578/578_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$. 37.440,00, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/579/579_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/579/579_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$. 40.147,93, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/580/580_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/580/580_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL DE R$. 137.726,81, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/581/581_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/581/581_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$. 450.000,00, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/582/582_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/582/582_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$. 155.732,85, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/583/583_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/583/583_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 151.116,66, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/584/584_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/584/584_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL SUPLEMENTAR NA IMPORTÂNCIA DE R$ 89.943,04, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/585/585_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/585/585_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 13.535,91, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/586/586_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/586/586_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 50.000,00, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/587/587_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/587/587_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$ 102.000,00, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/</t>
+    <t>http://sapl.buritama.sp.leg.br/media/</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$. 23.975,13, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/654/654_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/654/654_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$ 117.660,00 (CENTO E DEZESSETE MIL, SEISCENTOS E SESSENTA REAIS), E DÁ OUTRAS PROVIDENCIAS&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/655/655_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/655/655_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 &amp;#8220;DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 384,72 (TREZENTOS E OITENTA E QUATRO REAIS E SETENTA E DOIS CENTAVOS), E DÁ OUTRAS PROVIDENCIAS&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/656/656_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/656/656_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 &amp;#8220;DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 3.000,00 (TRÊS MIL REAIS), E DÁ OUTRAS PROVIDENCIAS&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/657/657_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/657/657_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 "AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER MADEIRA NATIVA SERRADA DA SECRETARIA DO MEIO AMBIENTE &amp;#8211; COORDENADORIA DE FISCALIZAÇÃO AMBIENTAL, E DÁ OUTRAS PROVIDÊNCIAS"._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/658/658_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/658/658_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 "AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER EM COMODATO, EQUIPAMENTOS PARA BASE DE BOMBEIROS COMUNITÁRIA DE BURITAMA, E DÁ OUTRAS PROVIDÊNCIAS"._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/659/659_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/659/659_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 &amp;#8220;ACRESCENTA PARÁGRAFO ÚNICO AO ARTIGO 1º DA LEI MUNICIPAL Nº 2.502 DE 09 DE ABRIL DE 1997 QUE AUTORIZA O CHEFE DO PODER EXECUTIVO A CEDER, PROVISORIAMENTE, FUNCIONÁRIOS DO SEU QUADRO DE PESSOAL AO PODER JUDICIÁRIO DA COMARCA DE BURITAMA, SECRETARIA DA FAZENDA/COORDENAÇÃO DA ADMINISTRAÇÃO TRIBUTÁRIA, CIRETRAN E ENTIDADES QUE VENHAM A RECEBER SUBVENÇÕES DO MUNICÍPIO&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/660/660_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/660/660_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 &amp;#8220;DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 3.006,50 (TRÊS MIL, SEIS REAIS E CINQUENTA CENTAVOS), E DÁ OUTRAS PROVIDENCIAS&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/676/676_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/676/676_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 50.000,00 (CINQUENTA MIL REAIS), E DÁ OUTRAS PROVIDENCIAS&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/677/677_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/677/677_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">"DISPÕE SOBRE CONCESSÃO DE SUBVENÇÃO SOCIAL ÀS ENTIDADES QUE ESPECIFICAM"._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/678/678_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/678/678_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 &amp;#8220;DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 17.826,78 (DEZESSETE MIL, OITOCENTOS E VINTE E SEIS REAIS E SETENTA E OITO CENTAVOS), E DÁ OUTRAS PROVIDENCIAS&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/679/679_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/679/679_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 &amp;#8220;DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$ 12.000,00 (DOZE MIL REAIS), E DÁ OUTRAS PROVIDENCIAS&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/680/680_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/680/680_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;AUTORIZA O MUNICÍPIO DE BURITAMA A CELEBRAR ACORDO JUDICIAL RELATIVO A AÇÃO DE COBRANÇA &amp;#8211; PROCESSO Nº 1001303-76.2016.8.26.0097, QUE TRAMITA PERANTE O PODER JUDICIÁRIO DE BURITAMA, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/716/716_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/716/716_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 &amp;#8220;ALTERA LEI MUNICIPAL Nº 4.283/2016 QUE AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVENIO DE COOPERAÇÃO PARA INTERCÂMBIO DE INFORMAÇÕES POR MEIO ELETRÔNICO COM A ASSOCIAÇÃO DOS REGISTRADORES IMOBILIÁRIOS DE SÃO PAULO - ARISP, E DÁ OUTRAS PROVIDENCIAS&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/717/717_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/717/717_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 &amp;#8220;AUTORIZA A PERMISSÃO DE USO, DE BEM PÚBLICO MUNICIPAL, A TÍTULO PRECÁRIO, BEM COMO A FIRMAR CONTRATO DE PARCERIA COM O CLUBE DE RODEIO BURITAMA, E DÁ OUTRAS PROVIDÊNCIAS. &amp;#8221;_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/718/718_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/718/718_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 "DISPÕE SOBRE ALIENAÇÃO DE VEÍCULO DESTA MUNICIPALIDADE, MEDIANTE LICITAÇÃO, E DÁ OUTRAS PROVIDENCIAS_x000D_
 </t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/719/719_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/719/719_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 &amp;#8220;DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 49.000,00 (QUARENTA E NOVE MIL REAIS), E DÁ OUTRAS PROVIDENCIAS&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/720/720_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/720/720_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 "DISPÕE SOBRE CONCESSÃO DE SUBVENÇÃO SOCIAL À ENTIDADE QUE ESPECIFICA"._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/721/721_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/721/721_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 &amp;#8220;DISPÕE SOBRE AUTORIZAÇÃO DE VENDA DE SOQUEIRO DE CANA DE AÇÚCAR, PERTENCENTE A ÁREA DO SAAEMB, COM O INTUITO DE REVERTER A RECEITA OBTIDA COM ESSA VENDA, À DIVISÃO MUNICIPAL DE ASSISTENCIA SOCIAL/FUNDO SOCIAL DE SOLIDARIEDADE, E DÁ OUTRAS PROVIDENCIAS&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/722/722_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/722/722_texto_integral.doc</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE CONCESSÃO DE SUBVENÇÃO SOCIAL À ENTIDADE QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/723/723_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/723/723_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DISPÕE SOBRE ALTERAÇÃO DA LEI MUNICIPAL Nº 4.059/2014 QUE TRATA SOBRE A CRIAÇÃO DA FUNÇÃO GRATIFICADA DE PROFISSIONAIS DO NASF &amp;#8211; NÚCLEO DE APOIO À SAÚDE DA FAMÍLIA&amp;#8221;._x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/724/724_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/724/724_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 &amp;#8220;AUTORIZA A CELEBRAÇÃO DE CONVÊNIO RELATIVO AO REGIME ESPECIAL DE ISSQN E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/740/740_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/740/740_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DISPÕE SOBRE ALTERAÇÃO DA LEI MUNICIPAL Nº 4.285 DE 25 DE JULHO DE 2016&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/741/741_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/741/741_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DISPÕE SOBRE ALTERAÇÃO DA LEI MUNICIPAL Nº 3.223/2008 QUE REGULAMENTOU O ART. 152 DA LEI Nº 2.024, DE 28 DE AGOSTO DE 1991, DISPONDO SOBRE O PROCESSAMENTO DAS CONSIGNAÇÕES EM FOLHA DE PAGAMENTO DOS SERVIDORES PÚBLICOS MUNICIPAIS, DA ADMINISTRAÇÃO DIRETA E INDIRETA DO GOVERNO MUNICIPAL DE BURITAMA&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/752/752_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/752/752_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$ 200.000,00 (DUZENTOS MIL REAIS), E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/757/757_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/757/757_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE ALTERAÇÃO DA LEI MUNICIPAL Nº 2.807/2001 QUE DISPÕE SOBRE O PLANO DE AMPARO E INCENTIVO INDUSTRIAL DE BURITAMA E DÁ OUTRAS PROVIDENCIAS&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/758/758_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/758/758_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 	"AUTORIZA O RECEBIMENTO EM DOAÇÃO DE IMÓVEL QUE ESPECIFICA, DA SECRETÁRIA ESTADUAL DE SEGURANÇA PÚBLICA E DÁ OUTRAS PROVIDENCIAS&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/775/775_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/775/775_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 &amp;#8220;DISPÕE SOBRE ALTERAÇÃO DA LEI MUNICIPAL Nº 3.875/2013 QUE REORGANIZOU O DEPARTAMENTO AGROPASTORIL CRIADO PELA LEI MUNICIPAL Nº 2.164/93&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/776/776_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/776/776_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 &amp;#8220;DISPÕE SOBRE AFETAÇÃO E ALTERAÇÃO ORIGINÁRIA DE ÁREA PERTENCENTE A MUNICIPALIDADE, MATRICULADA JUNTO AO OFICIAL DE REGISTRO DE IMÓVEIS LOCAL, E DÁ OUTRAS PROVIDENCIAS&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/777/777_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/777/777_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 "AUTORIZA O EXECUTIVO MUNICIPAL A CELEBRAR CONTRATO DE PATROCÍNIO COM INSTITUIÇÃO FINANCEIRA, E DÁ OUTRAS PROVIDENCIAS "._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/792/792_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/792/792_texto_integral.doc</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE CONCESSÃO DE SUBVENÇÃO SOCIAL PARA O EXERCÍCIO DE 2017, À ENTIDADE QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/793/793_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/793/793_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
  &amp;#8220;DISPÕE SOBRE REFORMULAÇÃO DA LEI MUNICIPAL Nº 4.059/2014 QUE TRATA SOBRE A CRIAÇÃO DA FUNÇÃO GRATIFICADA DE PROFISSIONAIS DO NASF &amp;#8211; NÚCLEO DE APOIO À SAÚDE DA FAMÍLIA&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/794/794_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/794/794_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DISPÕE SOBRE REORGANIZAÇÃO DO FUNDO SOCIAL DE SOLIDARIEDADE DO MUNICÍPIO DE BURITAMA, E DÁ OUTRAS PROVIDENCIAS&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/815/815_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/815/815_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPOE SOBRE ABERTURA DE CREDITO ADICIONAL SUPLEMENTAR NA IMPORTANCIA DE R$ 1.184.000,00, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/816/816_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/816/816_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPOE SOBRE ALTERAÇÃO NA LEI MUNICIPAL Nº 3.282/2009, QUE TRATA SOBRE DENOMINAÇÃO DE ESTRADA MUNICIPAL</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/817/817_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/817/817_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER EQUIPAMENTOS EM DOAÇÃO DE CIDADÃOS BURITAMENSES, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/839/839_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/839/839_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">"DISPÕE SOBRE ALIENAÇÃO DE VEÍCULOS DESTA MUNICIPALIDADE, MEDIANTE LICITAÇÃO, E DÁ OUTRAS PROVIDENCIAS&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/840/840_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/840/840_texto_integral.doc</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/841/841_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/841/841_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$ 1.200.000,00 (HUM MILHÃO E DUZENTOS MIL REAIS), E DÁ OUTRAS PROVIDENCIAS&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/842/842_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/842/842_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 &amp;#8220;DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$ 620.000,00 (SEISCENTOS E VINTE MIL REAIS), E DÁ OUTRAS PROVIDENCIAS&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/863/863_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/863/863_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 &amp;#8220;DISPÕE SOBRE AS DIRETRIZES GERAIS PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2018, E DÁ OUTRAS PROVIDÊNCIAS. &amp;#8221;_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/864/864_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/864/864_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DISPÕE SOBRE O PLANO PLURIANUAL PARA QUADRIÊNIO DE 2018 A 2021 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/865/865_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/865/865_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 &amp;#8220;ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE BURITAMA, PARA O EXERCÍCIO DE 2018&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/885/885_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/885/885_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 "DISPÕE SOBRE ALTERAÇÃO DA LEI MUNICIPAL Nº 3.359/2009, QUE TRATA SOBRE DOAÇÃO DE MATERIAIS INSERVÍVEIS E INUTILIZÁVEIS PELA ADMINISTRAÇÃO PÚBLICA MUNICIPAL"._x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/886/886_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/886/886_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$ 22.000,00 (VINTE E DOIS MIL REAIS), E DÁ OUTRAS PROVIDENCIAS&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/891/891_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/891/891_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;DISPÕE SOBRE DOAÇÃO DE BEM PÚBLICO QUE ESPECIFICA E DÁ OUTRAS PROVIDENCIAS&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/892/892_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/892/892_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 &amp;#8220;DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 1.848,60 (UM MIL, OITOCENTOS E QUARENTA E OITO REAIS E SESSENTA CENTAVOS), E DÁ OUTRAS PROVIDENCIAS&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/894/894_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/894/894_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DISPÕE SOBRE SUPLEMENTAÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS NO MÊS DE SETEMBRO&amp;#8221;_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/916/916_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/916/916_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 &amp;#8220;DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$ 100.000,00 (CEM MIL REAIS), E DÁ OUTRAS PROVIDENCIAS&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/917/917_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/917/917_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 &amp;#8220;DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$ 270.400,00 (DUZENTOS E SETENTA MIL E QUATROCENTOS REAIS), E DÁ OUTRAS PROVIDENCIAS&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/918/918_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/918/918_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 &amp;#8220;DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$ 647.068,60 (SEISCENTOS E QUARENTA E SETE MIL, SESSENTA E OITO REAIS E SESSENTA CENTAVOS), E DÁ OUTRAS PROVIDENCIAS&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/931/931_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/931/931_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 "DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E CONCESSÃO DE SUBVENÇÃO SOCIAL À ENTIDADE QUE ESPECIFICA"._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/932/932_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/932/932_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 &amp;#8220;DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DOS DIREITOS DA PESSOA COM DEFICIÊNCIA E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/933/933_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/933/933_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 "DISPÕE SOBRE ALTERAÇÃO DA LEI MUNICIPAL Nº 4.157/2015 QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER EMBARCAÇÃO FLUVIAL EM AÇO, EM DOAÇÃO DO FUNDO SOCIAL DE SOLIDARIEDADE DO ESTADO DE SÃO PAULO, E DÁ OUTRAS PROVIDÊNCIAS"._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/934/934_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/934/934_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">"AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER MATERIAIS EM DOAÇÃO DO PODER JUDICIÁRIO &amp;#8211; TRIBUNAL DE JUSTIÇA DO ESTADO DE SÃO PAULO, E DÁ OUTRAS PROVIDÊNCIAS"._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/935/935_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/935/935_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DISPÕE SOBRE ALTERAÇÃO DA LEI MUNICIPAL Nº 4.368/2017 QUE AUTORIZA A VENDA DE SOQUEIRO DE CANA DE AÇÚCAR, PERTENCENTE A ÁREA DO SAAEMB, COM O INTUITO DE REVERTER A RECEITA OBTIDA COM ESSA VENDA, À DIVISÃO MUNICIPAL DE ASSISTENCIA SOCIAL/FUNDO SOCIAL DE SOLIDARIEDADE, E DÁ OUTRAS PROVIDENCIAS&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/936/936_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/936/936_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 "DISPÕE SOBRE ALIENAÇÃO DE VEÍCULO DESTA MUNICIPALIDADE, MEDIANTE LICITAÇÃO, E DÁ OUTRAS PROVIDENCIAS&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/937/937_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/937/937_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$ 80.000,00 (OITENTA MIL REAIS), E DÁ OUTRAS PROVIDENCIAS&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/938/938_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/938/938_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 _x000D_
 DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$ 4.637,31 (QUATRO MIL, SEISCENTOS E TRINTA E SETE REAIS E TRINTA E UM CENTAVOS), E DÁ OUTRAS PROVIDENCIAS&amp;#8221;._x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/962/962_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/962/962_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 "AUTORIZA O SAAEMB &amp;#8211; SERVIÇO AUTÔNOMO DE AGUA, ESGOTO E MEIO AMBIENTE DO MUNICÍPIO DE BURITAMA, A RECEBER MATERIAIS EM DOAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS"._x000D_
 </t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/963/963_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/963/963_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
  &amp;#8220;DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$ 35.000,00 (TRINTA E CINCO MIL REAIS), E DÁ OUTRAS PROVIDENCIAS&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/993/993_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/993/993_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
  &amp;#8220;DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$ 621.000,00 (SEISCENTOS E VINTE E UM MIL REAIS), E DÁ OUTRAS PROVIDENCIAS&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/994/994_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/994/994_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
  &amp;#8220;DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$ 2.337.000,00 (DOIS MILHÕES E TREZENTOS E TRINTA E SETE MIL REAIS), E DÁ OUTRAS PROVIDENCIAS&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/995/995_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/995/995_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 &amp;#8220;DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$ 18.000,00 (DEZOITO MIL REAIS), E DÁ OUTRAS PROVIDENCIAS&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/996/996_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/996/996_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;DISPÕE SOBRE ALTERAÇÃO NA LEI MUNICIPAL Nº 4.221 DE 27 DE NOVEMBRO DE 2015, QUE TRATA SOBRE O PAGAMENTO DE DESPESAS POR MEIO DE ADIANTAMENTO E RESSARCIMENTO E DÁ OUTRAS PROVIDÊNCIAS. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/997/997_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/997/997_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 "AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER EM DOAÇÃO, MATERIAIS E EQUIPAMENTOS DE CIDADÃOS BURITAMENSE, E DÁ OUTRAS PROVIDÊNCIAS"._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/998/998_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/998/998_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 &amp;#8220;AUTORIZA O PODER EXECUTIVO A CONTRATAR OPERAÇÃO DE CRÉDITO COM O BANCO DO BRASIL S.A., E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/999/999_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/999/999_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;CRIA O PROGRAMA MUNICIPAL DE ASSISTÊNCIA SOCIAL DENOMINADO &amp;#8220;MORAR MELHOR&amp;#8221;, E DÁ OUTRAS PROVIDÊNCIAS QUE ESPECIFICA&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1000/1000_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1000/1000_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 &amp;#8220;DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E SUPLEMENTAR NA IMPORTÂNCIA DE R$ 170.000,00 (CENTO E SETENTA MIL REAIS), E DÁ OUTRAS PROVIDENCIAS&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1001/1001_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1001/1001_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL E SUPLEMENTAR NA IMPORTÂNCIA DE R$ 881.498,93 (OITOCENTOS E OITENTA E UM MIL, QUATROCENTOS E NOVENTA E OITO REAIS E NOVENTA E TRÊS CENTAVOS), E DÁ OUTRAS PROVIDENCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>PL-C</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/964/964_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/964/964_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;DISPÕE SOBRE DENOMINAÇÃO DO PRÉDIO ONDE FUNCIONA O FUNDO SOCIAL DE SOLIDARIEDADE DO MUNICÍPIO DE BURITAMA&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/965/965_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/965/965_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;DISPÕE SOBRE DENOMINAÇÃO DA ROTATÓRIA CONSTRUÍDA NA ESTRADA VICINAL ANTONIO ALVES TEIXEIRA, NAS PROXIMIDADES DE ACESSO À PORTARIA DO PARQUE TURÍSTICO JOÃO SIMÃO GARCIA, PRAINHA", DE NOSSO MUNICÍPIO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/966/966_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/966/966_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve"> &amp;#8220;DISPÕE SOBRE DENOMINAÇÃO DE PRAÇA PÚBLICA DE NOSSO MUNICÍPIO".</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/979/979_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/979/979_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                           &amp;#8220;AUTORIZA O PAGAMENTO DO 13º SALÁRIO E O TERÇO CONSTITUCIONAL DE FÉRIAS AOS VEREADORES DO MUNICÍPIO DE BURITAMA, CONFORME DECISÃO NO RECURSO EXTRAORDINÁRIO Nº 650.898 JULGADO PELO SUPREMO TRIBUNAL FEDERAL EM 01 DE FEVEREIRO DE 2017&amp;#8221;.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/429/429_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/429/429_texto_integral.doc</t>
   </si>
   <si>
     <t>APROVA ÁREAS DE INTERESSE SOCIAL NO MUNICÍPIO DE BURITAMA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/589/589_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/589/589_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE INSTITUI O PROGRAMA DE PARCELAMENTO INCENTIVADO - PPI, AUTORIZA A UTILIZAÇÃO DE PROTESTOS DE CRÉDITO EXTRAJUDICIAL, NEGATIVAÇÃO DE CONTRIBUINTE EM GERAL DA FAZENDA MUNICIPAL E SAAEMB-SERVIÇO AUTÔNOMO DE ÁGUA, ESGOTO E MEIO AMBIENTE DO MUNICÍPIO DE BURITAMA E CRIA O IPTU SOCIAL, DANDO OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/590/590_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/590/590_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE DISPÕE SOBRE ALTERAÇÃO DO PLANO DIRETOR DO MUNICÍPIO &amp;#8211; LEI COMPLEMENTAR Nº 05 DE 31 DE DEZEMBRO DE 2003, NO QUE TANGE A CRIAÇÃO DE ZONA ESPECIAL DE INTERESSE SOCIAL &amp;#8211; ZEIS/MISTA, DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CRIAÇÃO DE VAGA A CARGO DE CARÁTER EFETIVO JUNTO AO QUADRO DE PESSOAL DO GOVERNO DO MUNICÍPIO DE BURITAMA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/681/681_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/681/681_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 &amp;#8220;DISPÕE REVISÃO ANUAL DOS SERVIDORES PÚBLICOS DO GOVERNO DO MUNICÍPIO DE BURITAMA E DAS AUTARQUIAS, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t xml:space="preserve">"DISPÕE SOBRE ALTERAÇÃO DA LEI COMPLEMENTAR  MUNICIPAL Nº 133/2015 QUE REFORMULOU A LEGISLAÇÃO MUNICIPAL QUE TRATA SOBRE CRIAÇÃO DE CARGOS DE AGENTE COMUNITÁRIO DE SAÚDE - ACS NO QUADRO DE CARGOS DE FUNÇÕES PÚBLICAS DO MUNICÍPIO DE BURITAMA, PARA ATENDER A DEMANDA DO PROGRAMA DE AGENTE COMUNITÁRIO DE SAÚDE - PACS". </t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/843/843_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/843/843_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DISPÕE SOBRE ALTERAÇÃO DO ESTATUTO, PLANO DE CARREIRA E REMUNERAÇÃO DO MAGISTÉRIO PÚBLICO DO MUNICÍPIO DE BURITAMA, E DÁ OUTRAS PROVIDENCIAS&amp;#8221;. 		</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/861/861_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/861/861_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DISPÕE SOBRE ALTERAÇÃO DA LEI COMPLEMENTAR MUNICIPAL Nº 135/2015 QUE TRATA DE REORGANIZAÇÃO DA ESTRUTURA ADMINISTRATIVA DO GOVERNO DO MUNICÍPIO DE BURITAMA-SP E DA OUTRAS PROVIDENCIAS&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/862/862_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/862/862_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;AUTORIZA O IPREM &amp;#8211; INSTITUTO DE PREVIDÊNCIA MUNICIPAL DE BURITAMA A RECLASSIFICAR CARGO EM COMISSÃO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/893/893_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/893/893_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;DA NOVA REDAÇÃO A LEI COMPLEMENTAR MUNICIPAL Nº 21/2006 QUE ALTERA O IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA - ISSQN, PREVISTO NO CÓDIGO TRIBUTÁRIO MUNICIPAL, ADEQUANDO-O A LEI COMPLEMENTAR FEDERAL Nº 157/2016&amp;#8221;.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/939/939_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/939/939_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE ADEQUAÇÃO A LEI COMPLEMENTAR FEDERAL Nº 157/2016, QUE ALTERA O IMPOSTO SOBRE SERVIÇOS DE QUALQUER NATUREZA &amp;#8211; ISSQN&amp;#8221;.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>QUE DISPÕE SOBRE CRIAÇÃO DE VAGA A CARGOS DE CARÁTER EFETIVO JUNTO AO QUADRO DE PESSOAL DO GOVERNO DO MUNICÍPIO DE BURITAMA, E DÁ OUTRAS PROVIDÊNCIAS;</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1003/1003_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1003/1003_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DISPÕE SOBRE O AJUSTE DAS ALÍQUOTAS DE CONTRIBUIÇÕES PREVIDENCIÁRIAS DOS ENTES DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL PARA OS ANOS DE 2.018 A 2.043, COM ALTERAÇÃO NA REDAÇÃO DO ARTIGO 14 DA LEI COMPLEMENTAR Nº 16 DE 29 DE SETEMBRO DE 2.006 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1004/1004_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1004/1004_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INSTITUI O PLANO MUNICIPAL DE SANEAMENTO BÁSICO NO MUNICÍPIO DE BURITAMA, INSTRUMENTO DA POLÍTICA MUNICIPAL DE SANEAMENTO BÁSICO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1005/1005_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1005/1005_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE A POLÍTICA DE ASSISTÊNCIA SOCIAL DO MUNICÍPIO DE BURITAMA, ESTADO DE SÃO PAULO, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1006/1006_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1006/1006_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">"ALTERA A LEI COMPLEMENTAR MUNICIPAL Nº 161/2017, QUE INSTITUIU O PROGRAMA DE PARCELAMENTO INCENTIVADO &amp;#8211; PPI, AUTORIZA A UTILIZAÇÃO DE PROTESTOS DE CRÉDITO EXTRAJUDICIAL, NEGATIVAÇÃO DE CONTRIBUINTE EM GERAL DA FAZENDA MUNICIPAL E SAAEMB &amp;#8211; SERVIÇO AUTÔNOMO DE AGUA, ESGOTO E MEIO AMBIENTE DE BURITAMA E CRIA O IPTU SOCIAL, DANDO OUTRAS PROVIDENCIAS&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1027/1027_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1027/1027_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REORGANIZAÇÃO DA ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1028/1028_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1028/1028_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO E INTRODUÇÃO DE NOVOS DISPOSITIVOS NA LEI COMPLEMENTAR N. 97, 12 DE SETEMBRO DE 2013, E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.&amp;#8221;</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>PLCC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar da Câmara</t>
   </si>
   <si>
     <t>JELVIS AILTON DE SOUZA SCACALOSSI, DOUGLAS DE FARIAS FREITAS, FERNANDO CRISTIANO LAVECCHIA, JOSÉ DOMINGOS MARTINS FILHO</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/739/739_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/739/739_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 &amp;#8220;DISPÕE SOBRE REVISÃO GERAL ANUAL DE SALÁRIOS DOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE BURITAMA, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;._x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>RONALDO RAMOS FERNANDES</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/474/474_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/474/474_texto_integral.docx</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO BENEMÉRITO BURITAMENSE AO SR. ANTONIO CARLOS DE FREITAS</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>JELVIS AILTON DE SOUZA SCACALOSSI</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/577/577_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/577/577_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;CONCEDE O TÍTULO DE CIDADÃO BURITAMENSE A EXÍMIO POLICIAL MILITAR&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>JOSÉ ANTONIO ESPÓSITO</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/602/602_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/602/602_texto_integral.docx</t>
   </si>
   <si>
     <t>&amp;#8220;CONCEDE A MEDALHA 24 DE AGOSTO A EX-VEREADOR E EX-PRESIDENTE DESTA CASA LEGISLATIVA E EXÍMIO EX-SERVIDOR PÚBLICO MUNICIPAL&amp;#8221;.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>DOUGLAS DE FARIAS FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/603/603_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/603/603_texto_integral.docx</t>
   </si>
   <si>
     <t>&amp;#8220;CONCEDE O TÍTULO DE CIDADÃO BURITAMENSE A CONCEITUADO EMPRESÁRIO DO MUNICÍPIO&amp;#8221;.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/647/647_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/647/647_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;CONCEDE A MEDALHA 24 DE AGOSTO A EXÍMIO EX-SERVIDOR PÚBLICO DO MUNICÍPIO&amp;#8221;._x000D_
 _x000D_
 EU, DOUGLAS DE FARIAS FREITAS, VEREADOR DA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, USANDO DAS ATRIBUIÇÕES QUE ME SÃO CONFERIDAS POR LEI, ETC._x000D_
  _x000D_
 FAÇO SABER   QUE  A  CÂMARA  MUNICIPAL  DE  BURITAMA  APROVA  O  SEGUINTE DECRETO LEGISLATIVO:_x000D_
 _x000D_
 ART. 1º - FICA CONCEDIDA A MEDALHA 24 DE AGOSTO AO SENHOR JOSÉ GONÇALVES._x000D_
 _x000D_
 ART. 2º - A HONRARIA A QUE SE REFERE O ARTIGO ANTERIOR DESTE DECRETO LEGISLATIVO, TEM POR OBJETIVO HOMENAGEAR A PESSOA DO SENHOR JOSÉ GONÇALVES, DE FAMÍLIA TRADICIONAL, QUE JÁ SOMA MAIS DE 100 MEMBROS, EVANGÉLICO POR OPÇÃO RELIGIOSA, MORADOR DE NOSSA CIDADE DESDE OS IDOS DE 1972, EXÍMIO SERVIDOR PÚBLICO MUNICIPAL, LOTADO NO CARGO DE MOTORISTA DE AMBULÂNCIA E NO TRANSPORTE DE ESTUDANTES, EXERCENDO AS SUAS FUNÇÕES COM MUITA DEDICAÇÃO, RESPONSABILIDADE E PROFISSIONALISMO DURANTE 13 ANOS, QUANDO, ENTÃO, TEVE QUE INTERROMPER A SUA HONROSA CARREIRA E SE APOSENTAR INVOLUNTARIAMENTE POR MOTIVO ESTRITAMENTE DE ORDEM PARTICULAR.    _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>VANIA TERESINHA MACENO NAZÁRIO</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/648/648_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/648/648_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 &amp;#8220;CONCEDE O TÍTULO DE CIDADÃ BURITAMENSE A IMPORTANTE PERSONALIDADE DO MUNICÍPIO&amp;#8221;._x000D_
 _x000D_
 EU, VANIA TERESINHA MACENO NAZÁRIO, VEREADORA DA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, USANDO DAS ATRIBUIÇÕES QUE ME SÃO CONFERIDAS POR LEI, ETC._x000D_
  _x000D_
 FAÇO SABER   QUE  A  CÂMARA  MUNICIPAL  DE  BURITAMA  APROVA  O  SEGUINTE DECRETO LEGISLATIVO:_x000D_
 	_x000D_
 ART. 1º - FICA CONCEDIDO O TÍTULO DE CIDADÃ BURITAMENSE À SENHORA LEONICE XAVIER TEIXEIRA, PELOS RELEVANTES SERVIÇOS RECONHECIDAMENTE PRESTADOS AO NOSSO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/649/649_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/649/649_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;CONCEDE A MEDALHA 24 DE AGOSTO A EXÍMIA PROFESSORA DO MUNICÍPIO&amp;#8221;._x000D_
 _x000D_
 EU, VANIA TERESINHA MACENO NAZÁRIO, VEREADORA DA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, USANDO DAS ATRIBUIÇÕES QUE ME SÃO CONFERIDAS POR LEI, ETC._x000D_
  _x000D_
 FAÇO SABER   QUE  A  CÂMARA  MUNICIPAL  DE  BURITAMA  APROVA  O  SEGUINTE DECRETO LEGISLATIVO:_x000D_
 _x000D_
 ART. 1º - FICA CONCEDIDA A MEDALHA 24 DE AGOSTO À SENHORA SILVANA MARCHISETE MAGNO._x000D_
 </t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t xml:space="preserve">CONCEDE A MEDALHA 24 DE AGOSTO A CONCEITUADA CIRURGIÃ DENTISTA DO MUNICÍPIO&amp;#8221;._x000D_
 _x000D_
 EU, FERNANDO CRISTIANO LAVECCHIA, VEREADOR DA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, USANDO DAS ATRIBUIÇÕES QUE ME SÃO CONFERIDAS POR LEI, ETC._x000D_
  _x000D_
 FAÇO SABER   QUE  A  CÂMARA  MUNICIPAL  DE  BURITAMA  APROVA  O  SEGUINTE DECRETO LEGISLATIVO:_x000D_
 _x000D_
 ART. 1º - FICA CONCEDIDA A MEDALHA 24 DE AGOSTO À SENHORA DEBORA SANTOS DE OLIVEIRA CALABREZ._x000D_
 </t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>JOSÉ DOMINGOS MARTINS FILHO</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/674/674_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/674/674_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;CONCEDE A MEDALHA 24 DE AGOSTO A IMPORTANTE PERSONALIDADE DO MUNICÍPIO&amp;#8221;._x000D_
 _x000D_
 EU, JOSÉ DOMINGOS MARTINS FILHO, VEREADOR DA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, USANDO DAS ATRIBUIÇÕES QUE ME SÃO CONFERIDAS POR LEI, ETC._x000D_
  _x000D_
 FAÇO SABER   QUE  A  CÂMARA  MUNICIPAL  DE  BURITAMA  APROVA  O  SEGUINTE DECRETO LEGISLATIVO:_x000D_
 _x000D_
 ART. 1º - FICA CONCEDIDA A MEDALHA 24 DE AGOSTO AO SENHOR JOAQUIM DE SOUZA BISPO, POPULAR "CORDEIRINHO"._x000D_
 </t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/675/675_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/675/675_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;CONCEDE A MEDALHA 24 DE AGOSTO A CONCEITUADO EMPRESÁRIO DO MUNICÍPIO&amp;#8221;._x000D_
 _x000D_
 EU, JÉLVIS AILTON DE SOUZA SCACALOSSI, VEREADOR DA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, USANDO DAS ATRIBUIÇÕES QUE ME SÃO CONFERIDAS POR LEI, ETC._x000D_
 FAÇO SABER   QUE  A  CÂMARA  MUNICIPAL  DE  BURITAMA  APROVA  O  SEGUINTE DECRETO LEGISLATIVO:_x000D_
 _x000D_
 ART. 1º - FICA CONCEDIDA A MEDALHA 24 DE AGOSTO AO SENHOR ALESSANDRO OLIVEIRA DOS SANTOS, POPULAR "PETISCO"._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/692/692_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/692/692_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;CONCEDE O TÍTULO DE CIDADÃO BENEMÉRITO BURITAMENSE A JOVEM E CONCEITUADO ADVOGADO DO MUNICÍPIO&amp;#8221;._x000D_
 _x000D_
 EU, JOSÉ ANTONIO ESPÓSITO, VEREADOR DA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, USANDO DAS ATRIBUIÇÕES QUE ME SÃO CONFERIDAS POR LEI, ETC._x000D_
  _x000D_
 FAÇO SABER   QUE  A  CÂMARA  MUNICIPAL  DE  BURITAMA  APROVA  O  SEGUINTE DECRETO LEGISLATIVO:_x000D_
 	_x000D_
 ART. 1º - FICA CONCEDIDO O TÍTULO DE CIDADÃO BENEMÉRITO BURITAMENSE AO JOVEM LUÍS HENRIQUE DOS SANTOS MOREIRA, PELOS RELEVANTES SERVIÇOS RECONHECIDAMENTE PRESTADOS AO NOSSO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/714/714_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/714/714_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;CONCEDE A MEDALHA 24 DE AGOSTO A EXÍMIO ATLETA DE MUAY THAI DO MUNICÍPIO&amp;#8221;._x000D_
 _x000D_
 EU, RONALDO RAMOS FERNANDES, VEREADOR DA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, USANDO DAS ATRIBUIÇÕES QUE ME SÃO CONFERIDAS POR LEI, ETC._x000D_
  _x000D_
 FAÇO SABER   QUE  A  CÂMARA  MUNICIPAL  DE  BURITAMA APROVA O SEGUINTE DECRETO LEGISLATIVO:_x000D_
 _x000D_
 ART. 1º - FICA CONCEDIDA A MEDALHA 24 DE AGOSTO AO SENHOR JEORLANDO SANTOS DE SANTANA, POPULAR "TOM SANTOS"._x000D_
 </t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>FEBEM</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/773/773_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/773/773_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;CONCEDE O TÍTULO DE CIDADÃO BURITAMENSE A CONCEITUADO COMERCIANTE DO MUNICÍPIO&amp;#8221;._x000D_
 _x000D_
 EU, CARLOS ALBERTO DOS SANTOS, VEREADOR DA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, USANDO DAS ATRIBUIÇÕES QUE ME SÃO CONFERIDAS POR LEI, ETC._x000D_
  _x000D_
 FAÇO SABER   QUE  A  CÂMARA  MUNICIPAL  DE  BURITAMA  APROVA O  SEGUINTE DECRETO LEGISLATIVO:_x000D_
 	_x000D_
 ART. 1º - FICA CONCEDIDO O TÍTULO DE CIDADÃO BURITAMENSE AO SENHOR LUÍS ROBERTO GUARNIERE, POPULAR "LUIZÃO", PELOS RELEVANTES SERVIÇOS RECONHECIDAMENTE PRESTADOS AO NOSSO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/774/774_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/774/774_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;CONCEDE O TÍTULO DE CIDADÃO BURITAMENSE A CONCEITUADO EMPRESÁRIO DO MUNICÍPIO&amp;#8221;._x000D_
 _x000D_
 EU, JOSÉ DOMINGOS MARTINS FILHO, VEREADOR DA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, USANDO DAS ATRIBUIÇÕES QUE ME SÃO CONFERIDAS POR LEI, ETC._x000D_
  _x000D_
 FAÇO SABER   QUE  A  CÂMARA  MUNICIPAL  DE  BURITAMA  APROVA O  SEGUINTE DECRETO LEGISLATIVO:_x000D_
 	_x000D_
 ART. 1º - FICA CONCEDIDO O TÍTULO DE CIDADÃO BURITAMENSE AO SENHOR JOÃO NOGUEIRA SANCHES, POPULAR "TIO JOÃO", PELOS RELEVANTES SERVIÇOS RECONHECIDAMENTE PRESTADOS AO NOSSO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
     <t>DOUGLAS DE FARIAS FREITAS, FERNANDO CRISTIANO LAVECCHIA, JELVIS AILTON DE SOUZA SCACALOSSI</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/835/835_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/835/835_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">"APROVA AS CONTAS DA PREFEITURA MUNICIPAL DE BURITAMA RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2015&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
     <t>ANTONIO ROMILDO DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/836/836_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/836/836_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;CONCEDE O TÍTULO DE CIDADÃO BURITAMENSE A RECONHECIDO MÉDIUM ESPÍRITA&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>OSVALDO SEBASTIÃO DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/967/967_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/967/967_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;CONCEDE O TÍTULO DE CIDADÃO BURITAMENSE A EXÍMIO SERVIDOR PÚBLICO ESTADUAL E NOTÁVEL ESCRITOR E POETA&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>JOSÉ DOMINGOS MARTINS FILHO, FEBEM, JOSÉ ANTONIO ESPÓSITO, RONALDO RAMOS FERNANDES</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/391/391_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/391/391_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 155 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>ANTONIO ROMILDO DOS SANTOS, DOUGLAS DE FARIAS FREITAS, FEBEM, FERNANDO CRISTIANO LAVECCHIA, JELVIS AILTON DE SOUZA SCACALOSSI, JOSÉ ANTONIO ESPÓSITO, JOSÉ DOMINGOS MARTINS FILHO, OSVALDO CUSTÓDIO DA CRUZ, OSVALDO SEBASTIÃO DOS SANTOS, RONALDO RAMOS FERNANDES, VANIA TERESINHA MACENO NAZÁRIO</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/690/690_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/690/690_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;AUTORIZA O PODER LEGISLATIVO A CELEBRAR CONVÊNIO COM O CENTRO DE INTEGRAÇÃO EMPRESA ESCOLA &amp;#8211; CIEE, PARA CONCEDER OPORTUNIDADE DE ESTÁGIO NÃO OBRIGATÓRIO A ESTUDANTES DE NÍVEIS SUPERIOR, MÉDIO E TÉCNICO E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. _x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/691/691_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/691/691_texto_integral.docx</t>
   </si>
   <si>
     <t>&amp;#8220;CONSTITUI COMISSÃO DE ASSUNTOS RELEVANTES COM ATRIBUIÇÃO DE  VERIFICAR O EDITAL Nº. 001/DME/2017, REFERENTE AO PROCESSO SELETIVO QUE  OCORREU NAS  DEPENDÊNCIAS DA  EMEF DO BAIRRO NOSSA SENHORA DO LIVRAMENTO NO DIA 08 DE ABRIL DE  2017, CONFORME DENÚNCIA DO PRESIDENTE DO PHS-PARTIDO HUMANISTA DA SOLIDARIEDADE, FERDINANDO AUGUSTO GALERA.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/778/778_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/778/778_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
          &amp;#8220;ALTERA DISPOSITIVOS DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE BURITAMA, NO TOCANTE A NÚMERO DE SESSÕES ORDINÁRIAS&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/779/779_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/779/779_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">         &amp;#8220;ALTERA E CRIA DISPOSITIVOS DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE BURITAMA, NO TOCANTE A EXPLICAÇÃO PESSOAL&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/795/795_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/795/795_texto_integral.docx</t>
   </si>
   <si>
     <t>&amp;#8220;INSTITUI A GRATIFICAÇÃO ESPECIAL DE PREGOEIRO E À EQUIPE DE APOIO DOS SERVIDORES DO PODER EXECUTIVO, PARA ATUAREM EM LICITAÇÃO, NA MODALIDADE PREGÃO, NO ÂMBITO DO PODER LEGISLATIVO, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/866/866_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/866/866_texto_integral.docx</t>
   </si>
   <si>
     <t>INSTITUI A GRATIFICAÇÃO ESPECIAL DE PREGOEIRO E À EQUIPE DE APOIO DOS SERVIDORES DO PODER EXECUTIVO, PARA ATUAREM EM LICITAÇÃO, NA MODALIDADE PREGÃO, NO ÂMBITO DO PODER LEGISLATIVO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/867/867_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/867/867_texto_integral.docx</t>
   </si>
   <si>
     <t>CONSTITUI COMISSÃO DE ASSUNTOS RELEVANTES COM ATRIBUIÇÃO DE APURAR OS FATOS REFERENTES A POSSÍVEIS PRÁTICAS DE PERSEGUIÇÃO POLÍTICA POR PARTE DA ADMINISTRAÇÃO 2017-2020, REFERENTE AO PROCESSO ADMINISTRATIVO INSTAURADO PELA PORTARIA 9.665/2017 DO GOVERNO DO MUNICÍPIO DE BURITAMA EM FACE DO  SERVIDOR PÚBLICO MUNICIPAL JOSÉ LUIZ FIGUEIRA SILVEIRA, LOTADO NO CARGO DE AUXILIAR CONTÁBIL, ABRANGENDO OUTROS FUNCIONÁRIOS PÚBLICOS QUE SE ENCONTRAM SOFRENDO O MESMO TIPO DE PERSEGUIÇÃO</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/430/430_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/430/430_texto_integral.docx</t>
   </si>
   <si>
     <t>SEJA EXPEDIDO UM OFÍCIO AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE DETERMINAR O COMPARECIMENTO DE SERVIDOR DO SETOR COMPETENTE DE QUE TRATA A MATÉRIA CONSTANTE NOS PROJETOS DE LEI QUE SÃO ENCAMINHADOS PELO PODER EXECUTIVO, NAS REUNIÕES DAS COMISSÕES PERMANENTES QUE SÃO  REALIZADAS TODAS AS SEGUNDAS-FEIRAS, COM INÍCIO ÀS 13H00</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/431/431_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/431/431_texto_integral.docx</t>
   </si>
   <si>
     <t>SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO  DE ENCAMINHAR UM PROJETO DE LEI À CASA LEGISLATIVA, DISPONDO SOBRE A REGULARIZAÇÃO DA SITUAÇÃO DOS IMÓVEIS JÁ CONSTRUÍDOS E QUE NÃO RECEBERAM A FISCALIZAÇÃO DO SETOR DE ENGENHARIA DO GOVERNO DO MUNICÍPIO DE BURITAMA, UMA VEZ QUE, SEGUNDO O NOSSO PLANO DIRETOR, NÃO PERMITE QUE HAJA DESMEMBRAMENTO DE TERRENO</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/432/432_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/432/432_texto_integral.docx</t>
   </si>
   <si>
     <t>SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE FORNECER À ESTA CASA LEGISLATIVA, UMA CÓPIA DO CONTRATO CELEBRADO ENTRE O GOVERNO DO MUNICÍPIO DE BURITAMA  E O PROPRIETÁRIO E/OU RESPONSÁVEL PELA EMPRESA DO CAMINHÃO LIMPA FOSSA, QUE EXECUTA OS SERVIÇOS DE LIMPEZA DAS FOSSAS DO PARQUE TURÍSTICO JOÃO SIMÃO GARCIA, PRAINHA, E DE DIVERSOS CONDOMÍNIOS RESIDENCIAIS DE NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/433/433_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/433/433_texto_integral.docx</t>
   </si>
   <si>
     <t>SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE FORNECER À ESTA CASA LEGISLATIVA, UMA CÓPIA DO CONTRATO CELEBRADO ENTRE O GOVERNO DO MUNICÍPIO DE BURITAMA E O PROPRIETÁRIO DO IMÓVEL ONDE ESTÁ FUNCIONANDO O SAAEMB-SERVIÇO AUTÔNOMO DE ÁGUA, ESGOTO E MEIO AMBIENTE DO MUNICÍPIO DE BURITAMA, PARA SE VER A VIABILIDADE DA TRANSFERÊNCIA DAQUELA AUTARQUIA DA ATUAL RUA CAPITÃO VICENTE GONÇALVES, Nº 434 PARA A PRAÇA DOM LAFAYETTE LIBÂNIO, Nº 185, CENTRO, ONDE FUNCIONOU POR MUITOS ANOS A DELEGACIA DE POLÍCIA DE NOSSA CIDADE</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>REQUER URGENCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 01/17</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>REQUER URGENCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 02/17</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>REQUER URGENCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 04/17</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>REQUER URGENCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 05/17</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/460/460_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/460/460_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERENDO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS,PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, COM EXPLICAÇÕES CONVINCENTES, O POR QUE DA NÃO PUBLICAÇÃO NA IMPRENSA OFICIAL DO GOVERNO DO MUNICÍPIO DE BURITAMA DAS PORTARIAS EMITIDAS PELO PODER EXECUTIVO MUNICIPAL NO SEU TEMPO HÁBIL, E ATÉ O DIA 30.01.17 NÃO ESTAVAM AFIXADAS NO MURAL DO PAÇO MUNICIPAL E NEM NO SITE DA PREFEITURA E NO DIA 02 DE FEVEREIRO DE 2017 FORAM INSERIDAS NO SÍTIO DO GOVERNO DO MUNICÍPIO DE BURITAMA COM DATA ANTERIOR, OU SEJA, DIA 02 DE JANEIRO DE 2017;  </t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/461/461_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/461/461_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUERENDO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS,PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, QUAL O VÍNCULO EMPREGATÍCIO QUE O SENHOR MARCOS ANTONIO MENDES MANTÉM COM O GOVERNO DO MUNICÍPIO DE BURITAM</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/462/462_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/462/462_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUERENDO, SEJA OFICIADO O SENHOR JOÃO FERMINO FALLEIROS, DIRETOR-EXECUTIVO DO SAAEMB-SERVIÇO AUTÔNOMO DE ÁGUA, ESGOTO E MEIO AMBIENTE DO MUNICÍPIO DE BURITAMA, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE FORNECER À ESTA CASA LEGISLATIVA, CÓPIA DA PORTARIA OU  DECRETO, OU OUTRO DOCUMENTO EQUIVALENTE, QUE AUTORIZOU ESTA C. AUTARQUIA A PROCEDER O AUMENTO DA ALÍQUOTA DO CONSUMO DE ÁGUA, CÓPIAS DAS CARTEIRAS DE COBRANÇA REFERENTES AO MÊS DE DEZEMBRO DE 2016 E JANEIRO DE 2017, BEM COMO INFORMAR A ALÍQUOTA QUE É APLICADA PARA OS IMÓVEIS RESIDENCIAIS E PARA OS COMERCIAIS</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/463/463_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/463/463_texto_integral.docx</t>
   </si>
   <si>
     <t>REQUERENDO, SEJA CONVOCADO NOS TERMOS DO INCISO XII DO ARTIGO 8º DA LEI ORGÂNICA DO MUNICÍPIO, O SERVIDOR PÚBLICO MUNICIPAL, JOÃO FERMINO FALLEIROS, DIRETOR-EXECUTIVO DO SAAEMB-SERVIÇO AUTÔNOMO DE ÁGUA, ESGOTO E MEIO AMBIENTE DO MUNICÍPIO DE BURITAMA, PARA COMPARECER NUMAS DAS PRÓXIMAS SESSÕES ORDINÁRIAS DESTA CASA LEGISLATIVA, SE POSSÍVEL, NA SESSÃO ORDINÁRIA A SER REALIZADA NA SEGUNDA-FEIRA, DIA 20 DE FEVEREIRO DE 2017, ÀS 20H00, QUANDO A CÂMARA MUNICIPAL ABRIRÁ A ELE UM ESPAÇO ESPECIAL DENTRO DAQUELA SESSÃO, PARA QUE AQUELE SERVIDOR POSSA FAZER EXPLANAÇÕES CONVINCENTES SOBRE O AUMENTO NA ALÍQUOTA QUE INCIDIU SOBRE O CONSUMO DE ÁGUA NO MÊS DE JANEIRO DE 2017, E OUTROS ASSUNTOS RELACIONADOS APENAS ÀQUELA AUTARQUIA, BEM COMO SEJA COMUNICADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOBRE A CONVOCAÇÃO DO REFERIDO SERVIDOR.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/464/464_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/464/464_texto_integral.docx</t>
   </si>
   <si>
     <t>SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS,PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA SOBRE A MANUTENÇÃO OU NÃO DO ATENDIMENTO AOS MICRO E PEQUENOS EMPRESÁRIOS QUE, COSTUMEIRAMENTE, CONFORME AÇÕES DO GOVERNO DO MUNICÍPIO, NOS ÚLTIMOS OITO ANOS, USAVAM DE RECURSOS FINANCEIROS DO BANCO DO POVO PARA CAPITAL DE GIRO E MELHORIAS OU AMPLIAÇÕES DE INSTALAÇÕES OU AQUISIÇÃO DE EQUIPAMENTOS</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/465/465_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/465/465_texto_integral.docx</t>
   </si>
   <si>
     <t>SEJAM OFICIADOS OS SENHORES RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, E SIDNEI MOURA JÚNIOR, PRESIDENTE DA COMISSÃO ORGANIZADORA DA 31ª FESTA DO PEÃO DE BOIADEIRO DE BURITAMA - ASSOCIAÇÃO CULTURAL "JOAQUIM DA MATA", SOLICITANDO-LHES A GENTILEZA, NO SENTIDO DE FORNECEREM À ESTA CASA LEGISLATIVA, UMA CÓPIA DO BALANÇO RECEITA E DESPESAS DA FESTA DO PEÃO REALIZADA EM AGOSTO DE 2016</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/466/466_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/466/466_texto_integral.docx</t>
   </si>
   <si>
     <t>, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA SOBRE A ESTIMATIVA DE INAUGURAÇÃO DA CRECHE QUE ESTÁ SENDO CONSTRUÍDA NO RESIDENCIAL INTERLAGOS</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/467/467_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/467/467_texto_integral.docx</t>
   </si>
   <si>
     <t>SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, JUNTAMENTE COM O TÉNICO DE SEGURANÇA DO TRABALHO DO MUNICÍPIO SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA SOBRE A PREVISÃO DE MANUTENÇÃO DOS ÔNIBUS ESCOLARES DA FROTA MUNICIPAL</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>FEBEM, DOUGLAS DE FARIAS FREITAS, OSVALDO SEBASTIÃO DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/468/468_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/468/468_texto_integral.docx</t>
   </si>
   <si>
     <t>TENDO EM VISTA O OFÍCIO Nº 311/2014-GP DATADO DE 10/11/2014, REQUEREMOS, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR IZAIR DOS SANTOS TEIXEIRA, EX-PREFEITO MUNICIPAL, SOLICITANDO QUE O REFERIDO PALCO SEJA DOADO AO MUNICÍPIO, OU EM CASO NEGATIVO, QUE APRESENTE O DOCUMENTO DE PROPRIEDADE DO BEM E FAÇA A RETIRADA DO MESMO DO ÂMBITO MUNICIPAL</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>REQUER URGENCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 06/17</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>REQUER URGENCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 07/17</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>REQUER URGENCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 08/17</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>REQUER URGENCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 09/17</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>REQUER URGENCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 10/17</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>REQUER URGENCIA NA DELIBERAÇÃO DO PROJETO DE DECRETO LEGISLATIVO Nº 01/17</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/522/522_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/522/522_texto_integral.docx</t>
   </si>
   <si>
     <t>SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE ENCAMINHAR A ESTA CASA DE LEIS OS SEGUINTES DOCUMENTOS E INFORMAÇÕES: - BALANÇOS RELATIVOS AO ENCERRAMENTO EM 31/12/2016: PATRIMONIAL, FINANCEIRO, ORÇAMENTÁRIO E VARIAÇÕES PATRIMONIAIS; - BALANCETE DA RECEITA POR FONTE DE RECURSO ENTRE 01/01 E 31/12/2016; - BALANCETE DA DESPESA EMPENHADA, LIQUIDADA E PAGA POR FONTE DE RECURSO ENTRE 01/01 E 31/12/2016; - BOLETIM DE CAIXA COM OS SALDOS BANCÁRIOS EM 31/12/2016 POR FONTE DE RECURSO; - RESTOS A PAGAR ATÉ 2015, LIQUIDADOS E NÃO LIQUIDADOS, SEPARADOS POR FONTE DE RECURSO; - RESTOS A PAGAR RELATIVOS AO EXERCÍCIO DE 2016, LIQUIDADOS E NÃO LIQUIDADOS SEPARADOS POR FONTE DE RECURSO; - SALDO DA DÍVIDA FUNDADA (PERMANENTE) EM 31/12/2016 COM INDICAÇÃO DE SUA COMPOSIÇÃO; - RELATÓRIO QUE CONTENHA AS OBRAS CONTRATADAS ATÉ 31/12/2016 QUE AINDA ESTEJAM EM EXECUÇÃO EM 2017, INFORMANDO O QUANTO RESTA DA OBRA, O QUANTO FICOU DEPOSITADO EM 31/12/2016 DE RECURSOS DE OUTROS ÓRGÃOS GOVERNAMENTAIS, E SE EXISTE CONTRAPARTIDA COM RECURSO PRÓPRIO; SE EXISTIR, QUAL O VALOR DA CONTRAPARTIDA;</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/523/523_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/523/523_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA  OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE FORNECER À ESTA CASA LEGISLATIVA, UMA RELAÇÃO DAS EMPRESAS QUE IRÃO RECEBER POR VIA JUDICIAL DA PREFEITURA MUNICIPAL, BEM COMO CÓPIAS DAS RESPECTIVAS SENTENÇAS, OU DECISÃO FINAL DE ÚLTIMA INSTÂNCIA;    </t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>RONALDO RAMOS FERNANDES, DOUGLAS DE FARIAS FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/524/524_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/524/524_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">SEJA OFICIADA A SENHORA IDORETI DE DEUS, DIRETORA MUNICIPAL DA EDUCAÇÃO, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE FORNECER À ESTA CASA LEGISLATIVA, ESCLARECIMENTOS SOB  O SEU PONTO DE VISTA, À RESPEITO DA EVENTUAL FALTA DE VAGAS NA REDE MUNICIPAL DE ENSINO, CONFORME DESABAFO POSTADO PELA SENHORA ADRIANA ALMEIDA, EM SUA PÁGINA NO FACEBOOK NO DIA 14/02/17, ÀS 06H00, ONDE CITA QUE É MÃE DE UMA CRIANÇA DE CINCO ANOS E QUE A QUESTÃO DE VAGA É UM DIREITO DELA E DE SEU FILHO, COLOCANDO EM SEU TEXTO TODA A SUA INSATISFAÇÃO E REVOLTA POR NÃO TER SIDO ATENDIDA. (TEXTO DO FACEBOOK EM ANEXO);      _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/525/525_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/525/525_texto_integral.docx</t>
   </si>
   <si>
     <t>SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, PARA QUE DETERMINE AO SETOR COMPETENTE A COLOCAÇÃO DA PLACA DE DENOMINAÇÃO NA ROTATÓRIA RUBENS NICOLETTI;</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/526/526_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/526/526_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EU, OSVALDO SEBASTIÃO DOS SANTOS, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, OFICIAR O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, PARA QUE INCLUA NO CALENDÁRIO DE FESTIVIDADES DE ANIVERSÁRIO DA CIDADE, ATRAVÉS DO SETOR DE CULTURA, O FESTIVAL REGIONAL DA MUSICA SERTANEJA DE BURITAMA - FREMUSB._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/527/527_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/527/527_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">              EU, RONALDO RAMOS FERNANDES, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS,PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, SE EXISTEM ATUALMENTE SERVIDORES PÚBLICOS MUNICIPAIS EM DESVIO DE FUNÇÃO; EM CASO POSITIVO, INFORMAR QUANTOS SERVIDORES E ONDE ESTÃO LOTADOS, E SE HÁ PREVISÃO DE OS MESMOS VOLTAREM A EXERCEREM OS CARGOS PARA OS QUAIS FORAM CONCURSADOS.  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/528/528_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/528/528_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EU, RONALDO RAMOS FERNANDES, VEREADOR, COM ASSENTO NA CÂMARA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA ZACARIAS DOS SANTOS,PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE FORNECER À ESTA CASA LEGISLATIVA, CÓPIA DE TODOS OS CONTRATOS EMERGENCIAIS CELEBRADOS ENTRE O GOVERNO DO MUNICÍPIO DE BURITAMA E PESSOAS FÍSICAS E/OU JURÍDICAS.  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/529/529_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/529/529_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">              EU, RONALDO RAMOS FERNANDES, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS,PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE FORNECER À ESTA CASA LEGISLATIVA, UMA RELAÇÃO CONSTANDO TODO O PATRIMÔNIO PÚBLICO PERTENCENTE AO MUNICÍPIO DE BURITAMA.  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/530/530_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/530/530_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">              EU, JOSÉ DOMINGOS MARTINS FILHO, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS,PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, QUANTOS SERVIDORES PÚBLICOS MUNICIPAIS EFETIVOS CONTA ATUALMENTE O QUADRO DE PESSOAL DO GOVERNO DO MUNICÍPIO DE BURITAMA, QUANTOS DESTES SERVIDORES FORAM REMANEJADOS PARA CARGOS DE PROVIMENTO EM COMISSÃO, E QUANTOS SERVIDORES PÚBLICOS MUNICIPAIS, DE PROVIMENTO EM COMISSÃO, QUE FORAM CONTRATADOS PELA NOVA ADMINISTRAÇÃO MUNICIPAL NO PERÍODO COMPREENDIDO ENTRE 01 DE JANEIRO DE 2017 ATÉ A PRESENTE DATA (02.03.17).  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/531/531_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/531/531_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">              EU, DOUGLAS DE FARIAS FREITAS, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJAM OFICIADOS OS SENHORES RODRIGO ZACARIAS DOS SANTOS,PREFEITO MUNICIPAL, E IDORETI DE DEUS, DIRETORA DO DEPARTAMENTO MUNICIPAL DA EDUCAÇÃO, SOLICITANDO-LHES A GENTILEZA, NO SENTIDO DE INFORMAREM  À ESTA CASA LEGISLATIVA, SE HÁ ALGUMA PREVISÃO DE CRIAÇÃO DE MAIS VAGAS NA REDE MUNICIPAL DE ENSINO, SOBRE UMA DATA PARA ENTRADA EM FUNCIONAMENTO DA ESCOLA PROFª MARIA APARECIDA DUARTE LOCALIZADA NA RUA AFIF JOSÉ ABDO, Nº 331, NO LOTEAMENTO RESIDENCIAL INTERLAGOS, BEM COMO SOBRE UMA POSSÍVEL REATIVAÇÃO DA ABAA-ASSOCIAÇÃO BURITAMENSE DE APOIO AO ADOLESCENTE.    _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>FERNANDO CRISTIANO LAVECCHIA, DOUGLAS DE FARIAS FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/532/532_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/532/532_texto_integral.docx</t>
   </si>
   <si>
     <t>NÓS, FERNANDO CRISTIANO LAVECCHIA E DOUGLAS DE FARIAS FREITAS, VEREADORES, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEREMOS, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS,PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, O POR QUE O GOVERNO DO MUNICÍPIO DE BURITAMA NÃO DETERMINA A ABERTURA DO CENTRO DE SAÚDE JAIME PINTO CUNHA, A FARMÁCIA MUNICIPAL E OS SERVIÇOS DE ENFERMAGEM, PERMANEÇAM ABERTOS E EM PLENO FUNCIONAMENTO NOS FINAIS DE SEMANA, FERIADOS E FERIADOS PROLONGADOS COM PONTOS FACULTATIVOS, PELO MENOS ATÉ O MEIO DIA.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/533/533_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/533/533_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EU, ANTONIO ROMILDO DOS SANTOS, ABAIXO ASSINADO, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA EXPEDIDA UMA MOÇÃO DE CONGRATULAÇÃO, EM FAVOR DOS SENHORES HÉLIO JOSÉ RANUCCI, JAIME GONÇALVES SAMPAIO, LUCIENE SANTOS CÂNDIDO, MARIA CRISTINA NOBRE SANTOS, GISLAINE MURAKAMI RODRIGUES, SÍLVIO CÉSAR DOS SANTOS, WILTON ROSALINO BORGES, BEATRIZ MARQUES FERRARI GOULART, CARLOS ALBERTO CONTE, MARCOS ANTONIO ZANELLII, CARLOS ROBERTO DOS SANTOS, GISELDA ELIAS DA CUNHA, SILVINEIA APARECIDA DOS SANTOS E IVANETE NUNES DA SILVA, EXTENSIVA À SENHORA LUCIENE SANTOS CÂNDIDO, DIRETORA MUNICIPAL DA CULTURA, INTEGRANTES DA COMISSÃO ORGANIZADORA DO TRADICIONAL CARNAVAL DE RUA DENOMINADO BURITAMA FOLIA, REALIZADO DE 24 A 28 DE FEVEREIRO DE 2017, EM PRAÇA PÚBLICA, COM CINCO DIAS DE FESTA, COM DUAS MATINÊS, SENDO ANIMADOS PELA BANDA SOMOS IGUAIS, CONTANDO COM A PARTICIPAÇÃO DE TRÊS BLOCOS COM A SEGUINTE PREMIAÇÃO: 1º LUGAR: R$. 5.000,00, 2º LUGAR: R$. 3.000,00 E 3º LUGAR: R$. 2.000,00, DISPONIBILIZANDO ARQUIBANCADAS, COM ACESSO GRATUITO, ALÉM DE CAMAROTES, MANTENDO A TRADIÇÃO DA CIDADE, TRAZENDO NOVIDADES COMO ARQUIBANCADAS E CAMAROTES, ALÉM DO RETORNO DOS BLOCOS CARNAVALESCOS, ONDE A POPULAÇÃO COMPARECEU EM MASSA PRESTIGIANDO ESSA GRANDE FESTA POPULAR, REGISTRANDO CERCA DE 5 MIL FOLIÕES POR NOITE, UM SUCESSO TANTO DE PÚBLICO QUANTO DE CRÍTICA, CUJA RENDA SERÁ TODA REVERTIDA PARA O FUNDO SOCIAL DE SOLIDARIEDADE DO MUNICÍPIO. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/534/534_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/534/534_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">               EU, ANTONIO ROMILDO DOS SANTOS, ABAIXO ASSINADO, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA EXPEDIDA UMA MOÇÃO DE APLAUSO, EM FAVOR DOS SENHORES INTEGRANTES DA COMISSÃO ORGANIZADORA DA XI FESTA DO MILHO DE BURITAMA, PELA REALIZAÇÃO DE MAIS UMA TRADICIONAL FESTA EM PROL À SANTA CASA DE MISERICÓRDIA SÃO FRANCISCO LEVADA A EFEITO NOS DIAS DA MAIS FAMOSA FESTA POPULAR, O CARNAVAL, NO MÊS DE FEVEREIRO DE 2017, QUE CONTOU COM A PRESENÇA MACIÇA DA POPULAÇÃO QUE LÁ COMPARECEU PARA PRESTIGIAR E SE DELICIAR COM DIVERSIFICADAS E SABOROSAS IGUARIAS DESTA JÁ TRADICIONAL FESTA DE NOSSA CIDADE, COMO MILHO COZIDO, CURAL, PAMONHA, BOLO, SORVETE, ESCONDIDINHO, QUENGA, PASTEL, COXINHA, BOLINHO FRITO, GALINHADA, CHURRASCO COM VINAGRETE E MANDIOCA, FRANGO, ÁGUA, REFRIGERANTE E CERVEJA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/535/535_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/535/535_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">               _x000D_
                EU, RONALDO RAMOS FERNANDES, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE CONCEDER UMA AUTORIZAÇÃO ESPECIAL, PARA ESTE VEREADOR REQUERENTE E DEMAIS VEREADORES QUE DESEJAREM COMPOR UMA COMISSÃO ESPECIAL, MEDIANTE UM PRÉ-AGENDAMENTO FORNECIDO PELO GOVERNO DO MUNICÍPIO CONSTANDO OS NOMES DOS ESTABELECIMENTOS A SEREM VISITADOS, COM OS RESPECTIVOS DIAS E HORÁRIOS, PARA VISITA "IN LOCO" NAS DEPENDÊNCIAS DOS ESTABELECIMENTOS DE ENSINO E CRECHES DA REDE MUNICIPAL.  _x000D_
 </t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/536/536_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/536/536_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EU, DOUGLAS DE FARIAS FREITAS, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS,PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, QUAL USINA DE ÁLCOOL QUE VEM DEIXANDO OS SEUS VEÍCULOS EM UMA ÁREA NAS PROXIMIDADES DA ENTRADA PARA O PARQUE INDUSTRIAL ELIZÁRIO SEVERINO PEREIRA, SE TEM AUTORIZAÇÃO DO GOVERNO DO MUNICÍPIO DE BURITAMA PARA QUE A EMPRESA USE O REFERIDO ESPAÇO PÚBLICO; EM CASO POSITIVO, FORNECER À ESTA CASA LEGISLATIVA UMA CÓPIA DA COMPETENTE AUTORIZAÇÃO, BEM COMO INFORMAR, SE EXISTE ALGUM DECRETO, ALGUMA LEGISLAÇÃO, QUE OBRIGUE OS PROPRIETÁRIOS DE USINAS A PROCEDEREM A LIMPEZA NAS VIAS PÚBLICAS POR ONDE TRAFEGAM OS VEÍCULOS DE SUA FROTA QUE VÃO DEIXANDO PARA TRÁS TONELADAS DO PRODUTO QUE TRANSPORTAM, DEIXANDO-AS TOTALMENTE SUJAS; EM CASO POSITIVO, FORNECER UMA CÓPIA.   </t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/537/537_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/537/537_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                    EU, CARLOS ALBERTO DOS SANTOS, ABAIXO ASSINADO, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE ENCAMINHAR À ESTA CASA LEGISLATIVA, UMA CÓPIA COMPLETA DO PROCESSO LICITATÓRIO REALIZADO PARA CONSTRUÇÃO DE UMA ACADEMIA DA SAÚDE, NA ÁREA SITUADA AO LADO DO CAPS &amp;#8211; CENTRO DE ATENÇÃO PSICOSSOCIAL._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI NRº11/2017.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI NRº12/2017. </t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI NRº13/2017. </t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI NRº14/2017. </t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI NRº15/2017. </t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/543/543_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/543/543_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
                EU, RONALDO RAMOS FERNANDES, ABAIXO ASSINADO, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA EXPEDIDA UMA MOÇÃO DE APLAUSO, EM FAVOR DOS SENHORES FLÁVIO GARCIA LEAL, BETO FORNERETO E PAULO ROSSI, EXÍMIOS MERGULHADORES PARTICIPANTES DE UM GRUPO FORMADO POR CERCA DE 20 PROFISSIONAIS DA REGIÃO DE SÃO JOSÉ DO RIO PRETO, QUE PRATICAM A PESCA SUB-AQUÁTICA EM ÁGUAS DO NOROESTE PAULISTA, E NESSAS ATIVIDADES DE LAZER E EM MEIO AOS CARDUMES ELES TÊM ENCONTRADO GARRAFAS, LATINHAS, SACOLAS PLÁSTICAS E ATÉ BARCO NO FUNDO DOS RIOS, E DIANTE DESSA SITUAÇÃO NASCEU A IDEIA DE SE CRIAR O PROJETO "RIO LIMPO", COM O OBJETIVO DE REUNIR VOLUNTÁRIOS PARA FAZER A LIMPEZA NAS MARGENS E NO FUNDO DE LOCAIS ESPECÍFICOS, COMO É O CASO DO CAUDALOSO RIO TIETÊ, SENDO QUE A PRIMEIRA LIMPEZA OCORREU NA PRAINHA DE UBARANA, E NAQUELA OPORTUNIDADE OS VOLUNTÁRIOS RETIRARAM DO LOCAL APROXIMADAMENTE TRÊS TONELADAS DE LIXO, DECIDINDO RECENTEMENTE ATUAR NA REGIÃO DE ARAÇATUBA, MAIS ESPECIFICAMENTE O PARQUE TURÍSTICO JOÃO SIMÃO GARCIA, PRAINHA, ÁREA DE LAZER ESCOLHIDA PARA REALIZAÇÃO DE TÃO ELOGIÁVEL TRABALHO, JÁ TENDO A PRÓXIMA TAREFA NA CIDADE DE MENDONÇA COMO META TRAÇADA PELO INCANSÁVEL GRUPO DE AMIGOS. _x000D_
 </t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/544/544_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/544/544_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
               EU, RONALDO RAMOS FERNANDES, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS,PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE FORNECER À ESTA CASA LEGISLATIVA, CÓPIA DO CONVÊNIO DE EMPRÉSTIMO SOB CONSIGNAÇÃO FIRMADO ENTRE CAIXA ECONÔMICA FEDERAL E O GOVERNO DO MUNICÍPIO DE BURITAMA, NOS TERMOS DA LEI N° 3.223, DE 04 DE SETEMBRO DE 2008, QUE DISPÕE SOBRE O PROCESSAMENTO DAS CONSIGNAÇÕES EM FOLHA DE PAGAMENTO DOS SERVIDORES PÚBLICOS MUNICIPAIS DA ADMINISTRAÇÃO DIRETA E INDIRETA DA ADMINISTRAÇÃO MUNICIPAL.                                                _x000D_
 </t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/545/545_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/545/545_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">  EU, JÉLVIS AILTON DE SOUZA SCACALOSSI, ABAIXO ASSINADO, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA EXPEDIDA UMA MOÇÃO DE APLAUSO, EM FAVOR DO EFETIVO DO OITAVO GRUPAMENTO DA POLÍCIA MILITAR DO ESTADO DE SÃO PAULO EM BURITAMA-SP, FORMADO PELOS SEGUINTES POLICIAIS MILITARES: 2º SGT PM ALEXANDRE MENDES, CB PM ADEMILSON DONIZETE DOMINGUES, CB PM MÔNICA A. PEREIRA DA SILVA, CB PM LUIZ GONÇALVES DA SILVA, CB PM LEONARDO TEODORO FONSECA, CB PM VALDEMIR NUNES MARTINS, CB PM MISLAINE ANACLETO GOMES, CB PM MICHAEL DOUGLAS DE POLI, CB PM RENAN LAZARIN COSTA, SD PM ANDRÉ RENATO ALVES CALDEIRA, SD PM FERNANDO OIEL TARDOCHI, SD PM RAFAEL AUGUSTO MAGNO  E SD PM ROGÉRIO ANTONY DE OLIVEIRA, QUE TRABALHARAM INCANSAVELMENTE DURANTE AS CINCO NOITES DE CARNAVAL DENOMINADO DE BURITAMA FOLIA, REALIZADO DE 24 A 28 DE FEVEREIRO DE 2017, EM PRAÇA PÚBLICA, BEM COMO NO PARQUE TURÍSTICO JOÃO SIMÃO GARCIA, PRAINHA, COM DUAS MATINÊS, PELA MAGNÍFICA COBERTURA DISPONIBILIZADA COM SEU EFETIVO, GARANTINDO A SEGURANÇA NECESSÁRIA À POPULAÇÃO E AOS FOLIÕES, PARA QUE A GRANDE FESTA POPULAR DE NOSSO MUNICÍPIO QUE É O CARNAVAL DE RUA ALCANÇASSE O GRANDE ÊXITO ESPERADO._x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/546/546_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/546/546_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">              EU, JOSÉ ANTONIO ESPÓSITO, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, UMA RELAÇÃO CONSTANDO OS NOMES DOS SERVIDORES PÚBLICOS MUNICIPAIS QUE ESTÃO LOTADOS ATUALMENTE NOS SEGUINTES CARGOS, DISCRIMINANDO OS QUE ESTÃO OCUPADOS E OS QUE, EVENTUALMENTE, ESTEJAM VAGOS, RELACIONADOS NA MATÉRIA PUBLICADA NO JORNAL FOLHA DA REGIÃO, EDIÇÃO DE QUARTA-FEIRA, DIA 07 DE MARÇO DE 2017, À PÁGINA A 4, SOB O TÍTULO "PREFEITURA É VETADA PELA JUSTIÇA DE NOMEAR APADRINHADOS EM CARGOS COMISSIONADOS": ASSESSOR TÉCNICO DE DEPARTAMENTO, ASSESSOR TÉCNICO DE GABINETE, ASSESSOR DE IMPRENSA, CHEFE DE GABINETE, DIRETOR DA DIVISÃO DE LICITAÇÃO E CONTRATOS, DIRETOR DA DIVISÃO DE COMPRAS E SUPRIMENTOS, DIRETOR DA DIVISÃO DE INFORMÁTICA, DIRETOR DA DIVISÃO DE ORÇAMENTO E PLANEJAMENTO, DIRETOR DA DIVISÃO DE TRANSPORTE E MOBILIDADE URBANA, DIRETOR DA DIVISÃO DE CONTABILIDADE, DIRETOR DA DIVISÃO DE ARRECADAÇÃO, DIRETOR DA DIVISÃO DA MERENDA ESCOLAR, DIRETOR DA DIVISÃO DA ATENÇÃO BÁSICA, DIRETOR DA DIVISÃO DE MÉDIA E ALTA COMPLEXIDADE, DIRETOR DA DIVISÃO DE OBRAS E PROJETOS, DIRETOR DA DIVISÃO DE SERVIÇOS PÚBLICOS, DIRETOR DA DIVISÃO DA GESTÃO DA ASSISTÊNCIA SOCIAL, DIRETOR DA DIVISÃO DE CULTURA, DIRETOR DA DIVISÃO DE TURISMO E DIRETOR DA DIVISÃO DE MEIO AMB</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/547/547_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/547/547_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">              EU, DOUGLAS DE FARIAS FREITAS, ABAIXO ASSINADO, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS,PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, COMO ESTÃO AS OBRAS DE CONSTRUÇÃO DAS GALERIAS DE ÁGUAS PLUVIAIS DO LOTEAMENTO RESIDENCIAL BENEDITO GARCIA._x000D_
                           _x000D_
 </t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>VANIA TERESINHA MACENO NAZÁRIO, DOUGLAS DE FARIAS FREITAS, FEBEM</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/548/548_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/548/548_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
                     NÓS, VANIA TERESINHA MACENO NAZÁRIO, DOUGLAS DE FARIAS FREITAS E CARLOS ALBERTO DOS SANTOS, ABAIXO ASSINADOS, VEREADORES, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEREMOS, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA CONVOCADO NOS TERMOS DO INCISO XII DO ARTIGO 8º DA LEI ORGÂNICA DO MUNICÍPIO, O SERVIDOR PÚBLICO MUNICIPAL, FERNANDO PEDROSO SANCHES, RESPONSÁVEL PELA DIVISÃO DE ARRECADAÇÃO DO GOVERNO DO MUNICÍPIO DE BURITAMA, PARA COMPARECER NUMAS DAS PRÓXIMAS SESSÕES ORDINÁRIAS DESTA CASA LEGISLATIVA, SE POSSÍVEL, NA SESSÃO ORDINÁRIA A SER REALIZADA NA SEGUNDA-FEIRA, DIA 20 DE MARÇO DE 2017, ÀS 20H00, QUANDO A CÂMARA MUNICIPAL ABRIRÁ A ELE UM ESPAÇO ESPECIAL DENTRO DAQUELA SESSÃO, PARA QUE AQUELE SERVIDOR POSSA FAZER ESCLARECIMENTOS AOS VEREADORES E À POPULAÇÃO EM GERAL, SOBRE AS MUDANÇAS QUE OCORRERAM NAS ALÍQUOTAS APLICADAS AOS IMPOSTOS MUNICIPAIS, ESPECIALMENTE SOBRE O IPTU-IMPOSTO PREDIAL E TERRITORIAL URBANO DO MUNICÍPIO PARA O PRESENTE EXERCÍCIO DE 2017, E OUTROS ASSUNTOS RELACIONADOS APENAS AO SETOR DE TRIBUTOS, BEM COMO SEJA COMUNICADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOBRE A CONVOCAÇÃO DO REFERIDO SERVIDOR.   _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/549/549_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/549/549_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
    EU, ANTONIO ROMILDO DOS SANTOS, ABAIXO ASSINADO, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA EXPEDIDA UMA MOÇÃO DE APLAUSO, EM FAVOR DOS SENHORES ANDRÉ LUIZ LOURENÇO NEVACK, RODNEY ANTONIO FLORINDO, ALAN MANOEL PINTO MARTINS, DELMA DILMARA DOS SANTOS FIGUEIREDO, E HEVERTON CÂNDIDO DE PAIVA, INTEGRANTES DA COMISSÃO ORGANIZADORA DA FESTA DO MILHO, EDIÇÃO 2017, EXTENSIVA AOS VOLUNTÁRIOS, DOADORES, PATROCINADORES E PREFEITURA MUNICIPAL DE BURITAMA, PELA REALIZAÇÃO DE MAIS UMA TRADICIONAL FESTA EM PROL À SANTA CASA DE MISERICÓRDIA SÃO FRANCISCO LEVADA A EFEITO NOS DIAS 25, 26 E 27 DE FEVEREIRO DE 2017, NAS DEPENDÊNCIAS DO RECINTO DE EXPOSIÇÕES E FESTAS DO PEÃO DE BOIADEIRO DE BURITAMA ODILON FERREIRA DE ALMEIDA, CUJO EVENTO CONTOU COM A PRESENÇA MACIÇA DA POPULAÇÃO QUE LÁ COMPARECEU PARA PRESTIGIAR E SE DELICIAR COM DIVERSIFICADAS E SABOROSAS IGUARIAS DESTA JÁ TRADICIONAL FESTA DE NOSSA CIDADE, COMO MILHO COZIDO, CURAL, PAMONHA, BOLO, SORVETE, ESCONDIDINHO, QUENGA, PASTEL, COXINHA, BOLINHO FRITO, GALINHADA, CHURRASCO COM VINAGRETE E MANDIOCA, FRANGO, ÁGUA, REFRIGERANTE E CERVEJA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/550/550_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/550/550_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EU, VANIA TERESINHA MACENO NAZÁRIO, ABAIXO ASSINADO, VEREADORA, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA EXPEDIDA UMA MOÇÃO DE APLAUSO EM FAVOR DAS SENHORAS SIRLEY ZACARIAS DOS SANTOS, PRESIDENTE DO FUNDO SOCIAL DE SOLIDARIEDADE E GISLAINE MURAKAMI RODRIGUES, DIRETORA MUNICIPAL DE ASSISTÊNCIA E DESENVOLVIMENTO SOCIAL, EXTENSIVA ÀS COMPETENTES COLABORADORAS EMÍLIA APARECIDA DE PAULA, CAMILA SAMPAIO STELLA, ANAYANA DE OLIVEIRA FAVERÃO, ANDRÉIA WEDEKIN, KARINI PEREIRA DAS FLORES ALFREDO, NÚBIA PEREIRA, SUZANA MARIA SOUZA, IARA ANDRADE, ROSEMEIRE BATISTA DA CONCEIÇÃO, ELAINE CRISTINA DOS SANTOS, EDNA SANTOS MOURA, JOSEFA EVA SCACALOSSI, ROSELI ANTONIA PEREIRA DA SILVA, ROSANGELA PEREIRA VALÕES DE ALMEIDA, VIVIANE APARECIDA DE JESUS SILVIA, RITA CRISTINA DE MATOS FEROLDI, MARIA CLEUNICE NOGUEIRA E MARIA DAS GRAÇAS VIEIRA, BEM COMO A TODOS OS DEMAIS PARTICIPANTES QUE SE DOARAM NESSE IMPORTANTE PROJETO, COLABORANDO PARA A REALIZAÇÃO DA "MANHÃ DA BELEZA" E DO "CHÁ DA TARDE", NA QUARTA-FEIRA, DIA 08 DE MARÇO DE 2017, DAS 08H30 ÀS 17H00, COM SORTEIO DE VÁRIOS BRINDES E DIVERSAS ATIVIDADES INTERATIVAS REALIZADAS AO LONGO DE TODO O DIA, EM COMEMORAÇÃO AO "DIA INTERNACIONAL DA MULHER", NUMA PROMOÇÃO DO FUNDO SOCIAL DE SOLIDARIEDADE DE BURITAMA EM PARCERIA COM O CRAS-CENTRO DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL, QUE NÃO MEDIRAM ESFORÇOS PARA QUE O EVENTO MERECESSE ESPECIAL DESTAQUE E ALCANÇASSE UM TREMENDO SUCESSO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/551/551_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/551/551_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EU, RONALDO RAMOS FERNANDES, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJAM OFICIADOS OS SENHORES RODRIGO ZACARIAS DOS SANTOS,PREFEITO MUNICIPAL, E REGINA CÉLIA DOS SANTOS NABHAN, DIRETORA DO DEPARTAMENTO DE ENGENHARIA, OBRAS E SERVIÇOS PÚBLICOS DO GOVERNO DO MUNICÍPIO DE BURITAMA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, SE O COMPETENTE DEPARTAMENTO VEM EXERCENDO UMA ADEQUADA FISCALIZAÇÃO NO QUE COMPETE A LEGISLAÇÃO PERTINENTE, ESPECIFICAMENTE A LEI MUNICIPAL Nº 4.217, DE 19 DE NOVEMBRO DE 2015, QUE DISPÕE SOBRE A OBRIGATORIEDADE DA EMPRESA CONCESSIONÁRIA DE SERVIÇO PÚBLICO DE DISTRIBUIÇÃO DE ENERGIA ELÉTRICA ATENDER AS NORMAS TÉCNICAS APLICÁVEIS A OCUPAÇÃO DO ESPAÇO PÚBLICO E PROMOVER A RETIRADA DOS FIOS INUTILIZADOS NOS POSTES, NOTIFICAR AS DEMAIS EMPRESAS QUE UTILIZAM OS POSTES COMO SUPORTE DE SEUS CABEAMENTOS, EM VIAS PÚBLICAS DE BURITAMA, E DÁ OUTRAS PROVIDÊNCIAS.  </t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
     <t>RONALDO RAMOS FERNANDES, JOSÉ ANTONIO ESPÓSITO</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/552/552_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/552/552_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
                        NÓS, ABAIXO-ASSINADOS, VEREADORES, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEREMOS, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO AUTORIZAÇÃO PARA O ACOMPANHAMENTO DE TODAS AS MODALIDADES DE LICITAÇÕES QUE FOREM FEITAS PELO MUNICÍPIO, COM PERMISSÃO PRÉVIA DO SR. PREFEITO PARA A CONFERÊNCIA DE TODOS OS DOCUMENTOS ANTES DA LAVRATURA DAS ATAS, PARA MAIOR TRANSPARÊNCIA DOS ATOS PÚBLICOS._x000D_
                         TAL REQUERIMENTO SE JUSTIFICA E SE FUNDAMENTA, TENDO EM VISTA QUE NOS DIRIGIMOS AO SETOR DE LICITAÇÕES PARA O DEVIDO ACOMPANHAMENTO E FISCALIZAÇÃO (QUE SÃO DEVERES DO VEREADOR) E FOMOS IMPEDIDOS PELOS RESPONSÁVEIS DO SETOR, DE FAZER A REFERIDA CONFERÊNCIA E ACOMPANHAMENTO, NECESSITANDO, INCLUSIVE, O REGISTRO DE BOLETIM DE OCORRÊNCIA SOBRE OS FATOS NA DELEGACIA DE POLÍCIA._x000D_
 </t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/553/553_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/553/553_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">NÓS, RONALDO RAMOS FERNANDES E JOSÉ ANTONIO ESPÓSITO, VEREADORES, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEREMOS, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS,PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE FORNECER À ESTA CASA LEGISLATIVA, CÓPIA DE CAPA A CAPA DA TOMADA DE PREÇO Nº 15/17. DESDE O PRIMEIRO ATO ATÉ O ÚLTIMO DOCUMENTO QUE JÁ ESTIVER EM TRAMITAÇÃO ATUALMENTE.                                                 _x000D_
            TAL SOLICITAÇÃO SE JUSTIFICA E SE FUNDAMENTA, TENDO EM VISTA QUE SERVIRÃO PARA CONHECIMENTO DESTES VEREADORES REQUERENTES, DOS DEMAIS COMPANHEIROS QUE COMPÕEM ESTE PODER LEGISLATIVO, BEM COMO DE TODA A POPULAÇÃO BURITAMENSE.  _x000D_
   _x000D_
 </t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/554/554_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/554/554_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">              NÓS, RONALDO RAMOS FERNANDES E JOSÉ ANTONIO ESPÓSITO, VEREADORES, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEREMOS, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS,PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE DETERMINAR AO SERVIDOR PÚBLICO MUNICIPAL JOSÉ VENÍCIUS TRINDADE, LOTADO NO CARGO DE CONTROLADOR INTERNO, A ATUALIZAÇÃO DIÁRIA DO SITE DO PORTAL DA TRANSPARÊNCIA DO GOVERNO DO MUNICÍPIO DE BURITAMA. _x000D_
                                                  _x000D_
 </t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/555/555_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/555/555_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                    EU, RONALDO RAMOS FERNANDES, ABAIXO ASSINADO, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE ENCAMINHAR À ESTA CASA LEGISLATIVA, UMA CÓPIA COMPLETA DO PROCESSO LICITATÓRIO Nº 02/2017 - (PREGÃO), CORRESPONDENTE A AQUISIÇÃO DE COMBUSTÍVEL TIPO ÓLEO DIESEL, DIESEL S10, GASOLINA E ETANOL, REALIZADO EM 19-01-2017._x000D_
                       TAL SOLICITAÇÃO SE JUSTIFICA E SE FUNDAMENTA, TENDO EM VISTA QUE SOMOS CONSTANTEMENTE QUESTIONADOS POR MUNÍCIPES SOBRE VÁRIOS PROCESSOS LICITATÓRIOS REALIZADOS PELO GOVERNO DO MUNICÍPIO DE BURITAMA, E NÃO TEMOS UMA RESPOSTA OFICIAL QUE LHES ELUCIDEM AS DÚVIDAS QUE NATURALMENTE TÊM SOBRE TAIS PROCEDIMENTOS ADMINISTRATIVOS, CUJAS INFORMAÇÕES SERVIRÃO PARA CONHECIMENTO DESTE VEREADOR REQUERENTE, DOS DEMAIS VEREADORES QUE COMPÕEM ESTE PODER LEGISLATIVO, BEM COMO DA POPULAÇÃO BURITAMENSE. _x000D_
 </t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/556/556_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/556/556_texto_integral.docx</t>
   </si>
   <si>
     <t>EU, RONALDO RAMOS FERNANDES, ABAIXO ASSINADO, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, SEJA OFICIADO O SENHOR JOÃO FERMINO FALLEIROS, DIRETOR EXECUTIVO DO SAAEMB, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE ENCAMINHAR À ESTA CASA LEGISLATIVA, UMA CÓPIA COMPLETA DO PROCESSO LICITATÓRIO CORRESPONDENTE A AQUISIÇÃO DE COMBUSTÍVEL TIPO ÓLEO DIESEL, DIESEL S10, GASOLINA E ETANOL, REALIZADO POR AQUELA AUTARQUIA.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/557/557_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/557/557_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
               EU, DOUGLAS DE FARIAS FREITAS, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, O POR QUE AINDA NÃO FOI ATENDIDA A INDICAÇÃO Nº 32/17, DE MINHA AUTORIA, DATADA DE 25 DE JANEIRO DE 2017, LIDA NA SESSÃO ORDINÁRIA DO DIA 06 DE FEVEREIRO DE 2017, ATRAVÉS DA QUAL INDIQUEI A COLOCAÇÃO DE PLACAS PREFERENCIAIS DE ATENDIMENTO AOS IDOSOS EM TODOS OS ÓRGÃOS PÚBLICOS MUNICIPAIS, PARA CUMPRIMENTO DA LEI Nº 10.741, DE 1º DE OUTUBRO DE 2003, QUE DISPÕE SOBRE O ESTATUTO DO IDOSO E DÁ OUTRAS PROVIDÊNCIAS._x000D_
 </t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO  PROJETO DE  LEI NRº 16/2017.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO  PROJETO DE  LEI NRº 17/2017.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO  PROJETO DE  LEI NRº 18/2017.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO  PROJETO DE  LEI NRº 19/2017.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO  PROJETO DE  LEI NRº 20/2017.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/563/563_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/563/563_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
               EU, CARLOS ALBERTO DOS SANTOS, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS,PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, EM QUE DIA E MÊS DO EXERCÍCIO FINANCEIRO DE 2016 OCORREU CERTAME LICITATÓRIO REALIZADO PELO GOVERNO DO MUNICÍPIO DE BURITAMA, DESTINADO À AQUISIÇÃO DE MEDICAMENTOS PARA ABASTECIMENTO DA REDE MUNICIPAL DE SAÚDE._x000D_
 </t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/564/564_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/564/564_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">              EU, CARLOS ALBERTO DOS SANTOS, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS,PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, SE EXISTE ALGUM PROCESSO TRAMITANDO NA ESFERA JUDICIAL EM FACE DA PREFEITURA MUNICIPAL DE BURITAMA TER SE DESLIGADO DO CONSÓRCIO INTERMUNICIPAL DE SAÚDE, QUAL O REAL MOTIVO QUE LEVOU A ADMINISTRAÇÃO ANTERIOR A DESCREDENCIAR O MUNICÍPIO DE BURITAMA DAQUELA ASSOCIAÇÃO DE MUNICÍPIOS, INFORMAR SE TEM CONHECIMENTO OFICIAL DE QUE O MESMO FUNCIONAVA COMO UM ÓRGÃO TIDO COMO "CABIDE DE EMPREGOS", CONFORME NOTICIADO NA IMPRENSA, BEM COMO ENCAMINHAR UMA RELAÇÃO CONSTANDO OS NOMES DAS PESSOAS DE NOSSA CIDADE QUE INTEGRAVAM O REFERIDO CONSÓRCIO. </t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/565/565_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/565/565_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EU, DOUGLAS DE FARIAS FREITAS, ABAIXO ASSINADO, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, SEJA OFICIADO O SENHOR CARLOS EDUARDO FIDÊNCIO RIBEIRO DOS SANTOS, GERENTE DO CTCE/05/SJO/SPI, DE SÃO JOSÉ DO RIO PRETO, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, O POR QUE OS FUNCIONÁRIOS DA AGÊNCIA DOS CORREIOS DE NOSSA CIDADE NÃO ESTÃO FAZENDO ENTREGA DE CORRESPONDÊNCIAS NOS LOTEAMENTOS RESIDENCIAIS INTERLAGOS E NOVA ALIANÇA. _x000D_
                       TAL SOLICITAÇÃO SE JUSTIFICA E SE FUNDAMENTA, TENDO EM VISTA O RECEBIMENTO DE INÚMEROS PEDIDOS DE MORADORES DE AMBOS OS LOTEAMENTOS RESIDENCIAIS QUE NÃO ESTÃO RECEBENDO SUAS CORRESPONDÊNCIAS EM CASA. HÁ QUE SE SALIENTAR QUE OS LOTEAMENTOS RESIDENCIAIS INTERLAGOS E NOVA ALIANÇA SEREM EMPREENDIMENTOS IMOBILIÁRIOS RECÉM-IMPLANTADOS JÁ CONTAM COM VÁRIOS IMÓVEIS RESIDENCIAIS CONSTRUÍDOS E OUTROS TANTOS EM ADIANTADO ESTADO DE CONSTRUÇÃO, COM A DEVIDA NUMERAÇÃO, TODAS AS SUAS VIAS PÚBLICAS JÁ DENOMINADAS, COM AS PLACAS  DENOMINATIVAS DEVIDAMENTE COLOCADAS AO LONGO DE CADA UMA DELAS, CONFORME ORIENTAÇÕES DA ECT. E, PELO FATO DE ACHAR JUSTA E OPORTUNA, A REIVINDICAÇÃO DOS MUITOS MORADORES DE AMBOS OS LOTEAMENTOS RESIDENCIAIS DE NOSSA CIDADE, É QUE SOLICITAMOS UM POSICIONAMENTO OFICIAL DO SENHOR CARLOS EDUARDO FIDÊNCIO RIBEIRO DOS SANTOS, GERENTE DO CTCE DE SÃO JOSÉ DO RIO PRETO À RESPEITO DO ASSUNTO EM TELA._x000D_
 </t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/566/566_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/566/566_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                    EU, DOUGLAS DE FARIAS FREITAS, ABAIXO ASSINADO, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, SEJA OFICIADO O SUPERINTENDENTE DA EMPRESA TELEFONICA DE BAURU-SP, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, O POR QUE ATÉ O PRESENTE MOMENTO AINDA NÃO SE IMPLANTOU A REDE TELEFÔNICA NOS LOTEAMENTOS RESIDENCIAIS INTERLAGOS E NOVA ALIANÇA. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/567/567_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/567/567_texto_integral.docx</t>
   </si>
   <si>
     <t>EU, JOSÉ DOMINGOS MARTINS FILHO, ABAIXO ASSINADO, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA CONVOCADO NOS TERMOS DO INCISO XII DO ARTIGO 8º DA LEI ORGÂNICA DO MUNICÍPIO, O SERVIDOR PÚBLICO MUNICIPAL, ANTONIO LUIZ PELEGRINI, DIRETOR DO DEPARTAMENTO MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO, MEIO AMBIENTE E AGRICULTURA DO GOVERNO DO MUNICÍPIO DE BURITAMA, PARA COMPARECER NUMAS DAS PRÓXIMAS SESSÕES ORDINÁRIAS DESTA CASA LEGISLATIVA, SE POSSÍVEL, NA SESSÃO ORDINÁRIA A SER REALIZADA NA SEGUNDA-FEIRA, DIA 27 DE MARÇO DE 2017, ÀS 20H00, QUANDO A CÂMARA MUNICIPAL ABRIRÁ A ELE UM ESPAÇO ESPECIAL DENTRO DAQUELA SESSÃO, PARA QUE AQUELE SERVIDOR POSSA FAZER ESCLARECIMENTOS AOS VEREADORES E À POPULAÇÃO EM GERAL, SOBRE AS DIFICULDADES POR ELE ENCONTRADAS LOGO NO INÍCIO DE MANDATO, BEM COMO DURANTE O PROCESSO DE TRANSIÇÃO DO MANDATO DE PREFEITO EM NOSSO MUNICÍPIO, E OUTROS ASSUNTOS RELACIONADOS APENAS AO SEU DEPARTAMENTO, BEM COMO SEJA COMUNICADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOBRE A CONVOCAÇÃO DO REFERIDO SERVIDOR</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/568/568_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/568/568_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
                        EU, RONALDO RAMOS FERNANDES, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, SE ESTÁ SENDO CUMPRIDO O DISPOSTO NO ART. 3º DA LEI FEDERAL Nº 13.342/2016, ONDE ASSEGURA AOS AGENTES COMUNITÁRIOS DE SAÚDE E AGENTES DE COMBATE A ENDEMIAS A PERCEPÇÃO DO ADICIONAL DE INSALUBRIDADE, CALCULADO SOBRE O SEU VENCIMENTO OU SALÁRIO BASE, INCLUSIVE COM O PAGAMENTO DESDE A DATA DA PUBLICAÇÃO DA REFERIDA LEI NA IMPRENSA OFICIAL._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/569/569_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/569/569_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
                        EU, RONALDO RAMOS FERNANDES, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE ENCAMINHAR À ESTA CASA LEGISLATIVA, CÓPIAS DE TODOS OS ABASTECIMENTOS DE COMBUSTÍVEIS REALIZADOS NO MÊS DE FEVEREIRO DE 2017, CONSTANDO AS PLACAS DOS VEÍCULOS E A ASSINATURA DOS RESPONSÁVEIS PELO ABASTECIMENTO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/570/570_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/570/570_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                       EU, RONALDO RAMOS FERNANDES, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR JOÃO FERMINO FALLEIROS, DIRETOR-EXECUTIVO DO SAAEMB-SERVIÇO AUTÔNOMO DE ÁGUA, ESGOTO E MEIO AMBIENTE DO MUNICÍPIO DE BURITAMA, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, À RESPEITO DOS CAMINHÕES LIMPA FOSSA QUE ESTÃO FREQUENTEMENTE NO INTERIOR DO LOTEAMENTO RESIDENCIAL CAMINHO DAS ÁGUAS, COM A MANGUEIRA NO PV, CONFORME FORAM CONSAGRADOS (FOTOS ILUSTRATIVAS); SE O SAAEMB TEM CONHECIMENTO DISSO; SE TEM, QUAL SERVIÇO OS FUNCIONÁRIOS ESTÃO REALIZANDO COM ESSES VEÍCULOS NO INTERIOR DAQUELE LOTEAMENTO RESIDENCIAL COM A MANGUEIRA NO PV COMO BEM ILUSTRAM AS FOTOS; SE SE TRATA DE EMPRESA CONTRATADA, FAVOR FORNECER CÓPIA DO COMPETENTE CONTRATO CELEBRADO ENTRE A EMPRESA E AQUELA AUTARQUIA; SE SÃO REALIZADAS FISCALIZAÇÕES DE ROTINA; SE DESCONHECE ESTA PRÁTICA ATÉ ENTÃO, O QUE O SAAEMB FARÁ A PARTIR DE AGORA, QUE É DE SEU PLENO CONHECIMENTO. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/576/576_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/576/576_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                       EU, RONALDO RAMOS FERNANDES, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE FORNECER À ESTA CASA LEGISLATIVA, CÓPIA, CAPA A CAPA, DE TODOS OS PROCESSOS ADMINISTRATIVOS E/OU SINDICÂNCIAS INSTAURADOS PELO PODER EXECUTIVO MUNICIPAL REFERENTES A LEVANTAMENTOS DE IRREGULARIDADES POR VENTURA ENCONTRADAS NOS LOTEAMENTOS RESIDENCIAIS IMPLANTADOS EM NOSSO MUNICÍPIO DESDE 2014. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA  NA DELIBERAÇÃO DO PROJETO DE LEI NRº21/2017.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE DECRETO LEGISLATIVO NRº2/2017</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/605/605_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/605/605_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EU, DOUGLAS DE FARIAS FREITAS, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJAM OFICIADOS OS SENHORES RODRIGO ZACARIAS DOS SANTOS,PREFEITO MUNICIPAL, E EDILSON CARLOS DE PAIVA, DIRETOR MUNICIPAL DE SAÚDE DO GOVERNO DO MUNICÍPIO DE BURITAMA, SOLICITANDO-LHES A GENTILEZA, NO SENTIDO DE INFORMAREM À ESTA CASA LEGISLATIVA, QUAIS AS MEDIDAS EFETIVAS SERÃO TOMADAS PARA COMBATE AO APARECIMENTO DE ESCORPIÕES EM DIVERSOS PONTOS DA CIDADE._x000D_
                _x000D_
 </t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/606/606_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/606/606_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">              EU, DOUGLAS DE FARIAS FREITAS, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS,PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, SE HÁ ALGUM PROCESSO EM TRAMITAÇÃO MOVIDO PELO GOVERNO DO MUNICÍPIO DE BURITAMA CONTRA EVENTUAIS CONSTRUTORAS QUE DEIXARAM DE EXECUTAR DETERMINADOS SERVIÇOS OU SE EXECUTARAM NÃO SAÍRAM A CONTENTO DA ADMINISTRAÇÃO, OU SEJA, DE MÁ QUALIDADE; EM CASO POSITIVO, PEDE-SE A GENTILEZA, NO SENTIDO DE FORNECER CÓPIA._x000D_
                _x000D_
 </t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/607/607_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/607/607_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">              EU, DOUGLAS DE FARIAS FREITAS, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS,PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, SE ESTÁ SENDO NOTIFICADO REGULARMENTE O SENHOR IZAIR DOS SANTOS TEIXEIRA, PARA QUE O MESMO EXECUTE OS SERVIÇOS DE CALÇAMENTO EM FRENTE AOS TERRENOS DE SUA PROPRIEDADE LOCALIZADOS NA ÁREA URBANA DA CIDADE.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/608/608_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/608/608_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">              EU, RONALDO RAMOS FERNANDES, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO SUA EXCELÊNCIA, O SENHOR ERIC DOUGLAS SOARES GOMES, MM. JUIZ DE DIREITO DA 2ª VARA DA COMARCA DE BURITAMA, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE CONCEDER AUTORIZAÇÃO PARA QUE ESTE VEREADOR REQUERENTE POSSA ACOMPANHAR A AUDIÊNCIA DE CONCILIAÇÃO DESIGNADA PARA O DIA 06 DE ABRIL DE 2017, ÀS 14H00, ENTRE REPRESENTANTES DO GOVERNO DO MUNICÍPIO DE BURITAMA E AQUELE R. JUÍZO, REFERENTE AO PROCESSO DIGITAL Nº 1002300-59.2016.8.26.0097, AÇÃO CIVIL PÚBLICA - DIREITO ADMINISTRATIVO E OUTRAS, BEM COMO OS DEMAIS COMPANHEIROS VEREADORES QUE ASSIM O DESEJAREM.   _x000D_
                _x000D_
 </t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/609/609_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/609/609_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">              EU, DOUGLAS DE FARIAS FREITAS, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR APARECIDO, PRESIDENTE DA ABAA-ASSOCIAÇÃO BURITAMENSE DE APOIO AO ADOLESCENTE, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE FORNECER À ESTA CASA LEGISLATIVA, CÓPIA DO BALANCETE RECEITA E DESPESAS DAQUELA ENTIDADE REFERENTE AO EXERCÍCIO FINANCEIRO DE 2016. </t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/610/610_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/610/610_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">  EU, DOUGLAS DE FARIAS FREITAS, ABAIXO ASSINADO, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA EXPEDIDA UMA MOÇÃO DE APLAUSO, EM FAVOR DO SENHOR JOSÉ CARLOS SOUZA, PRESIDENTE DA ASSOCIAÇÃO DOS MORADORES DO CONDOMÍNIO JARDIM ITAPARICA, EXTENSIVA AOS DEMAIS MEMBROS DA DIRETORIA, PELO BELÍSSIMO TRABALHO QUE VÊM REALIZANDO VISANDO A MELHORIA DAS CONDIÇÕES DE VIDA DA POPULAÇÃO ALI RESIDENTE E, PRINCIPALMENTE, PELA TRANSPARÊNCIA DEMONSTRADA NA FORMA DE BEM ADMINISTRAR UM PATRIMÔNIO DE USO COLETIVO. </t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/611/611_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/611/611_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
   EU, DOUGLAS DE FARIAS FREITAS, ABAIXO ASSINADO, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA EXPEDIDA UMA MOÇÃO DE CONGRATULAÇÃO, EM FAVOR DA SENHORA DANIELA SAMPAIO DE SOUZA FREITAS, PELA CRIAÇÃO NO FACEBOOK DO "GRUPO DESAPEGA BURITAMA" QUE CONTA COM CERCA DE 35.000 MEMBROS, CUJO GRUPO EFETUA VENDAS, TROCAS, DOAÇÕES DE PRODUTOS NOVOS, USADOS, E INFORMAÇÕES EM PROL DA COLETIVIDADE._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/612/612_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/612/612_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">              NÓS, RONALDO RAMOS FERNANDES E JOSÉ ANTONIO ESPÓSITO, VEREADORES, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEREMOS, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS,PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, O POR QUE AINDA NÃO FOI REALIZADA LICITAÇÃO A AQUISIÇÃO DE APOSTILAS PARA OS PROFESSORES DA REDE MUNICIPAL DE ENSINO._x000D_
                _x000D_
 </t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/613/613_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/613/613_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">              NÓS, RONALDO RAMOS FERNANDES E JOSÉ ANTONIO ESPÓSITO, VEREADORES, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEREMOS, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS,PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, O POR QUE AINDA NÃO FORAM DISTRIBUÍDOS JOGOS DE DADOS, PAINÉIS E ALGUNS BRINQUEDOS JÁ ADQUIRIDOS E QUE ESTÃO ARMAZENADOS NO DEPARTAMENTO MUNICIPAL DE EDUCAÇÃO.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/614/614_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/614/614_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">NÓS, RONALDO RAMOS FERNANDES E JOSÉ ANTONIO ESPÓSITO, VEREADORES, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEREMOS, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS,PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, O POR QUE QUE AS CRIANÇAS QUE ESTÃO NO PROJETO DE AÇÃO COMPLEMENTAR ESCOLAR FICAREM NUM ESPAÇO TÃO PEQUENO, O QUAL NÃO PROPORCIONA NENHUM CONFORTO E IMPOSSIBILITA AS EDUCADORAS DE TRABALHAREM TAMBÉM._x000D_
                _x000D_
 </t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/615/615_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/615/615_texto_integral.docx</t>
   </si>
   <si>
     <t>NÓS, RONALDO RAMOS FERNANDES E JOSÉ ANTONIO ESPÓSITO, VEREADORES, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEREMOS, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS,PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, SE HÁ RECURSOS PARA AQUISIÇÃO DE UNIFORMES PARA AS CRIANÇAS DA REDE MUNICIPAL DE ENSINO, OU SE TEM QUE REALIZAR LICITAÇÃO PARA PROCEDER A AQUISIÇÃO DOS MESMOS; EM CASO DE TER QUE REALIZAR CERTAME LICITATÓRIO PARA TAL FINALIDADE, INFORMAR O POR QUE AINDA NÃO FOI REALIZADO E QUAL DATA ESTÁ PREVISTA PARA SE EFETIVAR REFERIDO CERTAME.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/616/616_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/616/616_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                       NÓS, RONALDO RAMOS FERNANDES E JOSÉ ANTONIO ESPÓSITO, VEREADORES, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEREMOS, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, QUAL O MOTIVO DA FALTA DE MANUTENÇÃO, E O EFETIVO TRABALHO DE PREVENÇÃO CONTRA ESCORPIÕES, AEDES AEGPTY, FURTOS E ACIDENTES NAS ESCOLAS INFANTIS E CRECHES DO NOSSO MUNICÍPIO, MESMO APÓS O PEDIDO DAS DIRETORAS DAS UNIDADES, NENHUMA MEDIDA FOI TOMADA ATÉ O MOMENTO.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/617/617_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/617/617_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                       NÓS, RONALDO RAMOS FERNANDES E JOSÉ ANTONIO ESPÓSITO, VEREADORES, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEREMOS, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, QUAL MEDIDA FOI TOMADA EM RELAÇÃO AO COMBATE AOS ESCORPIÕES NAS ESCOLAS E CRECHES, E SE NÃO FOI, QUANDO SERÃO TOMADAS E QUAIS MEDIDAS.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/618/618_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/618/618_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">              NÓS, RONALDO RAMOS FERNANDES E JOSÉ ANTONIO ESPÓSITO, VEREADORES, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEREMOS, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR JOÃO FERMINO FALLEIROS, DIRETOR-EXECUTIVO DO SAAEMB-SERVIÇO AUTÔNOMO DE ÁGUA, ESGOTO E MEIO AMBIENTE DO MUNICÍPIO DE BURITAMA, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, SE JUSTIFICA A COBRANÇA DE R$. 2,80, APROXIMADAMENTE, PARA FORNECIMENTO DE UMA SEGUNDA VIA DE CONTA DE CONSUMO DE ÁGUA._x000D_
                _x000D_
 </t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 22/2017.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº23/2017.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
@@ -2839,143 +2839,143 @@
   <si>
     <t>96</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE DECRETO  LEGISLATIVO NRº 03/2017._x000D_
               </t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE DECRETO  LEGISLATIVO NRº 04/2017._x000D_
              </t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/633/633_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/633/633_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                    EU, VANIA TERESINHA MACENO NAZÁRIO, ABAIXO ASSINADO, VEREADORA COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA CONVOCADO NOS TERMOS DO INCISO XII DO ARTIGO 8º DA LEI ORGÂNICA DO MUNICÍPIO, O SERVIDOR PÚBLICO MUNICIPAL, LUIZ CARLOS  DIAS, COORDENADOR DAS VIGILÂNCIAS DO GOVERNO DO MUNICÍPIO DE BURITAMA, PARA COMPARECER NUMAS DAS PRÓXIMAS SESSÕES ORDINÁRIAS DESTA CASA LEGISLATIVA, SE POSSÍVEL, NA SESSÃO ORDINÁRIA A SER REALIZADA NA SEGUNDA-FEIRA, DIA 10 DE ABRIL DE 2017, ÀS 20H00, QUANDO A CÂMARA MUNICIPAL ABRIRÁ A ELE UM ESPAÇO ESPECIAL DENTRO DAQUELA SESSÃO, PARA QUE AQUELE SERVIDOR POSSA FAZER EXPLANAÇÕES ESCLARECEDORAS SOBRE AS MEDIDAS EFICAZES QUE JÁ FORAM, ESTÃO OU QUE SERÃO TOMADAS PELA ADMINISTRAÇÃO MUNICIPAL NO QUE TANGE AO SURGIMENTO DE ANIMAIS PEÇONHENTOS, ESPECIALMENTE DE ESCORPIÕES EM DIVERSOS PONTOS DA CIDADE, INCLUSIVE O CASO RECENTE DE UMA CRIANÇA QUE FOI PICADA PELO TEMÍVEL ARACNÍDEO, O QUE ASSUSTOU E DEIXOU MAIS APREENSIVA A POPULAÇÃO DE BURITAMA, BEM COMO SOBRE OUTROS ASSUNTOS RELACIONADOS APENAS À DIVISÃO DE VIGILÂNCIAS SOB SUA RESPONSABILIDADE, BEM COMO SEJA COMUNICADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOBRE A CONVOCAÇÃO DO REFERIDO SERVIDOR.   </t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/634/634_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/634/634_texto_integral.docx</t>
   </si>
   <si>
     <t>NÓS, RONALDO RAMOS FERNANDES E JOSÉ ANTONIO ESPÓSITO, VEREADORES, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEREMOS, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, COMO VAI FUNCIONAR O QUESITO "SEGURANÇA DOS BANHISTAS" DO PARQUE TURÍSTICO JOÃO SIMÃO GARCIA, PRAINHA, SE O GOVERNO DO MUNICÍPIO DE BURITAMA CONCEDEU 15 DIAS DE LICENÇA-PRÊMIO, EM GOZO, AO SERVIDOR ROGÉRIO BUDAIBES TORRES, LOTADO NO CARGO DE "SALVA VIDAS" NAQUELA ÁREA DE LAZER, MAIS PRECISAMENTE NO PERÍODO DE 16 A 30 DE ABRIL DE 2017 (PORTARIA Nº 9650, DE 24 DE FEVEREIRO DE 2017 EM ANEXO).</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/635/635_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/635/635_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">              NÓS, RONALDO RAMOS FERNDES E JOSÉ ANTONIO ESPÓSITO, VEREADORES, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEREMOS, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS,PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE FORNECER À ESTA CASA LEGISLATIVA, MAIS DETALHES SOBRE O DECRETO Nº 3.764, DE 02 DE JANEIRO DE 2017, EXPEDIDO PELO GOVERNO DO MUNICÍPIO DE BURITAMA, QUE DISPÕE SOBRE A CRIAÇÃO DE COMISSÃO EXTRAORDINÁRIA PARA AVALIAÇÃO DE DÍVIDA FLUTUANTE INSCRITA EM RESTOS A PAGAR, SUSPENSÃO TEMPORÁRIA DOS PAGAMENTOS, QUEBRA DA ORDEM CRONOLÓGICA DE PAGAMENTOS, E DÁ OUTRAS PROVIDÊNCIAS, CÓPIA DAS COMPETENTES PLANILHAS, BEM COMO AUTORIZAÇÃO DO CHEFE DO PODER EXECUTIVO MUNICIPAL, PARA QUE OS PARLAMENTARES REQUERENTES POSSAM ACOMPANHAR OS TRABALHOS DA REFERIDA COMISSÃO. _x000D_
                _x000D_
 </t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/636/636_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/636/636_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">              EU, RONALDO RAMOS FERNANDES, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS,PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, ONDE QUE ESTE VEÍCULO QUE RECOLHE GALHOS DE PODAS DE ÁRVORES ESTAVA PRESTANDO SERVIÇO NA SEXTA-FEIRA, 24 DE MARÇO DE 2017 (FOTOS EM ANEXO), O POR QUE O VEÍCULO ESTAVA TRAFEGANDO SEM A DEVIDA TELA OU LONA DE PROTEÇÃO, SE ERA PARA PARTICULAR; EM CASO POSITIVO, FORNECER CÓPIA DOS COMPROVANTES DE RECOLHIMENTO DE HORAS/MÁQUINA. _x000D_
                _x000D_
 </t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/637/637_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/637/637_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">              EU, DOUGLAS DE FARIAS FREITAS, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS,PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, O POR QUE FALTA A MANUTENÇÃO DEVIDA NA PRAÇA DA CRIANÇA E VÁRIOS BRINQUEDOS QUEBRADOS._x000D_
                _x000D_
 </t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/638/638_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/638/638_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EU, RONALDO RAMOS FERNANDES, ABAIXO ASSINADO, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A  VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA DETERMINADO AO ASSESSOR JURÍDICO DESTA CASA LEGISLATIVA, AVELINO MATEUS DE SOUZA JÚNIOR, PARA QUE IMPETRE MANDADO DE SEGURANÇA CONTRA O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, EM DETRIMENTO AOS REQUERIMENTOS DE MINHA AUTORIA, APRESENTADOS, DELIBERADOS E APROVADOS EM SESSÕES DELIBERATIVAS DESTA COLENDA CÂMARA MUNICIPAL, SOLICITANDO INFORMAÇÕES AO CHEFE DO PODER EXECUTIVO MUNICIPAL, DEVIDAMENTE AMPARADO TANTO NA CONSTITUIÇÃO FEDERAL, LEI FEDERAL Nº 12.527, DE 18 DE NOVEMBRO DE 2011 (LEI QUE REGULA O ACESSO A INFORMAÇÕES), LEI ORGÂNICA DO MUNICÍPIO E REGIMENTO INTERNO, E SUA OMISSÃO NAS RESPOSTAS, NA SUA TOTALIDADE DOS REFERIDOS DOCUMENTOS: REQUERIMENTO Nº 01/17, REQUERIMENTO Nº 02/17, REQUERIMENTO Nº 09/17, REQUERIMENTO Nº 10/17, REQUERIMENTO Nº 11/17, REQUERIMENTO Nº 13/17, REQUERIMENTO Nº 14/17, REQUERIMENTO Nº 16/17, REQUERIMENTO Nº 24/17, REQUERIMENTO Nº 26/17, REQUERIMENTO Nº 29/17, REQUERIMENTO Nº 30/17, REQUERIMENTO Nº 31/17 E REQUERIMENTO Nº 37/17. (DOCUMENTOS EM ANEXO). _x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/639/639_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/639/639_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                       NÓS, RONALDO RAMOS FERNANDES E JOSÉ ANTONIO ESPÓSITO, VEREADORES, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR A ESTA CASA LEGISLATIVA, SE A ESTRADA QUE LIGA BURITAMA A LOURDES CONHECIDA COMO BTM 410, SE A REFERIDA ESTRADA É PERTENCENTE AO MUNICÍPIO DE BURITAMA, SE POSITIVO, QUAL A LEI DE CRIAÇÃO E QUAIS OS MARCOS INICIAL E FINAL DESSA ESTRADA, E NAS RECENTES MELHORIAS REALIZADAS NA MESMA, QUANTO FOI GASTO.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/640/640_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/640/640_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                       NÓS, RONALDO RAMOS FERNANDES E JOSÉ ANTONIO ESPÓSITO, VEREADORES, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE ENCAMINHAR A ESTA CASA LEGISLATIVA, CÓPIA DAS PORTARIAS ABAIXO DISCRIMINADAS, AS QUAIS NÃO FORAM PUBLICADAS E NEM SE ENCONTRAM NO SITE OU MURAL DA PREFEITURA. A SEGUIR:_x000D_
 _x000D_
  _x000D_
 PORTARIA Nº 9576/17_x000D_
 PORTARIA Nº 9584/17_x000D_
 PORTARIA Nº 9591/17_x000D_
 PORTARIA Nº 9592/17_x000D_
 PORTARIA Nº 9598/17_x000D_
 PORTARIA Nº 9615/17_x000D_
 PORTARIA Nº 9616/17_x000D_
 PORTARIA Nº 9646/17_x000D_
 PORTARIA Nº 9647/17_x000D_
 PORTARIA Nº 9651/17_x000D_
 PORTARIA Nº 9654/17_x000D_
 PORTARIA Nº 9656/17_x000D_
 PORTARIA Nº 9658/17_x000D_
 PORTARIA Nº 9659/17_x000D_
 PORTARIA Nº 9660/17_x000D_
 PORTARIA Nº 9661/17_x000D_
 PORTARIA Nº 9662/17_x000D_
 PORTARIA Nº 9663/17_x000D_
 PORTARIA Nº 9665/17_x000D_
  _x000D_
@@ -2988,65 +2988,65 @@
   <si>
     <t>106</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI NRº 27/2017.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE DECRETO LEGISLATIVO NRº 05/2017.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>JOSÉ ANTONIO ESPÓSITO, FERNANDO CRISTIANO LAVECCHIA, OSVALDO CUSTÓDIO DA CRUZ, RONALDO RAMOS FERNANDES</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/645/645_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/645/645_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">NÓS, JOSÉ ANTONIO ESPÓSITO, RONALDO RAMOS FERNANDES, OSVALDO CUSTÓDIO DA CRUZ E FERNANDO CRISTIANO LAVECCHIA, ABAIXO ASSINADOS, VEREADORES, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEREMOS, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA CONVOCADO NOS TERMOS DO INCISO XII DO ARTIGO 8º DA LEI ORGÂNICA DO MUNICÍPIO, O SERVIDOR PÚBLICO MUNICIPAL, EDILSON CARLOS DE PAIVA, DIRETOR DO DEPARTAMENTO MUNICIPAL DA SAÚDE DO GOVERNO DO MUNICÍPIO DE BURITAMA, PARA COMPARECER NUMAS DAS PRÓXIMAS SESSÕES ORDINÁRIAS DESTA CASA LEGISLATIVA, SE POSSÍVEL, NA SESSÃO ORDINÁRIA A SER REALIZADA NA SEGUNDA-FEIRA, DIA 17 DE ABRIL DE 2017, ÀS 20H00, QUANDO A CÂMARA MUNICIPAL ABRIRÁ A ELE UM ESPAÇO ESPECIAL DENTRO DAQUELA SESSÃO, PARA QUE AQUELE SERVIDOR POSSA FAZER EXPLANAÇÕES ESCLARECEDORAS SOBRE O REAL FUNCIONAMENTO DO SETOR SAÚDE DO MUNICÍPIO, QUESTÃO DA FALTA DE REMÉDIO NA REDE MUNICIPAL DE SAÚDE, A QUANTAS ANDAM A REALIZAÇÃO DE CERTAME LICITATÓRIO PARA AQUISIÇÃO DE MEDICAMENTOS PARA ABASTECIMENTO DAS UNIDADES BÁSICAS DE SAÚDE, ALÉM DE RESPONDER PERGUNTAS FORMULADAS PELOS NOBRES VEREADORES SOBRE OUTROS ASSUNTOS QUE NÃO ESTES, DESDE QUE AFETOS DIRETAMENTE À SUA PASTA, BEM COMO SEJA COMUNICADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOBRE A CONVOCAÇÃO DO REFERIDO SERVIDOR.   _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/646/646_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/646/646_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">              NÓS, RONALDO RAMOS FERNANDES E JOSÉ ANTONIO ESPÓSITO, VEREADORES, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEREMOS, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS,PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, O POR QUE DAS DIVERGÊNCIAS DE INFORMAÇÕES POSTADAS NO SITE OFICIAL (PORTAL DA TRANSPARÊNCIA) DO GOVERNO DO MUNICÍPIO DE BURITAMA. </t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI  29/2017.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI  30/2017.</t>
   </si>
   <si>
     <t>666</t>
   </si>
@@ -3095,162 +3095,162 @@
   <si>
     <t>671</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE DECRETO LEGISLATIVO  07/2017.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE DECRETO LEGISLATIVO 08/2017.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/673/673_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/673/673_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EU, DOUGLAS DE FARIAS FREITAS, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODNEI ANTONIO FLORINDO, PROVEDOR DA SANTA CASA DE MISERICÓRDIA SÃO FRANCISCO DE BURITAMA, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, QUANDO VOLTARÃO A SER FEITOS OS PROCEDIMENTOS DE PARTOS NAQUELA ENTIDADE, E QUAIS AS ESPECIALIDADES ESTÃO SENDO PRIORIZADAS ATÉ O MOMENTO._x000D_
                _x000D_
 </t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE DECRETO LEGISLATIVO Nº9.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE DECRETO LEGISLATIVO Nº10.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/688/688_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/688/688_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">              EU, RONALDO RAMOS FERNANDES, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS,PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE FORNECER À ESTA CASA LEGISLATIVA, UMA RELAÇÃO NOMINAL DE TODOS OS FUNCIONÁRIOS DAS EMPRESAS TERCEIRIZADAS CONTRATADAS PELO GOVERNO DO MUNICÍPIO DE BURITAMA, INFORMANDO O LOCAL DE TRABALHO, CARGA HORÁRIA, FOLHA DE CONTROLE DE PONTO E CERTIDÃO NEGATIVA DE DÉBITOS DESSAS EMPRESAS JUNTO AO INSS E FGTS._x000D_
                _x000D_
 </t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/689/689_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/689/689_texto_integral.docx</t>
   </si>
   <si>
     <t>EU, RONALDO RAMOS FERNANDES, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS,PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA O QUE ESTÁ SENDO FEITO COM A VERBA QUE VEM PARA PAGAMENTO DOS DENTISTAS QUE ATENDEM PELO PROGRAMA CEO-CENTRO DE ESPECIALIDADES ODONTOLÓGICAS.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO  DE DECRETO LEGISLATIVO NRº 11. </t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/694/694_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/694/694_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">              EU, RONALDO RAMOS FERNANDES, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS,PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA O QUE ESTÁ SENDO FEITO COM A VERBA DO 14º SALÁRIO E DO ADICIONAL DE 20% DE INSALUBRIDADE QUE SÃO DEVIDOS AOS AGENTES COMUNITÁRIOS DE SAÚDE DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/695/695_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/695/695_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">              EU, CARLOS ALBERTO DOS SANTOS, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODNEI ANTONIO FLORINDO, PROVEDOR DA SANTA CASA DE MISERICÓRDIA SÃO FRANCISCO DE BURITAMA, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA A REAL SITUAÇÃO FINANCEIRA EM QUE SE ENCONTRA ATUALMENTE AQUELA ENTIDADE._x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>OSVALDO SEBASTIÃO DOS SANTOS, JOSÉ DOMINGOS MARTINS FILHO</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/696/696_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/696/696_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
               NÓS, OSVALDO SEBASTIÃO DOS SANTOS E JOSÉ DOMINGOS MARTINS FILHO, VEREADORES, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEREMOS, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR JOÃO FERMINO FALLEIROS, DIRETOR-EXECUTIVO DO SAAEMB-SERVIÇO AUTÔNOMO DE ÁGUA, ESGOTO E MEIO AMBIENTE DO MUNICÍPIO DE BURITAMA, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, QUANDO SERÃO REINICIADOS OS SERVIÇOS DE SUBSTITUIÇÃO DOS CANOS DE AMIANTO DA REDE DE DISTRIBUIÇÃO DE ÁGUA PELOS DE PVC NOS 2.400 METROS RESTANTES PARA SE EFETIVAR A CONCLUSÃO DESSE IMPORTANTE PROJETO.  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/698/698_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/698/698_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EU, VANIA TERESINHA MACENO NAZÁRIO, VEREADORA, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, QUAL O REAL MOTIVO QUE O GOVERNO DO MUNICÍPIO DE BURITAMA NÃO ATENDEU A SUGESTÃO ENCAMINHADA ATRAVÉS DA INDICAÇÃO Nº 12/17, DE MINHA AUTORIA, NA QUAL INDIQUEI A COLOCAÇÃO DE PLACAS DE SINALIZAÇÃO DE TRÂNSITO, TANTO AÉREAS QUANTO DE SOLO, TAIS COMO: "CUIDADO ESCOLA", "VELOCIDADE PERMITIDA 30 KM/H", "VELOCIDADE PERMITIDA 20 KM/H", NA RUA TÂNUS ANTÔNIO, NAS PROXIMIDADES DA CRECHE MUNICIPAL PRÓ-INFÂNCIA RUBENS ANTONIO - "COCO". (INDICAÇÃO EM ANEXO).   </t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI NRº 37/2017.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI NRº 38/2017.</t>
   </si>
   <si>
     <t>702</t>
   </si>
@@ -3281,1605 +3281,1605 @@
   <si>
     <t>705</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI NRº 42/2017.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE DECRETO LEGISLATIVO NRº 12/2017.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/707/707_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/707/707_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">              EU, RONALDO RAMOS FERNANDES, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA QUAL O VALOR A SER PAGO PELO GOVERNO DO MUNICÍPIO DE BURITAMA EM SHOWS ARTÍSTICOS E REPASSES EM REAIS AO CLUBE DE RODEIO BURITAMA PARA REALIZAÇÃO DE FESTAS DO PEÃO DE BOIADEIRO DE 2009 A 2016, DISCRIMINANDO ANO A ANO.  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/708/708_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/708/708_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EU, RONALDO RAMOS FERNANDES, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE FORNECER À ESTA CASA LEGISLATIVA CÓPIA DA AGENDA ANUAL DO DEPARTAMENTO MUNICIPAL DE ESPORTES CONSTANDO TODOS OS EVENTOS A SEREM REALIZADOS NO PRESENTE EXERCÍCIO DE 2017, DISCRIMINADOS POR ORDEM CRONOLÓGICA.  </t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/709/709_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/709/709_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">              EU, RONALDO RAMOS FERNANDES, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR JOÃO FERMINO FALLEIROS, DIRETOR-EXECUTIVO DO SAAEMB-SERVIÇO AUTÔNOMO DE ÁGUA, ESGOTO E MEIO AMBIENTE DO MUNICÍPIO DE BURITAMA, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, QUANTOS SÃO OS SERVIDORES PÚBLICOS MUNICIPAIS LOTADOS NO CARGO DE LEITURA DESSA C. AUTARQUIA, BEM COMO SE OS MESMOS SÃO CONTEMPLADOS COM A GRATIFICAÇÃO DE 40% (REGIME ESPECIAL DE TRABALHO).  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/710/710_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/710/710_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EU, RONALDO RAMOS FERNANDES, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR JOÃO FERMINO FALLEIROS, DIRETOR-EXECUTIVO DO SAAEMB-SERVIÇO AUTÔNOMO DE ÁGUA, ESGOTO E MEIO AMBIENTE DO MUNICÍPIO DE BURITAMA, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, O QUE SIGNIFICA ESSE AMONTOADO DE ROUPAS VELHAS JOGADAS NO LIXO (ATERRO SANITÁRIO).  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/711/711_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/711/711_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">              EU, JOSÉ DOMINGOS MARTINS FILHO, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, TENDO EM VISTA QUE A ÁREA ADQUIRIDA PELO MUNICÍPIO PARA INSTALAÇÃO DO ATERRO SANITÁRIO FOI DE 16,94HA, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, QUAL A ÁREA QUE ESTÁ SENDO UTILIZADA PARA O REFERIDO ATERRO SANITÁRIO E, APROXIMADAMENTE POR QUANTO TEMPO ESSA ÁREA SERÁ SUFICIENTE PARA ATENDER A DEMANDA DO MUNICÍPIO; E DE QUE FORMA ESTÁ SENDO UTILIZADA O RESTANTE DA ÁREA ADQUIRIDA.  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/712/712_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/712/712_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                       EU, RONALDO RAMOS FERNANDES, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO INFORMAR À ESTA CASA LEGISLATIVA, O POR QUE DEIXAR ESSES BURACOS ABERTOS DURANTE VÁRIOS DIAS SEM QUE NENHUMA PROVIDÊNCIA CONCRETA SEJA TOMADA, COMO NO CASO DA RUA BARÃO DO RIO BRANCO, NA CONFLUÊNCIA DA RUA DR. PRESCILIANO PINTO DE ALMEIDA. </t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/715/715_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/715/715_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EU, RONALDO RAMOS FERNANDES, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO INFORMAR À ESTA CASA LEGISLATIVA, QUAL O REAL MOTIVO QUE AINDA NÃO HOUVE A DISTRIBUIÇÃO DOS UNIFORMES AOS ALUNOS DA REDE MUNICIPAL DE ENSINO. </t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº34/2017.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº35/2017.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº36/2017.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/730/730_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/730/730_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">              NÓS, RONALDO RAMOS FERNANDES E JOSÉ ANTONIO ESPÓSITO, VEREADORES, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEREMOS, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE FORNECER À ESTA CASA LEGISLATIVA UMA RELAÇÃO DAS ENTIDADES ASSISTENCIAIS QUE RECEBERAM SUBVENÇÕES SOCIAIS DO GOVERNO DO MUNICÍPIO DE BURITAMA NO EXERCÍCIO DE 2016 E AS QUE ESTÃO RECEBENDO NO CORRENTE EXERCÍCIO DE 2017, CÓPIAS REPROGRÁFICAS DO PLANO DE TRABALHO, BEM COMO AS PRESTAÇÕES DE CONTAS DOS SERVIÇOS POR ELA REALIZADOS.   </t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/731/731_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/731/731_texto_integral.docx</t>
   </si>
   <si>
     <t>EU, RONALDO RAMOS FERNANDES, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR JOSÉ ANTONIO MACHADO, PRESIDENTE DO SINDICATO DOS SERVIDORES PÚBLICOS MUNICIPAIS DE BURITAMA, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, SE AQUELE ÓRGÃO TEM COMO PRECISAR O VALOR GLOBAL EM REAIS QUE FICARIA PARA SE IMPLEMENTAR A 2ª ETAPA DA TÃO FALADA E AGUARDADA REESTRUTURAÇÃO DO FUNCIONALISMO PÚBLICO MUNICIPAL, INCLUINDO, EVIDENTEMENTE, TODOS OS SERVIDORES QUE TÊM DIREITO À ESSE BENEFÍCIO.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/732/732_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/732/732_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">              EU, RONALDO RAMOS FERNANDES, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR NELSON LUIZ ARANJUES MONTORO, PREFEITO MUNICIPAL DE MONTE APRAZÍVEL, NO ENDEREÇO DO PAÇO MUNICIPAL, LOCALIZADO À PRAÇA SÃO JOÃO, 117, CENTRO, CEP. 15150-000, MONTE APRAZÍVEL-SP, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE SOLICITAR AO SETOR COMPETENTE DAQUELE PODER EXECUTIVO, SEJAM EFETUADAS AS DEVIDAS BUSCAS NOS SEUS ANAIS, OBJETIVANDO ENCONTRAR ALGUMA LEI DISPONDO SOBRE A CRIAÇÃO DA ESTRADA MUNICIPAL BTM-410, MARCO INICIAL E FINAL, CUJA VIA PÚBLICA LIGA A CIDADE DE BURITAMA À CIDADE DE LOURDES (LIMITE DOS MUNICÍPIOS), UMA VEZ QUE A MESMA DATA DE ANTES DO ANO DE 1948 QUANDO BURITAMA ERA AINDA DISTRITO DA ACOLHEDORA MONTE APRAZÍVEL; EM CASO POSITIVO DE ENCONTRAR ALGUMA LEGISLAÇÃO À RESPEITO, PEDE-SE A GENTILEZA, NO SENTIDO DE FORNECER UMA CÓPIA DA MESMA À ESTA CASA LEGISLATIVA.   _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/733/733_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/733/733_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">              EU, DOUGLAS DE FARIAS FREITAS, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE FORNECER À ESTA CASA LEGISLATIVA, VIA DEPARTAMENTO DE ENGENHARIA, OBRAS E SERVIÇOS PÚBLICOS DO GOVERNO DO MUNICÍPIO DE BURITAMA, UM ORÇAMENTO FINANCEIRO ATUALIZADO DO SERVIÇO DE PAVIMENTAÇÃO ASFÁLTICA DA ESTRADA MUNICIPAL GUILHERME GUERBAS NETO, A QUAL LIGA A CIDADE DE BURITAMA AO LOTEAMENTO RESIDENCIAL JARDIM ITAPARICA, BEM COMO A METRAGEM DE SUA EXTENSÃO EXATA.   </t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/734/734_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/734/734_texto_integral.docx</t>
   </si>
   <si>
     <t>EU, DOUGLAS DE FARIAS FREITAS, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR HEVERTON CÂNDIDO DE PAIVA, SUPERINTENDENTE DO IPREM-INSTITUTO DE PREVIDÊNCIA MUNICIPAL DE BURITAMA, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE FORNECER À ESTA CASA LEGISLATIVA, AS SEGUINTES INFORMAÇÕES NO QUE TANGE AOS ATOS DE GESTÃO DE RECURSOS DAQUELE C. INSTITUTO DE PREVIDÊNCIA:</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>RONALDO RAMOS FERNANDES, FERNANDO CRISTIANO LAVECCHIA, JOSÉ ANTONIO ESPÓSITO</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/735/735_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/735/735_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">NÓS, RONALDO RAMOS FERNANDES, JOSÉ ANTONIO ESPÓSITO E FERNANDO CRISTIANO LAVECCHIA, VEREADORES, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEREMOS, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, O QUE SIGNIFICA A EXPRESSÃO "E SIM OUTRO TIPO DE VÍNCULO QUE O LIGA A ADMINISTRAÇÃO", CONSTANTE NO ÚNICO TÓPICO DO OFÍCIO Nº 84/17, DE 03 DE ABRIL DE 2017, EM RESPOSTA AO REQUERIMENTO Nº 10/17, E DOCUMENTOS COMPROBATÓRIOS QUE COMPROVEM DE FATO ESSE OUTRO TIPO DE VÍNCULO QUE LIGA O SENHOR MARCOS ANTONIO MENDES À ADMINISTRAÇÃO.   </t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/736/736_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/736/736_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">               EU, CARLOS ALBERTO DOS SANTOS, ABAIXO ASSINADO, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA EXPEDIDA UMA MOÇÃO DE APLAUSO, EM FAVOR DA SENHORA LEHYLA MÁRCIA DA SILVA, EM RECONHECIMENTO AO GRANDIOSO TRABALHO QUE VEM DESENVOLVENDO EM NOSSO MUNICÍPIO, EXÍMIA PROFESSORA, HÁ 03 ANOS DÁ AULAS, GRATUITAMENTE, SOBRE CROCHÊ, É COORDENADORA DO GRUPO "AMOR NO PONTO", TENDO PARTICIPADO ANO PASSADO DE UM IMPORTANTE PROJETO JUNTO AO CRAS-CENTRO DE REFERÊNCIA E ASSISTÊNCIA SOCIAL DANDO AULAS DE CROCHÊ À VÁRIAS MULHERES E, ATUALMENTE ESTÁ DANDO AULAS EM SUA RESIDÊNCIA PARA UM GRUPO FORMADO POR MAIS DE VINTE MULHERES, E NOS DIAS 12 E 13 DE MAIO DO CORRENTE ANO ELA E SUA COMPETENTE EQUIPE ESTARÃO PARTICIPANDO DA FEIRA DE ARTESANATO REALIZADA NO SALÃO PAROQUIAL DE NOSSA CIDADE COM GRANDE E ESPERADO SUCESSO.  _x000D_
  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/737/737_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/737/737_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">              EU, DOUGLAS DE FARIAS FREITAS, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SUPERINTENDENTE DA EMPRESA TELEFÔNICA BRASIL S.A./VIVO S.A., EM SÃO PAULO, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE DETERMINAR A TOMADA DAS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A SUBSTITUIÇÃO DE UM POSTE DA REDE DE TELEFONIA EXISTENTE NA ESTRADA MUNICIPAL GUILHERME GUERBAS NETO, CUJA VIA PÚBLICA LIGA A CIDADE DE BURITAMA AOS LOTEAMENTOS RESIDENCIAIS SAN DIEGO E JARDIM ITAPARICA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/738/738_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/738/738_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">              EU, RONALDO RAMOS FERNANDES, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, O POR QUE SOMENTE O SERVIDOR PÚBLICO MUNICIPAL MILTON RODRIGUES GOULART, LOTADO NO DIRETOR DA DIVISÃO DE TRANSPORTES E MOBILIDADE URBANA DO GOVERNO DO MUNICÍPIO DE BURITAMA, E TERCEIROS, PODEM ESTACIONAR OS SEUS VEÍCULOS PARTICULARES NO PÁTIO DO ALMOXARIFADO MUNICIPAL E OS DEMAIS SERVIDORES QUE TRABALHAM NAQUELE SETOR NÃO TÊM O MESMO DIREITO. (FOTOS ILUSTRATIVAS DO LOCAL).</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI NRº43 DE 2017. </t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI NRº44 DE 2017. </t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/744/744_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/744/744_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">  EU, OSVALDO SEBASTIÃO DOS SANTOS, ABAIXO ASSINADO, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA EXPEDIDA UMA MOÇÃO DE APLAUSO, EM FAVOR DO GRUPO NOVA ARALCO, PELO GRANDIOSO TRABALHO QUE VEM DESENVOLVENDO ATRAVÉS DO PROJETO USINA DE ARTISTAS QUE FOI ELABORADO A PARTIR DO SEU PENSAMENTO SOCIOCULTURAL, QUE É INCENTIVAR CRIANÇAS E JOVENS A PROGREDIREM CULTURALMENTE, O QUAL CONTA ATUALMENTE COM 30 INTEGRANTES NAS AULAS DE TEATRO SOB A COORDENAÇÃO DO EXPERIENTE FLÁVIO ESTEVÃO, ATOR E DIRETOR DO GRUPO DE TEATRO "PREGADORES DO RISO", E MAIS 30 INTEGRANTES NAS AULAS DE BALÉ CLÁSSICO CONTEMPORÂNEO SOB A ORIENTAÇÃO DA EXÍMIA PROFESSORA DE DANÇA LARISSA NASCIMENTO DOS SANTOS SEMOLINI, E AS OFICINAS QUE VISAM FORMAR MELHORES CIDADÃOS E PROPORCIONAR TAMBÉM O DESENVOLVIMENTO DE ARTISTAS, ALÉM DE DAR OPORTUNIDADES PARA O ALUNO TALENTOSO SEGUIR SUA CARREIRA, QUER SEJA NO TEATRO OU NA DANÇA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/745/745_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/745/745_texto_integral.docx</t>
   </si>
   <si>
     <t>NÓS, ABAIXO ASSINADO, VEREADORES, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEREMOS, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR HEVERTON CÂNDIDO DE PAIVA, SUPERINTENDENTE DO IPREM-INSTITUTO DE PREVIDÊNCIA MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, O QUE SEGUE:</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>FERNANDO CRISTIANO LAVECCHIA, JOSÉ ANTONIO ESPÓSITO, OSVALDO CUSTÓDIO DA CRUZ, RONALDO RAMOS FERNANDES</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/746/746_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/746/746_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                    NÓS, FERNANDO CRISTIANO LAVECCHIA, RONALDO RAMOS FERNANDES, JOSÉ ANTONIO ESPÓSITO E OSVALDO CUSTÓDIO DA CRUZ, ABAIXO ASSINADOS, VEREADORES, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEREMOS, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA CONVOCADO NOS TERMOS DOS ARTIGOS 8º, XII, E 102,  DA LEI ORGÂNICA DO MUNICÍPIO, O SERVIDOR PÚBLICO MUNICIPAL, HEVERTON CÂNDIDO DE PAIVA, SUPERINTENDENTE DO IPREM-INSTITUTO DE PREVIDÊNCIA MUNICIPAL DE BURITAMA, PARA COMPARECER NUMA DAS PRÓXIMAS SESSÕES ORDINÁRIAS DESTA CASA LEGISLATIVA, SE POSSÍVEL, NA SESSÃO ORDINÁRIA A SER REALIZADA NA SEGUNDA-FEIRA, DIA 05 DE JUNHO DE 2017, ÀS 20H00, QUANDO A CÂMARA MUNICIPAL ABRIRÁ A ELE UM ESPAÇO ESPECIAL DENTRO DAQUELA SESSÃO, PARA QUE AQUELE SERVIDOR POSSA FAZER EXPLANAÇÕES ESCLARECEDORAS SOBRE A REAL SITUAÇÃO FINANCEIRA DO IPREM, SOBRE A EMPRESA QUE PRESTA CONSULTORIA ÀQUELE INSTITUTO, META ATUARIAL, DÉFICIT ATUARIAL, APLICAÇÕES E RESGATES, ALÉM DE RESPONDER EVENTUAIS PERGUNTAS FORMULADAS PELOS NOBRES VEREADORES SOBRE OUTROS TEMAS QUE NÃO ESTES, DESDE QUE ESTEJAM RELACIONADOS ÀQUELE ÓRGÃO, BEM COMO SEJA COMUNICADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOBRE A CONVOCAÇÃO DO REFERIDO SERVIDOR.   </t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI NRº 45/2017.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/748/748_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/748/748_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EU, JOSÉ DOMINGOS MARTINS FILHO, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR MARCOS ANTONIO GIOLI, PRESIDENTE DO CLUBE DE RODEIO BURITAMA, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE FORNECER À ESTA CASA LEGISLATIVA, UMA RELAÇÃO CONSTANDO OS NOMES DAS PESSOAS QUE COMPÕEM A R. COMISSÃO ORGANIZADORA DA 32ª FESTA DO PEÃO DE BOIADEIRO DE BURITAMA QUE SERÁ REALIZADA DE 16 A 20 DE AGOSTO DE 2017 EM NOSSA CIDADE.   _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/749/749_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/749/749_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
               EU, JOSÉ DOMINGOS MARTINS FILHO, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, QUAL O VALOR DA ARRECADAÇÃO PRÓPRIA DO MUNICÍPIO DE BURITAMA, DISCRIMINADA ANO A ANO, REFERENTES AOS EXERCÍCIOS FINANCEIROS DE 2011, 2012, 2013, 2014, 2015 E 2016.   _x000D_
 </t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/750/750_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/750/750_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">              NÓS, RONALDO RAMOS FERNANDES, JOSÉ ANTONIO ESPÓSITO E FERNANDO CRISTIANO LAVECCHIA, VEREADORES, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEREMOS, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR JOÃO FERMINO FALLEIROS, DIRETOR-EXECUTIVO DO SAAEMB-SERVIÇO AUTÔNOMO DE ÁGUA, ESGOTO E MEIO AMBIENTE DO MUNICÍPIO DE BURITAMA, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, QUANDO SERÃO FEITOS OS DEVIDOS REPAROS NA CAIXA D'ÁGUA LOCALIZADA NA CONFLUÊNCIA DA AVENIDA FREI MARCELO MANÍLIA COM A RUA MARECHAL DEODORO PARA NÃO COMPROMETER A ESTRUTURA DO PRÉDIO. (FOTO ILUSTRATIVA DO LOCAL).   </t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/751/751_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/751/751_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EU, VANIA TERESINHA MACENO NAZÁRIO, VEREADORA, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, O POR QUE ATÉ AGORA O GOVERNO DO MUNICÍPIO DE BURITAMA AINDA NÃO TOMOU NENHUMA PROVIDÊNCIA QUE DE FATO CONCRETIZASSEM AS SUGESTÕES POR MIM ENCAMINHADAS, QUAIS SEJAM (INDICAÇÕES EM ANEXO): </t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>DOUGLAS DE FARIAS FREITAS, FERNANDO CRISTIANO LAVECCHIA</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/754/754_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/754/754_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">              NÓS, DOUGLAS DE FARIAS FREITAS E FERNANDO CRISTIANO LAVECCHIA, VEREADORES, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEREMOS, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, GISELDA ELIAS DA CUNHA, DIRETORA  MUNICIPAL DE TRÂNSITO, E ALGUM MEMBRO DO CONSEG-CONSELHO COMUNITÁRIO DE SEGURANÇA DO MUNICÍPIO, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, O POR QUE ATÉ AGORA AINDA NÃO FORAM TOMADAS PROVIDÊNCIAS CONCRETAS QUANTO À SUGESTÃO ENCAMINHADA ATRAVÉS DA INDICAÇÃO Nº 02/17, ONDE INDICA AOS SENHORES QUE SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE CONSTRUÇÃO DE UMA LOMBADA OU DE UM OUTRO TIPO DE REDUTOR DE VELOCIDADE NA AVENIDA BENEDITO VIEIRA GARCIA, MAIS PRECISAMENTE EM FRENTE AO NÚMERO 201(EM FRENTE AO CUBO MÁGICO), HAJA VISTA A OCORRÊNCIA DE UM ACIDENTE NAQUELA VIA PÚBLICA NA DATA DE HOJE, 31.05.17.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/755/755_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/755/755_texto_integral.docx</t>
   </si>
   <si>
     <t>NÓS, DOUGLAS DE FARIAS FREITAS E FERNANDO CRISTIANO LAVECCHIA, VEREADORES, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEREMOS, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO OS SENHORES RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, GISELDA ELIAS DA CUNHA, DIRETORA  MUNICIPAL DE TRÂNSITO, E ALGUM MEMBRO DO CONSEG-CONSELHO COMUNITÁRIO DE SEGURANÇA DO MUNICÍPIO, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, O POR QUE ATÉ AGORA AINDA NÃO FORAM TOMADAS PROVIDÊNCIAS CONCRETAS QUANTO ÀS SUGESTÕES ENCAMINHADAS ATRAVÉS DE INDICAÇÕES DESDE O ÍNICIO DO EXERCÍCIO, E QUAIS PROVIDÊNCIAS ESTÃO SENDO TOMADAS EM RELAÇÃO A ISSO, E SE HÁ ALGUMA PREVISÃO OU PLANO DE TRABALHO PARA QUE SE EFETUE AS DEVIDAS ADEQUAÇÕES DO SETOR DE TRANSITO PARA MELHORAR O TRAFEGO DENTRO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA  NA DELIBERAÇÃO DO PROJETO  DE LEI Nº 47/2017.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/767/767_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/767/767_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                         CONSIDERANDO, A JUSTA E OPORTUNA SOLICITAÇÃO DA C. COMISSÃO ESPECIAL DA CÂMARA MUNICIPAL DE ARAÇATUBA, FORMADA PELOS NOBRES VEREADORES GILBERTO BATATA MANTOVANI, PRESIDENTE, E MEMBROS: DENILSON PICHITELLI, RIVAEL PAPINHA, DR. ALMIR LIMA E LUCAS ZANATTA, CONSTITUÍDA PARA REALIZAR ESTUDOS VISANDO A VIABILIZAÇÃO DE IMPLANTAÇÃO DE UMA UNIDADE DO AME MAIS NAQUELA CIDADE, PARA ATENDIMENTO DE PACIENTES DE TODA UMA IMENSA REGIÃO;</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>REQUER URGENCIA  NA DELIBERAÇÃO DO PROJETO DE LEI NRº50/2017</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE RESOLUÇÃO NRº 04/2017</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/770/770_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/770/770_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EU, RONALDO RAMOS FERNANDES, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE FORNECER À ESTA CASA LEGISLATIVA, CÓPIA DA DOCUMENTAÇÃO COMPLETA REFERENTE AOS  PROCESSOS ADMINISTRATIVOS DISCIPLINARES, SINDICÂNCIAS OU PROCEDIMENTOS EQUIVALENTES, INSTAURADOS PELO GOVERNO DO MUNICÍPIO DE BURITAMA COM O OBJETIVO DE APURAR EVENTUAIS RESPONSABILIDADES EM FACE DOS SERVIDORES PÚBLICOS MUNICIPAIS RENATA CRISTINA WATANABE DE ALMEIDA, MATRÍCULA Nº 1999, LOTADA NO CARGO DE PROFESSORA COORDENADORA DA EMEF DO BAIRRO NOSSA SENHORA DO LIVRAMENTO, E JOSÉ LUIZ FIGUEIRA SILVEIRA, MATRÍCULA Nº 1863, LOTADO NO CARGO DE AUXILIAR DE CONTABILIDADE, SOB A ORIENTAÇÃO DA C. COMISSÃO ESPECIAL, NATURALMENTE, CONSTITUÍDA PARA TAIS FINALIDADES.    </t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/771/771_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/771/771_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">          EU, RONALDO RAMOS FERNANDES, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE FORNECER À ESTA CASA LEGISLATIVA, CÓPIA DOCUMENTAL COMPROBATÓRIA DO VALOR GASTO PELO GOVERNO DO MUNICÍPIO DE BURITAMA COM A AQUISIÇÃO E DISTRIBUIÇÃO DE UNIFORMES AOS ESTUDANTES DA REDE MUNICIPAL DE ENSINO NO EXERCÍCIO DE 2016, BEM COMO UMA RELAÇÃO CONSTANDO TODOS OS MATERIAIS ESCOLARES QUE FORAM ADQUIRIDOS E DISTRIBUÍDOS À CLASSE ESTUDANTIL MATRICULADAS NOS ESTABELECIMENTOS MUNICIPAIS DE ENSINO NO SUPRACITADO EXERCÍCIO.     _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>JOSÉ ANTONIO ESPÓSITO, FERNANDO CRISTIANO LAVECCHIA, RONALDO RAMOS FERNANDES</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/772/772_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/772/772_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                    NÓS, JOSÉ ANTONIO ESPÓSITO,  RONALDO RAMOS FERNANDES E FERNANDO CRISTIANO LAVECCHIA, ABAIXO ASSINADOS, VEREADORES COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEREMOS, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA CONVOCADA NOS TERMOS DOS ARTIGOS 8º, XII, E 102, DA LEI ORGÂNICA DO MUNICÍPIO, A SERVIDORA PÚBLICA MUNICIPAL, GISELDA ELIAS DA CUNHA, DIRETORA MUNICIPAL DE TRÂNSITO DO GOVERNO DO MUNICÍPIO DE BURITAMA, PARA COMPARECER NUMAS DAS PRÓXIMAS SESSÕES ORDINÁRIAS DESTA CASA LEGISLATIVA, SE POSSÍVEL, NA SESSÃO ORDINÁRIA A SER REALIZADA NA SEGUNDA-FEIRA, DIA 26 DE JUNHO DE 2017, ÀS 20H00, QUANDO A CÂMARA MUNICIPAL ABRIRÁ A ELA UM ESPAÇO ESPECIAL DENTRO DAQUELA SESSÃO, PARA QUE AQUELA SERVIDORA POSSA FAZER EXPLANAÇÕES ESCLARECEDORAS SOBRE AS MEDIDAS EFICAZES QUE JÁ FORAM, ESTÃO OU QUE SERÃO TOMADAS PELA ADMINISTRAÇÃO MUNICIPAL NO QUE TANGE À CONSTRUÇÃO DE LOMBADAS OU DE UM OUTRO TIPO DE REDUTOR DE VELOCIDADE, CONFORME AS INÚMERAS SUGESTÕES ENCAMINHADAS PELA CASA LEGISLATIVA, BEM COMO SOBRE OUTROS ASSUNTOS RELACIONADOS APENAS AO SETOR DE TRÂNSITO, PELO QUAL ELA RESPONDE E ESTÁ SOB SUA RESPONSABILIDADE, BEM COMO SEJA COMUNICADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOBRE A CONVOCAÇÃO DA REFERIDA SERVIDORA.   _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>REQUER URGÊNIA NA DELIBERAÇÃO DO PROJETO DE LEI NRº 46/2017.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>REQUER URGÊNIA NA DELIBERAÇÃO DO PROJETO DE LEI NRº 48/2017.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>REQUER URGÊNIA NA DELIBERAÇÃO DO PROJETO DE LEI NRº 49/2017.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/785/785_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/785/785_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">              EU, JOSÉ DOMINGOS MARTINS FILHO, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR  EDILSON CARLOS DE PAIVA, DIRETOR MUNICIPAL DE SAÚDE DO GOVERNO DO MUNICÍPIO DE BURITAMA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, EM NÚMEROS, COMO ESTÁ A SITUAÇÃO ATUAL DA FILA/LISTA CRONOLÓGICA DE PACIENTES QUE ESPERAM POR REALIZAÇÃO DE EXAMES DE BAIXA, MÉDIA E ALTA COMPLEXIDADE, CIRURGIAS ELETIVAS, ENDOSCOPIA E ULTRASSONOGRAFIA, BEM COMO A DE CONSULTAS MÉDICAS COMUNS.    _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/786/786_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/786/786_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">              EU, JOSÉ DOMINGOS MARTINS FILHO, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, TENDO EM VISTA QUE A ÁREA ADQUIRIDA PELO MUNICÍPIO PARA INSTALAÇÃO DO ATERRO SANITÁRIO FOI DE 16,94HA, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR JOÃO FERMINO FALLEIROS, DIRETOR EXECUTIVO DO SAAEMB-SERVIÇO AUTÔNOMO DE ÁGUA, ESGOTO E MEIO AMBIENTE DO MUNICÍPIO DE BURITAMA, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, QUAL A ÁREA QUE ESTÁ SENDO UTILIZADA PARA O REFERIDO ATERRO SANITÁRIO E, APROXIMADAMENTE POR QUANTO TEMPO ESSA ÁREA SERÁ SUFICIENTE PARA ATENDER A DEMANDA DO MUNICÍPIO; E DE QUE FORMA ESTÁ SENDO UTILIZADA O RESTANTE DA ÁREA ADQUIRIDA.  </t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/788/788_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/788/788_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">EU, DOUGLAS DE FARIAS FREITAS, ABAIXO ASSINADO, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJAM OFICIADOS OS SENHORES RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, E MAURÍCIO MINEGOTO NOGUEIRA, LOTADO NO CARGO DE TÉCNICO EM SEGURANÇA DO TRABALHO DO GOVERNO DO MUNICÍPIO DE BURITAMA, SOLICITANDO-LHES A GENTILEZA, NO SENTIDO DE INFORMAREM À ESTA CASA LEGISLATIVA, O POR QUE OS SERVIDORES PÚBLICOS MUNICIPAIS QUE TRABALHAM NA COLETA DE LIXO DOMICILIAR NÃO ESTÃO USANDO EPI'S-EQUIPAMENTOS DE PROTEÇÃO INDIVIDUAL, QUE É DEFINIDO PELA NORMA REGULAMENTADORA Nº 06 (NR-06) DO MINISTÉRIO DO TRABALHO E EMPREGO (MTE): "TODO DISPOSITIVO OU PRODUTO, DE USO INDIVIDUAL UTILIZADO PELO TRABALHADOR, DESTINADO À PROTEÇÃO DE RISCOS SUSCETÍVEIS DE AMEAÇAR A SEGURANÇA E A SAÚDE NO TRABALHO"._x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/789/789_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/789/789_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">NÓS, RONALDO RAMOS FERNANDES, JOSÉ ANTONIO ESPÓSITO E FERNANDO CRISTIANO LAVECCHIA, ABAIXO ASSINADOS, VEREADORES, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEREMOS, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, ONDE ESTÁ ARMAZENADA A MADEIRA NATIVA SERRADA RECEBIDA DA SECRETARIA DO MEIO AMBIENTE - COORDENADORIA DE FISCALIZAÇÃO AMBIENTAL, NOS TERMOS DA LEI MUNICIPAL Nº 4.357, DE 04 DE ABRIL DE 2017 (EM ANEXO); REQUEIRO, AINDA, O AGENDAMENTO DE DATA E HORÁRIO, À CRITÉRIO DO PREFEITO MUNICIPAL OU CHEFE DO SETOR COMPETENTE, PARA QUE ESTES VEREADORES REQUERENTES POSSAM COMPARECER PARA AVERIGUAÇÃO "IN LOCO" DESSE MATERIAL RECEBIDO DO ESTADO PELO MUNICÍPIO DE BURITAMA.  </t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>RONALDO RAMOS FERNANDES, ANTONIO ROMILDO DOS SANTOS, DOUGLAS DE FARIAS FREITAS, FEBEM, FERNANDO CRISTIANO LAVECCHIA, JELVIS AILTON DE SOUZA SCACALOSSI, JOSÉ ANTONIO ESPÓSITO, JOSÉ DOMINGOS MARTINS FILHO, OSVALDO CUSTÓDIO DA CRUZ, OSVALDO SEBASTIÃO DOS SANTOS, VANIA TERESINHA MACENO NAZÁRIO</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/791/791_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/791/791_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">NÓS, ABAIXO ASSINADOS, VEREADORES, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEREMOS, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA EXPEDIDA UMA MOÇÃO DE APLAUSO, EM FAVOR DA IGREJA EVANGÉLICA ASSEMBLEIA DE DEUS - MINISTÉRIOS DO BELÉM, IPIRANGA, SÃO JOSÉ DO RIO PRETO, PAULISTANA, MADUREIRA, RETA FINAL E DOS SANTOS, PELA COMEMORAÇÃO NO DOMINGO, 18 DE JUNHO DE 2017, A HONROSA MARCA DE 106 ANOS DE FUNDAÇÃO EM NOSSO PAÍS, COM MUITAS ORAÇÕES EM LOUVOR AO SENHOR, UM MARCO INEGAVELMENTE IMPORTANTE E SIGNIFICATIVO PARA UMA RELIGIÃO QUE SE PROPÕE A LEVAR A PALAVRA DE DEUS A TODOS OS IRMÃOS, À UMA MULTIDÃO DE FIÉIS, A QUEM PRECISA DE FÉ, AMOR E ESPERANÇA, DESEMPENHANDO UM TRABALHO GRATIFICANTE HÁ MAIS DE UM SÉCULO, AJUDANDO OS NECESSITADOS, ENSINANDO O BEM, PREGANDO A PAZ E A IGUALDADE ENTRE OS HOMENS NESSES 106 ANOS DE MERECIDA E JUSTIFICADA EXISTÊNCIA CUMPRINDO FIELMENTE O SEU PAPEL DE DIFUNDIR O QUE ESTÁ NAS ESCRITURAS, TÃO BEM REPRESENTADA PELOS RENOMADOS PASTORES GONÇALVES MARTIMIANO DE ANDRADE JÚNIOR, SÉRGIO TEIXEIRA, VICENTE DE PAULO DE SOUZA, ALCIDES MATIAS LUSTOSA, ALVACIR IGNÁCIO RIBEIRO, WALCIR BENTO DOS SANTOS E PEDRO RODRIGUES.   </t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO DECRETO LEGISLATIVO NRº13/2017.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO DECRETO LEGISLATIVO NRº14/2017.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI NRº51/2017.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/804/804_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/804/804_texto_integral.docx</t>
   </si>
   <si>
     <t>EU, CARLOS ALBERTO DOS SANTOS, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR SIDNEY MOURA JÚNIOR, PRESIDENTE DA ASSOCIAÇÃO CULTURAL JOAQUIM DA MATA DE BURITAMA, RESPONSÁVEL PELA REALIZAÇÃO DA EDIÇÃO DA 31ª FESTA DO PEÃO DE BOIADEIRO DE BURITAMA, LEVADA A EFEITO DE 17 A 21 DE AGOSTO DE 2016, NAS DEPENDÊNCIAS DO RECINTO DE EXPOSIÇÕES E FESTA DO PEÃO DE BOIADEIRO ODILON FERREIRA DE ALMEIDA, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, SE PROCEDEM OS COMENTÁRIOS PROPAGADOS AOS QUATRO CANTOS DA CIDADE SOBRE UM EVENTUAL DÉBITO QUE A REFERIDA ASSOCIAÇÃO CULTURAL TEM PARA COM O ECAD-ESCRITÓRIO CENTRAL DE ARRECADAÇÃO E DISTRIBUIÇÃO DE DIREITOS AUTORAIS, REFERENTE AO NÃO PAGAMENTO DA EXECUÇÃO PÚBLICA DE MÚSICAS SEM AUTORIZAÇÃO E PAGAMENTO PELOS DIREITOS AUTORAIS AO REFERIDO ESCRITÓRIO POR OCASIÃO DA REALIZAÇÃO DA 31ª EDIÇÃO DA FESTA DO PEÃO DE BOIADEIRO DE BURITAMA EM 2016 E, SEGUNDO O QUE SE SABE, A DÍVIDA JÁ ULTRAPASSA A CASA DOS R$. 50 MIL, O QUE, SE CONFIGURAR COMO FATO REAL, TRAZ DE CERTA FORMA, UM DANO MORAL ENORME, SOANDO COMO NEGATIVO NÃO SÓ PARA A IMAGEM DO MUNICÍPIO DE BURITAMA, MAS TAMBÉM PARA A SUA ORDEIRA POPULAÇÃO.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/805/805_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/805/805_texto_integral.docx</t>
   </si>
   <si>
     <t>EU, CARLOS ALBERTO DOS SANTOS, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO A SENHORA SIRLEY ZACARIAS DOS SANTOS, PRESIDENTE DO FUNDO SOCIAL DE SOLIDARIEDADE DO MUNICÍPIO DE BURITAMA, SOLICITANDO-LHE A GENTILEZA, COM BASE NA DOCUMENTAÇÃO OFICIAL QUE DEVE CONSTAR NOS ANAIS DAQUELE ÓRGÃO, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, QUAL A DESTINAÇÃO QUE FOI DADA PELA ENTÃO PRESIDENTE DO FUNDO SOCIAL À RESPEITO DA ARRECADAÇÃO OBTIDA NAS EDIÇÕES DO TRADICIONAL "JUNINÃO" REALIZADAS NOS ANOS DE  2015 E 2016, E QUAL A DESTINAÇÃO QUE SERÁ COLOCADA EM PRÁTICA PELA ATUAL PRESIDENTE COM OS RECURSOS OBTIDOS NA EDIÇÃO DO REFERIDO EVENTO JUNINO REALIZADA EM 2017.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/806/806_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/806/806_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EU, CARLOS ALBERTO DOS SANTOS, ABAIXO ASSINADO, VEREADOR COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, TENDO EM VISTA O IMPEDIMENTO DE SEU COMPARECIMENTO POR MOTIVOS ANTERIORMENTE JÁ EXPOSTOS, REQUEIRO, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA CONVOCADA NOVAMENTE, NOS TERMOS DOS ARTIGOS 8º, XII, E 102, DA LEI ORGÂNICA DO MUNICÍPIO, A SERVIDORA PÚBLICA MUNICIPAL, GISELDA ELIAS DA CUNHA, DIRETORA MUNICIPAL DE TRÂNSITO DO GOVERNO DO MUNICÍPIO DE BURITAMA, PARA COMPARECER NUMAS DAS PRÓXIMAS SESSÕES ORDINÁRIAS DESTA CASA LEGISLATIVA, SE POSSÍVEL, NA SESSÃO ORDINÁRIA A SER REALIZADA NA SEGUNDA-FEIRA, DIA 14 DE AGOSTO DE 2017, ÀS 20H00, OU EM UMA OUTRA DATA FAVORÁVEL, NATURALMENTE, À CRITÉRIO DA EXÍMIA SERVIDORA REFERIDO QUESITO, QUANDO A CÂMARA MUNICIPAL ABRIRÁ A ELA UM ESPAÇO ESPECIAL DENTRO DAQUELA SESSÃO, PARA QUE AQUELA FUNCIONÁRIA POSSA FAZER EXPLANAÇÕES ESCLARECEDORAS SOBRE AS MEDIDAS EFICAZES QUE JÁ FORAM, ESTÃO OU QUE SERÃO TOMADAS PELA ADMINISTRAÇÃO MUNICIPAL NO QUE TANGE À CONSTRUÇÃO DE LOMBADAS OU DE UM OUTRO TIPO DE REDUTOR DE VELOCIDADE, CONFORME AS INÚMERAS SUGESTÕES ENCAMINHADAS PELA CASA LEGISLATIVA, BEM COMO SOBRE OUTROS ASSUNTOS RELACIONADOS APENAS AO DEPARTAMENTO DE TRÂNSITO, PELO QUAL ELA RESPONDE E ESTÁ SOB SUA RESPONSABILIDADE, RESPONDENDO, EVIDENTEMENTE, A EVENTUAIS PERGUNTAS FORMULADAS POR VEREADORES, BEM COMO SEJA COMUNICADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOBRE A CONVOCAÇÃO DA REFERIDA SERVIDORA.   _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>VANIA TERESINHA MACENO NAZÁRIO, ANTONIO ROMILDO DOS SANTOS, DOUGLAS DE FARIAS FREITAS, FEBEM, FERNANDO CRISTIANO LAVECCHIA, JELVIS AILTON DE SOUZA SCACALOSSI, JOSÉ ANTONIO ESPÓSITO, JOSÉ DOMINGOS MARTINS FILHO, OSVALDO CUSTÓDIO DA CRUZ, OSVALDO SEBASTIÃO DOS SANTOS, RONALDO RAMOS FERNANDES</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/807/807_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/807/807_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">NÓS, ABAIXO ASSINADOS, VEREADORES, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEREMOS, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA EXPEDIDA UMA MOÇÃO DE APLAUSO, EM FAVOR DOS COMPONENTES DA CONCEITUADA DIRETORIA, CORPO CLÍNICO E DA COMPETENTE EQUIPE DE FUNCIONÁRIOS DA SANTA CASA DE MISERICÓRDIA SÃO FRANCISCO DE BURITAMA, PELO GRANDIOSO TRABALHO QUE VÊM DESENVOLVENDO JUNTO ÀQUELA ENTIDADE, DANDO TUDO DE SI, SE EMPENHANDO, SE DESDOBRANDO AO MÁXIMO PARA BUSCAREM A EXCELÊNCIA NUM NOVO MODELO DE ADMINISTRAÇÃO PAUTADO PELA IMPESSOALIDADE, PROFISSIONALISMO, HONESTIDADE, MORALIDADE E SERIEDADE, OFERECENDO UM ATENDIMENTO ALTAMENTE PROFISSIONAL E DE QUALIDADE ÀS CENTENAS DE PESSOAS QUE DIARIAMENTE PROCURAM OS SEUS MAIS VARIADOS SERVIÇOS, DEMONSTRANDO COM ESSE TRABALHO EM CONJUNTO UMA FORMA DIFERENCIADA E POSITIVA NA RELAÇÃO INSTITUIÇÃO-USUÁRIOS, E O QUE SE NOTA É QUE TODO ESFORÇO DEMONSTRADO ESTÁ FUNCIONANDO BEM, DANDO CERTO E REALMENTE VALENDO A PENA, E QUEM SAI BENEFICIADA COM ESSA MELHORIA, SEM DÚVIDA, É A POPULAÇÃO DE BURITAMA E, CLARO, TAMBÉM AS DAS CIDADES CIRCUNVIZINHAS QUE COLABORAM COM A SANTA CASA NA CONCESSÃO DE SUBVENÇÕES SOCIAIS.      _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>FERNANDO CRISTIANO LAVECCHIA, JOSÉ ANTONIO ESPÓSITO, RONALDO RAMOS FERNANDES</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/808/808_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/808/808_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                       NÓS, RONALDO RAMOS FERNANDES, JOSÉ ANTONIO ESPÓSITO E FERNANDO CRISTIANO LAVECCHIA, VEREADORES, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, TENDO EM VISTA QUE NO QUADRO DE SERVIDORES PÚBLICOS MUNICIPAIS DO GOVERNO DO MUNICÍPIO DE BURITAMA NÃO TEM MERENDEIRAS, COZINHEIRAS OU QUALQUER OUTRO CARGO QUE TENHA A FUNÇÃO DE PREPARO NA ALIMENTAÇÃO NA COZINHA PILOTO, REQUEREMOS, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, POR QUE ISSO OCORRE, QUEM REALIZA ESSA FUNÇÃO ATUALMENTE, QUAIS SÃO AS SERVIDORAS PÚBLICAS MUNICIPAIS QUE TRABALHAM NO PREPARO DA MERENDA ESCOLAR NA REFERIDA COZINHA PILOTO, E EM QUAIS CARGOS AS MESMAS ESTÃO LOTADAS, UMA VEZ QUE NÃO CONSEGUIMOS IDENTIFICÁ-LAS ATRAVÉS DO PORTAL DA TRANSPARÊNCIA DO GOVERNO DO MUNICÍPIO. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/811/811_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/811/811_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO Nº 190/17_x000D_
  _x000D_
   _x000D_
 EXMº. SR. PRESIDENTE DA CÂMARA MUNICIPAL DE BURITAMA=S.P:_x000D_
  _x000D_
 _x000D_
                        EU, DOUGLAS DE FARIAS FREITAS, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, A QUEM PERTENCE DE FATO E DE DIREITO O TERRENO LOCALIZADO NO FINAL DA RUA DOS PEREIRAS, MAIS PRECISAMENTE ONDE FOI FEITA A TERRAPLENAGEM NA ADMINISTRAÇÃO ANTERIOR PARA A INSTALAÇÃO DA FÁBRICA DE CALÇADOS TIP TOE, CUJA IMPLEMENTAÇÃO NÃO SE CONCRETIZOU, BEM COMO SE HÁ ALGUMA AÇÃO JUDICIAL RELACIONADA ÀQUELE IMÓVEL ATUALMENTE EM TRAMITAÇÃO. _x000D_
 _x000D_
                       TAL SOLICITAÇÃO SE JUSTIFICA E SE FUNDAMENTA, PARA CONHECIMENTO DESTE VEREADOR REQUERENTE, DOS DEMAIS COMPANHEIROS QUE COMPÕEM ESTE PODER LEGISLATIVO, BEM COMO DE TODA POPULAÇÃO BURITAMENSE._x000D_
 _x000D_
 O PRESENTE PEDIDO DE INFORMAÇÕES É FEITO COM BASE NO PARÁGRAFO 2º E INCISO XI DO ARTIGO 8º, INCISOS XVIII E XXII DO ARTIGO 63 E NO PARÁGRAFO 2º DO ARTIGO 69 DA LEI ORGÂNICA DO MUNICÍPIO E NO ARTIGO 4º, INCISO III DO DECRETO-LEI Nº 201/67, DE 27.02.67, E LEI FEDERAL Nº 12.527, DE 18 DE NOVEMBRO DE 2011 (LEI QUE REGULA O ACESSO A INFORMAÇÕES)._x000D_
 _x000D_
                        AGUARDA-SE A DECISÃO SOBERANA DO DOUTO PLENÁRIO._x000D_
  _x000D_
                        SALA DAS SESSÕES, 19 DE JULHO DE 2017._x000D_
  _x000D_
 _x000D_
 DOUGLAS DE FARIAS FREITAS_x000D_
 VEREADOR_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>DOUGLAS DE FARIAS FREITAS, FEBEM</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/810/810_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/810/810_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                    NÓS, DOUGLAS DE FARIAS FREITAS E CARLOS ALBERTO DOS SANTOS, VEREADORES, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEREMOS, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA CONVOCADO, NOS TERMOS DOS ARTIGOS 8º, XII, E 102, DA LEI ORGÂNICA DO MUNICÍPIO, O SERVIDOR PÚBLICO MUNICIPAL JOÃO FERMINO FALLEIROS, DIRETOR EXECUTIVO DO SAAEMB-SERVIÇO AUTÔNOMO DE ÁGUA, ESGOTO E MEIO AMBIENTE DO MUNICÍPIO DE BURITAMA, PARA COMPARECER NUMAS DAS PRÓXIMAS SESSÕES ORDINÁRIAS DESTA CASA LEGISLATIVA, SE POSSÍVEL, NA SESSÃO ORDINÁRIA A SER REALIZADA NA SEGUNDA-FEIRA, DIA 21 DE AGOSTO DE 2017, ÀS 20H00, OU EM UMA OUTRA DATA FAVORÁVEL, NATURALMENTE, À CRITÉRIO DO REFERIDO SERVIDOR, QUANDO A CÂMARA MUNICIPAL ABRIRÁ A ELE UM ESPAÇO ESPECIAL DENTRO DAQUELA SESSÃO, PARA QUE AQUELE FUNCIONÁRIO POSSA FAZER EXPLANAÇÕES ESCLARECEDORAS SOBRE OS BALANCETES DAQUELA AUTARQUIA POR ELE APRESENTADOS E JÁ ENCAMINHADOS À ESTA CASA DE LEIS REFERENTES AOS SEIS PRIMEIROS MESES, MOSTRANDO COMPARATIVOS LEVANDO-SE EM CONTA O MESMO PERÍODO DA ADMINISTRAÇÃO ANTERIOR, APONTANDO O QUANTO SE ECONOMIZOU (VALORES EM REAIS), TAMBÉM INFORMAR QUAIS AS METAS FUTURAS QUE PRETENDE, DORAVANTE, COLOCAR EM PRÁTICA, BEM COMO SOBRE OUTROS ASSUNTOS DESDE QUE RELACIONADOS APENAS AO SAAEMB, ÓRGÃO PELO QUAL ELE RESPONDE E ESTÁ SOB SUA RESPONSABILIDADE, RESPONDENDO, EVIDENTEMENTE, A EVENTUAIS PERGUNTAS FORMULADAS POR VEREADORES, BEM COMO SEJA COMUNICADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOBRE A CONVOCAÇÃO DO REFERIDO SERVIDOR.   _x000D_
 _x000D_
              O PRESENTE PEDIDO DE CONVOCAÇÃO É FEITO EMBASADO NOS ARTIGOS 8º, XII, E 102, DA LEI ORGÂNICA DO MUNICÍPIO._x000D_
 _x000D_
                AGUARDA-SE A DECISÃO SOBERANA DO DOUTO PLENÁRIO._x000D_
 _x000D_
                SALA DAS SESSÕES, 19 DE JULHO DE 2017._x000D_
 _x000D_
 _x000D_
 DOUGLAS DE FARIAS FREITAS             CARLOS ALBERTO DOS SANTOS_x000D_
                                                _x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/812/812_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/812/812_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">             NÓS, RONALDO RAMOS FERNANDES, JOSÉ ANTONIO ESPÓSITO E FERNANDO CRISTIANO LAVECCHIA, VEREADORES, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEREMOS, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, POR QUE ISSO OCORRE, QUEM REALIZA ESSA FUNÇÃO ATUALMENTE, QUAIS SÃO AS SERVIDORAS PÚBLICAS MUNICIPAIS QUE TRABALHAM NO PREPARO DA MERENDA ESCOLAR NA REFERIDA COZINHA PILOTO, E EM QUAIS CARGOS AS MESMAS ESTÃO LOTADAS, UMA VEZ QUE NÃO CONSEGUIMOS IDENTIFICÁ-LAS ATRAVÉS DO PORTAL DA TRANSPARÊNCIA DO GOVERNO DO MUNICÍPIO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/813/813_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/813/813_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                       NÓS, RONALDO RAMOS FERNANDES, JOSÉ ANTONIO ESPÓSITO E FERNANDO CRISTIANO LAVECCHIA, VEREADORES, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEREMOS, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE FORNECER À ESTA CASA LEGISLATIVA, UMA CÓPIA DO CONTRATO OU OUTRO DOCUMENTO PERTINENTE, CELEBRADO ENTRE O GOVERNO DO MUNICÍPIO DE BURITAMA E O CLUBE DE RODEIO BURITAMA COM VISTAS À REALIZAÇÃO DA 32ª FESTA DO PEÃO DE BOIADEIRO DE BURITAMA NO PERÍODO DE 16 A 20 DE AGOSTO DE 2017. </t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº54/2017.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº56/2017.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/837/837_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/837/837_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                       NÓS, RONALDO RAMOS FERNANDES, JOSÉ ANTONIO ESPÓSITO E FERNANDO CRISTIANO LAVECCHIA, VEREADORES, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEREMOS, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE FORNECER À ESTA CASA LEGISLATIVA, CÓPIA DA DOCUMENTAÇÃO COMPLETA, CAPA A CAPA, DO PROCESSO REFERENTE À IMPLANTAÇÃO DO LOTEAMENTO RESIDENCIAL SANTA BÁRBARA DE NOSSO MUNICÍPIO. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/838/838_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/838/838_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                  NÓS, VÂNIA TERESINA MACENO NAZÁRIO E CARLOS ALBERTO DOS SANTOS, ABAIXO ASSINADO, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEREMOS, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE FORNECER À ESTA CASA LEGISLATIVA, UMA RELAÇÃO NOMINAL DOS SERVIDORES PÚBLICOS MUNICIPAIS QUE SÃO CONTEMPLADOS COM O ADICIONAL DE INSALUBRIDADE, A FUNÇÃO QUE CADA UM DELES EXERCE E O LOCAL ONDE ESTÃO LOTADOS.   _x000D_
 </t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/844/844_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/844/844_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EU, OSVALDO SEBASTIÃO DOS SANTOS, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, COM REFERÊNCIA AO PROJETO DE LEI Nº 59/17, QUE DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$. 1.200.000,00, E DÁ OUTRAS PROVIDÊNCIAS, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE FORNECER À ESTA CASA LEGISLATIVA, O COMPETENTE CROQUI DAS ÁREAS DE TERRAS QUE SERÃO DESAPROPRIADAS, INFORMAR O TOTAL DA ÁREA A SER DESAPROPRIADA, E O VALOR GLOBAL QUE SERÁ GASTO COM A REFERIDA DESAPROPRIAÇÃO. REQUEIRO, AINDA, QUE A DELIBERAÇÃO DA REFERIDA PROPOSITURA FICA ATRELADA AO ENCAMINHAMENTO DO QUE ESTÁ SENDO SOLICITADO AO PODER EXECUTIVO MUNICIPAL, OU SEJA, ASSIM QUE A CASA RECEBER A DOCUMENTAÇÃO E INFORMAÇÕES REQUISITADAS, O PROJETO DE LEI ESTARÁ LIBERADO E SEGUIRÁ, NATURALMENTE, PARA DELIBERAÇÃO.    </t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA  NA DELIBERAÇÃO DO PROJETO DE LEI NRº 60/17.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA  NA DELIBERAÇÃO DO PROJETO DE DECRETO NRº 16/17.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/848/848_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/848/848_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EU, DOUGLAS DE FARIAS FREITAS, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE FORNECER À ESTA CASA LEGISLATIVA, CÓPIAS REPROGRÁFICAS DOS CONTRATOS E ADITAMENTOS NºS 208/14 E 008/15, MENCIONADOS PELO EGRÉGIO TRIBUNAL DE CONTAS DO ESTADO DE SÃO PAULO NO PROCESSO TC-002124/026/15, RELATIVOS ÀS CONTAS DA PREFEITURA MUNICIPAL DE BURITAMA DO EXERCÍCIO FINANCEIRO DE 2015. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/849/849_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/849/849_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                       EU, JOSÉ DOMINGOS MARTINS FILHO, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE FORNECER À ESTA CASA LEGISLATIVA, UMA CÓPIA DA ÚLTIMA FOLHA DE PAGAMENTO EFETUADA AOS SERVIDORES PÚBLICOS MUNICIPAIS LOTADOS NA ÁREA DA SAÚDE DE BURITAMA.  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/850/850_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/850/850_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                       EU, JOSÉ DOMINGOS MARTINS FILHO, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE FORNECER À ESTA CASA LEGISLATIVA, UMA CÓPIA DA ÚLTIMA FOLHA DE PAGAMENTO EFETUADO AOS SERVIDORES PÚBLICOS MUNICIPAIS LOTADOS NA ÁREA DA EDUCAÇÃO DE BURITAMA.  </t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/851/851_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/851/851_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                       EU, JOSÉ DOMINGOS MARTINS FILHO, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, SE HOUVE SERVIDORES PÚBLICOS MUNICIPAIS QUE RECEBERAM OS BENEFÍCIOS PREVISTOS NA LEI COMPLEMENTAR Nº 75, DE 29 DE DEZEMBRO DE 2011, QUE DISPÕE SOBRE O ESTATUTO, PLANO DE CARREIRA E REMUNERAÇÃO DO MAGISTÉRIO PÚBLICO DO MUNICÍPIO DE BURITAMA, CUJA LEI ESTÁ SENDO ALTERADA PELO PROJETO DE LEI COMPLEMENTAR Nº 07/17, EM TRAMITAÇÃO NESTE PODER LEGISLATIVO; EM CASO POSITIVO, FORNECER UMA RELAÇÃO NOMINAL DOS SERVIDORES E O VALOR GLOBAL DOS BENEFÍCIOS QUE FORAM PAGOS A ELES DESDE O PRIMEIRO ATÉ O ÚLTIMO PAGAMENTO QUE FOI EFETUADO.  </t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/852/852_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/852/852_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EU, DOUGLAS DE FARIAS FREITAS, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, "EM QUE PÉ" ESTÁ A DOCUMENTAÇÃO DO ESTÁDIO DE FUTEBOL CARLOS GUERBACH (CAMPO DO BRASIL), UMA VEZ QUE QUANDO INDAGO O CHEFE DO PODER EXECUTIVO À RESPEITO DESSA PARTICULAR SITUAÇÃO ELE DIZ QUE AINDA NÃO PASSOU PARA A PREFEITURA MUNICIPAL, AO PASSO QUE NA ADMINISTRAÇÃO ANTERIOR AO QUE SABEMOS É REFERIDA DOAÇÃO PASSOU PELA CÂMARA E ELA FOI EFETIVADA. </t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/857/857_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/857/857_texto_integral.docx</t>
   </si>
   <si>
     <t>EU, JOSÉ ANTONIO ESPÓSITO, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, VIA SETOR COMPETENTE, INFORMAÇÕES SOBRE O ADICIONAL DE INSALUBRIDADE DA SERVIDORA PÚBLICA MUNICIPAL TEREZINHA ALVES DA SILVA (AGENTE DE SAÚDE &amp;#8211; VETORES), QUAL O MOTIVO DA SUSPENSÃO DO PAGAMENTO NO MÊS DE AGOSTO DE 2017, SENDO QUE O REFERIDO ADICIONAL VEM SENDO PAGO HÁ MAIS DE CINCO ANOS; REQUEIRO, AINDA, CÓPIA INTEGRAL DO LAUDO PERICIAL ELABORADO PELO PROFISSIONAL COMPETENTE PARA PODER SE CHEGAR A TAL CONCLUSÃO.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/858/858_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/858/858_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                       EU, JOSÉ DOMINGOS MARTINS FILHO, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE_x000D_
 FORNECER À ESTA CASA LEGISLATIVA, UMA CÓPIA REPROGRÁFICA DA FOLHA DE PAGAMENTO DOS SERVIDORES PÚBLICOS MUNICIPAIS REFERENTES AOS MESES DE JANEIRO, FEVEREIRO, MARÇO, ABRIL, MAIO, JUNHO, JULHO E AGOSTO DE 2017. CASO O SENHOR PREFEITO MUNICIPAL, ENTENDA QUE UMA VISITA "IN LOCO" SEJA MELHOR PARA ANÁLISE DA DOCUMENTAÇÃO PRETENDIDA, FICA DESDE JÁ, A CRITÉRIO DO CHEFE DO PODER EXECUTIVO MUNICIPAL, AGENDAR DIA E HORÁRIO, PARA O COMPARECIMENTO DESTE VEREADOR NO SETOR COMPETENTE DO GOVERNO DO MUNICÍPIO DE BURITAMA, PARA O CUMPRIMENTO DA FINALIDADE REQUERIDA._x000D_
 </t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/859/859_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/859/859_texto_integral.docx</t>
   </si>
   <si>
     <t>EU, JOSÉ ANTONIO ESPÓSITO, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE FORNECER À ESTA CASA LEGISLATIVA, UMA RELAÇÃO NOMINAL DOS SERVIDORES PÚBLICOS MUNICIPAIS QUE RECEBEM A GRATIFICAÇÃO DE DEDICAÇÃO EXCLUSIVA (40%) SOBRE OS SEUS VENCIMENTOS.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/860/860_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/860/860_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                       EU, JOSÉ ANTONIO ESPÓSITO, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJAM OFICIADOS OS SENHORES RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, E SIRLEY ZACARIAS DOS SANTOS, PRESIDENTE DO FUNDO SOCIAL DE SOLIDARIEDADE DO MUNICÍPIO DE BURITAMA, SOLICITANDO-LHES A GENTILEZA, NO SENTIDO DE ENCAMINHAREM À ESTA CASA LEGISLATIVA, UMA CÓPIA DO BALANCETE DO TRADICIONAL "JUNINÃO", REALIZADO DE 15 A 17 DE JUNHO DE 2017, NAS DEPENDÊNCIAS DO RECINTO DE EXPOSIÇÕES E FESTAS DO PEÃO DE BOIADEIRO ODILON FERREIRA DE ALMEIDA.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/868/868_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/868/868_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                       EU, JOSÉ ANTONIO ESPÓSITO, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJAM OFICIADOS OS SENHORES RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, E LUCIENE SANTOS CÂNDIDO, DIRETORA MUNICIPAL DA CULTURA DO GOVERNO DO MUNICÍPIO DE BURITAMA, SOLICITANDO-LHES A GENTILEZA, NO SENTIDO DE ENCAMINHAREM À ESTA CASA LEGISLATIVA, UMA CÓPIA DO BALANCETE DO CARNAVAL DE BURITAMA, REALIZADO EM PRAÇA PÚBLICA, DE 24 A 28 DE FEVEREIRO DE 2017.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/869/869_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/869/869_texto_integral.docx</t>
   </si>
   <si>
     <t>EU, RONALDO RAMOS FERNANDES, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJAM OFICIADOS OS SENHORES RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, E MAURÍCIO MENEGOTO NOGUEIRA, LOTADO NO CARGO DE TÉCNICO EM SEGURANÇA DO TRABALHO DO GOVERNO DO MUNICÍPIO DE BURITAMA, E REPRESENTANTES DA CIPA-COMISSÃO INTERNA DE PREVENÇÃO DE ACIDENTES, SOLICITANDO-LHES A GENTILEZA, NO SENTIDO DE INFORMAREM À ESTA CASA LEGISLATIVA, O POR QUE OS SERVIDORES PÚBLICOS MUNICIPAIS QUE TRABALHAM NA LIMPEZA PÚBLICA, PRINCIPALMENTE OS QUE FAZEM PARTE DA EQUIPE DA MÁQUINA QUE FAZ A COLETA DE LIXO DOMICILIAR E ENTULHOS NO PERÍODO NOTURNO SÃO TRANSPORTADOS NO CARREGADOR DO VEÍCULO.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 58/2017.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 59/2017.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE DECRETO LEGISLATIVO Nº 17.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>FERNANDO CRISTIANO LAVECCHIA</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/874/874_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/874/874_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                       EU, FERNANDO CRISTIANO LAVECCHIA, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, COMO ESTÁ O PLANEJAMENTO PARA AMPLIAÇÃO DO ATENDIMENTO AOS FINAIS DE SEMANA, FERIADOS E FERIADOS PROLONGADOS, SE TEM ALGUMA PREVISÃO, SE TEM, QUAL, CONFORME REQUERIMENTO Nº 34/17, DE MINHA AUTORIA E DO NOBRE COLEGA DOUGLAS DE FARIAS FREITAS, ATRAVÉS DO QUAL REQUEREMOS FOSSE OFICIADO O SENHOR PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, O POR QUE O GOVERNO DO MUNICÍPIO DE BURITAMA NÃO DETERMINA A ABERTURA DO CENTRO DE SAÚDE JAIME PINTO CUNHA, A FARMÁCIA MUNICIPAL E OS SERVIÇOS DE ENFERMAGEM, PERMANEÇAM ABERTOS E EM PLENO FUNCIONAMENTO NOS FINAIS DE SEMANA, FERIADOS E FERIADOS PROLONGADOS COM PONTOS FACULTATIVOS, PELO MENOS ATÉ O MEIO DIA, LEVANDO-SE EM CONTA A RESPOSTA DADA PELO OFÍCIO Nº 99/17, DATADO DE 03 DE ABRIL DE 2017 DESSE PODER EXECUTIVO, NO QUAL DIZ QUE A ADMINISTRAÇÃO ATRAVÉS DO DEPARTAMENTO MUNICIPAL DE SAÚDE ESTÁ READEQUANDO INTERNAMENTE SEUS SERVIÇOS, ORGANIZANDO-OS DE FORMA A GARANTIR DESDE O INÍCIO, O PLENO FUNCIONAMENTO DOS PROGRAMAS/CONVÊNIOS JÁ EXISTENTES, PARA DEPOIS AMPLIAR O ATENDIMENTO COM MEDIDAS QUE ATENDE A REIVINDICAÇÃO DOS VEREADORES.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/875/875_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/875/875_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                       EU, FERNANDO CRISTIANO LAVECCHIA, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, O POR QUE AINDA NÃO FOI ATENDIDA A INDICAÇÃO Nº 160/17, DE MINHA AUTORIA E DOS NOBRES COLEGAS RONALDO RAMOS FERNANDES E JOSÉ ANTONIO ESPÓSITO, ATRAVÉS DA QUAL INDICAMOS A TOMADA DAS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE REFORMA GERAL NO CONJUNTO POLIESPORTIVO FERNANDO RODRIGUES (GLEBA 10), INCLUINDO O CAMPO DE BOCHA, OS BANHEIROS, BRINQUEDOS, BEM COMO A ILUMINAÇÃO DAQUELE LOCAL, BEM COMO A CONSTRUÇÃO DE UM CAMPO DE MALHA. </t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/876/876_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/876/876_texto_integral.docx</t>
   </si>
   <si>
     <t>EU, FERNANDO CRISTIANO LAVECCHIA, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE FORNECER À ESTA CASA LEGISLATIVA, UMA RELAÇÃO NOMINAL DOS COMPONENTES DO CONSELHO MUNICIPAL DE SAÚDE, BEM COMO CÓPIA DO ATO DE NOMEAÇÃO DE SEUS CONSELHEIROS.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/877/877_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/877/877_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                       EU, FERNANDO CRISTIANO LAVECCHIA, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, QUAL O GRAU DE ESCOLARIDADE DA SERVIDORA JANE REGIS DA CONCEIÇÃO, LOTADA EM CARGO EM COMISSÃO NA COZINHA PILOTO, BEM COMO INFORMAR COM QUAIS GRATIFICAÇÕES PREVISTAS EM LEI A REFERIDA SERVIDORA É CONTEMPLADA.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/878/878_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/878/878_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
                        EU, FERNANDO CRISTIANO LAVECCHIA, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, QUAL O MOTIVO DE AS PORTARIAS E DECRETOS EXPEDIDOS PELO GOVERNO DO MUNICÍPIO DE BURITAMA AINDA NÃO ESTAREM SENDO PUBLICADOS NO PORTAL DA TRANSPARÊNCIA DA MUNICIPALIDADE, MESMO DEPOIS DE DIVERSAS COBRANÇAS POR ESCRITO _x000D_
 (REQUERIMENTOS NºS 009 DE AUTORIA DO NOBRE VEREADOR RONALDO  RAMOS FERNANDES E 105/17, DE AUTORIA DOS ILUSTRES PARLAMENTARES RONALDO RAMOS FERNANDES E JOSÉ ANTONIO ESPÓSITO), BEM COMO SOLICITAÇÕES VERBAIS ATRAVÉS DE PRONUNCIAMENTOS FEITOS DURANTE VÁRIAS SESSÕES DA CÂMARA MUNICIPAL._x000D_
 </t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/879/879_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/879/879_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EU, RONALDO RAMOS FERNANDES, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, QUAL O REAL MOTIVO DE O SETOR COMPETENTE DO GOVERNO DO MUNICÍPIO DE BURITAMA TER ESQUECIDO DE RECOLHER O LIXO DOMICILIAR NA RUA LUIZ ROBERTO GÂMBERA QUE ESTÁ AMONTOADO EM VÁRIOS PONTOS HÁ QUASE UM MÊS, PRODUZINDO UM MAU CHEIRO INSUPORTÁVEL, GERANDO RECLAMAÇÕES DOS MORADORES ALI DAS IMEDIAÇÕES E TAMBÉM DE QUEM PASSA PELA CITADA VIA PÚBLICA. (FOTOS ILUSTRATIVAS EM ANEXO)._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/880/880_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/880/880_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EU, JOSÉ ANTONIO ESPÓSITO, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, SOBRE A PARCERIA FIRMADA ENTRE O GOVERNO DO MUNICÍPIO DE BURITAMA E O CLUBE DE RODEIO BURITAMA, OBJETIVANDO A REALIZAÇÃO DA FESTA DO PEÃO DE BOIADEIRO LEVADA A EFEITO DE 16 A 20 DE AGOSTO DE 2017, ENCAMINHANDO CÓPIA DO DOCUMENTO COMPROBATÓRIO DO REPASSE DE R$. 300.000,00 AUTORIZADO PELA LEI MUNICIPAL Nº 4.372, DE 12 DE MAIO DE 2017, BEM COMO CÓPIA INTEGRAL DO PROCESSO Nº 58/2017. </t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/881/881_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/881/881_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EU, JOSÉ ANTONIO ESPÓSITO, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, O MONTANTE DISPONÍVEL ATUALMENTE EM CONTA BANCÁRIA DA MUNICIPALIDADE, E QUAL A DESTINAÇÃO QUE SENDO DADA AOS RECURSOS RECEBIDOS DA CONTRIBUIÇÃO PARA CUSTEIO DOS SERVIÇOS DE ILUMINAÇÃO PÚBLICA (LEI COMPLEMENTAR MUNICIPAL Nº 124/17, DE 29 DE DEZEMBRO DE 2014)._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/882/882_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/882/882_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                       EU, JOSÉ ANTONIO ESPÓSITO, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA INFORMADA À ESTA CASA LEGISLATIVA, SE HÁ PREVISÃO ORÇAMENTÁRIA E DOTAÇÃO ESPECÍFICA SUFICIENTE NO ORÇAMENTO PRÓPRIO DO PODER LEGISLATIVO DE 2017, DESTINADA À EXECUÇÃO DOS SERVIÇOS DE CONSTRUÇÃO DE UMA SALA DE TRABALHO PARA CADA VEREADOR, BEM COMO A CONTRATAÇÃO DE UM ASSESSOR PARLAMENTAR PARA CADA LEGISLADOR; EM CASO POSITIVO, REQUEIRO, AINDA, A DETERMINAÇÃO IMEDIATA DA CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA A EXECUÇÃO DAS OBRAS, BEM COMO A CONTRATAÇÃO DA REFERIDA ASSESSORIA PLEITEADA; EM CASO NEGATIVO, REQUEIRO, FINALMENTE, DETERMINAÇÃO NO SENTIDO DE FAZER CONSTAR NO ORÇAMENTO PARA O EXERCÍCIO DE 2018, ALUDIDAS PREVISÃO ORÇAMENTÁRIA E DOTAÇÃO ESPECÍFICAS PARA ATENDIMENTO AO REQUERIDO PLEITO JÁ NO INÍCIO DO ANO VINDOURO.   </t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 64/17. </t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 65/17. </t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/890/890_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/890/890_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                       EU, RONALDO RAMOS FERNANDES, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE FORNECER À ESTA CASA LEGISLATIVA, CÓPIA INTEGRAL DO LAUDO EXPEDIDO PELA EMPRESA CONTRATADA QUE REALIZOU ESTUDOS SOBRE AS ATIVIDADES INSALUBRES, CONSTANDO, AINDA, QUAIS OS FUNCIONÁRIOS TÊM DIREITO A TAL GRATIFICAÇÃO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER URGÊNCIA NA DELIBERAÇÃI DO PROJETO DE LEI Nº66. </t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER URGÊNCIA NA DELIBERAÇÃI DO PROJETO DE LEI Nº67. </t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER URGÊNCIA NA DELIBERAÇÃI DO PROJETO DE LEI Nº68. </t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/900/900_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/900/900_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                       EU, DOUGLAS DE FARIAS FREITAS, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, O VALOR QUE FOI ARRECADADO NA PORTARIA DO PARQUE TURÍSTICO JOÃO SIMÃO GARCIA, PRAINHA, REFERENTE AO PERÍODO DE 01 DE JANEIRO DE 2017 A 30 DE SETEMBRO DE 2017._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/901/901_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/901/901_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                       EU, JOSÉ ANTONIO ESPÓSITO, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA ACERCA DO CONCURSO PÚBLICO Nº 01/2016, QUAIS OS CARGOS PERMANECEM VAGOS, SEM A DEVIDA CONVOCAÇÃO DOS CANDIDATOS APROVADOS E QUAL OU QUAIS OS MOTIVOS DA NÃO CONVOCAÇÃO.    _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/902/902_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/902/902_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                       NÓS, FERNANDO CRISTIANO LAVECCHIA, RONALDO RAMOS FERNANDES E JOSÉ ANTONIO ESPÓSITO, VEREADORES, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEREMOS, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, QUAL O CRITÉRIO ADOTADO PELA ATUAL ADMINISTRAÇÃO MUNICIPAL QUANTO A DECRETOS DE PONTOS FACULTATIVOS QUANDO SE TRATA DE FALECIMENTO DE PERSONALIDADES DO MUNICÍPIO, E QUAL A MOTIVAÇÃO QUE SE DEU PARA NÃO SE DECRETAR PONTO FACULTATIVO NO EXPEDIENTE QUE DECRETOU 03 DIAS DE LUTO POR OCASIÃO DO PASSAMENTO DO SENHOR IZAIR WEDEKIN, OCORRIDO NO DIA 18 DE SETEMBRO DE 2017, VELADO E SEPULTADO NA TERÇA-FEIRA, DIA 19 DE SETEMBRO DE 2017, CUJO CIDADÃO, DE FAMÍLIA TRADICIONAL, FOI VICE-PREFEITO NO GOVERNO ODAIR GONÇALVES DOS SANTOS, NO PERÍODO DE 2001 A 2004,  FOI SERVIDOR PÚBLICO MUNICIPAL QUANDO FOI PROFESSOR NA ANTIGA ESCOLA DE COMÉRCIO, NO PERÍODO DE 1975 A 1982, PROVEDOR DA SANTA CASA DE MISERICÓRDIA SÃO FRANCISCO DE BURITAMA, E PARTICIPANTE ATIVO DE GRANDES AÇÕES SOCIAIS EM PROL DAS FAMÍLIAS CARENTES E DAS ENTIDADES ASSISTENCIAIS DE NOSSA CIDADE.    </t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/903/903_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/903/903_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                       EU, DOUGLAS DE FARIAS FREITAS, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR JOÃO FERMINO FALLEIROS, DIRETOR EXECUTIVO DO SAAEMB-SERVIÇO AUTÔNOMO DE ÁGUA, ESGOTO E MEIO AMBIENTE DO MUNICÍPIO DE BURITAMA, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, SE O TRATAMENTO DA ÁGUA QUE É DISTRIBUÍDA NO LOTEAMENTO RESIDENCIAL RIVIERA SANTA BÁRBARA É DE RESPONSABILIDADE DAQUELA C. AUTARQUIA OU É DOS PRÓPRIOS CONDÔMINOS.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/904/904_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/904/904_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                       EU, DOUGLAS DE FARIAS FREITAS, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, SE FORAM ENTREGUES AS OBRAS DE INFRAESTRUTURA DO LOTEAMENTO RESIDENCIAL RIVIERA SANTA BÁRBARA, E JÁ FORAM LIBERADOS OS LOTES NA FORMA DE CAUÇÃO.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/905/905_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/905/905_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                       EU, RONALDO RAMOS FERNANDES, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, QUAL A ATUAL DEMANDA REPRIMIDA DA ÁREA DA SAÚDE DO GOVERNO DO MUNICÍPIO DE BURITAMA E POR QUAL MOTIVO UM PACIENTE NÃO É ATENDIDO COM URGÊNCIA, COMO É O CASO DO SENHOR SEBASTIÃO FÁBIO DE SOUZA, CONFORME GUIA DE ENCAMINHAMENTO EM ANEXO, QUE DATA DE 17 DE JULHO DE 2017 E ATÉ O PRESENTE MOMENTO O SEU CASO AINDA NÃO FOI SOLUCIONADO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/906/906_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/906/906_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                    EU, RONALDO RAMOS FERNANDES, ABAIXO ASSINADO, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA CONVOCADO NOS TERMOS DOS ARTIGOS 8º, XII, E 102,  DA LEI ORGÂNICA DO MUNICÍPIO, O SERVIDOR PÚBLICO MUNICIPAL, ANTONIO LUIZ PELEGRINI, DIRETOR DO DEPARTAMENTO MUNICIPAL DE DESENVOLVIMENTO ECONÔMICO, MEIO AMBIENTE E AGRICULTURA DO GOVERNO DO MUNICÍPIO DE BURITAMA, PARA COMPARECER NUMA DAS PRÓXIMAS SESSÕES ORDINÁRIAS DESTA CASA LEGISLATIVA, À SEU CRITÉRIO, DESDE QUE SEJA ANTES DA DELIBERAÇÃO DAS PEÇAS ORÇAMENTÁRIAS, AS QUAIS SE ENCONTRAM COMO OBJETO DE ESTUDO NESTA CASA DE LEIS, SE POSSÍVEL, JÁ NA PRÓXIMA SESSÃO ORDINÁRIA A SER REALIZADA NA SEGUNDA-FEIRA, DIA 09 DE OUTUBRO DE 2017, ÀS 20H00, QUANDO A CÂMARA MUNICIPAL ABRIRÁ A ELE UM ESPAÇO ESPECIAL DENTRO DAQUELA SESSÃO, PARA QUE AQUELE SERVIDOR  POSSA FAZER EXPLANAÇÕES ESCLARECEDORAS SOBRE O PPA, LDO E LOA, ALÉM DE RESPONDER EVENTUAIS PERGUNTAS FORMULADAS PELOS NOBRES VEREADORES RELACIONADAS ÀS REFERIDAS PEÇAS ORÇAMENTÁRIAS, BEM COMO SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, CONVIDANDO-LHE PARA, CASO QUEIRA, PARTICIPE DA REFERIDA DISCUSSÃO DAS MATÉRIAS PAUTADAS, E COMUNICANDO-LHE SOBRE A CONVOCAÇÃO DO REFERIDO SERVIDOR.   </t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE DECRETO LEGISLATIVO Nº18/2017.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/911/911_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/911/911_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                    EU, JOSÉ ANTONIO ESPÓSITO, ABAIXO ASSINADO, VEREADOR COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA CONVOCADO NOS TERMOS  DOS ARTIGOS 8º, XII, E 102, DA LEI ORGÂNICA DO MUNICÍPIO, O SERVIDOR PÚBLICO MUNICIPAL, LUIZ CARLOS  DIAS, COORDENADOR DAS VIGILÂNCIAS DO GOVERNO DO MUNICÍPIO DE BURITAMA, PARA COMPARECER NUMAS DAS PRÓXIMAS SESSÕES ORDINÁRIAS DESTA CASA LEGISLATIVA, SE POSSÍVEL, NA SESSÃO ORDINÁRIA A SER REALIZADA NA SEGUNDA-FEIRA, DIA 16 DE OUTUBRO DE 2017, ÀS 20H00, QUANDO A CÂMARA MUNICIPAL ABRIRÁ A ELE UM ESPAÇO ESPECIAL DENTRO DAQUELA SESSÃO, PARA QUE AQUELE SERVIDOR POSSA FAZER EXPLANAÇÕES ESCLARECEDORAS SOBRE AS MEDIDAS EFICAZES QUE JÁ FORAM, ESTÃO OU QUE SERÃO TOMADAS PELA ADMINISTRAÇÃO MUNICIPAL NO QUE TANGE AO SURGIMENTO DE ANIMAIS PEÇONHENTOS, ESPECIALMENTE DE ESCORPIÕES EM DIVERSOS PONTOS DA CIDADE, INCLUSIVE O CASO NO COMEÇO DO ANO DE UMA CRIANÇA QUE FOI PICADA PELO TEMÍVEL ARACNÍDEO, O QUE ASSUSTOU E DEIXOU MAIS APREENSIVA A POPULAÇÃO DE BURITAMA, BEM COMO SOBRE OUTROS ASSUNTOS RELACIONADOS APENAS À DIVISÃO DE VIGILÂNCIAS SOB SUA RESPONSABILIDADE, BEM COMO SEJA COMUNICADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOBRE A CONVOCAÇÃO DO REFERIDO SERVIDOR.   </t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/912/912_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/912/912_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                       EU, JOSÉ ANTONIO ESPÓSITO, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA,  QUAL  O  VALOR PAGO PARA O CONSÓRCIO INTERMUNICIPAL DE SAÚDE DESDE QUE O MUNICÍPIO DE BURITAMA PASSOU A INTEGRAR O CIS, E POR QUE PAGAR O REFERIDO CONSÓRCIO SE O AME-AMBULATÓRIO MÉDICO DE ESPECIALIDADES ATENDE TODAS ESSAS ESPECIALIDADES MÉDICAS ELENCADAS NO INFORME DO GOVERNO DO MUNICÍPIO DE BURITAMA EM ANEXO, COMO ORTOPEDIA, CARDIOLOGIA, DERMATOLOGIA, UROLOGIA, PSIQUIATRIA, OFTALMOLOGIA, REUMATOLOGIA, OTORRINOLARINGOLOGIA, NEUROLOGIA, ENDOCRINOLOGIA E GASTROENTEROLOGIA.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/913/913_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/913/913_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                       EU,  RONALDO RAMOS FERNANDES, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, O POR QUE O GOVERNO DO MUNICÍPIO DE BURITAMA VEM COBRANDO R$. 0,65 (SESSENTA E CINCO CENTAVOS) POR PÁGINA DE FOTOCÓPIAS DE DOCUMENTOS DO PODER EXECUTIVO QUE SÃO SOLICITADOS ATRAVÉS DE REQUERIMENTOS PELO PODER LEGISLATIVO SENDO QUE NA ASSOCIAÇÃO COMERCIAL A COBRANÇA É DE R$. 0,15 (QUINZE CENTAVOS), O POR QUE A PRÁTICA DESSA DISPARIDADE DE VALOR, E O POR QUE A ADMINISTRAÇÃO MUNICIPAL ENTÃO NÃO RECOMENDA A TIRAGEM DE FOTOCÓPIAS NA ASSOCIAÇÃO COMERCIAL, O QUE SERIA UMA FORMA ATÉ DE CONTRIBUIÇÃO PARA AQUELA ENTIDADE, SEM LEVAR EM CONTA O VALOR POR CÓPIA REPROGRÁFICA QUE É MUITO, MAS MUITO MENOR, E SE ESTARIA ZELANDO PELO PRINCÍPIO DA ECONOMICIDADE DO ERÁRIO.   _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/914/914_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/914/914_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
                        EU, RONALDO RAMOS FERNANDES, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, O QUE VEM SENDO FEITO COM OS RECURSOS FINANCEIROS LIBERADOS PELO GOVERNO FEDERAL PARA O MUNICÍPIO DE BURITAMA, DESTINADOS PARA OBTENÇÃO DE PRÓTESES DENTÁRIAS, CERCA DE R$. 90.000,00 PARA ATENDIMENTO DESTA FINALIDADE, BEM COMO FORNECER, EM SEPARADO, UMA RELAÇÃO CONSTANDO A PRODUÇÃO DOS  DOIS PROFISSIONAIS QUE REALIZAM TAIS SERVIÇOS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI  Nº69/2017. </t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI  Nº70/2017. </t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE DECRETO LEGISLATIVO  Nº19/2017. </t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE DECRETO LEGISLATIVO  Nº20/2017. </t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/923/923_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/923/923_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                       EU, JÉLVIS AILTON DE SOUZA SCACALOSSI, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE ENCAMINHAR À ESTA CASA LEGISLATIVA, CÓPIA REPROGRÁFICA DO PARECER DO TRIBUNAL DE CONTAS DO ESTADO DE SÃO PAULO, PROCESSO TC-00003836.989.16-0, EXERCÍCIO 2016.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/924/924_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/924/924_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                       EU, RONALDO RAMOS FERNANDES, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, QUAL O VALOR DE DESPESAS QUE A PREFEITURA MUNICIPAL EFETUOU COM A REALIZAÇÃO DO CARNAVAL NO EXERCÍCIO DE 2017, DISCRIMINANDO TODOS OS FORNECEDORES.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/925/925_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/925/925_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                       NÓS, ABAIXO ASSINADOS, VEREADORES, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEREMOS, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, QUANDO SERÁ SOLUCIONADO O PROBLEMA DA DEFICIÊNCIA DO SERVIÇO DE ILUMINAÇÃO PÚBLICA EM NOSSO MUNICÍPIO. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/926/926_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/926/926_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                       EU, RONALDO RAMOS FERNANDES, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, QUANDO FOI LICITADO O MATERIAL DIDÁTICO (APOSTILAS) DAS ESCOLAS MUNICIPAIS PARA O ANO LETIVO DE 2017; QUANDO AS MESMAS FORAM ENTREGUES E QUAL O VALOR PAGO.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/927/927_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/927/927_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EU, RONALDO RAMOS FERNANDES, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, QUAL O MOTIVO DE O GOVERNO DO MUNICÍPIO NÃO ESTAR FISCALIZANDO A CONSTRUÇÃO DE UMA &amp;#8220;BARREIRA&amp;#8221; (PORTÃO ELETRÔNICO) NO LOTEAMENTO RESIDENCIAL JARDIM ITAPARICA, E QUAIS PROVIDÊNCIAS SERÃO TOMADAS NESSE SENTIDO. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 71/2017.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/929/929_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/929/929_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                       EU, RONALDO RAMOS FERNANDES, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, SOBRE A CONSTRUÇÃO DO SARJETÃO NA CONFLUÊNCIA DAS RUAS BARÃO DO RIO BRANCO E FRANCISCO CARDOSO, QUEM ELABOROU O PROJETO, QUEM FISCALIZOU A EXECUÇÃO DOS SERVIÇOS, QUANTO TEMPO FAZ QUE O MESMO FOI CONSTRUÍDO, SE FOI A PREFEITURA MUNICIPAL, SE FOI EMPRESA CONTRATADA, EM CASO POSITIVO, INFORMAR SE AINDA ESTÁ NA GARANTIA, E QUEM ESTÁ REFAZENDO O SERVIÇO ATUALMENTE.  </t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/930/930_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/930/930_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EU, FERNANDO CRISTIANO LAVECCHIA, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, POR QUE ATÉ AGORA O GOVERNO DO MUNICÍPIO DE BURITAMA AINDA NÃO RESOLVEU O PROBLEMA EXISTENTE DESDE A ADMINISTRAÇÃO ANTERIOR DA VALETA LOCALIZADA NA CONFLUÊNCIA DAS RUAS ANTONIO TEIXEIRA DUARTE E MARIA FLORINDA, MAIS PRECISAMENTE EM FRENTE AO ESTABELECIMENTO COMERCIAL CONHECIDO COMO "BAR DO BAIANO", ATUALMENTE DENOMINADO "JAPA'S BAR", Nº 1339, ONDE HÁ ACÚMULO DE ÁGUA REPRESENTANDO RISCO À SAÚDE E BURACOS ENORMES CONTRIBUINDO PARA A OCORRÊNCIA DE ACIDENTES._x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/940/940_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/940/940_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                       EU, JÉLVIS AILTON DE SOUZA SCACALOSSI, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, SE OS SERVIDORES PÚBLICOS MUNICIPAIS DO GOVERNO DO MUNICÍPIO DE BURITAMA, LOTADOS EM CARGOS COMISSIONADOS, ASSINAM PONTO DE FREQUÊNCIA OU PASSAM AS SUAS DIGITAIS NO RELÓGIO DE PONTO DIGITAL, A EXEMPLO DO QUE FAZEM OS SERVIDORES PÚBLICOS EFETIVOS.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>OSVALDO CUSTÓDIO DA CRUZ</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/941/941_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/941/941_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">  EU, OSVALDO CUSTÓDIO DA CRUZ, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA EXPEDIDA UMA MOÇÃO DE APLAUSO, EM FAVOR DO SD PM JONAS HENRIQUE DO NASCIMENTO ALVES, BOMBEIRO COMUNITÁRIO DE BURITAMA E SUA COMPETENTE EQUIPE DE AUXILIARES COMPOSTA POR BRIGADISTAS MUNICIPAIS E SOCORRISTAS DE EVENTOS: CARLOS ROBERTO SILVA PESSOA, ANTONIO MARCOS ALVES, EDUARDO LOPES FRAZÃO, GLEICE SANTANA DOS SANTOS SÁ, PAULO AUGUSTO RAMOS MARGARIDO, ROSÂNGELA PEREIRA VALÕES DE ALMEIDA, MÁRCIO ROGÉRIO DE ALMEIDA, FLÁVIA AMANDA DE LIMA VITORELLI, MATEUS LUIZ CONTEL, ALESSANDRO JÚNIOR DA SILVA FELTRIN, ARILDO GONÇALVES CARNEIRO, MARIA LUIZA XAVIER TEIXEIRA, ELVIS ALESSANDRO DA COSTA, ROGÉRIO BUDAIBES TORRES, LUCAS RODRIGUES MENDES, MAURÍCIO ALVES LUIZ, MARLI EUGÊNIA DE ALMEIDA, WELINGTON NOBRE DIAS, LAÍS BACILIERI, JAIME GONÇALVES SAMPAIO, VITOR FERREIRA, PELO GRANDIOSO TRABALHO QUE VEM DESENVOLVENDO NO MUNICÍPIO DE FORMA SATISFATÓRIA, RESPONSÁVEL, COM DETERMINAÇÃO E COMPROMETIMENTO, QUE ALÉM DA PREVENÇÃO E DO COMBATE A INCÊNDIO, OS BRIGADISTAS TAMBÉM ATUAM NOS PROCESSOS DE EVACUAÇÃO DE EMERGÊNCIA EM RECINTOS ONDE HAJA SUPERLOTAÇÃO DE PÚBLICO, ATENDIMENTO A PRIMEIROS SOCORROS. </t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/942/942_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/942/942_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">  EU, JOSÉ ANTONIO ESPÓSITO, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA EXPEDIDA UMA MOÇÃO DE APLAUSO, EM FAVOR DO SENHOR HAMILTON JULIANO REZENDE, JORNALISTA DE SUCESSO, PELO GRANDIOSO TRABALHO QUE DESENVOLVEU AO LONGO DE SUA CARREIRA ESCREVENDO EDIÇÕES ESPECIAIS PARA A CIDADE DE BURITAMA E REGIÃO, TRABALHANDO EM ALGUNS JORNAIS ESCRITOS COMO EXEMPLO NO JORNAL A COMARCA ONDE TRABALHOU POR 17 LONGOS ANOS.    </t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/943/943_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/943/943_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">              EU, JOSÉ ANTONIO ESPÓSITO, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA EXPEDIDA UMA MOÇÃO DE CONGRATULAÇÃO, EM FAVOR DA SENHORA JUCILENE ALENCAR DIAS, 42 ANOS, DIVORCIADA, MÃE DA MARCELA E DO PEDRO AUGUSTO, FILHA DE JOÃO PEDRO DIAS SOBRINHO E TEREZINHA ARANHA ALENCAR, NASCIDA EM NHANDEARA E JÁ LOGO AOS SEUS 6 ANOS TRAZIDA ATÉ O MUNICÍPIO DE BURITAMA, ONDE COM MUITO ESFORÇO E TRABALHO DURO CONQUISTOU COM MÉRITOS O DIREITO DESTA MOÇÃO CONGRATULATÓRIA, DESDE MUITO CEDO, AOS 11 ANOS JÁ TRABALHAVA PARA AJUDAR SUA FAMÍLIA, SEMPRE ESTUDOU EM ESCOLAS PÚBLICAS E COMO MUITAS OUTRAS EM SUA POSIÇÃO VEIO A SE CASAR MUITO JOVEM, APÓS ANOS EM UM RELACIONAMENTO QUE NÃO OBTEVE SUCESSO SEPAROU-SE, ENTÃO ELA SE VIA SOZINHA E COM DOIS FILHOS E UMA PERSPECTIVA QUE NÃO ERA DAS MELHORES, HAVIAM MUITAS PEDRAS NO CAMINHO, UMA MÃE SOLTEIRA COM SEUS DOIS FILHOS EM UMA SOCIEDADE QUE NÃO DÁ LUGAR PARA MULHERES, PORÉM, ELA SUPEROU TODAS AS EXPECTATIVAS E FEZ O QUE NÃO SE ESPERAVA DE ALGUÉM NA SUA SITUAÇÃO, TRABALHOU INCESSANTEMENTE E HOJE TEM UM PAPEL DE RELEVÂNCIA NA SOCIEDADE, HOJE JUCILENE ALENCAR DIAS OU COMO É COMUMENTE CHAMADA &amp;#8220;LENE DIAS&amp;#8221; TEM SEUS 23 ANOS NO RAMO DE SEGUROS E SEUS 9 ANOS COMO CORRETORA, UM DE SEUS FILHOS SE FORMOU EM DIREITO E O OUTRO ESTÁ TERMINANDO O CURSO DE MEDICINA, LENE DIAS É SEM SOMBRAS DE DÚVIDAS UM ESTEREÓTIPO PERFEITO DE UMA MULHER DE SUCESSO! UMA VERDADEIRA GUERREIRA QUE SÓ PLANTA O BEM ONDE QUER QUE PASSA, UMA MULHER DE VERDADE QUE JÁ É COISA RARA HOJE EM DIA. PARABÉNS PELA SUA DETERMINAÇÃO E SUCESSO!_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/944/944_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/944/944_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">              EU, DOUGLAS DE FARIAS FREITAS, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJAM OFICIADOS OS SENHORES RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, E REGINA CÉLIA DOS SANTOS NABHAN, DIRETORA DO DEPARTAMENTO DE ENGENHARIA, OBRAS E SERVIÇOS PÚBLICOS DO GOVERNO DO MUNICÍPIO DE BURITAMA, SOLICITANDO-LHES A GENTILEZA, NO SENTIDO DE INFORMAR O POR QUE O SETOR DE ENGENHARIA DA PREFEITURA MUNICIPAL NÃO ESTÁ CONCEDENDO ALVARÁ PARA CONSTRUÇÃO DE RESIDÊNCIAS GEMINADAS EM NOSSA CIDADE.  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/945/945_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/945/945_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">              EU, DOUGLAS DE FARIAS FREITAS, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODNEY ANTONIO FLORINDO, PROVEDOR DA SANTA CASA DE MISERICÓRDIA SÃO FRANCISCO DE BURITAMA, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA QUAIS AS MEDIDAS EFETIVAS QUE ESTÃO SENDO TOMADAS COM O INTUITO DE DIMINUIR O DÉFICIT ORÇAMENTÁRIO DAQUELA ENTIDADE, UMA VEZ QUE O GOVERNO DO MUNICÍPIO DE BURITAMA JÁ REPASSOU NO CORRENTE ANO DE 2017, À TÍTULO DE SUBVENÇÃO SOCIAL, A IMPORTÂNCIA DE R$. 4.125.063,16, E O QUE SE VERIFICA É QUE A DÍVIDA DA REFERIDA SANTA CASA NÃO DEMONSTRA SINAIS CONSIDERÁVEIS DE QUEDA.  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/946/946_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/946/946_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">              EU, JÉLVIS AILTON DE SOUZA SCACALOSSI, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE FORNECER À ESTA CASA LEGISLATIVA, CÓPIAS DE TODAS AS PORTARIAS EXPEDIDAS PELO GOVERNO DO MUNICÍPIO DE BURITAMA NO PERÍODO COMPREENDIDO ENTRE 23 DE OUTUBRO DE 2017 E 31 DE OUTUBRO DE 2017._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/947/947_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/947/947_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                       EU, RONALDO RAMOS FERNANDES, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, SOBRE QUAIS JUSTIFICATIVAS, A ADMINISTRAÇÃO AUTORIZOU O PAGAMENTO DE GRATIFICAÇÕES DE NÍVEL SUPERIOR E DE REGIME ESPECIAL DE TRABALHO E/OU REGIME DE DEDICAÇÃO EXCLUSIVA AOS SERVIDORES COMISSIONADOS.  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº72/2017.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº73/2017.</t>
   </si>
   <si>
@@ -4975,144 +4975,144 @@
   <si>
     <t>960</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO  LEGISLATIVO  Nº03/2017 DA CÂMARA.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO  DE DECRETO LEGISLATIVO  Nº20/2017.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/972/972_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/972/972_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">              EU, DOUGLAS DE FARIAS FREITAS, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, SE EXISTE UM VEÍCULO DISPONÍVEL PARA USO EXCLUSIVO DOS MÉDICOS DO PSF-PROGRAMA SAÚDE DA FAMÍLIA, UMA VEZ QUE FORAM CONSTATADOS CASOS EM QUE VÁRIOS PROFISSIONAIS ESTÃO INDO FAZER VISITAS DOMICILIARES COM SEUS CARROS PARTICULARES.   </t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/973/973_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/973/973_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EU, DOUGLAS DE FARIAS, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR JOÃO FERMINO FALLEIROS, DIRETOR EXECUTIVO DO SAAEMB-SERVIÇO AUTÔNOMO DE ÁGUA, ESGOTO E MEIO AMBIENTE DO MUNICÍPIO DE BURITAMA, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, SE AQUELA C. AUTARQUIA PROCEDEU AS DEVIDAS FISCALIZAÇÕES ANTES DE RECEBER O LOTEAMENTO RESIDENCIAL RIVIERA SANTA BÁRBARA, UMA VEZ QUE EM VISITA "IN LOCO" VERIFIQUEI QUE HÁ CANOS ESTOURADOS, VAZAMENTO DE ÁGUA ESCORRENDO PELAS RUAS, E SE O SAAEMB É QUEM VAI ASSUMIR ESSES PROBLEMAS QUE FORAM E QUE ESTÃO SENDO ALI DETECTADOS, OU SE É O RESPONSÁVEL PELO REFERIDO EMPREENDIMENTO IMOBILIÁRIO QUEM ARCARÁ COM AS DESPESAS PARA A SUA CABAL RESOLUÇÃO.    _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/974/974_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/974/974_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">              EU, OSVALDO CUSTÓDIO DA CRUZ, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR LUIZ CARLOS DIAS, COORDENADOR DA VISAM/ZOONOSES/VETORES DO GOVERNO DO MUNICÍPIO DE BURITAMA, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, QUANTAS CASOS REGISTRADOS NO EXERCÍCIO DE 2016 DE PESSOAS QUE FORAM DIAGNOSTICADAS COM LEISHMANIOSE E DENGUE EM NOSSA CIDADE, E QUANTAS FORAM PICADAS POR ESCORPIÕES, BEM COMO QUANTOS CASOS FORAM REGISTRADOS NO PERÍODO DE 01 DE JANEIRO DE 2017 A 31 DE OUTUBRO DE 2017.  </t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>RONALDO RAMOS FERNANDES, OSVALDO CUSTÓDIO DA CRUZ</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/975/975_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/975/975_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">              NÓS,  RONALDO RAMOS FERNANDES E OSVALDO CUSTÓDIO DA CRUZ, VEREADORES, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEREMOS, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR JOÃO FERMINO FALLEIROS, DIRETOR EXECUTIVO DO SAAEMB-SERVIÇO AUTÔNOMO DE ÁGUA, ESGOTO E MEIO AMBIENTE DO MUNICÍPIO DE BURITAMA, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, SOBRE UM CAMINHÃO LIMPA FOSSA FLAGRADO DESCARREGANDO RESÍDUOS LÍQUIDO E SÓLIDO NO ATERRO SANITÁRIO, CONFORME DEMONSTRAM IMAGENS CAPTURADAS EM VÍDEO (DVD EM ANEXO).    _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/976/976_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/976/976_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EU, OSVALDO SEBASTIÃO DOS SANTOS, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, O POR QUE AINDA NÃO HOUVE DETERMINAÇÃO OFICIAL PARA O FIEL CUMPRIMENTO DA LEI ORGÂNICA DO MUNICÍPIO DE BURITAMA, NO QUE TANGE À COLOCAÇÃO DO BRASÃO E/OU DA BANDEIRA OFICIAL DO MUNICÍPIO NOS VEÍCULOS QUE COMPÕEM A FROTA MUNICIPAL E QUE AINDA NÃO CONTAM COM ESSES ADESIVOS.   </t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/977/977_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/977/977_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">              EU, OSVALDO SEBASTIÃO DOS SANTOS, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, O POR QUE AINDA NÃO HOUVE DETERMINAÇÃO OFICIAL PARA QUE O VEÍCULO VAN QUE SERVE O CAPS-CENTRO DE ATENÇÃO PSICOSSOCIAL EDIVAL ALEXANDRE DE FREITAS, NÃO TENHA DESVIO DE FINALIDADE E FICASSE À DISPOSIÇÃO SOMENTE DAQUELE ÓRGÃO, PARA O CUMPRIMENTO DOS SEUS INÚMEROS SERVIÇOS DE ROTINA.   _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/985/985_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/985/985_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">              EU, FERNANDO CRISTIANO LAVECCHIA, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, COM REFERÊNCIA AO OFÍCIO Nº 259/17-GP, DATADO DE 02.10.17, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, SE JÁ FOI FEITO O LEVANTAMENTO DOS DÉBITOS ALI APONTADOS; EM CASO POSITIVO, QUAL O VALOR E QUAL O PRAZO PARA QUE A TRANSFERÊNCIA SEJA DE FATO EFETIVADA.   </t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/986/986_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/986/986_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
     EU, OSVALDO SEBASTIÃO DOS SANTOS, ABAIXO ASSINADO, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA EXPEDIDA UMA MOÇÃO DE APOIO, BEM COMO SEJAM OFICIADOS OS EXCELENTÍSSIMOS SENHORES GERALDO JOSÉ RODRIGUES ALCKMIN FILHO, GOVERNADOR DO ESTADO DE SÃO PAULO, MÁGINO ALVES BARBOSA FILHO, SECRETÁRIO DE ESTADO DA SECRETARIA DE SEGURANÇA PÚBLICA DO ESTADO DE SÃO PAULO E CORONEL PM NIVALDO CÉSAR RESTIVO, COMANDANTE GERAL DA POLÍCIA MILITAR DO ESTADO DE SÃO PAULO, MANIFESTANDO-LHES NOSSO APOIO À REIVINDICAÇÃO DOS OFICIAIS OCUPANTES NO POSTO DE 2º TENENTE DA POLÍCIA MILITAR DO ESTADO DE SÃO PAULO.  _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 EXMº. SR. PRESIDENTE DA CÂMARA MUNICIPAL DE BURITAMA=S.P:_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
     EU, OSVALDO SEBASTIÃO DOS SANTOS, ABAIXO ASSINADO, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA EXPEDIDA UMA MOÇÃO DE APOIO, BEM COMO SEJAM OFICIADOS OS EXCELENTÍSSIMOS SENHORES GERALDO JOSÉ RODRIGUES ALCKMIN FILHO, GOVERNADOR DO ESTADO DE SÃO PAULO, MÁGINO ALVES BARBOSA FILHO, SECRETÁRIO DE ESTADO DA SECRETARIA DE SEGURANÇA PÚBLICA DO ESTADO DE SÃO PAULO E CORONEL PM NIVALDO CÉSAR RESTIVO, COMANDANTE GERAL DA POLÍCIA MILITAR DO ESTADO DE SÃO PAULO, MANIFESTANDO-LHES NOSSO APOIO À REIVINDICAÇÃO DOS OFICIAIS OCUPANTES NO POSTO DE 2º TENENTE DA POLÍCIA MILITAR DO ESTADO DE SÃO PAULO.  _x000D_
 _x000D_
                AGUARDA-SE A DECISÃO SOBERANA DO DOUTO PLENÁRIO._x000D_
 _x000D_
                SALA DAS SESSÕES, 08 DE NOVEMBRO DE 2017._x000D_
 _x000D_
 _x000D_
 _x000D_
                               OSVALDO SEBASTIÃO DOS SANTOS_x000D_
                                                     VEREADOR_x000D_
 _x000D_
@@ -5442,265 +5442,265 @@
 RONALDO RAMOS FERNANDES                  VANIA TERESINHA MACENO NAZÁRIO_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
                                       JÉLVIS AILTON DE SOUZA SCACALOSSI_x000D_
                                                                PRESIDENTE_x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/987/987_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/987/987_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">              EU, RONALDO RAMOS FERNANDES, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR JOÃO FERMINO FALLEIROS, DIRETOR EXECUTIVO DO SAAEMB-SERVIÇO AUTÔNOMO DE ÁGUA, ESGOTO E MEIO AMBIENTE DO MUNICÍPIO DE BURITAMA, COM REFERÊNCIA AO PROJETO DE LEI Nº 80/17, APROVADO NA SESSÃO ORDINÁRIA DO DIA 06.11.17, QUE AUTORIZA O SAAEMB A RECEBER MATERIAIS EM DOAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, QUAL A DESTINAÇÃO QUE SERÁ DADA AOS HIDRÔMETROS QUE SERÃO RECEBIDOS EM DOAÇÃO, TENDO EM VISTA QUE TODOS OS REGISTROS INSTALADOS SÃO COBRADOS DOS MUNÍCIPES, BEM COMO INFORMAR SE HOUVE ALGUM TERMO DE AJUSTE DE CONDUTA (TAC) OU COMPROMISSO DE AJUSTE DE CONDUTA (CAC), OU QUALQUER COISA DO GÊNERO PARA QUE O EMPREENDEDOR EGAS FRANCISCO JÚLIO FIZESSE TAL DOAÇÃO ÀQUELA C. AUTARQUIA.   </t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº82/2017</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/989/989_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/989/989_texto_integral.docx</t>
   </si>
   <si>
     <t>EU, FERNANDO CRISTIANO LAVECCHIA, ABAIXO ASSINADO, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA EXPEDIDA UMA MOÇÃO DE CONGRATULAÇÃO, EM FAVOR DO JOVEM FERNANDO MELLO DUARTE,  ADVOGADO, MEDIADOR JUDICIAL E ESPECIALISTA EM DIREITO PROCESSUAL CIVIL, FILHO DE CLÁUDIO TEIXEIRA DUARTE E DE NEIVA DE PÁDUA MELLO DUARTE, POSSUI GRADUAÇÃO EM DIREITO PELO CENTRO UNIVERSITÁRIO CATÓLICO SALESIANO AUXILIUM DE ARAÇATUBA-SP (2012), COM ESPECIALIZAÇÃO EM PÓS-GRADUAÇÃO EM DIREITO PROCESSUAL CIVIL PELA FACULDADE DAMÁSIO EDUCACIONAL (2014) E HABILITADO COMO CONCILIADOR E MEDIADOR JUDICIAL JUNTO AO TRIBUNAL DE JUSTIÇA DO ESTADO DE SÃO PAULO, NUPEMEC-TJ/SP (2015), ATUANDO COMO ADVOGADO NA COMARCA DE BURITAMA E REGIÃO.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/990/990_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/990/990_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                       EU, RONALDO RAMOS FERNANDES, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, SE JÁ FORAM RECEBIDAS PELO GOVERNO DO MUNICÍPIO DE BURITAMA AS OBRAS DE INFRAESTRUTURA DO LOTEAMENTO RESIDENCIAL TERRAS DE SANTA BÁRBARA, UMA VEZ QUE NO ATO DA APROVAÇÃO DO REFERIDO LOTEAMENTO, NÃO CONSTAVA EM SUA PLANILHA DE IMPLANTAÇÃO A REDE COLETORA DE ESGOTO, SENDO QUE É NOTÓRIO QUE A LEI VIGENTE À ÉPOCA EXIGIA A CONSTRUÇÃO DA ALUDIDA REDE COLETORA, E SOMENTE ANOS DEPOIS É QUE FOI APROVADA NESTA CASA DE LEIS UM PROJETO QUE DISPENSAVA A EXECUÇÃO DE TAIS MELHORIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/991/991_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/991/991_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EU, DOUGLAS DE FARIAS FREITAS, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJAM OFICIADOS OS SENHORES RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, REGINA CÉLIA DOS SANTOS NABHAN, DIRETORA DO DEPARTAMENTO DE ENGENHARIA, OBRAS E SERVIÇOS PÚBLICOS DO GOVERNO DO MUNICÍPIO DE BURITAMA, E GERSON ALBINO PEREIRA, DELEGADO DO OFICIAL DE REGISTRO DE IMÓVEIS DE BURITAMA, SOLICITANDO-LHES A GENTILEZA, NO SENTIDO DE FORNECEREM À ESTA CASA LEGISLATIVA, CÓPIA DO DOCUMENTO COMPROBATÓRIO DA APROVAÇÃO DO LOTEAMENTO RESIDENCIAL PALMEIRAS, LOCALIZADO À MARGEM ESQUERDA DA RUA CUNHA BUENO, SENTIDO CIDADE-BAIRRO (EM CASO POSITIVO).  </t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/992/992_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/992/992_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">              EU, RONALDO RAMOS FERNANDES, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR JOÃO FERMINO FALLEIROS, DIRETOR EXECUTIVO DO SAAEMB-SERVIÇO AUTÔNOMO DE ÁGUA, ESGOTO E MEIO AMBIENTE DO MUNICÍPIO DE BURITAMA, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, O POR QUE VEM SENDO LANÇADO ESGOTO "IN NATURA" EM CONTATO DIRETO COM O SOLO NA LAGOA DE TRATAMENTO, HAVENDO NO LOCAL A LAGOA PRIMÁRIA QUE É ONDE SE DECANTA O LÍQUIDO SÓLIDO E A LAGOA SECUNDÁRIA JÁ NÃO TERÁ MAIS SERVENTIA, PORQUE NÃO ADIANTA JOGAR O AGENTE BIOLÓGICO SE O LODO FICA DEPOSITADO NO FUNDO QUANDO O CORRETO TERIA QUE SER ABERTA UMA LAGOA PEQUENA PARA QUE O LODO FICASSE DEPOSITADO NO FUNDO PARA SE FAZER A DECANTAÇÃO E DEPOIS, ENTÃO, SE FAZER A CENTRIFUGAÇÃO DO MESMO. </t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>REQUER  URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 83/2017</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>REQUER  URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 84/2017</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1012/1012_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1012/1012_texto_integral.docx</t>
   </si>
   <si>
     <t>EU, RONALDO RAMOS FERNANDES, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR WILSON ROSALINO BORGES, PRESIDENTE DO COMTUR-CONSELHO MUNICIPAL DE TURISMO DE BURITAMA, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE FORNECER UMA CÓPIA DA ATA DO CONSELHO ONDE FICOU DECIDIDO O LUGAR QUE SERIA REALIZADA A FESTA DAS NAÇÕES, CUJO EVENTO FOI LEVADO A EFEITO NO SÁBADO, DIA 28 DE OUTUBRO DE 2017, EM PRAÇA PÚBLICA, BEM COMO INFORMAR O VALOR GASTO PELA PREFEITURA MUNICIPAL NA REALIZAÇÃO DO REFERIDO EVENTO GASTRONÔMICO E CULTURAL.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1013/1013_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1013/1013_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">NÓS, FERNANDO CRISTIANO LAVECCHIA E DOUGLAS DE FARIAS FREITAS, VEREADORES, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEREMOS, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE FORNECER OS ESCLARECIMENTOS NECESSÁRIOS À ESTA CASA LEGISLATIVA, O POR QUE AINDA NÃO FORAM TOMADAS AS PROVIDÊNCIAS PARA SANAR O PROBLEMA DE VAZAMENTO DE ÁGUA EM DIAS DE CHUVA E ALAGAMENTO DE ALGUMAS DEPENDÊNCIAS DA UBS-UNIDADE BÁSICA DE SAÚDE NICOLA LAVECCHIA (VÍDEOS ILUSTRATIVOS EM ANEXO).  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1014/1014_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1014/1014_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EU, DOUGLAS DE FARIAS FREITAS, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE FORNECER À ESTA CASA LEGISLATIVA, CÓPIA DA PLANTA ORIGINAL DO PROJETO DE CONSTRUÇÃO DO PRÉDIO DO NAMP-NÚCLEO DE APOIO MULTIDISCIPLINAR PEDAGÓGICO, ORIGINADO DE PERMUTA DO GOVERNO DO MUNICÍPIO DE BURITAMA COM AS ÁREAS INSTITUCIONAIS DO LOTEAMENTO ESPECIAL TERRAS DE SANTA BÁRBARA, DE PROPRIEDADE DOS SENHORES JOAQUIM DIAS SALES FILHO E CLÁUDIO ROBERTO BRUNO AZEVEDO (LEI MUNICIPAL Nº 4.050, DE 06 DE AGOSTO DE 2014), CÓPIA DO CAC-COMPROMISSO DE AJUSTAMENTO DE CONDUTA FIRMADO ENTRE AS PARTES, BEM COMO CÓPIA DO COMPETENTE LAUDO OFICIAL DE RECEBIMENTO DA OBRA.  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1015/1015_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1015/1015_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">              EU, VANIA TERESINHA MACENO NAZÁRIO, VEREADORA, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR COM PRECISÃO À ESTA CASA LEGISLATIVA, A DATA EM QUE SE DARÁ A CONSTRUÇÃO DAS SALAS DE AULA DA EMEI ODETE DE OLIVEIRA FEROLDI, DESTINADAS AOS ALUNOS QUE PARTICIPAM DO "PROJETO DE ATIVIDADE COMPLEMENTAR", UMA VEZ QUE OS MESMOS NECESSITAM DE UM ESPAÇO FÍSICO MAIS AMPLO E CONFORTÁVEL PARA A REALIZAÇÃO DE TAIS ATIVIDADES.  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº85.  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº86.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DO PROJETO DE RESOLUÇÃO  Nº09.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1019/1019_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1019/1019_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EU, RONALDO RAMOS FERNANDES, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA EXPEDIDA UMA MOÇÃO DE CONGRATULAÇÃO, EM FAVOR DOS SEGUINTES SERVIDORES PÚBLICOS MUNICIPAIS, LOTADOS NO CARGO DE AGENTES COMUNITÁRIOS DE SAÚDE: ADRIANA DE OLIVEIRA FONSECA, ANA PAULA ARRUDA DOS SANTOS, ANA ROSA GARCIA, ANDERSON DA SILVA BARRETO, APARECIDA FERNANDA OLIVEIRA PEREIRA, CAROLINE RODRIGUES, DANIELE ALCÂNTARA DE OLIVEIRA PERASSOLI, EMERSON LUIZ RIBEIRO BAIÃO COSTA, ERIKA VERGÍLIO MARQUES, FABIANO DONIZETE LAVECCHIA, GISLAINE BATISTA DA COSTA BUGUE, GISLAINE CRISTINA VIEIRA SIMÃO GONSALES, HELENA RODRIGUES, IRACÍ MARIA NOBRE DE MORAIS, IRENE MARIA DE SOUZA DIAS, JAQUELINA ALVES DE SOUZA, JENNIFER PERES, JOSILENE DE JESUS VIEIRA FERREIRA, JULIANA APARECIDA MUNHOZ COSTA, JULIANE DA SILVA ALVES, LUCIANA DE FATIMA DA SILVA CUNHA, MAÍSA RODRIGUES ALVES, MARIA NINA APARECIDA REZENDE, MARIA DA LUZ MELO VIEIRA, MARTA MARIA ANTONIO, NANCI DE MELLO TRINDADE, NATALIA CRISTINA DOS SANTOS PEREIRA, NATALIA MURYEL GARCIA ARECO, NEULA PEREIRA DOS SANTOS, RAQUEL RIBEIRO CUNHA, RENATA DA SILVA GONÇALVES MARÇAL, ROSA MARINA DE SOUZA SANCHES ALVES, ROSÂNGELA APARECIDA FERNANDES RODRIGUES, SARA RIBEIRO FELIX E SILVANA RENATA DOS SANTOS, PELO GRANDIOSO TRABALHO QUE VÊM DESENVOLVENDO, QUE DENTRE TANTAS ATIVIDADES INERENTES AO CARGO QUE OCUPAM, ESTIMULAM CONTINUAMENTE A ORGANIZAÇÃO COMUNITÁRIA, PARTICIPANDO DA VIDA DA COMUNIDADE, PRINCIPALMENTE ATRAVÉS DAS ORGANIZAÇÕES, COM VISTAS À MELHORIA DE VIDA DA POPULAÇÃO. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1020/1020_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1020/1020_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">              EU, RONALDO RAMOS FERNANDES, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR JOÃO FERMINO FALLEIROS, DIRETOR EXECUTIVO DO SAAEMB-SERVIÇO AUTÔNOMO DE ÁGUA, ESGOTO E MEIO AMBIENTE DO MUNICÍPIO DE BURITAMA, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, O VALOR DOS RECURSOS FINANCEIROS EXISTENTES DAQUELA AUTARQUIA NA PRESENTE DATA (DISPONIBILIDADE DE CAIXA).  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1021/1021_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1021/1021_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EU, DOUGLAS DE FARIAS FREITAS, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, O POR QUE AS DEPENDÊNCIAS DO ESTÁDIO DE FUTEBOL CARLOS GUERBACH (BURITAMA FUTEBOL CLUBE) NÃO ESTÃO SENDO DEVIDAMENTE ZELADAS PELO SETOR COMPETENTE DO GOVERNO DO MUNICÍPIO DE BURITAMA, UMA VEZ FOI EDITADA A MUNICIPAL Nº 4.063, DATADA DE 03 DE SETEMBRO DE 2014, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER EM DOAÇÃO ONEROSA, O PATRIMÔNIO DO BURITAMA FUTEBOL CLUBE CONSISTENTE DO IMÓVEL OBJETO DA MATRÍCULA IMOBILIÁRIA Nº 006332 E RESPECTIVAS BENFEITORIAS, E DÁ OUTRAS PROVIDÊNCIAS, INFORMAR SE COM A EXISTÊNCIA DE LEGISLAÇÃO AUTORIZANDO O MUNICÍPIO RECEBER REFERIDA DOAÇÃO DE QUEM É A RESPONSABILIDADE DE PROCEDER OS SERVIÇOS DE CONSERVAÇÃO E MANUTENÇÃO DO ALUDIDO PATRIMÔNIO (FOTOS ILUSTRATIVAS EM ANEXO), BEM COMO EXPLICAR O QUE SÃO "QUESTÕES BUROCRÁTICAS" QUE FORAM COLOCADAS NO OFÍCIO 259/17-GP, DE 02.10.17, E O POR QUE O MUNICÍPIO NÃO ENTRA VIA JUDICIAL PARA RESOLVER TAL PENDÊNCIA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1022/1022_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1022/1022_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">              EU, DOUGLAS DE FARIAS FREITAS, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR EDILSON CARLOS DE PAIVA, DIRETOR MUNICIPAL DE SAÚDE, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA COMO FUNCIONARÁ AS UBS-UNIDADES BÁSICAS DE SAÚDE NESSE FINAL DE ANO, UMA VEZ QUE AO QUE SE SABE É HAVERÁ APENAS UM MÉDICO NA UBS NICOLA LAVECCHIA E NENHUM NO CENTRO DE SAÚDE JAIME PINTO CUNHA, POR CONTA DE QUE O PROFISSIONAL RENATO NOBURRIRO MAEGAWA ENTRARÁ DE FÉRIAS E A MÉDICA SANDRA CRISTINA WEDEKIN PEDIU EXONERAÇÃO DO CARGO, BEM COMO INFORMAR QUAIS AS MEDIDAS URGENTES ESTÃO SENDO TOMADAS PARA QUE SE TENHA UM REGULAR FUNCIONAMENTO DAS REFERIDAS UNIDADES BÁSICAS DE SAÚDE NESSE FINAL DE EXERCÍCIO. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 04/17</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DOP PROJETO DE LEI Nº87/17.</t>
   </si>
   <si>
@@ -5709,1907 +5709,1907 @@
   <si>
     <t>306</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DOP PROJETO DE LEI Nº88/17.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NA DELIBERAÇÃO DOP PROJETO DE LEI Nº89/17.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/383/383_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/383/383_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">            O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE REPAROS E ADEQUAÇÕES NA BOCA DE LOBO EXISTENTE NA CONFLUÊNCIA DAS RUAS RUBIÃO JÚNIOR E DR. PRESCILIANO PINTO DE ALMEIDA. (FOTOS ILUSTRATIVAS DO LOCAL).  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/384/384_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/384/384_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AOS SENHORES RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, GISELDA ELIAS DA CUNHA, DIRETORA MUNICIPAL DE TRÂNSITO, E PRESIDENTE OU ALGUM REPRESENTANTE DO CONSEG-CONSELHO COMUNITÁRIO DE SEGURANÇA DO MUNICÍPIO DE BURITAMA, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE CONSTRUÇÃO DE DUAS LOMBADAS OU DE QUAISQUER OUTROS TIPOS DE REDUTORES DE VELOCIDADE NA AVENIDA BENEDITO VIEIRA GARCIA, SENDO UMA, SENTIDO CIDADE-BAIRRO, MAIS PRECISAMENTE EM FRENTE AO Nº 201 (EM FRENTE AO CUBO MÁGICO), E OUTRA, SENTIDO BAIRRO-CIDADE, NAS PROXIMIDADES DO MESMO IMÓVEL COMERCIAL.   </t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/385/385_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/385/385_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AOS SENHORES RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, GISELDA ELIAS DA CUNHA, DIRETORA MUNICIPAL DE TRÂNSITO, E PRESIDENTE OU ALGUM REPRESENTANTE DO CONSEG-CONSELHO COMUNITÁRIO DE SEGURANÇA DO MUNICÍPIO DE BURITAMA, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE CONSTRUÇÃO DE UMA LOMBADA OU DE QUALQUER OUTRO TIPO DE REDUTOR DE VELOCIDADE NA AVENIDA DANIEL LUIZ GUERBAS,  SENTIDO BURITAMA-ZACARIAS, MAIS PRECISAMENTE NAS PROXIMIDADES DA EMPRESA VIVATI.   </t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/386/386_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/386/386_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AOS SENHORES RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, GISELDA ELIAS DA CUNHA, DIRETORA MUNICIPAL DE TRÂNSITO, E PRESIDENTE OU ALGUM MEMBRO REPRESENTANTE DA DIRETORIA DO CONSEG-CONSELHO COMUNITÁRIO DE SEGURANÇA DO MUNICÍPIO DE BURITAMA, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE CONSTRUÇÃO DE UMA LOMBADA OU DE QUALQUER OUTRO TIPO DE REDUTOR DE VELOCIDADE NA AVENIDA WALDEVINO ISMAEL DE SOUZA, SENTIDO BURITAMA-TURIÚBA, MAIS PRECISAMENTE EM NAS PROXIMIDADES DO CONJUNTO HABITACIONAL ANA TEIXEIRA ALVES.   </t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>DOUGLAS DE FARIAS FREITAS, VANIA TERESINHA MACENO NAZÁRIO</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/387/387_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/387/387_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, INDICANDO, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS E DESENVOLVIDOS OS DEVIDOS ESTUDOS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE CONSTRUÇÃO DE UMA UBS-UNIDADE BÁSICA DE SAÚDE EM UMA ÁREA INSTITUCIONAL LOCALIZADA NA CONFLUÊNCIA DAS RUAS AFONSO PENA E JOSÉ MAGNO, NO LOTEAMENTO RESIDENCIAL CIDADE JARDIM.     _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/388/388_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/388/388_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, INDICANDO, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS E DESENVOLVIDOS OS DEVIDOS ESTUDOS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE ILUMINAÇÃO PÚBLICA AO LONGO DE TODO O TRAJETO DA CICLOVIA MÁRIO BIANCHINNI, QUE VAI DA CIDADE AO PARQUE TURÍSTICO JOÃO SIMÃO GARCIA, PRAINHA, CUJA DISTÂNCIA É DE 4,5 KMS. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/392/392_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/392/392_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, INDICANDO, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS E DESENVOLVIDOS OS DEVIDOS ESTUDOS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE MELHORIA NA ILUMINAÇÃO PÚBLICA NA RUA JOAQUIM DIAS SALES, MAIS PRECISAMENTE EM FRENTE À PRAÇA APARECIDO RODRIGUES MOUTINHO, COMO COLOCAÇÃO DE MAIS POSTES DE ILUMINAÇÃO PÚBLICA, E BRAÇOS DE LUZ, COM LUMINÁRIAS. </t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/393/393_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/393/393_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">, INDICANDO AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, INDICANDO, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS E DESENVOLVIDOS OS DEVIDOS ESTUDOS, OBJETIVANDO CONTATAR A EMPRESA ELEKTRO-ELETRICIDADE E SERVIÇOS S.A., NO SENTIDO DE DETERMINAR QUE ENTRE LOGO EM OPERAÇÃO OS SERVIÇOS DE ILUMINAÇÃO PÚBLICA AO LONGO DA AVENIDA WALDEVINO ISMAEL DE SOUZA, NAS IMEDIAÇÕES DO CONJUNTO HABITACIONAL ANA TEIXEIRA ALVES; </t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/394/394_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/394/394_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, INDICANDO, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS E DESENVOLVIDOS OS DEVIDOS ESTUDOS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE MELHORIA NOS INTERIORES DAS GLEBAS DE NOSSA CIDADE, QUE ESTÃO DE CERTA FORMA, MAL CONSERVADOS, ABANDONADOS;    </t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/395/395_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/395/395_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, INDICANDO, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS E DESENVOLVIDOS OS DEVIDOS ESTUDOS, OBJETIVANDO A COLOCAÇÃO DE PLACAS INDICATIVAS DOS PONTOS TURÍSTICOS DE NOSSO MUNICÍPIO, COMO O PARQUE TURÍSTICO JOÃO SIMÃO GARCIA, PRAINHA, DOS CONDOMÍNIOS RESIDENCIAIS E OUTROS IGUALMENTE IMPORTANTES E PITORESCOS, NAS PRINCIPAIS VIAS PÚBLICAS DE ENTRADAS DE NOSSA CIDADE;   </t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/396/396_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/396/396_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICANDO AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A CONSTRUÇÃO DE UMA COBERTURA METÁLICA AO LADO DA ESTAÇÃO ELEVATÓRIA DE ESGOTO SANITÁRIO, LOCALIZADO NA RUA RUBIÃO JÚNIOR, NAS PROXIMIDADES DO ESTABELECIMENTO COMERCIAL DENOMINADO "ÚLTIMO GOLE", MAIS PRECISAMENTE DE FRENTE O IMÓVEL RESIDENCIAL DE NÚMERO 200</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/397/397_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/397/397_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A COLOCAÇÃO DE PLACAS DE SINALIZAÇÃO DE TRÂNSITO, TANTO AÉREAS QUANTO DE SOLO, TAIS COMO: "CUIDADO  ESCOLA", "VELOCIDADE PERMITIDA 30 KM/H", "VELOCIDADE PERMITIDA 20 KM/H", NA RUA TÂNUS ANTÔNIO, NAS PROXIMIDADES DA CRECHE MUNICIPAL PRÓ-INFÂNCIA RUBENS ANTONIO - "COCO"; </t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/398/398_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/398/398_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">INDICANDO AOS SENHORES RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, GISELDA ELIAS DA CUNHA, DIRETORA MUNICIPAL DE TRÂNSITO, E PRESIDENTE OU ALGUM REPRESENTANTE DO CONSEG-CONSELHO COMUNITÁRIO DE SEGURANÇA DO MUNICÍPIO DE BURITAMA, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE CONSTRUÇÃO DE DUAS LOMBADAS OU DE QUAISQUER OUTROS TIPOS DE REDUTORES DE VELOCIDADE NA RUA TÂNUS ANTÔNIO, SENDO UMA NAS PROXIMIDADES COM A CONFLUÊNCIA DA RUA AFONSO BRUNO E OUTRA NAS PROXIMIDADES COM A CONFLUÊNCIA DA RUA DIONÍSIO PINA NO LOTEAMENTO RESIDENCIAL MONTE LÍBANO;   </t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/399/399_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/399/399_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICANDO AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE TOMAR AS PROVIDÊNCIAS NECESSÁRIAS, COBRANDO DOS RESPONSÁVEIS, JUNTAMENTE COM A DIRETOR MUNICIPAL DE SAÚDE, EDILSON CARLOS DE PAIVA, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE LIMPEZA DE UMA ÁREA VERDE, DE PROPRIEDADE DA MUNICIPALIDADE, LOCALIZADA NA RUA TÂNUS ANTÔNIO, NO LOTEAMENTO RESIDENCIAL MONTE LÍBANO, MAIS PRECISAMENTE DE FRENTE AO IMÓVEL RESIDENCIAL DE NÚMERO 629, NAS PROXIMIDADES DA CONFLUÊNCIA COM A RUA AFONSO BRUNO;</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/400/400_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/400/400_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICANDO AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE TOMAR AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE REPAROS E MANUTENÇÃO DE TRÊS BUEIROS TOTALMENTE ABERTOS NAS RUAS CAIO CÉSAR PIERONI FARINA E JUSTINO PEREIRA DOS SANTOS, SENDO QUE NESTA VIA PÚBLICA ALÉM DA EXISTÊNCIA DE TRÊS BUEIROS TOTALMENTE ABERTOS, HÁ TAMBÉM, UM IMENSO BURACO, TODO COBERTO DE ÁGUA, NA CONFLUÊNCIA COM A RUA AYRTON SENNA DA SILVA, TORNANDO-SE PROPÍCIOS PARA A OCORRÊNCIA DE ACIDENTES, PRINCIPALMENTE COM CRIANÇAS, SERVINDO COMO DEPÓSITO ONDE PESSOAS JOGUEM TODO TIPO DE ENTULHO NESSES LOCAIS, DESDE LIXO DOMÉSTICO ATÉ ANIMAIS MORTOS</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/401/401_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/401/401_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICANDO AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE TOMAR AS PROVIDÊNCIAS NECESSÁRIAS, DETERMINANDO AO SETOR COMPETENTE DO GOVERNO DO MUNICÍPIO DE BURITAMA, OBJETIVANDO PASSAR A MOTONIVELADORA NA ESTRADA MUNICIPAL QUE TEM INÍCIO NA MARGEM DIREITA DA ESTRADA VICINAL DR. CARLOS FRANCISCO ALVES QUE LIGA BURITAMA A TURIÚBA, TENDO INÍCIO NO IPÊZINHO, PASSANDO PELO BAIRRO CAPIVARA, PROPRIEDADES DOS SENHORES JOÃO CHAVES NETO, ADEMAR LOPES DO PRADO E ISMÊMIO PEDRO MACENO, ONDE EXATAMENTE SE DÁ O LIMITE DOS MUNICÍPIOS BURITAMA/TUIRIÚBA</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/402/402_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/402/402_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICANDO AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE TOMAR AS PROVIDÊNCIAS NECESSÁRIAS, DETERMINANDO AO SETOR COMPETENTE DO GOVERNO DO MUNICÍPIO DE BURITAMA, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE RECAPEAMENTO ASFÁLTICO NA RUA RUI BARBOSA, NO TRECHO COMPREENDIDO ENTRE AS RUAS DR. PRESCILIANO PINTO DE ALMEIDA E DOS PEREIRAS</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/403/403_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/403/403_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICANDO AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE TOMAR AS PROVIDÊNCIAS NECESSÁRIAS, DETERMINANDO AO SETOR COMPETENTE DO GOVERNO DO MUNICÍPIO DE BURITAMA, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE LIMPEZA DO TERRENO ONDE ESTÁ LOCALIZADA A PISTA DE SKATE MOACIR SEVERINO PEREIRA, ONDE HÁ MUITO MATO NO SEU ENTORNO, BEM COMO A INSTALAÇÃO ALI DE UM BEBEDOURO DE ÁGUA PARA USO DOS JOVENS SKATISTAS QUE FREQUENTAM AQUELE LOCAL</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
     <t>OSVALDO CUSTÓDIO DA CRUZ, DOUGLAS DE FARIAS FREITAS</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/404/404_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/404/404_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICANDO AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, INDICANDO, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO CONTATAR A EMPRESA ELEKTRO, NO SENTIDO DE DETERMINAR QUE ENTRE LOGO EM OPERAÇÃO OS SERVIÇOS DE ILUMINAÇÃO PÚBLICA DAS VIAS PÚBLICAS DO LOTEAMENTO RESIDENCIAL JARDIM SANTA THERESA</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/405/405_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/405/405_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICANDO AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, INDICANDO, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A AQUISIÇÃO DE VENENO APROPRIADO PARA QUE O MUNICÍPIO POSSA EFETUAR UMA DETETIZAÇÃO ADEQUADA NOS TERRENOS BALDIOS, BUEIROS E BOCAS DE LOBO, VISANDO A EXTERMINAÇÃO DE ESCORPIÕES QUE ESTÃO SURGINDO EM VÁRIOS PONTOS DA CIDADE</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/406/406_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/406/406_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICANDO AO SENHOR MARCOS ANTONIO GIOLI, PRESIDENTE DA COMISSÃO ORGANIZADORA DA 32ª FESTA DO PEÃO DE BOIADEIRO DE BURITAMA, INDICANDO, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO QUE POR OCASIÃO DA REALIZAÇÃO DO EVENTO DESTE ANO E DOS PRÓXIMOS, OS PORTÕES DO RECINTO DE FESTAS E EXPOSIÇÕES ODILON FERREIRA DE ALMEIDA, SEJAM ABERTOS PARA A POPULAÇÃO QUE COMPROVADAMENTE RESIDE EM BURITAMA, 50% DO ESPAÇO FÍSICO DA PRAÇA DE ALIMENTAÇÃO SEJA LOCADA COM COMERCIANTES DO MUNICÍPIO DE BURITAMA, SEM COBRANÇA DE TAXAS, E 20% DO VALOR ARRECADADO PROVENIENTE DA LOCAÇÃO DO REFERIDO ESPAÇO FÍSICO, SEJAM REVERTIDOS PARA A COMISSÃO ORGANIZADORA DA TRADICIONAL FESTA DO PEÃO</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/407/407_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/407/407_texto_integral.doc</t>
   </si>
   <si>
     <t>, INDICANDO AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO DETERMINAR AO SETOR COMPETENTE PASSAR A MOTONIVELADORA NAS SEGUINTES ESTRADAS MUNICIPAIS: ESTRADA MUNICIPAL GUILHERME GUERBAS NETO, QUE TEM INÍCIO NAS PROXIMIDADES DA LAGOA DO SAPO, LIGANDO BURITAMA AO LOTEAMENTO RESIDENCIAL JARDIM ITAPARICA; ESTRADA MUNICIPAL PREFEITO REALINO FEROLDI, QUE SE INICIA JUNTO À ESTRADA MARIA TEREZA CARDOSO - KM 1, PASSANDO PELO ANTIGO MATADOURO MUNICIPAL, BAIRROS LAGEADO, CORREGUINHO E FERRAZ, ATÉ ENCONTRAR A ESTRADA MUNICIPAL BTM-350, LOCALIZADA NA FAZENDA SARJOB; ESTRADA MUNICIPAL JOÃO CARDOSO DE MORAES, QUE SE INICIA NA RUA GUILHERME GUERBAS, JUNTO AO LIMITE DO PERÍMETRO URBANO, MARGEANDO O RIBEIRÃO PALMEIRAS, PASSANDO PELA IGREJINHA, SERINGAL PAULISTA, ATÉ O LIMITE DOS MUNICÍPIOS BURITAMA-TURIÚBA; ESTRADA MUNICIPAL AMÉRICO PEREIRA DIAS, QUE TEM O SEU INÍCIO JUNTO À MARGEM ESQUERDA DA ESTRADA VICINAL ANTONIO ALVES TEIXEIRA, SENTIDO BURITAMA-SP-461, DEPUTADO ROBERTO ROLLEMBERG, PASSANDO POR DIVERSAS PROPRIEDADES RURAIS, CONDOMÍNIO LAGO AZUL, LOTEAMENTOS RESIDENCIAIS LAZO AZUL, PRAIA BELA E PORTAL DA PRAIA, ATÉ ENCONTRAR A ESTRADA VICINAL ANTONIO ALVES TEIXEIRA, JÁ NAS PROXIMIDADES DO PARQUE TURÍSTICO JOÃO SIMÃO GARCIA, PRAINHA, KM 4,5; ESTRADA MUNICIPAL ANTONIO BATISTA BORGES - "BÓRGINHO", QUE TEM INÍCIO A PARTIR DA AVENIDA VICENTE JOSÉ TRINDADE, TÉRMINO DO CONJUNTO HABITACIONAL HORÁCIO RODRIGUES GOULART, PASSANDO POR VÁRIAS PROPRIEDADES RURAIS ATÉ ENCONTRAR A ESTRADA DE ACESSO À FAZENDA MACUCO, DAÍ VIRANDO À ESQUERDA, SEGUINDO EM LINHA RETA ATÉ ENCONTRAR A PORTARIA Nº 02 DO LOTEAMENTO RESIDENCIAL RIVIERA SANTA BÁRBARA; AVENIDA LAUDELINO BATISTA BORGES, QUE TEM INÍCIO JUNTO A PORTARIA Nº 02 DO LOTEAMENTO RESIDENCIAL RIVIERA SANTA BÁRBARA, PASSANDO PELO LOTEAMENTO RESIDENCIAL RECANTO DO LAGO AZUL ATÉ O SEU FINAL, QUE SE DÁ EXATAMENTE NA DIVISA DA PROPRIEDADE DO SENHOR MÁRCIO PASSOS CAIRES;</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/408/408_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/408/408_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICANDO AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO DETERMINAR AO SETOR COMPETENTE DO GOVERNO DO MUNICÍPIO DE BURITAMA, VISANDO TAPAR UM ENORME BURACO EXISTENTE NO CRUZAMENTO DAS RUAS ELÓI MUNIZ DE FREITAS E JOAQUIM PEREIRA ROSA</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/409/409_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/409/409_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICANDO AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO DESIGNAR UM FISIOTERAPEUTA PARA DESENVOLVER AS SUAS ATIVIDADES JUNTO AO ASILO LAR DOS VELHOS SÃO CAMILO DE LELES DE BURITAMA</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/410/410_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/410/410_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICANDO AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO DETERMINAR A COLOCAÇÃO DE UMA CAÇAMBA NA ESTRADA VICINAL DR. CARLOS FRANCISCO ALVES, QUE LIGA BURITAMA A TURIÚBA, NAS PROXIMIDADES DA ANTIGA E CONHECIDA "MATINHA DO ZÉ OVEIRO"</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/411/411_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/411/411_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICANDO AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO INCLUIR NO CALENDÁRIO OFICIAL DO MUNICÍPIO A FESTA DAS NAÇÕES EM NOSSA CIDADE, CONTANDO COM A PARTICIPAÇÃO DAS ENTIDADES ASSISTENCIAIS DO MUNICÍPIO, INCLUSIVE O FUNDO SOCIAL DE SOLIDARIEDADE, E COMO SUGESTÃO, PODENDO SER NA ÚLTIMA SEMANA DO MÊS DE NOVEMBRO DE CADA ANO, COM INÍCIO NA QUINTA E TÉRMINO NO DOMINGO, COM RENDA REVERTIDA ÀS ENTIDADES PARTICIPANTES</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>FERNANDO CRISTIANO LAVECCHIA, JOSÉ ANTONIO ESPÓSITO, JOSÉ DOMINGOS MARTINS FILHO, OSVALDO CUSTÓDIO DA CRUZ, RONALDO RAMOS FERNANDES</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/412/412_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/412/412_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICANDO AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE TOMAR AS PROVIDÊNCIAS NECESSÁRIAS E DESENVOLVIDOS OS DEVIDOS ESTUDOS, OBJETIVANDO DETERMINAR A ABERTURA DO CENTRO DE SAÚDE JAIME PINTO CUNHA, A FARMÁCIA MUNICIPAL E OS SERVIÇOS DE ENFERMAGEM, QUE PERMANEÇAM ABERTOS E EM PLENO FUNCIONAMENTO NOS FINAIS DE SEMANA, FERIADOS E FERIADOS PROLONGADOS COM PONTOS FACULTATIVOS, PELO MENOS ATÉ O MEIO DIA</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/413/413_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/413/413_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICANDO AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE TOMAR AS PROVIDÊNCIAS NECESSÁRIAS E DESENVOLVIDOS OS DEVIDOS ESTUDOS, OBJETIVANDO ENCAMINHAR À ESTA CASA LEGISLATIVA UM PROJETO DE LEI COMPLEMENTAR, DISPONDO SOBRE ALTERAÇÃO DAS LEIS MUNICIPAIS NºS 2.024 E 2.052, AUTORIZANDO A INCORPORAÇÃO DA GRATIFICAÇÃO DE 40% (REGIME ESPECIAL DE TRABALHO) NOS VENCIMENTOS DOS SERVIDORES PÚBLICOS MUNICIPAIS</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/414/414_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/414/414_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICANDO AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE TOMAR AS PROVIDÊNCIAS NECESSÁRIAS E DESENVOLVIDOS OS DEVIDOS ESTUDOS, EXPEDINDO O COMPETENTE DOCUMENTO LEGAL, OBJETIVANDO A LIBERAÇÃO DO TICKET ALIMENTAÇÃO AOS SERVIDORES PÚBLICOS MUNICIPAIS, A PARTIR DO DIA 20 DE CADA MÊS</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/415/415_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/415/415_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICANDO AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS E DESENVOLVIDOS OS ESTUDOS,  OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE CONSTRUÇÃO DE UM CANIL E DE UM GATIL, NAS DEPENDÊNCIA DA CHÁCARA MUNICIPAL ALÍPIO CELESTINO DA COSTA, PARA PERMANÊNCIA DE CÃES E GATOS QUE PERAMBULAM PELAS RUAS DA CIDADE, E CAPTURADOS PELO SETOR COMPETENTE DO GOVERNO DO MUNICÍPIO DE BURITAMA</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/416/416_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/416/416_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICANDO AOS SENHORES RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, E GISELDA ELIAS DA CUNHA, DIRETORA MUNICIPAL DE TRÂNSITO, E PRESIDENTE OU ALGUM REPRESENTANTE DO CONSEG-CONSELHO COMUNITÁRIO DE SEGURANÇA DO MUNICÍPIO DE BURITAMA, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE CONSTRUÇÃO DE UMA LOMBADA OU DE QUALQUER OUTRO TIPO DE REDUTOR DE VELOCIDADE NA RUA AFIF JOSÉ ABDO, NO LOTEAMENTO RESIDENCIAL INTERLAGOS, MAIS PRECISAMENTE EM FRENTE AO IMÓVEL RESIDENCIAL DE NÚMERO 370</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/417/417_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/417/417_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICANDO AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A COLOCAÇÃO DE PLACAS PREFERENCIAIS DE ATENDIMENTO AOS IDOSOS EM TODOS OS ÓRGÃOS PÚBLICOS MUNICIPAIS</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/418/418_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/418/418_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICANDO AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS E DESENVOLVIDOS OS DEVIDOS ESTUDOS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE PAVIMENTAÇÃO ASFÁLTICA NAS RUAS DO PARQUE INDUSTRIAL ELIZIÁRIO SEVERINO PEREIRA, E GESTÕES JUNTO À EMPRESA ELEKTRO-ELETRICIDADES E SERVIÇOS S.A., OBJETIVANDO A COLOCAÇÃO DE BRAÇOS DE LUZ, COM LUMINÁRIAS, NOS POSTES DE ILUMINAÇÃO PÚBLICA ALI JÁ EXISTENTES, EM TODAS AS SUAS VIAS PÚBLICAS, BEM COMO A CONSTRUÇÃO DE UMA ROTATÓRIA PARA FACILITAR A ENTRADA E SAÍDA DAQUELE PARQUE INDUSTRIAL</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/419/419_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/419/419_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICANDO AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO FAZER GESTÕES JUNTO À EMPRESA ELEKTRO-ELETRICIDADE E SERVIÇOS S.A., NO SENTIDO DE DETERMINAR A COLOCAÇÃO DE POSTES DE ILUMINAÇÃO PÚBLICA, BRAÇOS DE LUZ, COM LUMINÁRIAS AO LONGO DA RUA SÉTIMO CROCHÍQUIA, VIA PÚBLICA LOCALIZADA ATRÁS DO ESTÁDIO DE FUTEBOL CARLOS GUERBACH</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/420/420_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/420/420_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICANDO AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO SANAR O PROBLEMA DAS BOCAS DE LOBO EXISTENTES NO CRUZAMENTO DAS RUAS CHAIM ELIAS E WENCESLAU BRÁS</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/421/421_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/421/421_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICANDO AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO FAZER GESTÕES JUNTO À EMPRESA ELEKTRO-ELETRICIDADE E SERVIÇOS S.A., OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE COLOCAÇÃO DE POSTES DE ILUMINAÇÃO PÚBLICA, MAIS ALTOS, COM BRAÇOS DE LUZ, COM LUMINÁRIAS, NO INTERIOR DA PRAÇA JOÃO MATEUS DE SOUZA, CONSTRUÍDA EM ÁREA LOCALIZADA NA CONFLUÊNCIA DAS RUAS FLORIANO PEIXOTO, JOÃO POLIZEL E EUGÊNIO PREVIDELLI;</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/422/422_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/422/422_texto_integral.docx</t>
   </si>
   <si>
     <t>INDICANDO AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS E DESENVOLVIDOS OS ESTUDOS NECESSÁRIOS, OBJETIVANDO A CONSTRUÇÃO DE UMA ACADEMIA AO AR LIVRE DOTADA DE EQUIPAMENTOS PARA A PRÁTICA DE VÁRIOS EXERCÍCIOS FÍSICOS, EM ÁREA LOCALIZADA NO CONJUNTO HABITACIONAL HORÁCIO RODRIGUES GOULART</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/423/423_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/423/423_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICANDO AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE LIMPEZA NA CALÇADA NAS DUAS MARGENS DA RUA FLORIANO PEIXOTO, NAS PROXIMIDADES DO LOTEAMENTO RESIDENCIAL INTERLAGOS.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/438/438_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/438/438_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO DESIGNAR UM SERVIDOR PÚBLICO MUNICIPAL, LOTADO NO CARGO DE ENGENHEIRO CIVIL DO GOVERNO DO MUNICÍPIO DE BURITAMA PARA ACOMPANHAR A EQUIPE DE FUNCIONÁRIOS QUE TRABALHA NA OPERAÇÃO TAPA-BURACOS NAS VIAS PÚBLICAS DE NOSSA CIDADE.  </t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/439/439_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/439/439_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AOS SENHORES RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, GISELDA ELIAS DA CUNHA, DIRETORA MUNICIPAL DE TRÂNSITO, E ALGUM MEMBRO DO CONSEG-CONSELHO COMUNITÁRIO DE SEGURANÇA DO MUNICÍPIO,  SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE CONSTRUÇÃO DE UMA LOMBADA OU DE UM OUTRO TIPO DE REDUTOR DE VELOCIDADE LOGO NO INÍCIO DA AV. WALDEVINO ISMAEL DE SOUZA, SENTIDO CIDADE-BAIRRO. </t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/440/440_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/440/440_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A AQUISIÇÃO E DISTRIBUIÇÃO DOS MATERIAIS ESCOLARES BÁSICOS AOS ALUNOS DA REDE MUNICIPAL DE ENSINO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/441/441_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/441/441_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE CONSERTO NOS BRINQUEDOS DAS PRAÇAS PÚBLICAS DE NOSSO MUNICÍPIO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/442/442_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/442/442_texto_integral.docx</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A CONSTRUÇÃO DE LOMBADAS OU UM OUTRO TIPO DE REDUTOR DE VELOCIDADE, E DE PLACAS INDICATIVAS COM O LIMITE MÁXIMO DE VELOCIDADE PERMITIDO, AO LONGO DA ESTRADA VICINAL ANTONIO ALVES TEIXEIRA.(PARALELO A CICLOVIA &amp;#8220;MARIO BIANCHINI&amp;#8221;)</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/443/443_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/443/443_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A CONSTRUÇÃO DE UM DESVIO, COLOCAÇÃO DE FAIXAS PARA PEDESTRES, PLACAS DE TRÂNSITO, TIPO: "CUIDADO - ESCOLA", "PROIBIDO O TRÁFEGO DE CAMINHÕES CANAVIEIROS", BITRENS, TRITRENS, RODOTRENS, TREMINHÕES, ROMEU E JULIETA, NA RUA AFIF JOSÉ ABDO, MAIS PRECISAMENTE NAS PROXIMIDADES DA ESCOLA PROFª MARIA APARECIDA DUARTE NO LOTEAMENTO RESIDENCIAL INTERLAGOS. </t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/444/444_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/444/444_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A COLOCAÇÃO DE PLACAS INDICATIVAS,  SOBRE A APROXIMAÇÃO DE UMA LOMBADA EXISTENTE NA RUA BARÃO DO RIO BRANCO, MAIS PRECISAMENTE EM FRENTE A RESIDÊNCIA DE NÚMERO 1372, NOS DOIS SENTIDOS DA CITADA VIA PÚBLICA, JÁ QUE A MESMA É DE MÃO DUPLA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/445/445_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/445/445_texto_integral.docx</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTA SUBSCREVEM, NOS TERMOS REGIMENTAIS, INDICAM, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A CONTATAR A EMPRESA ELEKTRO-ELETRICIDADE E SERVIÇOS S.A., OBJETIVANDO A COLOCAÇÃO DE POSTES DE ILUMINAÇÃO PÚBLICA, BRAÇOS DE LUZ COM LUMINÁRIAS, NA RUA FLORIANO PEIXOTO, NO TRECHO COMPREENDIDO ENTRE A RUA JOÃO POLIZEL E O LOTEAMENTO RESIDENCIAL INTERLAGOS.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/446/446_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/446/446_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AOS SENHORES RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, GISELDA ELIAS DA CUNHA, DIRETORA MUNICIPAL DE TRÂNSITO, E PRESIDENTE OU MEMBRO DO CONSEG-CONSELHO COMUNITÁRIO DE SEGURANÇA DO MUNICÍPIO, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO PROIBIR O ESTACIONAMENTO DE VEÍCULOS JUNTO AO CANTEIRO CENTRAL NOS DOIS SENTIDOS DA AVENIDA FREI MARCELO MANÍLIA, NO TRECHO COMPREENDIDO ENTRE AS RUAS RUI BARBOSA E FLORIANO PEIXOTO._x000D_
 </t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/447/447_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/447/447_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE LIMPEZA EM GERAL NA PRAÇA HÉLIO RANUCCI LOCALIZADA NA COHAB 5. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/448/448_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/448/448_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AOS SENHORES RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, E LUCIENE DOS SANTOS CÂNDIDO, DIRETORA DA DIVISÃO MUNICIPAL DE CULTURA, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO ENCAMINHAR UM PROJETO DE LEI À ESTA CASA LEGISLATIVA, DISPONDO SOBRE  A CRIAÇÃO DE UMA BANDA MARCIAL MUNICIPAL, INCLUSIVE COM REGIMENTO, CONFORME MODELOS EM ANEXO._x000D_
 </t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/449/449_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/449/449_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 A VEREADORA QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, CONTATANDO A EMPRESA ELEKTRO-ELETRICIDADE E SERVIÇOS S.A., OBJETIVANDO A COLOCAÇÃO DE BRAÇOS DE LUZ COM LUMINÁRIAS, NA RUA LUIZ ROBERTO GÂMBERA, EM FRENTE À RESIDÊNCIA DE NÚMERO 400._x000D_
 </t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/450/450_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/450/450_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AOS SENHORES RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, E GISELDA ELIAS DA CUNHA, DIRETORA MUNICIPAL DE TRÂNSITO, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO MELHORAR A SINALIZAÇÃO DE TRÂNSITO NO CRUZAMENTO DAS RUAS RUI BARBOSA E JOÃO ANTONIO DOS SANTOS, ESQUINA DO GINÁSIO DE ESPORTES MARIA BASSAN FEROLDI._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/451/451_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/451/451_texto_integral.docx</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A CONTRATAÇÃO DE UM ARTISTA GOSPEL PARA UM SHOW GRATUITO EM PRAÇA PÚBLICA DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/452/452_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/452/452_texto_integral.docx</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE LIMPEZA DA CICLOVIA MÁRIO BIANCHINNI.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/453/453_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/453/453_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO AUMENTAR O VALOR DE REPASSE DE SUBVENÇÃO DA ENTIDADE CENTRO EDUCACIONAL BENEDITA FERNANDES._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/454/454_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/454/454_texto_integral.docx</t>
   </si>
   <si>
     <t>A VEREADORA QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO SOLICITAR AO SETOR COMPETENTE, QUE EFETUE A LIMPEZA DA CALÇADA DA CAIXA D&amp;acute;ÁGUA LOCALIZADA NA CONFLUÊNCIA DA RUA LUIZ ROBERTO GÂMBERA, COM A RUA VEREADOR APARECIDO ANTONIO DA SILVA</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/455/455_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/455/455_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 OS VEREADORES QUE ESTA SUBSCREVEM, NOS TERMOS REGIMENTAIS, INDICAM, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A CONSTRUÇÃO DE UMA ROTATÓRIA NA VIA DE ACESSO DO LOTEAMENTO RESIDENCIAL NOVA ALIANÇA._x000D_
 </t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/456/456_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/456/456_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">            A VEREADORA QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE REPAROS E ADEQUAÇÕES NA BOCA DE LOBO EXISTENTE NA CONFLUÊNCIA DAS RUAS AFONSO PENA E DOS PEREIRAS. </t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/457/457_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/457/457_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE TOMAR AS PROVIDÊNCIAS NECESSÁRIAS, DETERMINANDO AO SETOR COMPETENTE DO GOVERNO DO MUNICÍPIO DE BURITAMA, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE LIMPEZA DO TERRENO LOCALIZADO NO FINAL DA RUA DOS PEREIRAS, MAIS PRECISAMENTE ONDE FOI FEITO A TERRAPLENAGEM NA ADMINISTRAÇÃO ANTERIOR PARA A INSTALAÇÃO DA FÁBRICA DE CALÇADOS TIP TOE, A QUAL NÃO SE CONCRETIZOU._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/458/458_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/458/458_texto_integral.docx</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE TOMAR AS PROVIDÊNCIAS NECESSÁRIAS, E EFETUAR OS DEVIDOS ESTUDOS NO SENTIDO DE NÃO PERMITIR O IMPEDIMENTO DA RUA GUILHERME GUERBAS NOS EVENTOS PROMOVIDOS PELO GOVERNO DO MUNICÍPIO E OUTROS TIPOS DE IMPEDIMENTOS QUE SÃO FEITOS NA REFERIDA RUA, MAIS PRECISAMENTE NO TRECHO DA PRAÇA CENTRAL.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/459/459_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/459/459_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">         O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE TOMAR AS PROVIDÊNCIAS NECESSÁRIAS, PARA QUE SEJA EFETUADO A MANUTENÇÃO E LIMPEZA DE TERRENOS E VIAS PÚBLICAS DO RESIDENCIAL VALE DO SOL._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/481/481_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/481/481_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE LIMPEZA EM GERAL NA PRAÇA HÉLIO RANUCCI LOCALIZADA NA COHAB 5. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/482/482_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/482/482_texto_integral.docx</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE ALARGAMENTO DA RUA MARIA FLORINDA, MAIS PRECISAMENTE NA ESQUINA COM A RUA VEREADOR  APARECIDO ANTONIO DA SILVA, A QUAL TEM  UMA CURVA MUITO FECHADA, CONTRIBUINDO PARA A OCORRÊNCIA DE ACIDENTES</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/483/483_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/483/483_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE TOMAR AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A COLOCAÇÃO DE UMA COBERTURA METÁLICA NAS IMEDIAÇÃO DA CONFLUÊNCIA DAS RUAS AYRTON GONÇALVES PENTEADO E ANTONIO NEIVOCK, NO LOTEAMENTO RESIDENCIAL INTERLAGOS, QUE SERVIRÁ DE ABRIGO AOS ESTUDANTES E PASSAGEIROS QUE UTILIZAM DE TRANSPORTES MUNICIPAIS PARA CHEGAREM AOS SEUS DESTINOS, ATENDENDO, ASSIM, A JUSTA E OPORTUNA SUGESTÃO ENCAMINHADA PELA MINHA AFILHADA POLÍTICA A VEREADORA MIRIM MARIANA DA SILVA BARRETO. (CÓPIA EM ANEXO).      </t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/484/484_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/484/484_texto_integral.docx</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO CONTATAR A EMPRESA ELEKTRO - ELETRICIDADE E SERVIÇOS S.A., NO SENTIDO DE SE COLOCAR BRAÇOS DE LUZ COM LUMINÁRIAS NA RUA DOS SANTOS REIS.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/485/485_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/485/485_texto_integral.docx</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A DESIGNAÇÃO DE DOIS ESTAGIÁRIOS OU UM SERVIDOR MUNICIPAL PARA ATUAREM JUNTO A DELEGACIA DE POLÍCIA CIVIL DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/486/486_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/486/486_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">           A VEREADORA QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AOS SENHORES RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, GISELDA ELIAS DA CUNHA, DIRETORA  MUNICIPAL DE TRÂNSITO, E ALGUM MEMBRO DO CONSEG-CONSELHO COMUNITÁRIO DE SEGURANÇA  DO MUNICÍPIO, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE CONSTRUÇÃO DE UMA LOMBADA OU DE UM OUTRO TIPO DE REDUTOR DE VELOCIDADE NA RUA RIO PRETO, MAIS PRECISAMENTE EM FRENTE AO NÚMERO 576.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/487/487_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/487/487_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AOS SENHORES RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL,  GISELDA ELIAS DA CUNHA, DIRETORA  MUNICIPAL DE TRÂNSITO, E ALGUM MEMBRO DO CONSEG-CONSELHO COMUNITÁRIO DE SEGURANÇA  DO MUNICÍPIO E, NO CASO, TALVEZ ATÉ REPRESENTANTES DO DER-DEPARTAMENTO DE ESTRADAS DE RODAGEM DO ESTADO, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE CONSTRUÇÃO DE TRÊS REDUTORES  DE VELOCIDADE OU MAIS, NA ESTRADA VICINAL JOSÉ TEIXEIRA DE ALMEIDA, NO TRECHO COMPREENDIDO ENTRE BURITAMA E A PONTE DO RIBEIRÃO SANTA BÁRBARA, NUMA DISTÂNCIA DE APROXIMADAMENTE 150 METROS UM DO OUTRO. </t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/488/488_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/488/488_texto_integral.docx</t>
   </si>
   <si>
     <t>A VEREADORA QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE TOMAR AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A AQUISIÇÃO E COLOCAÇÃO DE CÂMERAS DE SEGURANÇA NAS ENTRADAS DA CIDADE.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/489/489_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/489/489_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE CONSTRUÇÃO DE UM MINI CAMPO DE FUTEBOL E DE UMA ACADEMIA AO AR LIVRE EM UMA ÁREA INSTITUCIONAL LOCALIZADA NA RUA DOS VIAJANTES, ESQUINA COM A RUA MARIA DO CARMO COSTA DE ANDRADE. </t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/490/490_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/490/490_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">            OS VEREADORES QUE ESTA SUBSCREVEM, NOS TERMOS REGIMENTAIS, INDICAM, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE RECAPEAMENTO ASFÁLTICO EM DIVERSAS RUAS DO LOTEAMENTO RESIDENCIAL BENEDITO GARCIA.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/491/491_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/491/491_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">          OS VEREADORES QUE ESTA SUBSCREVEM, NOS TERMOS REGIMENTAIS, INDICAM, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AOS SENHORES RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, GISELDA ELIAS DA CUNHA, DIRETORA  MUNICIPAL DE TRÂNSITO, E ALGUM MEMBRO DO CONSEG-CONSELHO COMUNITÁRIO DE SEGURANÇA DO MUNICÍPIO,  SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE CONSTRUÇÃO DE UMA LOMBADA OU DE UM OUTRO TIPO DE REDUTOR DE VELOCIDADE NA RUA ELIAS JOSÉ ABDO, MAIS PRECISAMENTE  EM FRENTE AO IMÓVEL RESIDENCIAL DE NÚMERO 456.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/492/492_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/492/492_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">            A VEREADORA QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS  NECESSÁRIAS, OBJETIVANDO   FORNECER AOS FREQUENTADORES DO PARQUE TURÍSTICO JOÃO SIMÃO GARCIA, PRAINHA, 02 SACOS PLÁSTICOS, UM PARA ACONDICIONAR LIXO RECICLÁVEL E OUTRO PARA LIXO DOMÉSTICO, BEM COMO DETERMINAR, MEDIANTE LEGISLAÇÃO PERTINENTE, PERMITINDO A ENTRADA DE MENORES NAQUELA ÁREA DE LAZER SOMENTE  ACOMPANHADOS DOS PAIS OU RESPONSÁVEIS, COLOCANDO PLACAS SOBRE  O FORNECIMENTO DOS RECIPIENTES E SOBRE A EXIGÊNCIA  DO ACESSO DE MENORES DE IDADE.    </t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/493/493_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/493/493_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS  NECESSÁRIAS, OBJETIVANDO  A IMPLANTAÇÃO DE COLETA SELETIVA DE LIXO DOMICILIAR EM NOSSA CIDADE._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/494/494_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/494/494_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">            O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO O RETORNO  DO FUNCIONAMENTO DA ESCOLINHA MUNICIPAL DE FUTEBOL DO NOSSO MUNICÍPIO, NAS DEPENDÊNCIAS  DO CENTRO ESPORTIVO  E RECREATIVO  DOS TRABALHADORES (CERET), PROPORCIONANDO ÀS CRIANÇAS E ADOLESCENTES, MOMENTOS DE LAZER, ATIVIDADE SADIA, INCLUSÃO SOCIAL, MELHOR DESENVOLVIMENTO MOTOR, FÍSICO, COMPORTAMENTAL, EDUCACIONAL DENTRE OUTROS  BENEFÍCIOS E TAMBÉM  A PARTICIPAÇÃO DA ESCOLINHA  EM CAMPEONATOS REGIONAIS DE CATEGORIAS DE BASE, PARA QUE ESSES JOVENS POSSAM  TER A OPORTUNIDADE DE MOSTRAR  SEU  POTENCIAL, SEU TALENTO E PROMOVER A INTEGRAÇÃO  SOCIAL E REPRESENTAR  DE FORMA HONROSA O NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/495/495_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/495/495_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE TOMAR AS PROVIDÊNCIAS NECESSÁRIAS, DETERMINANDO AO SETOR COMPETENTE DO GOVERNO DO MUNICÍPIO DE BURITAMA, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE RECAPEAMENTO ASFÁLTICO NA RUA RIO PRETO, NO TRECHO COMPREENDIDO ENTRE AS RUAS ELÓI MUNIZ DE FREITAS ATÉ BARÃO DO RIO BRANCO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/496/496_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/496/496_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
             O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR JOÃO FERMINO FALLEIROS, DIRETOR EXECUTIVO DO SAAEMB &amp;#8211; SERVIÇO AUTÔNOMO DE AGUA, ESGOTO E MEIO AMBIENTE DO MUNICÍPIO DE BURITAMA, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE TOMAR AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A AQUISIÇÃO DE CAÇAMBAS PARA AQUELA AUTARQUIA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/497/497_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/497/497_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">            O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDENCIAS NECESSÁRIAS NO SENTIDO DE REVER A LEI MUNICIPAL Nº 2.024, DE 28/08/1991 &amp;#8211; &amp;#8220;DISPÕE SOBRE O ESTATUTO DOS SERVIDORES PÚBLICOS DO MUNICÍPIO DE BURITAMA-SP&amp;#8221;, NO TOCANTE AO PAGAMENTO DE GRATIFICAÇÃO A SERVIDORES OCUPANTES DE CARGO EM COMISSÃO.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/498/498_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/498/498_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE ILUMINAÇÃO NO INTERIOR DA PRAÇA PÚBLICA LOCALIZADA NA CONFLUÊNCIA DAS RUAS MARECHAL DEODORO, AURÉLIO FERNANDES E AV. WALDEVINO ISMAEL DE SOUZA. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/499/499_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/499/499_texto_integral.docx</t>
   </si>
   <si>
     <t>A VEREADORA QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE TOMAR AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE COLOCAÇÃO DE RAMPAS EM TODOS OS EVENTOS QUE FOREM REALIZADOS NO MUNICÍPIO DE BURITAMA, DESTINADAS AO ACESSO ÀS PESSOAS DEFICIENTES E/OU PORTADORAS DE NECESSIDADES ESPECIAIS, EM ATENDIMENTO À LEGISLAÇÃO QUE REGULA A MATÉRIA, NOTADAMENTE A LEI FEDERAL Nº 13.146, DE 6 DE JULHO DE 2015 (LEI QUE INSTITUIU A LEI BRASILEIRA DE INCLUSÃO DE PESSOA COM DEFICIÊNCIA).</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/500/500_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/500/500_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE TOMAR AS PROVIDÊNCIAS NECESSÁRIAS E DESENVOLVIDOS OS DEVIDOS ESTUDOS, OBJETIVANDO DETERMINAR A CONSTRUÇÃO DE FAIXAS ELEVADAS DE PEDESTRES (LOMBOFAIXAS) EM FRENTE A TODOS OS SUPERMERCADOS DO MUNICÍPIO._x000D_
 </t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/501/501_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/501/501_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE TOMAR AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO DETERMINAR A RETIRADA DO BANCO FIXADO NO CANTEIRO CENTRAL DA AVENIDA FREI MARCELO MANÍLIA, MAIS PRECISAMENTE, AO LADO DO SEMÁFORO (FOTOS EM ANEXO)._x000D_
 </t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/502/502_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/502/502_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AOS SENHORES RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, E GISELDA ELIAS DA CUNHA, DIRETORA MUNICIPAL DE TRÂNSITO, E ALGUM MEMBRO DO CONSEG-CONSELHO COMUNITÁRIO DE SEGURANÇA DO MUNICÍPIO, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A CONSTRUÇÃO DE UMA LOMBADA OU DE UM OUTRO TIPO DE REDUTOR DE VELOCIDADE NA RUA CHICO MIRANDA, Nº 05, MAIS PRECISAMENTE EM FRENTE A IGREJA PENTECOSTAL UNÇÃO DIVINA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/503/503_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/503/503_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
             O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A CONSTRUÇÃO DE BUEIROS (BOCAS DE LOBO) NOS CRUZAMENTOS DAS RUAS JOAQUIM ANTONIO DOS SANTOS E JOAQUIM PEREIRA, JOAQUIM ANTONIO DOS SANTOS E GUILHERME GUERBAS, E JOAQUIM ANTONIO DOS SANTOS E FRANCISCO MARANGONI, COMO FORMA DE SANAREM O PROBLEMA DA CONSTANTE INVASÃO  DE ÁGUA DAS CHUVAS NAS RESIDÊNCIAS LOCALIZADAS NAS IMEDIAÇÕES DOS REFERIDOS CRUZAMENTOS._x000D_
 </t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/505/505_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/505/505_texto_integral.docx</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTA SUBSCREVEM, NOS TERMOS REGIMENTAIS, INDICAM, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, VIA SETOR COMPETENTE, QUE PROVIDENCIE O FECHAMENTO DE UM BURACO QUE SE ENCONTRA NA CONFLUÊNCIA DAS RUAS JOAQUIM ANTÔNIO DOS SANTOS E AIRTON SENNA DA SILVA.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/506/506_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/506/506_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A COLOCAÇÃO DE GUIAS E SARJETAS E A EXECUÇÃO DO SERVIÇOS DE PAVIMENTAÇÃO ASFÁLTICA NA RUA ANTONIO LUIZ ALVES._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/507/507_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/507/507_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS E DESENVOLVIDOS OS ESTUDOS,  OBJETIVANDO A ADOÇÃO DAS MEDIDAS QUE FIZEREM NECESSÁRIAS, DE MODO A INSTITUIR PRÊMIOS A ALUNOS E PROFESSORES DE ENSINO MÉDIO E FUNDAMENTAL, ATRAVÉS DE AVALIAÇÃO EM PROVAS ESCRITAS, PARA O FIM DE ESTIMULAR UM MELHOR DESEMPENHO ESCOLAR.  </t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/508/508_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/508/508_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A AQUISIÇÃO E COLOCAÇÃO DE LIXEIRAS COLORIDAS PARA COLETA SELETIVA DE LIXO NA AV. FREI MARCELO MANÍLIA, E EM OUTRAS VIAS PÚBLICAS QUE O GOVERNO DO MUNICÍPIO DE BURITAMA ENTENDER CONVENIENTE E NECESSÁRIO.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/509/509_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/509/509_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">OS VEREADORES QUE ESTA SUBSCREVEM, NOS TERMOS REGIMENTAIS, INDICAM, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO SANAR OS PROBLEMAS EXISTENTES NA RUA DOS PEREIRAS, ONDE ESTÁ NASCENDO MATO NO ASFALTO, ENORMES BURACOS AO LONGO DO SEU LEITO CARROÇÁVEL, UMA ENORME CRATERA NO CRUZAMENTO COM A RUA XV DE NOVEMBRO, NA QUAL ACUMULA ÁGUA DAS CHUVAS E PERMANECE ALI POR VÁRIOS DIAS, O QUE PROPICIA A CRIAÇÃO E A PROLIFERAÇÃO DO MOSQUITO DA DENGUE, ALÉM DE CONTRIBUIR PARA A OCORRÊNCIA DE ACIDENTES, E NO CRUZAMENTO COM A RUA RUBIÃO JÚNIOR, O ESGOTO CORRENDO A CÉU ABERTO, PROVOCANDO UM MAU CHEIRO INSUPORTÁVEL E PROVOCAR DOENÇAS.   _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/510/510_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/510/510_texto_integral.docx</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AOS SENHORES RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, E GISELDA ELIAS DA CUNHA, DIRETORA MUNICIPAL DE TRÂNSITO, E ALGUM MEMBRO DO CONSEG-CONSELHO COMUNITÁRIO DE SEGURANÇA DO MUNICÍPIO, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A CONSTRUÇÃO DE UMA LOMBADA OU DE UM OUTRO TIPO DE REDUTOR DE VELOCIDADE NA RUA VITOR SÉRGIO DA SILVA NO CONJUNTO HABITACIONAL ANA TEIXEIRA ALVES.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/511/511_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/511/511_texto_integral.docx</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AOS SENHORES RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, E GISELDA ELIAS DA CUNHA, DIRETORA MUNICIPAL DE TRÂNSITO, E ALGUM MEMBRO DO CONSEG-CONSELHO COMUNITÁRIO DE SEGURANÇA DO MUNICÍPIO, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A COLOCAÇÃO DE PLACAS DE DENOMINAÇÕES DE RUAS NAS PROXIMIDADES DE CADA CRUZAMENTO DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/512/512_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/512/512_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve"> _x000D_
  A VEREADORA QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE PAVIMENTAÇÃO ASFÁLTICA NA RUA BARÃO DO RIO BRANCO, SENTIDO CIDADE-BAIRRO, NO TRECHO COMPREENDIDO ENTRE OS IMÓVEIS RESIDENCIAIS DE NºS 1732 AO 1880. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/513/513_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/513/513_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve"> A VEREADORA QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS E DESENVOLVIDOS OS DEVIDOS ESTUDOS, OBJETIVANDO IMPLANTAÇÃO EM NOSSO MUNICÍPIO DO PROJETO DE HIDROGINÁSTICA E HIDROTERAPIA PARA AS PESSOAS DA MELHOR IDADE E PORTADORAS DE DEFICIÊNCIA. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/514/514_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/514/514_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve"> _x000D_
  A VEREADORA QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A RETIRADA DOS RESTOS DE TRONCOS DE ÁRVORES QUE FORAM SERRADAS E SE ENCONTRAM NO CANTEIRO CENTRAL DA AV. FREI MARCELO MANÍLIA, EM FRENTE AO PAÇO MUNICIPAL NÉSIO CARDOSO, BEM COMO FAZER REPAROS OU SUBSTITUIÇÃO DOS BANCOS DANIFICADOS QUE SE ENCONTRAM NAQUELE LOCAL. _x000D_
 </t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/515/515_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/515/515_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO DESIGNAR UM SERVIDOR PÚBLICO MUNICIPAL PARA ATUAR AOS FINAIS DE SEMANA JUNTO AO PORTAL DA CIDADE ANTONIO ROBERTO PREVIDELLI, CONSTRUÍDO NA ESTRADA VICINAL ANTONIO ALVES TEIXEIRA. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/516/516_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/516/516_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE TAPA-BURACOS EM TODA A EXTENSÃO DA RUA WENCESLAU BRAZ. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/517/517_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/517/517_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO REVER O DECRETO QUE AUTORIZOU A INSTALAÇÃO DE TRAILERS NO LANCHÓDROMO DE BURITAMA ATSUMI SUGIURA.  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/518/518_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/518/518_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO PROCEDER UMA VISTORIA NA ESTRUTURA DA LAJE DA PORTARIA DO ESTÁDIO DE FUTEBOL CARLOS GUERBACH.   _x000D_
 </t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/519/519_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/519/519_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A IMPLANTAÇÃO DO PROJETO AÇÃO JOVEM EM NOSSO MUNICÍPIO. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/520/520_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/520/520_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve"> _x000D_
  A VEREADORA QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AOS SENHORES RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, E GISELDA ELIAS DA CUNHA, DIRETORA MUNICIPAL DE TRÂNSITO, E ALGUM MEMBRO DO CONSEG-CONSELHO COMUNITÁRIO DE SEGURANÇA DO MUNICÍPIO DE BURITAMA, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A COLOCAÇÃO DE UMA PLACA DE SINALIZAÇÃO DE TRÂNSITO "&amp;acute;PROIBIDO ESTACIONAR", EM FRENTE AO IMÓVEL RESIDENCIAL DE NÚMERO 835 DA RUA FLORIANO PEIXOTO, BEM COMO A EXECUÇÃO DOS SERVIÇOS DE PINTURA DE UMA FAIXA AMARELA, QUE DA MESMA FORMA TEM O SENTIDO DE PROIBIÇÃO DE ESTACIONAMENTO, PRÓXIMO À REDE DE GUIAS E SARJETAS DA REFERIDA RESIDÊNCIA._x000D_
 </t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/521/521_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/521/521_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO INCLUIR NO CALENDÁRIO DE EVENTOS CULTURAIS DE NOSSA CIDADE A MOSTRA MUSICAL "BURITAMA TEM TALENTO", EM COMEMORAÇÃO À SEMANA NACIONAL DA VOZ QUE ACONTECE NO MÊS DE ABRIL DE CADA ANO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/571/571_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/571/571_texto_integral.docx</t>
   </si>
   <si>
     <t>A VEREADORA QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AOS SENHORES RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, GISELDA ELIAS DA CUNHA, DIRETORA MUNICIPAL DE TRÂNSITO, E ALGUM MEMBRO DO CONSEG-CONSELHO COMUNITÁRIO DE SEGURANÇA DO MUNICÍPIO, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE CONSTRUÇÃO DE UMA LOMBADA OU DE UM OUTRO TIPO DE REDUTOR DE VELOCIDADE, NAS PROXIMIDADES DO ESTABELECIMENTO COMERCIAL CIDINHA CALÇADOS, NA RUA AFONSO PENA</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/572/572_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/572/572_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE LIMPEZA NO INTERIOR DO CEMITÉRIO MUNICIPAL JOSÉ ANTONIO CARDOSO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/573/573_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/573/573_texto_integral.docx</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO O RETORNO DE AULAS DE MUAY THAI NAS DEPENDÊNCIAS DO CRAS-CENTRO DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/574/574_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/574/574_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE ABERTURA DA RUA MARIA DO CARMO COSTA DE ANDRADE, BEM COMO PAVIMENTAÇÃO ASFÁLTICA, NO TRECHO COMPREENDIDO ENTRE AS RUAS DOS SANTOS REIS E CUNHA BUENO.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/575/575_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/575/575_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve"> _x000D_
  O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE ABERTURA DE UMA RUA A PARTIR DA RUA MARIA NEVACK DE SOUZA, PASSANDO PELO ESTÁDIO DE FUTEBOL CARLOS GUERBACH, LIGANDO  À AV. GALDINO ALVES DE SOUZA PEREIRA. _x000D_
 </t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/592/592_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/592/592_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AOS SENHORES RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, E GISELDA ELIAS DA CUNHA, DIRETORA MUNICIPAL DE TRÂNSITO, E ALGUM MEMBRO DO CONSEG-CONSELHO COMUNITÁRIO DE SEGURANÇA DO MUNICÍPIO, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A COLOCAÇÃO DE UMA  PLACA DE SINALIZAÇÃO DE TRÂNSITO "PROIBIDO VIRAR À DIREITA", NA AVENIDA FREI MARCELO MANÍLIA ANTES DO CRUZAMENTO COM A RUA CAPITÃO VICENTE GONÇALVES._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/593/593_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/593/593_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AOS SENHORES RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, E GISELDA ELIAS DA CUNHA, DIRETORA MUNICIPAL DE TRÂNSITO, E ALGUM MEMBRO DO CONSEG-CONSELHO COMUNITÁRIO DE SEGURANÇA DO MUNICÍPIO, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A COLOCAÇÃO DE UMA  PLACA DE SINALIZAÇÃO DE TRÂNSITO DE "PROIBIDO ESTACIONAR" NAS PROXIMIDADES DA CONFLUÊNCIA DA RUA BARÃO DO RIO BRANCO COM A AV. FREI MARCELO MANÍLIA. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/594/594_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/594/594_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AOS SENHORES RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, E GISELDA ELIAS DA CUNHA, DIRETORA MUNICIPAL DE TRÂNSITO, E ALGUM MEMBRO DO CONSEG-CONSELHO COMUNITÁRIO DE SEGURANÇA DO MUNICÍPIO, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A CONSTRUÇÃO DE UMA LOMBADA OU DE UM OUTRO TIPO DE REDUTOR DE VELOCIDADE NA AV. GALDINO ALVES DE SOUZA PEREIRA, NAS PROXIMIDADES DA CONFLUÊNCIA COM A RUA FLORIANO PEIXOTO._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/595/595_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/595/595_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO DERRUBAR UMA MOITA DE BAMBU EXISTENTE NO INTERIOR DA PRAÇA JOÃO MATEUS DE SOUZA E CONSTRUIR NAQUELE LOCAL UM MINI PARQUE INFANTIL OU UM MINI CAMPO DE FUTEBOL. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/596/596_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/596/596_texto_integral.docx</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS E DESENVOLVIDOS OS DEVIDOS ESTUDOS, OBJETIVANDO ENCAMINHAR À ESTA CASA LEGISLATIVA UM PROJETO DE LEI DISPONDO SOBRE A DESAPROPRIAÇÃO AMIGÁVEL OU JUDICIAL DO PRÉDIO ONDE FUNCIONOU POR MUITO TEMPO O CLUBE RECREATIVO DE BURITAMA, PROCEDER UMA GERAL GERAL, TRANSFORMANDO-O EM UM SALÃO DE EVENTOS COMUNITÁRIOS, PRÓPRIO PARA RECEPÇÃO DE AUTORIDADES EM VISITA AO NOSSO MUNICÍPIO, BEM COMO ALUGÁ-LO PARA TERCEIROS PARA REALIZAÇÃO DE FESTAS EM GERAL, GERANDO, DE CERTA FORMA, UMA RECEITA, CONTRIBUINDO PARA COBRIR AS DESPESAS DE MANUTENÇÃO.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/597/597_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/597/597_texto_integral.docx</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A COLOCAÇÃO DE ALAMBRADO ATRÁS DOS GOLS NOS MINI CAMPOS DO PARQUE TURÍSTICO JOÃO SIMÃO GARCIA, PRAINHA.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/598/598_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/598/598_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A CONSTRUÇÃO DE UMA ACADEMIA AO AR LIVRE NA PRAÇA GAUDÊNCIO FALLEIROS NO LOTEAMENTO RESIDENCIAL BENDITO GARCIA._x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/599/599_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/599/599_texto_integral.docx</t>
   </si>
   <si>
     <t>A VEREADORA QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO RETORNAR O FUNCIONAMENTO DO PROJETO DE DANÇA DO CRAS-CENTRO DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL, DESTINADO A CRIANÇAS, ADOLESCENTES, ADULTOS, PESSOAS DA MELHOR IDADE E PORTADORES DE DEFICIÊNCIA, DESDE QUE INCLUSOS NA TRIAGEM OFICIAL DO MUNICÍPIO COMO DE BAIXA RENDA.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/604/604_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/604/604_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">            OS VEREADORES QUE ESTA SUBSCREVEM, NOS TERMOS REGIMENTAIS, INDICAM, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A AQUISIÇÃO DE OVOS DE PÁSCOA PARA DISTRIBUIÇÃO NAS ESCOLAS E CRECHES MUNICIPAIS.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/619/619_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/619/619_texto_integral.docx</t>
   </si>
   <si>
     <t>A VEREADORA QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AOS SENHORES RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, E GISELDA ELIAS DA CUNHA, DIRETORA MUNICIPAL DE TRÂNSITO, E ALGUM MEMBRO DO CONSEG-CONSELHO COMUNITÁRIO DE SEGURANÇA DO MUNICÍPIO, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A CONSTRUÇÃO DE UMA LOMBADA OU DE UM OUTRO TIPO DE REDUTOR DE VELOCIDADE NAS PROXIMIDADES DA CONFLUÊNCIA DAS RUAS JOÃO FALEIROS, VEREADOR APARECIDO ANTONIO DA SILVA E AV. VICENTE JOSÉ TRINDADE.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/620/620_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/620/620_texto_integral.docx</t>
   </si>
   <si>
     <t>A VEREADORA QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AOS SENHORES RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, E GISELDA ELIAS DA CUNHA, DIRETORA MUNICIPAL DE TRÂNSITO, E ALGUM MEMBRO DO CONSEG-CONSELHO COMUNITÁRIO DE SEGURANÇA DO MUNICÍPIO, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A AQUISIÇÃO E INSTALAÇÃO DE CÂMERAS DE SEGURANÇA AO LONGO DE TODA A EXTENSÃO DO PARQUE TURÍSTICO JOÃO SIMÃO GARCIA, PRAINHA.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/621/621_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/621/621_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AOS SENHORES RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, E GISELDA ELIAS DA CUNHA, DIRETORA MUNICIPAL DE TRÂNSITO, E ALGUM MEMBRO DO CONSEG-CONSELHO COMUNITÁRIO DE SEGURANÇA DO MUNICÍPIO, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE SINALIZAÇÃO DE TRÂNSITO, DE SOLO OU AÉREAS, TIPO "PARE", INDICANDO A PREFERENCIAL, NOS DOIS SENTIDOS DA RUA DR. PRESCILIANO PINTO DE ALMEIDA, NAS PROXIMIDADES DA CONFLUÊNCIA COM A RUA RUI BARBOSA. _x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/622/622_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/622/622_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE CONSTRUÇÃO DE ALÇAS DE ACESSO NAS ENTRADAS DOS  CONDOMÍNIOS RESIDENCIAIS DE NOSSO MUNICÍPIO, LOCALIZADOS À MARGEM ESQUERDA DA ESTRADA VICINAL ANTONIO ALVES TEIXEIRA, QUE LIGA BURITAMA- PARQUE TURÍSTICO JOÃO SIMÃO GARCIA, PRAINHA-RODOVIA SP-461-DEPUTADO ROBERTO ROLLEMBERG.  </t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/623/623_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/623/623_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE ILUMINAÇÃO NO CAMPO DE FUTEBOL DO CONJUNTO POLIESPORTIVO FERNANDO RODRIGUES, GLEBA 10._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/624/624_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/624/624_texto_integral.docx</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A COLOCAÇÃO DE TRAVES NOS GOLS DO CAMPO DE FUTEBOL DA PRAÇA DA BÍBLIA.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/641/641_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/641/641_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">OS VEREADORES QUE ESTA SUBSCREVEM, NOS TERMOS REGIMENTAIS, INDICAM, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, COM GESTÕES JUNTO AOS ÓRGÃOS GOVERNAMENTAIS COMPETENTES, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE PAVIMENTAÇÃO ASFÁLTICA NA ESTRADA MUNICIPAL GUILHERME GUEBAS NETO QUE LIGA A CIDADE DE BURITAMA AO CONDOMÍNIO RESIDENCIAL JARDIM ITAPARICA._x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/642/642_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/642/642_texto_integral.docx</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTA SUBSCREVEM, NOS TERMOS REGIMENTAIS, INDICAM, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, COM GESTÕES JUNTO AOS ÓRGÃOS GOVERNAMENTAIS COMPETENTES, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE PAVIMENTAÇÃO ASFÁLTICA NA ESTRADA VICINAL DR. CARLOS FRANCISCO ALVES, QUE LIGA A CIDADE DE BURITAMA A TURIÚBA, NO TRECHO COMPREENDIDO ENTRE A CIDADE DE BURITAMA E O LIMITE DOS MUNICÍPIOS QUE SE DÁ EXATAMENTE NA ESTRADA QUE DÁ ACESSO À PROPRIEDADE QUE PERTENCEU AO SENHOR AMÉRICO SCACALOSSI.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/651/651_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/651/651_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE TAPA-BURACOS NA CONFLUÊNCIA DAS RUAS DOS VIAJANTES E JOAQUIM PEREIRA ROSA. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/652/652_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/652/652_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE TAPA-BURACOS E SINALIZAÇÃO DE TRANSITO (TANTO DE SOLO COMO DE PLACAS) NA CONFLUÊNCIA DAS RUAS AURÉLIO FERNANDES, WALDEVINO ISMAEL DE SOUZA E MARECHAL DEODORO. _x000D_
 </t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/653/653_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/653/653_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE TAPA-BURACOS NA AVENIDA FREI MARCELO MANILIA, MAIS PRECISAMENTE NA ALTURA DO NÚMERO 1793. </t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/661/661_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/661/661_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A AQUISIÇÃO DE INSTALAÇÃO DE UM APARELHO DE AR CONDICIONADO NAS DEPENDÊNCIAS DO VELÓRIO MUNICIPAL. </t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/662/662_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/662/662_texto_integral.docx</t>
   </si>
   <si>
     <t>A VEREADORA QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE TAPA BURACOS EM DIVERSOS TRECHOS DAS RUAS VEREADOR APARECIDO ANTONIO DA SILVA, RIO PRETO E WENCESLAU BRAZ.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/663/663_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/663/663_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AOS SENHORES RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, GISELDA ELIAS DA CUNHA, DIRETORA MUNICIPAL DE TRÂNSITO, E ALGUM MEMBRO DO CONSEG-CONSELHO COMUNITÁRIO DE SEGURANÇA DO MUNICÍPIO DE BURITAMA, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A COLOCAÇÃO DE CICLOFAIXA DE LAZER NA AV. FREI MARCELO MANÍLIA, PASSANDO PELA AV. BENEDITO VIEIRA GARCIA, ATÉ A CICLOVIA MÁRIO BIANCHINNI. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/684/684_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/684/684_texto_integral.docx</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTA SUBSCREVEM, NOS TERMOS REGIMENTAIS, INDICAM, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, COM GESTÕES JUNTO À EMPRESA ELEKTRO-ELETRICIDADE E SERVIÇOS S.A., OBJETIVANDO DAR CELERIDADE NA LIGAÇÃO DE ENERGIA ELÉTRICA NO LOTEAMENTO RESIDENCIAL JARDIM SANTA THERESA EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/685/685_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/685/685_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A IMPLANTAÇÃO DO PRONTUÁRIO DIGITAL NA REDE MUNICIPAL DE SAÚDE. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/686/686_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/686/686_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO DOTAR AS DEPENDÊNCIAS DA UBS-UNIDADE BÁSICA DE SAÚDE NICOLA LAVECCHIA COM AS CONDIÇÕES BÁSICAS PARA O RECEBIMENTO DO GRANDE NÚMERO DE PESSOAS QUE LÁ VÃO EM BUSCA DE ATENDIMENTO. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/687/687_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/687/687_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A AQUISIÇÃO E INSTALAÇÃO DE UM BEBEDOURO DE ÁGUA NA ACADEMIA DA SAÚDE, LOCALIZADA NO LOTEAMENTO RESIDENCIAL CIDADE NOVA. </t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/699/699_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/699/699_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AOS SENHORES RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, GISELDA ELIAS DA CUNHA, DIRETORA MUNICIPAL DE TRÂNSITO, E ALGUM MEMBRO DO CONSEG-CONSELHO COMUNITÁRIO DE SEGURANÇA DO MUNICÍPIO DE BURITAMA, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO PINTAR FAIXAS EXCLUSIVAS PARA PASSAGEM DE PEDESTRES, NAS ESQUINAS, BEM COMO FAIXAS DE "PARE", EM TODA A EXTENSÃO DA AV. FREI MARCELO MANÍLIA. </t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/713/713_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/713/713_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 A VEREADORA QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO ESTENDER O HORÁRIO DE ATENDIMENTO ODONTOLÓGICO NA UBS II-UNIDADE BÁSICA DE SAÚDE - NICOLA LAVECCHIA, DE SEGUNDA A SEXTA-FEIRA, ATÉ ÀS 20H00, PARA ATENDER OS TRABALHADORES. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>OSVALDO SEBASTIÃO DOS SANTOS, RONALDO RAMOS FERNANDES</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/759/759_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/759/759_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">OS VEREADORES QUE ESTA SUBSCREVEM, NOS TERMOS REGIMENTAIS, INDICAM, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AOS SENHORES RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, GISELDA ELIAS DA CUNHA, DIRETORA MUNICIPAL DE TRÃNSITO, E ALGUM MEMBRO DO CONSEG-CONSELHO COMUNITÁRIO DE SEGURANÇA DO MUNICÍPIO, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A CONSTRUÇÃO DE UMA LOMBOFAIXA, NOS PADRÕES OFICIAIS (MODELO ANEXO), DESTINADA A PASSAGEM DE PEDESTRES SOBRE UMA FAIXA DE SINALIZAÇÃO DE TRÂNSITO DE SOLO JÁ EXISTENTE NA AVENIDA FREI MARCELO MANÍLIA, A QUAL É USADA COMO ACESSO AO SUPERMERCADO BANDEIRANTES._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/760/760_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/760/760_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AOS SENHORES RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, GISELDA ELIAS DA CUNHA, DIRETORA MUNICIPAL DE TRÃNSITO, E ALGUM MEMBRO DO CONSEG-CONSELHO COMUNITÁRIO DE SEGURANÇA DO MUNICÍPIO, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE PINTURA DAS FAIXAS DE SINALIZAÇÃO DE TRÂNSITO HORIZONTAL TANTO AS CENTRAIS QUANTO AS DAS LATERAIS  DO PAVIMENTO DA ESTRADA VICINAL MARIA TEREZA CARDOSO DESDE O SEU INÍCIO ATÉ O SEU TÉRMINO QUE SE DÁ EXATAMENTE NO LIMITE DOS MUNICÍPIOS (BURITAMA/LOURDES)._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/761/761_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/761/761_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, COM GESTÕES JUNTO AOS ÓRGÃOS GOVERNAMENTAIS COMPETENTES, OBJETIVANDO A PARTICIPAÇÃO DO MUNICÍPIO DE BURITAMA NO PROGRAMA "FROTA NOVA MUNICÍPIOS", INSTITUÍDO PELO GOVERNO DO ESTADO, E ATRAVÉS DA DESENVOLVE SP LANÇOU UMA LINHA DE CRÉDITO PARA CONCESSÃO  DE FINANCIAMENTO SEM JUROS AOS MUNICÍPIOS PARA AQUISIÇÃO DE VEÍCULOS (CAMINHÕES, AMBULÂNCIAS, VANS, ÔNIBUS, TRATORES, MÁQUINAS, ETC), QUANDO SERÃO DISPONIBILIZADOS ATÉ R$. 500 MIL POR MUNICÍPIO, COM TAXA A PARTIR DE 0,79% AO MÊS, COM PRAZO DE ATÉ 72 MESES PARA PAGAMENTO E CARÊNCIA DE 6 MESES. (INFORME PUBLICITÁRIO DO DEPUTADO ESTADUAL CARLÃO PIGNATARI EM ANEXO). </t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/762/762_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/762/762_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
  O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A REALIZAÇÃO DE UM CAMPEONATO DE FUTEBOL DE MINI CAMPO COM OS TIMES DE FUTEBOL EXISTENTES EM NOSSA CIDADE, NAS DEPENDÊNCIAS DO PARQUE TURÍSTICO JOÃO SIMÃO GARCIA, PRAINHA. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/763/763_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/763/763_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve"> A VEREADORA QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AOS SENHORES RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, GISELDA ELIAS DA CUNHA, DIRETORA MUNICIPAL DE TRÂNSITO, E ALGUM MEMBRO DO CONSEG-CONSELHO COMUNITÁRIO DE SEGURANÇA DO MUNICÍPIO, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS E DESENVOLVIDOS OS DEVIDOS ESTUDOS, OBJETIVANDO A CONSTRUÇÃO DE UMA LOMBADA OU DE UM OUTRO TIPO DE REDUTOR DE VELOCIDADE NAS PROXIMIDADES DO CONDOMÍNIO RESIDENCIAL VALE DO SOL I._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/764/764_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/764/764_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
  A VEREADORA QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS E DESENVOLVIDOS OS DEVIDOS ESTUDOS, OBJETIVANDO A CONSTRUÇÃO DE UMA CONCHA ACÚSTICA NA PRAÇA ANA RITA MENDES PARA A REALIZAÇÃO DOS MAIS VARIADOS TIPOS DE EVENTOS ARTÍSTICOS, CULTURAIS, POLÍTICOS, RELIGIOSOS E SIMILARES._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/765/765_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/765/765_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve"> O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO O GOVERNO DO MUNICÍPIO DE BURITAMA CUMPRIR FIELMENTE A LEGISLAÇÃO EXISTENTE, ESPECIALMENTE A LEI MUNICIPAL Nº 2.275, DE 29 DE MARÇO DE 1994, QUE DISPÕE SOBRE A LIMPEZA DE TERRENOS BALDIOS NA CIDADE, E DÁ OUTRAS PROVIDÊNCIAS (LEI MUNICIPAL EM ANEXO). </t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/766/766_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/766/766_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS E DESENVOLVIDOS OS DEVIDOS ESTUDOS, OBJETIVANDO A ALTERAÇÃO DO DECRETO Nº 2.501, DE 30 DE NOVEMBRO DE 2011, MAIS PRECISAMENTE EM SEU ARTIGO 37, PERMITINDO QUE OS SERVIDORES PÚBLICOS MUNICIPAIS POSSAM USUFRUIR CUMULATIVAMENTE O DIREITO DE SUAS FALTAS ABONADAS PREVISTAS NA LEI MUNICIPAL Nº 2.120, DE 02 DE SETEMBRO DE 1992. </t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>JOSÉ DOMINGOS MARTINS FILHO, ANTONIO ROMILDO DOS SANTOS, DOUGLAS DE FARIAS FREITAS, FEBEM, FERNANDO CRISTIANO LAVECCHIA, JELVIS AILTON DE SOUZA SCACALOSSI, JOSÉ ANTONIO ESPÓSITO, OSVALDO CUSTÓDIO DA CRUZ, OSVALDO SEBASTIÃO DOS SANTOS, RONALDO RAMOS FERNANDES, VANIA TERESINHA MACENO NAZÁRIO</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/781/781_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/781/781_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve"> OS VEREADORES QUE ESTA SUBSCREVEM, NOS TERMOS REGIMENTAIS, INDICAM, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AOS SENHORES RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, E GISELDA ELIAS DA CUNHA, DIRETORA MUNICIPAL DE TRÂNSITO, E ALGUM MEMBRO DO CONSEG-CONSELHO COMUNITÁRIO DE SEGURANÇA DO MUNICÍPIO DE BURITAMA, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS E DESENVOLVIDOS OS DEVIDOS ESTUDOS, COM GESTÕES JUNTO AOS ÓRGÃOS GOVERNAMENTAIS COMPETENTES, OBJETIVANDO CONSEGUIR A LIBERAÇÃO DE RECURSOS FINANCEIROS DESTINADOS PARA DESAPROPRIAÇÃO DE ÁREAS DE TERRA NECESSÁRIAS AO PROLONGAMENTO DA AVENIDA DANIEL LUIZ GUERBAS ATÉ O FINAL DO LOTEAMENTO RESIDENCIAL NOVA ALIANÇA, BEM COMO A EXECUÇÃO DOS SERVIÇOS DE PAVIMENTAÇÃO ASFÁLTICA NO REFERIDO TRECHO.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/787/787_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/787/787_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR JOÃO FERMINO FALLEIROS, DIRETOR EXECUTIVO DO SAAEMB-SERVIÇO AUTÔNOMO DE ÁGUA, ESGOTO E MEIO AMBIENTE DO MUNICÍPIO DE BURITAMA, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A REALIZAÇÃO DE UMA ANÁLISE NA QUALIDADE DA ÁGUA DO POÇO ARTESIANO (CHAMADA ÁGUA DO PADRE), LOCALIZADO NA CONFLUÊNCIA DAS RUAS AGOSTINHO GÂMBERA E ALADIM BONFIM.  </t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/790/790_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/790/790_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A INSTALAÇÃO DE AQUECEDOR NA PISCINA DO CERET-CENTRO ESPORTIVO E RECREATIVO DOS TRABALHADORES DE BURITAMA.  </t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A CONSTRUÇÃO DE UMA COBERTURA METÁLICA, DOTADA DE BANCOS, NA AV. WALDEVINO ISMAEL DE SOUZA, MAIS PRECISAMENTE NAS PROXIMIDADES DO CONJUNTO HABITACIONAL ANA ALVES TEIXEIRA, DESTINADA A PROTEÇÃO DO SOL E DA CHUVA, DOS MUITOS TRABALHADORES E DAS MUITAS CRIANÇAS QUE AGUARDAM O EMBARQUE NOS ÔNIBUS QUE OS TRANSPORTAM PARA SEU LOCAL DE DESTINO, TANTO PARA O TRABALHO QUANTO PARA A REDE ESCOLAR DE NOSSO MUNICÍPIO, E QUE SERÁ, SEM SOMBRA DE DÚVIDA, DE GRANDE UTILIDADE PARA OS MORADORES DO JÁ CITADO CONJUNTO HABITACIONAL COMO TAMBÉM OS DO CONJUNTO HABITACIONAL JACINTHO DE OLIVEIRA NETO, UMA VEZ QUE AMBOS SÃO ADJACENTES._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/797/797_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/797/797_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, COM GESTÕES JUNTO A EMPRESA ELEKTRO-ELETRICIDADE E SERVIÇOS S.A., OBJETIVANDO A INSTALAÇÃO DE BRAÇOS DE LUZ, COM LUMINÁRIAS, NOS POSTES DE ILUMINAÇÃO PÚBLICA JÁ EXISTENTES, MAIS PRECISAMENTE DE UM LADO DA AV. BENEDITO VIEIRA GARCIA (JARDIM DORMÉLIA).  </t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/798/798_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/798/798_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">           A VEREADORA QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A COLOCAÇÃO DE VIDROS NAS JANELAS, PRINCIPALMENTE DA SALA DE RECEPÇÃO DO NAMP- NÚCLEO DE APOIO MULTIDISCIPLINAR.  </t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/799/799_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/799/799_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO MUDAR DE LOCAL A PISTA DE MOTOCROSS ABDIAS ALVES DA SILVA DO PARQUE TURÍSTICO JOÃO SIMÃO GARCIA, PRAINHA.  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/800/800_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/800/800_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">           A VEREADORA QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO VIABILIZAR PARCERIAS COM OS SETORES DE ESPORTES, CULTURA E EDUCAÇÃO DO GOVERNO DO MUNICÍPIO DE BURITAMA, OBJETIVANDO O DESENVOLVIMENTO DE ATIVIDADES PARA AS CRIANÇAS NO PERÍODO DE FÉRIAS.  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/818/818_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/818/818_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AOS SENHORES RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, GISELDA ELIAS DA CUNHA, DIRETORA MUNICIPAL DE TRÂNSITO, E JAIME GONÇALVES SAMPAIO, PRESIDENTE DO CONSEG-CONSELHO COMUNITÁRIO DE SEGURANÇA PÚBLICA DO MUNICÍPIO DE BURITAMA, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO TRANSFORMAR A RUA VICENTE COSTA, ATUALMENTE FUNCIONANDO COMO MÃO DUPLA, EM MÃO ÚNICA, NO TRECHO COMPREENDIDO ENTRE AS RUAS MARIA FLORINDA E FLORIANO PEIXOTO.  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/819/819_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/819/819_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">           O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A CONSTRUÇÃO DE UMA COBERTURA METÁLICA, DOTADA DE BANCOS, EM UM LOCAL ESTRATÉGICO A SER LEVANTADO PELO DEPARTAMENTO DE ENGENHARIA, OBRAS E SERVIÇOS PÚBLICOS DO GOVERNO DO MUNICÍPIO DE BURITAMA, PODENDO SER, COMO SUGESTÃO, NAS IMEDIAÇÕES DA ESCOLA MUNICIPAL PROFª MARIA APARECIDA DUARTE, LOCALIZADA NA RUA AFIF JOSÉ ABDO, Nº 331, NO LOTEAMENTO RESIDENCIAL INTERLAGOS, DESTINADA A PROTEÇÃO DO SOL E DA CHUVA, DOS MUITOS TRABALHADORES E DAS MUITAS CRIANÇAS QUE AGUARDAM O EMBARQUE NOS ÔNIBUS QUE OS TRANSPORTAM PARA SEU LOCAL DE DESTINO, TANTO PARA O TRABALHO QUANTO PARA A REDE ESCOLAR DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/820/820_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/820/820_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
            O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO ENCAMINHAR À ESTA CASA LEGISLATIVA UM PROJETO DE LEI DISPONDO SOBRE A REMOÇÃO DE VEÍCULOS ABANDONADOS OU ESTACIONADOS EM SITUAÇÃO QUE CARACTERIZE SEU ABANDONO EM VIAS PÚBLICAS DO MUNICÍPIO. (MINUTA DE PROJETO DE LEI EM ANEXO).   _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/826/826_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/826/826_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">              A VEREADORA QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A CONSTRUÇÃO DE UMA COZINHA, DOTADA DOS UTENSÍLIOS E ELETRODOMÉSTICOS BÁSICOS PARA O SEU FUNCIONAMENTO, ANEXA AO SALÃO COBERTO DO RECINTO DE EXPOSIÇÕES E FESTA DO PEÃO DO BOIADEIRO ODILON FERREIRA DE ALMEIDA ONDE SÃO REALIZADOS ANUALMENTE DIVERSOS EVENTOS,  INCLUSIVE, O TRADICIONAL "JUNINÃO"._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/827/827_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/827/827_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
              A VEREADORA QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A CONSTRUÇÃO DE UMA COZINHA, DOTADA DOS UTENSÍLIOS E ELETRODOMÉSTICOS BÁSICOS PARA O SEU FUNCIONAMENTO, NAS DEPENDÊNCIAS DO CENTRO COMUNITÁRIO PADRE AIRTON ANNUAR IBRAHIM, LOCALIZADO NA RUA ANÍZIO FRANCISCO DE OLIVEIRA, ESQUINA COM A RUA JUSTINO PEREIRA DOS SANTOS, NO CONJUNTO HABITACIONAL HILTON GAMBERA. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/830/830_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/830/830_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO UMA MELHORIA NO SISTEMA DE ILUMINAÇÃO NAS DEPENDÊNCIAS DA ACADEMIA DA SAÚDE DO LOTEAMENTO RESIDENCIAL CIDADE NOVA.  </t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/831/831_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/831/831_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">              A VEREADORA QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO DETERMINAR AO  MOTORISTA RESPONSÁVEL QUE TRABALHA NA LINHA DE ÔNIBUS DE ESTUDANTES NO PERÍODO NOTURNO, QUE AO RETORNAR DAS VIAGENS DE ROTINA, SE DIRIJA ATÉ O CONJUNTO HABITACIONAL ANA ALVES TEIXEIRA PARA O DESEMBARQUE DOS ALUNOS ALI RESIDENTES E DOS QUE MORAM TAMBÉM NO CONJUNTO HABITACIONAL JACINTHO DE OLIVEIRA NETO, ADJACENTE AO PRIMEIRO. </t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/832/832_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/832/832_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A REALIZAÇÃO DE UMA HIGIENIZAÇÃO, COM UMA CERTA FREQUÊNCIA, NOS BUEIROS EXISTENTES NAS RUAS DE NOSSA CIDADE.   _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/833/833_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/833/833_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO TAPAR UM ENORME BURACO EXISTENTE NA CONFLUÊNCIA DAS RUAS JOÃO ANTONIO DOS SANTOS E CHAIM ELIAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/834/834_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/834/834_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">OS VEREADORES QUE ESTA SUBSCREVEM, NOS TERMOS REGIMENTAIS, INDICAM, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE REFORMA GERAL NO CONJUNTO POLIESPORTIVO FERNANDO RODRIGUES (GLEBA 10), INCLUINDO O CAMPO DE BOCHA, OS BANHEIROS, BRINQUEDOS, BEM COMO A ILUMINAÇÃO DAQUELE LOCAL, BEM COMO A CONSTRUÇÃO DE UM CAMPO DE MALHA. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/853/853_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/853/853_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
               O VEREADOR QUE ESTA SUBSCREVEM, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A INSTALAÇÃO DE UM PONTO DE INFORMAÇÃO AO TURISTA (PIT) EM LOCAL ESTRATÉGICO DA CIDADE (FOTO ILUSTRATIVA EM ANEXO).   _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/854/854_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/854/854_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, REITERANDO A SUGESTÃO ENCAMINHADA ATRAVÉS DA INDICAÇÃO Nº 06/17, LIDA NA SESSÃO ORDINÁRIA DESTA CASA LEGISLATIVA DO DIA 06 DE FEVEREIRO DE 2017, DE AUTORIA DO NOBRE VEREADOR DOUGLAS DE FARIAS FREITAS, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS E DESENVOLVIDOS OS DEVIDOS ESTUDOS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE ILUMINAÇÃO PÚBLICA AO LONGO DE TODO O TRAJETO DA CICLOVIA MÁRIO BIANCHINNI, QUE VAI DA CIDADE AO PARQUE TURÍSTICO JOÃO SIMÃO GARCIA, PRAINHA, CUJA DISTÂNCIA É DE 4,5 KMS. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/855/855_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/855/855_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">OS VEREADORES QUE ESTA SUBSCREVEM, NOS TERMOS REGIMENTAIS, INDICAM, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A CONTRATAÇÃO DE UM MAESTRO E DE UMA ORQUESTRA PROFISSIONAIS, COM O OBJETIVO DE DAREM UMA VERDADEIRA REPAGINADA NO HINO DO MUNICÍPIO DE BURITAMA, DE AUTORIA DE PAULO CÉSAR DE FREITAS E JOSÉ ANTONIO BEZERRA, E TORNAR REFERIDA OBRA IMORTAL, RESPEITADA, EVIDENTEMENTE, A VOZ INCONFUNDÍVEL E INSUBSTITUÍVEL DO AMIGO "PAULINHO", MÚSICO, LETRISTA E INTÉRPRETE QUE GRAVARA ORIGINALMENTE NO ANO DE 2000, COM EQUIPAMENTOS NOTORIAMENTE PRECÁRIOS, SOMENTE PARA A PARTICIPAÇÃO DO CONCURSO REALIZADO NAQUELE ANO E QUE JÁ SE VÃO AÍ 17 LONGOS ANOS.     </t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/856/856_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/856/856_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO ACIONAR A CIPA-COMISSÃO INTERNA DE PREVENÇÃO DE ACIDENTES, VISANDO PROPORCIONAR A SEGURANÇA QUE A LEGISLAÇÃO DETERMINA AOS SERVIDORES PÚBLICOS MUNICIPAIS QUE TRABALHAM NA LIMPEZA PÚBLICA, PRINCIPALMENTE OS QUE FAZEM PARTE DA EQUIPE DA MÁQUINA QUE FAZ A COLETA DE LIXO DOMICILIAR E ENTULHOS NO PERÍODO NOTURNO. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/872/872_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/872/872_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">              A VEREADORA QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS E DESENVOLVIDOS OS DEVIDOS ESTUDOS, OBJETIVANDO A IMPLANTAÇÃO DE HORTAS COMUNITÁRIAS EM ÁREAS DE TERRA EXISTENTES E QUE ESTEJAM DISPONÍVEIS ADJACENTES AOS CONJUNTOS HABITACIONAIS DE NOSSO MUNICÍPIO, EM BENEFÍCIO DA ORDEIRA POPULAÇÃO NELES RESIDENTES._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/887/887_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/887/887_texto_integral.docx</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS E DESENVOLVIDOS OS DEVIDOS ESTUDOS, OBJETIVANDO IMPLANTAR O PROGRAMA ESCOLA DE PERÍODO INTEGRAL EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/888/888_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/888/888_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO DETERMINAR A RETIRADA DO LIXO DEPOSITADO NAS ENTRADAS PRINCIPAIS DA CIDADE DE BURITAMA, ESTRADAS VICINAIS ANTONIO ALVES TEIXEIRA (PRAINHA), FRANCISCO FEROLDI, NAS PROXIMIDADES DO LATICÍNIOS ARGENZO E DR. CARLOS FRANCISCO ALVES, QUE LIGA BURITAMA-TURIÚBA (ESTRADA DE TERRA)._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/889/889_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/889/889_texto_integral.docx</t>
   </si>
   <si>
     <t>A VEREADORA QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR JOÃO FERMINO FALLEIROS, DIRETOR EXECUTIVO DO SAAEMB-SERVIÇO AUTÔNOMO DE ÁGUA, ESGOTO E MEIO AMBIENTE DO MUNICÍPIO DE BURITAMA, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A COLOCAÇÃO DE FITAS REFLETIVAS NAS CAÇAMBAS QUE SÃO ADMINISTRADAS POR AQUELA C. AUTARQUIA.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>DOUGLAS DE FARIAS FREITAS, OSVALDO CUSTÓDIO DA CRUZ, RONALDO RAMOS FERNANDES</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/895/895_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/895/895_texto_integral.docx</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTA SUBSCREVEM, NOS TERMOS REGIMENTAIS, INDICAM, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A IMPLEMENTAÇÃO DO PROGRAMA "CIDADE LEGAL" NO MUNICÍPIO DE BURITAMA, OBJETIVANDO REGULARIZAR A SITUAÇÃO DO DESMEMBRAMENTO DE LOTES RESIDENCIAIS, ATENDENDO ENTRE OUTROS DISPOSITIVOS LEGAIS PERTINENTES, AS EXIGÊNCIAS CONTIDAS NO INCISO II, ARTIGO 4º, DA LEI FEDERAL Nº 6.766, DE 19 DE DEZEMBRO DE 1979, QUE DISPÕE SOBRE O PARCELAMENTO DO SOLO URBANO E DÁ OUTRAS PROVIDÊNCIAS, BEM COMO O DECRETO Nº 52.052, DE 13 DE AGOSTO  DE 2007, QUE INSTITUI O PROGRAMA ESTADUAL DE REGULARIZAÇÃO DE NÚCLEOS HABITACIONAIS - CIDADE LEGAL, NO ÂMBITO DA SECRETARIA DA HABITAÇÃO E DÁ OUTRAS PROVIDÊNCIAS, E SUAS ALTERAÇÕES POSTERIORES.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/896/896_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/896/896_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE CONSTRUÇÃO DE UM SARJETÃO, OU OUTRA OBRA EQUIVALENTE DESDE QUE RESOLVA O PROBLEMA, NA CONFLUÊNCIA DAS RUAS AURÉLIO FERNANDES E RUBIÃO JÚNIOR, BEM COMO A EXECUÇÃO DOS SERVIÇOS DE TAPA-BURACOS NO REFERIDO LOCAL. </t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/907/907_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/907/907_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A CONSTRUÇÃO URGENTE DE UMA ROTATÓRIA NA CONFLUÊNCIA DA ESTRADA VICINAL COM A ESTRADA MUNICIPAL AMÉRICO PEREIRA DIAS, CUJA VIA PÚBLICA DÁ ACESSO AO ANTIGO ESTABELECIMENTO COMERCIAL DENOMINADO "CASTELINHO". </t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/908/908_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/908/908_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE REFORMA GERAL NOS BANHEIROS PÚBLICOS, MASCULINO E FEMININO, DO PRÉDIO DO TERMINAL RODOVIÁRIO DE PASSAGEIROS VALDOMIRO FIGUEIRA. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/909/909_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/909/909_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, COM GESTÕES JUNTO À EMPRESA ELEKTRO-ELETRICIDADE E SERVIÇOS S.A., OBJETIVANDO A COLOCAÇÃO OU A TROCA DE LÂMPADAS EM DIVERSOS PONTOS DA CIDADE ONDE ESTÁ FALTANDO ILUMINAÇÃO PÚBLICA E EM DIVERSOS OUTROS ONDE AS LUMINÁRIAS ESTÃO QUEIMADAS. </t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/915/915_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/915/915_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO, SE POSSÍVEL COM UMA CERTA URGÊNCIA, DOS SERVIÇOS DE COBERTURA NA ACADEMIA DA SAÚDE LOCALIZADA NO LOTEAMENTO RESIDENCIAL CIDADE NOVA. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/968/968_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/968/968_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                A VEREADORA QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO O FORNECIMENTO DE UNIFORME PADRONIZADO A TODOS OS SERVIDORES PÚBLICOS MUNICIPAIS LOTADOS NAS UBS'S-UNIDADES BÁSICAS DE SAÚDE DE BURITAMA.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/969/969_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/969/969_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                A VEREADORA QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A CONSTRUÇÃO DE UM BARRACÃO NA CHÁCARA MUNICIPAL ALÍPIO CELESTINO DA COSTA, DESTINADO A GUARDA COM SEGURANÇA DOS MAQUINÁRIOS E IMPLEMENTOS AGRÍCOLAS._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/970/970_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/970/970_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE REVITALIZAÇÃO DE TODAS AS PRINCIPAIS ENTRADAS DA CIDADE, COM MELHOR SINALIZAÇÃO E JARDINAGEM, COMO FORMA DE MELHORAR O VISUAL PAISAGÍSTICO DESSES ACESSOS, BEM COMO SEJA EFETIVADA PARCERIA COM A INICIATIVA PRIVADA, POSSIBILITANDO QUE VÁRIAS EMPRESAS POSSAM ZELAR POR UMA DETERMINADA ÁREA, À EXEMPLO DO QUE OCORRE EM OUTRAS CIDADES DA REGIÃO. </t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/971/971_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/971/971_texto_integral.docx</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AOS SENHORES RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, GISELDA ELIAS DA CUNHA, DIRETORA MUNICIPAL DE TRÂNSITO DO GOVERNO DO MUNICÍPIO DE BURITAMA, E JAIME GONÇALVES SAMPAIO, PRESIDENTE DO CONSEG-CONSELHO COMUNITÁRIO DE SEGURANÇA DO MUNICÍPIO, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A CONSTRUÇÃO DE UMA LOMBADA OU DE UM OUTRO TIPO DE REDUTOR DE VELOCIDADE NOS DOIS SENTIDOS DA ESTRADA VICINAL ANTONIO ALVES TEIXEIRA, NAS PROXIMIDADES DO LOTEAMENTO RESIDENCIAL PORTAL DA PRAIA.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/980/980_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/980/980_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A AQUISIÇÃO DE INSTALAÇÃO DE MACA RETRÁTIL EM TODAS AS AMBULÂNCIAS PERTENCENTES À FROTA DO GOVERNO DO MUNICÍPIO DE BURITAMA. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/981/981_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/981/981_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO NÃO ENCAMINHAR À ESTA CASA LEGISLATIVA MAIS NENHUM PROJETO DE LEI ALTERANDO REFERÊNCIAS DE DETERMINADOS SERVIDORES QUE COMPÕEM A SUA ASSESSORIA ENQUANTO NÃO SE CONCLUIR A REESTRUTURAÇÃO SALARIAL DA CATEGORIA, CONFORME PROMESSA DE CAMPANHA ELEITORAL FEITA EM DIVERSOS SETORES DA ADMINISTRAÇÃO MUNICIPAL. _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/982/982_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/982/982_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A CONTRATAÇÃO DE UMA BANDA MUSICAL, DE PREFERÊNCIA A BANDAS EXISTENTES EM BURITAMA, PARA APRESENTAÇÃO EM PRAÇA PÚBLICA NO DIA 31 DE DEZEMBRO DE 2017, O TRADICIONAL "SHOW DA VIRADA DE ANO".   </t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/983/983_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/983/983_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO ENCAMINHAR À ESTA CASA LEGISLATIVA, UM PROJETO DE LEI CRIANDO O PROJETO "NATAL 10" OU "NATAL FELIZ", COM O OBJETIVO DE PROMOVER CONFRATERNIZAÇÃO PARA CRIANÇAS E PESSOAS CARENTES, COM DOAÇÃO DE BRINQUEDOS, ALIMENTOS, DOCES, PIPOCAS, REFRIGERANTES, ESCORREGADOR, PULA-PULA, BEM COMO VISITAS AO ASILO E CASA ABRIGO COM A PRESENÇA DO PAPAI NOEL.  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/984/984_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/984/984_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A RETIRADA DAS PLACAS COM OS DIZERES: "PROIBIDO JOGAR LIXO", AINDA EXISTENTES NO ANTIGO "LIXÃO", LOCALIZADO À MARGEM DIREITA DA ESTRADA VICINAL FRANCISCO FEROLDI, GRADEAR O TERRENO, JOGAR CALCÁRIO E PLANTAR CAPIM DE QUALQUER ESPÉCIE NAQUELE LOCAL, CONFORME SUGESTÃO ENCAMINHADA PELO EX-COMANDANTE DO DESTACAMENTO POLICIAL DE NOSSA CIDADE JOSÉ DUARTE ROSA. </t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1007/1007_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1007/1007_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO SANAR O PROBLEMA DA ÁGUA EMPOÇADA NA CONFLUÊNCIA DAS RUAS ANTONIO ROSANTE E JOÃO FALEIROS.   _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1008/1008_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1008/1008_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                A VEREADORA QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO COM A MAIOR BREVIDADE POSSÍVEL DOS SERVIÇOS DE TROCA DAS LÂMPADAS DA PRAÇA DE SKATE MOACIR SEVERINO PEREIRA, LOCALIZADA NA RUA VALTER TEIXEIRA DUARTE, LOTEAMENTO JARDIM DAS DORMÉLIAS, PODAR AS ÁRVORES EXISTENTES NAQUELAS PROXIMIDADES, BEM COMO ROÇAR A GRAMA NO SEU ENTORNO.    _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1009/1009_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1009/1009_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">A VEREADORA QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR RODRIGO ZACARIAS DOS SANTOS, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DA OPERAÇÃO TAPA-BURACOS EM DIVERSAS VIAS PÚBLICAS DE NOSSA CIDADE QUE SE ENCONTRAM EM PÉSSIMO ESTADO DE CONSERVAÇÃO, ESPECIALMENTE A RUA CHAIM ELIAS, BEM COMO NA ESTRADA VICINAL MARIA TEREZA CARDOSO, NO TRECHO COMPREENDIDO ENTRE A CIDADE DE BURITAMA E A DIVISA COM O MUNICÍPIO DE LOURDES.     _x000D_
 _x000D_
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -7918,67 +7918,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/726/726_texto_integral.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/780/780_texto_integral.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/978/978_texto_integral.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/424/424_texto_integral.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/425/425_texto_integral.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/426/426_texto_integral.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/427/427_texto_integral.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/428/428_texto_integral.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/469/469_texto_integral.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/470/470_texto_integral.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/471/471_texto_integral.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/472/472_texto_integral.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/473/473_texto_integral.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/578/578_texto_integral.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/579/579_texto_integral.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/580/580_texto_integral.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/581/581_texto_integral.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/582/582_texto_integral.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/583/583_texto_integral.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/584/584_texto_integral.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/585/585_texto_integral.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/586/586_texto_integral.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/587/587_texto_integral.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/654/654_texto_integral.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/655/655_texto_integral.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/656/656_texto_integral.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/657/657_texto_integral.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/658/658_texto_integral.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/659/659_texto_integral.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/660/660_texto_integral.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/676/676_texto_integral.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/677/677_texto_integral.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/678/678_texto_integral.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/679/679_texto_integral.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/680/680_texto_integral.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/716/716_texto_integral.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/717/717_texto_integral.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/718/718_texto_integral.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/719/719_texto_integral.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/720/720_texto_integral.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/721/721_texto_integral.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/722/722_texto_integral.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/723/723_texto_integral.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/724/724_texto_integral.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/740/740_texto_integral.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/741/741_texto_integral.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/752/752_texto_integral.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/757/757_texto_integral.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/758/758_texto_integral.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/775/775_texto_integral.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/776/776_texto_integral.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/777/777_texto_integral.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/792/792_texto_integral.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/793/793_texto_integral.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/794/794_texto_integral.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/815/815_texto_integral.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/816/816_texto_integral.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/817/817_texto_integral.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/839/839_texto_integral.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/840/840_texto_integral.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/841/841_texto_integral.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/842/842_texto_integral.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/863/863_texto_integral.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/864/864_texto_integral.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/865/865_texto_integral.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/885/885_texto_integral.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/886/886_texto_integral.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/891/891_texto_integral.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/892/892_texto_integral.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/894/894_texto_integral.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/916/916_texto_integral.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/917/917_texto_integral.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/918/918_texto_integral.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/931/931_texto_integral.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/932/932_texto_integral.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/933/933_texto_integral.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/934/934_texto_integral.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/935/935_texto_integral.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/936/936_texto_integral.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/937/937_texto_integral.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/938/938_texto_integral.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/962/962_texto_integral.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/963/963_texto_integral.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/993/993_texto_integral.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/994/994_texto_integral.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/995/995_texto_integral.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/996/996_texto_integral.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/997/997_texto_integral.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/998/998_texto_integral.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/999/999_texto_integral.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1000/1000_texto_integral.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1001/1001_texto_integral.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/964/964_texto_integral.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/965/965_texto_integral.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/966/966_texto_integral.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/979/979_texto_integral.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/429/429_texto_integral.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/589/589_texto_integral.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/590/590_texto_integral.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/681/681_texto_integral.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/843/843_texto_integral.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/861/861_texto_integral.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/862/862_texto_integral.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/893/893_texto_integral.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/939/939_texto_integral.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1003/1003_texto_integral.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1004/1004_texto_integral.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1005/1005_texto_integral.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1006/1006_texto_integral.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1027/1027_texto_integral.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1028/1028_texto_integral.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/739/739_texto_integral.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/474/474_texto_integral.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/577/577_texto_integral.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/602/602_texto_integral.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/603/603_texto_integral.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/647/647_texto_integral.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/648/648_texto_integral.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/649/649_texto_integral.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/674/674_texto_integral.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/675/675_texto_integral.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/692/692_texto_integral.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/714/714_texto_integral.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/773/773_texto_integral.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/774/774_texto_integral.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/835/835_texto_integral.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/836/836_texto_integral.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/967/967_texto_integral.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/391/391_texto_integral.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/690/690_texto_integral.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/691/691_texto_integral.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/778/778_texto_integral.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/779/779_texto_integral.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/795/795_texto_integral.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/866/866_texto_integral.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/867/867_texto_integral.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/430/430_texto_integral.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/431/431_texto_integral.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/432/432_texto_integral.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/433/433_texto_integral.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/460/460_texto_integral.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/461/461_texto_integral.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/462/462_texto_integral.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/463/463_texto_integral.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/464/464_texto_integral.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/465/465_texto_integral.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/466/466_texto_integral.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/467/467_texto_integral.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/468/468_texto_integral.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/522/522_texto_integral.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/523/523_texto_integral.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/524/524_texto_integral.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/525/525_texto_integral.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/526/526_texto_integral.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/527/527_texto_integral.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/528/528_texto_integral.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/529/529_texto_integral.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/530/530_texto_integral.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/531/531_texto_integral.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/532/532_texto_integral.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/533/533_texto_integral.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/534/534_texto_integral.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/535/535_texto_integral.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/536/536_texto_integral.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/537/537_texto_integral.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/543/543_texto_integral.docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/544/544_texto_integral.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/545/545_texto_integral.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/546/546_texto_integral.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/547/547_texto_integral.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/548/548_texto_integral.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/549/549_texto_integral.docx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/550/550_texto_integral.docx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/551/551_texto_integral.docx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/552/552_texto_integral.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/553/553_texto_integral.docx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/554/554_texto_integral.docx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/555/555_texto_integral.docx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/556/556_texto_integral.docx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/557/557_texto_integral.docx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/563/563_texto_integral.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/564/564_texto_integral.docx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/565/565_texto_integral.docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/566/566_texto_integral.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/567/567_texto_integral.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/568/568_texto_integral.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/569/569_texto_integral.docx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/570/570_texto_integral.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/576/576_texto_integral.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/605/605_texto_integral.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/606/606_texto_integral.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/607/607_texto_integral.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/608/608_texto_integral.docx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/609/609_texto_integral.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/610/610_texto_integral.docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/611/611_texto_integral.docx" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/612/612_texto_integral.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/613/613_texto_integral.docx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/614/614_texto_integral.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/615/615_texto_integral.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/616/616_texto_integral.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/617/617_texto_integral.docx" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/618/618_texto_integral.docx" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/633/633_texto_integral.docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/634/634_texto_integral.docx" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/635/635_texto_integral.docx" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/636/636_texto_integral.docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/637/637_texto_integral.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/638/638_texto_integral.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/639/639_texto_integral.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/640/640_texto_integral.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/645/645_texto_integral.docx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/646/646_texto_integral.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/673/673_texto_integral.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/688/688_texto_integral.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/689/689_texto_integral.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/694/694_texto_integral.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/695/695_texto_integral.docx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/696/696_texto_integral.docx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/698/698_texto_integral.docx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/707/707_texto_integral.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/708/708_texto_integral.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/709/709_texto_integral.docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/710/710_texto_integral.docx" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/711/711_texto_integral.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/712/712_texto_integral.docx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/715/715_texto_integral.docx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/730/730_texto_integral.docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/731/731_texto_integral.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/732/732_texto_integral.docx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/733/733_texto_integral.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/734/734_texto_integral.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/735/735_texto_integral.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/736/736_texto_integral.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/737/737_texto_integral.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/738/738_texto_integral.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/744/744_texto_integral.docx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/745/745_texto_integral.docx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/746/746_texto_integral.docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/748/748_texto_integral.docx" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/749/749_texto_integral.docx" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/750/750_texto_integral.docx" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/751/751_texto_integral.docx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/754/754_texto_integral.docx" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/755/755_texto_integral.docx" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/767/767_texto_integral.docx" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/770/770_texto_integral.docx" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/771/771_texto_integral.docx" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/772/772_texto_integral.docx" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/785/785_texto_integral.docx" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/786/786_texto_integral.docx" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/788/788_texto_integral.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/789/789_texto_integral.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/791/791_texto_integral.docx" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/804/804_texto_integral.docx" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/805/805_texto_integral.docx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/806/806_texto_integral.docx" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/807/807_texto_integral.docx" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/808/808_texto_integral.docx" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/811/811_texto_integral.docx" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/810/810_texto_integral.docx" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/812/812_texto_integral.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/813/813_texto_integral.docx" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/837/837_texto_integral.docx" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/838/838_texto_integral.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/844/844_texto_integral.docx" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/848/848_texto_integral.docx" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/849/849_texto_integral.docx" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/850/850_texto_integral.docx" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/851/851_texto_integral.docx" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/852/852_texto_integral.docx" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/857/857_texto_integral.docx" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/858/858_texto_integral.docx" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/859/859_texto_integral.docx" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/860/860_texto_integral.docx" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/868/868_texto_integral.docx" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/869/869_texto_integral.docx" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/874/874_texto_integral.docx" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/875/875_texto_integral.docx" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/876/876_texto_integral.docx" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/877/877_texto_integral.docx" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/878/878_texto_integral.docx" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/879/879_texto_integral.docx" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/880/880_texto_integral.docx" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/881/881_texto_integral.docx" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/882/882_texto_integral.docx" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/890/890_texto_integral.docx" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/900/900_texto_integral.docx" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/901/901_texto_integral.docx" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/902/902_texto_integral.docx" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/903/903_texto_integral.docx" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/904/904_texto_integral.docx" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/905/905_texto_integral.docx" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/906/906_texto_integral.docx" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/911/911_texto_integral.docx" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/912/912_texto_integral.docx" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/913/913_texto_integral.docx" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/914/914_texto_integral.docx" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/923/923_texto_integral.docx" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/924/924_texto_integral.docx" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/925/925_texto_integral.docx" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/926/926_texto_integral.docx" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/927/927_texto_integral.docx" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/929/929_texto_integral.docx" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/930/930_texto_integral.docx" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/940/940_texto_integral.docx" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/941/941_texto_integral.docx" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/942/942_texto_integral.docx" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/943/943_texto_integral.docx" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/944/944_texto_integral.docx" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/945/945_texto_integral.docx" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/946/946_texto_integral.docx" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/947/947_texto_integral.docx" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/972/972_texto_integral.docx" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/973/973_texto_integral.docx" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/974/974_texto_integral.docx" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/975/975_texto_integral.docx" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/976/976_texto_integral.docx" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/977/977_texto_integral.docx" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/985/985_texto_integral.docx" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/986/986_texto_integral.docx" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/987/987_texto_integral.docx" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/989/989_texto_integral.docx" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/990/990_texto_integral.docx" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/991/991_texto_integral.docx" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/992/992_texto_integral.docx" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1012/1012_texto_integral.docx" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1013/1013_texto_integral.docx" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1014/1014_texto_integral.docx" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1015/1015_texto_integral.docx" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1019/1019_texto_integral.docx" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1020/1020_texto_integral.docx" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1021/1021_texto_integral.docx" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1022/1022_texto_integral.docx" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/383/383_texto_integral.docx" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/384/384_texto_integral.docx" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/385/385_texto_integral.docx" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/386/386_texto_integral.docx" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/387/387_texto_integral.docx" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/388/388_texto_integral.docx" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/392/392_texto_integral.docx" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/393/393_texto_integral.docx" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/394/394_texto_integral.docx" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/395/395_texto_integral.docx" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/396/396_texto_integral.docx" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/397/397_texto_integral.docx" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/398/398_texto_integral.docx" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/399/399_texto_integral.docx" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/400/400_texto_integral.docx" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/401/401_texto_integral.docx" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/402/402_texto_integral.docx" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/403/403_texto_integral.docx" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/404/404_texto_integral.docx" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/405/405_texto_integral.docx" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/406/406_texto_integral.docx" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/407/407_texto_integral.doc" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/408/408_texto_integral.docx" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/409/409_texto_integral.docx" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/410/410_texto_integral.docx" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/411/411_texto_integral.docx" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/412/412_texto_integral.docx" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/413/413_texto_integral.docx" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/414/414_texto_integral.docx" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/415/415_texto_integral.docx" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/416/416_texto_integral.doc" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/417/417_texto_integral.docx" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/418/418_texto_integral.docx" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/419/419_texto_integral.docx" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/420/420_texto_integral.docx" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/421/421_texto_integral.docx" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/422/422_texto_integral.docx" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/423/423_texto_integral.doc" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/438/438_texto_integral.docx" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/439/439_texto_integral.docx" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/440/440_texto_integral.docx" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/441/441_texto_integral.docx" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/442/442_texto_integral.docx" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/443/443_texto_integral.docx" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/444/444_texto_integral.docx" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/445/445_texto_integral.docx" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/446/446_texto_integral.docx" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/447/447_texto_integral.docx" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/448/448_texto_integral.docx" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/449/449_texto_integral.docx" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/450/450_texto_integral.docx" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/451/451_texto_integral.docx" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/452/452_texto_integral.docx" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/453/453_texto_integral.docx" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/454/454_texto_integral.docx" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/455/455_texto_integral.docx" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/456/456_texto_integral.docx" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/457/457_texto_integral.docx" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/458/458_texto_integral.docx" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/459/459_texto_integral.docx" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/481/481_texto_integral.docx" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/482/482_texto_integral.docx" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/483/483_texto_integral.docx" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/484/484_texto_integral.docx" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/485/485_texto_integral.docx" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/486/486_texto_integral.docx" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/487/487_texto_integral.docx" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/488/488_texto_integral.docx" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/489/489_texto_integral.docx" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/490/490_texto_integral.docx" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/491/491_texto_integral.docx" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/492/492_texto_integral.docx" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/493/493_texto_integral.docx" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/494/494_texto_integral.docx" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/495/495_texto_integral.docx" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/496/496_texto_integral.docx" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/497/497_texto_integral.docx" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/498/498_texto_integral.docx" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/499/499_texto_integral.docx" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/500/500_texto_integral.docx" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/501/501_texto_integral.docx" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/502/502_texto_integral.docx" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/503/503_texto_integral.docx" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/505/505_texto_integral.docx" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/506/506_texto_integral.docx" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/507/507_texto_integral.docx" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/508/508_texto_integral.docx" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/509/509_texto_integral.docx" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/510/510_texto_integral.docx" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/511/511_texto_integral.docx" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/512/512_texto_integral.docx" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/513/513_texto_integral.docx" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/514/514_texto_integral.docx" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/515/515_texto_integral.docx" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/516/516_texto_integral.docx" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/517/517_texto_integral.docx" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/518/518_texto_integral.docx" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/519/519_texto_integral.docx" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/520/520_texto_integral.docx" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/521/521_texto_integral.docx" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/571/571_texto_integral.docx" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/572/572_texto_integral.docx" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/573/573_texto_integral.docx" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/574/574_texto_integral.docx" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/575/575_texto_integral.docx" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/592/592_texto_integral.docx" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/593/593_texto_integral.docx" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/594/594_texto_integral.docx" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/595/595_texto_integral.docx" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/596/596_texto_integral.docx" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/597/597_texto_integral.docx" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/598/598_texto_integral.docx" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/599/599_texto_integral.docx" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/604/604_texto_integral.docx" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/619/619_texto_integral.docx" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/620/620_texto_integral.docx" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/621/621_texto_integral.docx" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/622/622_texto_integral.docx" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/623/623_texto_integral.docx" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/624/624_texto_integral.docx" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/641/641_texto_integral.docx" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/642/642_texto_integral.docx" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/651/651_texto_integral.docx" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/652/652_texto_integral.docx" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/653/653_texto_integral.docx" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/661/661_texto_integral.docx" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/662/662_texto_integral.docx" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/663/663_texto_integral.docx" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/684/684_texto_integral.docx" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/685/685_texto_integral.docx" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/686/686_texto_integral.docx" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/687/687_texto_integral.docx" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/699/699_texto_integral.docx" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/713/713_texto_integral.docx" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/759/759_texto_integral.docx" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/760/760_texto_integral.docx" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/761/761_texto_integral.doc" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/762/762_texto_integral.docx" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/763/763_texto_integral.docx" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/764/764_texto_integral.docx" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/765/765_texto_integral.docx" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/766/766_texto_integral.docx" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/781/781_texto_integral.docx" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/787/787_texto_integral.docx" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/790/790_texto_integral.docx" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/797/797_texto_integral.docx" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/798/798_texto_integral.docx" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/799/799_texto_integral.docx" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/800/800_texto_integral.docx" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/818/818_texto_integral.docx" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/819/819_texto_integral.docx" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/820/820_texto_integral.docx" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/826/826_texto_integral.docx" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/827/827_texto_integral.docx" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/830/830_texto_integral.docx" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/831/831_texto_integral.docx" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/832/832_texto_integral.docx" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/833/833_texto_integral.docx" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/834/834_texto_integral.docx" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/853/853_texto_integral.docx" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/854/854_texto_integral.docx" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/855/855_texto_integral.docx" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/856/856_texto_integral.docx" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/872/872_texto_integral.docx" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/887/887_texto_integral.docx" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/888/888_texto_integral.docx" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/889/889_texto_integral.docx" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/895/895_texto_integral.docx" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/896/896_texto_integral.docx" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/907/907_texto_integral.docx" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/908/908_texto_integral.docx" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/909/909_texto_integral.docx" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/915/915_texto_integral.docx" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/968/968_texto_integral.docx" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/969/969_texto_integral.docx" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/970/970_texto_integral.docx" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/971/971_texto_integral.docx" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/980/980_texto_integral.docx" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/981/981_texto_integral.docx" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/982/982_texto_integral.docx" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/983/983_texto_integral.docx" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/984/984_texto_integral.docx" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1007/1007_texto_integral.docx" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1008/1008_texto_integral.docx" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1009/1009_texto_integral.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/726/726_texto_integral.doc" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/780/780_texto_integral.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/978/978_texto_integral.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/424/424_texto_integral.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/425/425_texto_integral.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/426/426_texto_integral.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/427/427_texto_integral.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/428/428_texto_integral.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/469/469_texto_integral.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/470/470_texto_integral.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/471/471_texto_integral.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/472/472_texto_integral.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/473/473_texto_integral.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/578/578_texto_integral.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/579/579_texto_integral.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/580/580_texto_integral.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/581/581_texto_integral.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/582/582_texto_integral.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/583/583_texto_integral.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/584/584_texto_integral.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/585/585_texto_integral.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/586/586_texto_integral.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/587/587_texto_integral.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/654/654_texto_integral.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/655/655_texto_integral.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/656/656_texto_integral.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/657/657_texto_integral.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/658/658_texto_integral.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/659/659_texto_integral.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/660/660_texto_integral.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/676/676_texto_integral.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/677/677_texto_integral.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/678/678_texto_integral.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/679/679_texto_integral.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/680/680_texto_integral.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/716/716_texto_integral.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/717/717_texto_integral.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/718/718_texto_integral.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/719/719_texto_integral.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/720/720_texto_integral.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/721/721_texto_integral.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/722/722_texto_integral.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/723/723_texto_integral.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/724/724_texto_integral.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/740/740_texto_integral.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/741/741_texto_integral.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/752/752_texto_integral.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/757/757_texto_integral.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/758/758_texto_integral.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/775/775_texto_integral.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/776/776_texto_integral.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/777/777_texto_integral.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/792/792_texto_integral.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/793/793_texto_integral.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/794/794_texto_integral.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/815/815_texto_integral.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/816/816_texto_integral.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/817/817_texto_integral.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/839/839_texto_integral.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/840/840_texto_integral.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/841/841_texto_integral.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/842/842_texto_integral.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/863/863_texto_integral.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/864/864_texto_integral.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/865/865_texto_integral.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/885/885_texto_integral.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/886/886_texto_integral.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/891/891_texto_integral.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/892/892_texto_integral.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/894/894_texto_integral.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/916/916_texto_integral.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/917/917_texto_integral.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/918/918_texto_integral.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/931/931_texto_integral.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/932/932_texto_integral.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/933/933_texto_integral.doc" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/934/934_texto_integral.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/935/935_texto_integral.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/936/936_texto_integral.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/937/937_texto_integral.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/938/938_texto_integral.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/962/962_texto_integral.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/963/963_texto_integral.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/993/993_texto_integral.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/994/994_texto_integral.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/995/995_texto_integral.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/996/996_texto_integral.docx" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/997/997_texto_integral.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/998/998_texto_integral.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/999/999_texto_integral.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1000/1000_texto_integral.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1001/1001_texto_integral.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/964/964_texto_integral.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/965/965_texto_integral.docx" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/966/966_texto_integral.docx" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/979/979_texto_integral.docx" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/429/429_texto_integral.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/589/589_texto_integral.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/590/590_texto_integral.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/681/681_texto_integral.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/843/843_texto_integral.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/861/861_texto_integral.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/862/862_texto_integral.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/893/893_texto_integral.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/939/939_texto_integral.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1003/1003_texto_integral.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1004/1004_texto_integral.docx" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1005/1005_texto_integral.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1006/1006_texto_integral.doc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1027/1027_texto_integral.doc" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1028/1028_texto_integral.doc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/739/739_texto_integral.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/474/474_texto_integral.docx" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/577/577_texto_integral.docx" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/602/602_texto_integral.docx" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/603/603_texto_integral.docx" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/647/647_texto_integral.docx" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/648/648_texto_integral.docx" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/649/649_texto_integral.docx" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/674/674_texto_integral.docx" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/675/675_texto_integral.docx" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/692/692_texto_integral.docx" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/714/714_texto_integral.docx" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/773/773_texto_integral.docx" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/774/774_texto_integral.docx" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/835/835_texto_integral.docx" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/836/836_texto_integral.docx" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/967/967_texto_integral.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/391/391_texto_integral.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/690/690_texto_integral.docx" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/691/691_texto_integral.docx" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/778/778_texto_integral.docx" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/779/779_texto_integral.docx" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/795/795_texto_integral.docx" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/866/866_texto_integral.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/867/867_texto_integral.docx" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/430/430_texto_integral.docx" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/431/431_texto_integral.docx" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/432/432_texto_integral.docx" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/433/433_texto_integral.docx" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/460/460_texto_integral.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/461/461_texto_integral.docx" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/462/462_texto_integral.docx" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/463/463_texto_integral.docx" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/464/464_texto_integral.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/465/465_texto_integral.docx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/466/466_texto_integral.docx" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/467/467_texto_integral.docx" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/468/468_texto_integral.docx" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/522/522_texto_integral.docx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/523/523_texto_integral.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/524/524_texto_integral.docx" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/525/525_texto_integral.docx" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/526/526_texto_integral.docx" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/527/527_texto_integral.docx" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/528/528_texto_integral.docx" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/529/529_texto_integral.docx" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/530/530_texto_integral.docx" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/531/531_texto_integral.docx" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/532/532_texto_integral.docx" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/533/533_texto_integral.docx" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/534/534_texto_integral.docx" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/535/535_texto_integral.docx" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/536/536_texto_integral.docx" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/537/537_texto_integral.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/543/543_texto_integral.docx" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/544/544_texto_integral.docx" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/545/545_texto_integral.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/546/546_texto_integral.docx" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/547/547_texto_integral.docx" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/548/548_texto_integral.docx" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/549/549_texto_integral.docx" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/550/550_texto_integral.docx" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/551/551_texto_integral.docx" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/552/552_texto_integral.docx" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/553/553_texto_integral.docx" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/554/554_texto_integral.docx" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/555/555_texto_integral.docx" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/556/556_texto_integral.docx" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/557/557_texto_integral.docx" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/563/563_texto_integral.docx" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/564/564_texto_integral.docx" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/565/565_texto_integral.docx" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/566/566_texto_integral.docx" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/567/567_texto_integral.docx" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/568/568_texto_integral.docx" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/569/569_texto_integral.docx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/570/570_texto_integral.docx" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/576/576_texto_integral.docx" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/605/605_texto_integral.docx" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/606/606_texto_integral.docx" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/607/607_texto_integral.docx" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/608/608_texto_integral.docx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/609/609_texto_integral.docx" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/610/610_texto_integral.docx" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/611/611_texto_integral.docx" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/612/612_texto_integral.docx" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/613/613_texto_integral.docx" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/614/614_texto_integral.docx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/615/615_texto_integral.docx" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/616/616_texto_integral.docx" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/617/617_texto_integral.docx" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/618/618_texto_integral.docx" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/633/633_texto_integral.docx" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/634/634_texto_integral.docx" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/635/635_texto_integral.docx" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/636/636_texto_integral.docx" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/637/637_texto_integral.docx" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/638/638_texto_integral.docx" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/639/639_texto_integral.docx" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/640/640_texto_integral.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/645/645_texto_integral.docx" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/646/646_texto_integral.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/673/673_texto_integral.docx" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/688/688_texto_integral.docx" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/689/689_texto_integral.docx" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/694/694_texto_integral.docx" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/695/695_texto_integral.docx" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/696/696_texto_integral.docx" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/698/698_texto_integral.docx" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/707/707_texto_integral.docx" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/708/708_texto_integral.docx" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/709/709_texto_integral.docx" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/710/710_texto_integral.docx" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/711/711_texto_integral.docx" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/712/712_texto_integral.docx" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/715/715_texto_integral.docx" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/730/730_texto_integral.docx" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/731/731_texto_integral.docx" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/732/732_texto_integral.docx" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/733/733_texto_integral.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/734/734_texto_integral.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/735/735_texto_integral.docx" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/736/736_texto_integral.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/737/737_texto_integral.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/738/738_texto_integral.docx" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/744/744_texto_integral.docx" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/745/745_texto_integral.docx" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/746/746_texto_integral.docx" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/748/748_texto_integral.docx" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/749/749_texto_integral.docx" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/750/750_texto_integral.docx" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/751/751_texto_integral.docx" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/754/754_texto_integral.docx" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/755/755_texto_integral.docx" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/767/767_texto_integral.docx" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/770/770_texto_integral.docx" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/771/771_texto_integral.docx" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/772/772_texto_integral.docx" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/785/785_texto_integral.docx" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/786/786_texto_integral.docx" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/788/788_texto_integral.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/789/789_texto_integral.doc" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/791/791_texto_integral.docx" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/804/804_texto_integral.docx" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/805/805_texto_integral.docx" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/806/806_texto_integral.docx" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/807/807_texto_integral.docx" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/808/808_texto_integral.docx" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/811/811_texto_integral.docx" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/810/810_texto_integral.docx" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/812/812_texto_integral.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/813/813_texto_integral.docx" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/837/837_texto_integral.docx" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/838/838_texto_integral.doc" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/844/844_texto_integral.docx" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/848/848_texto_integral.docx" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/849/849_texto_integral.docx" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/850/850_texto_integral.docx" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/851/851_texto_integral.docx" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/852/852_texto_integral.docx" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/857/857_texto_integral.docx" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/858/858_texto_integral.docx" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/859/859_texto_integral.docx" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/860/860_texto_integral.docx" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/868/868_texto_integral.docx" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/869/869_texto_integral.docx" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/874/874_texto_integral.docx" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/875/875_texto_integral.docx" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/876/876_texto_integral.docx" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/877/877_texto_integral.docx" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/878/878_texto_integral.docx" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/879/879_texto_integral.docx" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/880/880_texto_integral.docx" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/881/881_texto_integral.docx" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/882/882_texto_integral.docx" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/890/890_texto_integral.docx" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/900/900_texto_integral.docx" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/901/901_texto_integral.docx" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/902/902_texto_integral.docx" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/903/903_texto_integral.docx" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/904/904_texto_integral.docx" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/905/905_texto_integral.docx" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/906/906_texto_integral.docx" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/911/911_texto_integral.docx" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/912/912_texto_integral.docx" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/913/913_texto_integral.docx" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/914/914_texto_integral.docx" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/923/923_texto_integral.docx" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/924/924_texto_integral.docx" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/925/925_texto_integral.docx" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/926/926_texto_integral.docx" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/927/927_texto_integral.docx" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/929/929_texto_integral.docx" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/930/930_texto_integral.docx" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/940/940_texto_integral.docx" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/941/941_texto_integral.docx" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/942/942_texto_integral.docx" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/943/943_texto_integral.docx" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/944/944_texto_integral.docx" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/945/945_texto_integral.docx" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/946/946_texto_integral.docx" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/947/947_texto_integral.docx" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/972/972_texto_integral.docx" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/973/973_texto_integral.docx" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/974/974_texto_integral.docx" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/975/975_texto_integral.docx" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/976/976_texto_integral.docx" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/977/977_texto_integral.docx" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/985/985_texto_integral.docx" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/986/986_texto_integral.docx" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/987/987_texto_integral.docx" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/989/989_texto_integral.docx" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/990/990_texto_integral.docx" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/991/991_texto_integral.docx" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/992/992_texto_integral.docx" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1012/1012_texto_integral.docx" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1013/1013_texto_integral.docx" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1014/1014_texto_integral.docx" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1015/1015_texto_integral.docx" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1019/1019_texto_integral.docx" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1020/1020_texto_integral.docx" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1021/1021_texto_integral.docx" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1022/1022_texto_integral.docx" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/383/383_texto_integral.docx" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/384/384_texto_integral.docx" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/385/385_texto_integral.docx" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/386/386_texto_integral.docx" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/387/387_texto_integral.docx" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/388/388_texto_integral.docx" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/392/392_texto_integral.docx" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/393/393_texto_integral.docx" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/394/394_texto_integral.docx" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/395/395_texto_integral.docx" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/396/396_texto_integral.docx" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/397/397_texto_integral.docx" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/398/398_texto_integral.docx" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/399/399_texto_integral.docx" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/400/400_texto_integral.docx" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/401/401_texto_integral.docx" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/402/402_texto_integral.docx" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/403/403_texto_integral.docx" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/404/404_texto_integral.docx" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/405/405_texto_integral.docx" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/406/406_texto_integral.docx" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/407/407_texto_integral.doc" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/408/408_texto_integral.docx" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/409/409_texto_integral.docx" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/410/410_texto_integral.docx" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/411/411_texto_integral.docx" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/412/412_texto_integral.docx" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/413/413_texto_integral.docx" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/414/414_texto_integral.docx" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/415/415_texto_integral.docx" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/416/416_texto_integral.doc" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/417/417_texto_integral.docx" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/418/418_texto_integral.docx" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/419/419_texto_integral.docx" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/420/420_texto_integral.docx" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/421/421_texto_integral.docx" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/422/422_texto_integral.docx" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/423/423_texto_integral.doc" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/438/438_texto_integral.docx" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/439/439_texto_integral.docx" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/440/440_texto_integral.docx" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/441/441_texto_integral.docx" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/442/442_texto_integral.docx" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/443/443_texto_integral.docx" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/444/444_texto_integral.docx" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/445/445_texto_integral.docx" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/446/446_texto_integral.docx" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/447/447_texto_integral.docx" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/448/448_texto_integral.docx" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/449/449_texto_integral.docx" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/450/450_texto_integral.docx" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/451/451_texto_integral.docx" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/452/452_texto_integral.docx" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/453/453_texto_integral.docx" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/454/454_texto_integral.docx" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/455/455_texto_integral.docx" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/456/456_texto_integral.docx" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/457/457_texto_integral.docx" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/458/458_texto_integral.docx" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/459/459_texto_integral.docx" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/481/481_texto_integral.docx" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/482/482_texto_integral.docx" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/483/483_texto_integral.docx" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/484/484_texto_integral.docx" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/485/485_texto_integral.docx" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/486/486_texto_integral.docx" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/487/487_texto_integral.docx" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/488/488_texto_integral.docx" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/489/489_texto_integral.docx" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/490/490_texto_integral.docx" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/491/491_texto_integral.docx" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/492/492_texto_integral.docx" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/493/493_texto_integral.docx" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/494/494_texto_integral.docx" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/495/495_texto_integral.docx" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/496/496_texto_integral.docx" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/497/497_texto_integral.docx" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/498/498_texto_integral.docx" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/499/499_texto_integral.docx" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/500/500_texto_integral.docx" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/501/501_texto_integral.docx" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/502/502_texto_integral.docx" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/503/503_texto_integral.docx" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/505/505_texto_integral.docx" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/506/506_texto_integral.docx" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/507/507_texto_integral.docx" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/508/508_texto_integral.docx" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/509/509_texto_integral.docx" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/510/510_texto_integral.docx" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/511/511_texto_integral.docx" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/512/512_texto_integral.docx" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/513/513_texto_integral.docx" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/514/514_texto_integral.docx" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/515/515_texto_integral.docx" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/516/516_texto_integral.docx" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/517/517_texto_integral.docx" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/518/518_texto_integral.docx" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/519/519_texto_integral.docx" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/520/520_texto_integral.docx" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/521/521_texto_integral.docx" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/571/571_texto_integral.docx" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/572/572_texto_integral.docx" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/573/573_texto_integral.docx" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/574/574_texto_integral.docx" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/575/575_texto_integral.docx" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/592/592_texto_integral.docx" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/593/593_texto_integral.docx" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/594/594_texto_integral.docx" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/595/595_texto_integral.docx" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/596/596_texto_integral.docx" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/597/597_texto_integral.docx" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/598/598_texto_integral.docx" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/599/599_texto_integral.docx" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/604/604_texto_integral.docx" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/619/619_texto_integral.docx" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/620/620_texto_integral.docx" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/621/621_texto_integral.docx" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/622/622_texto_integral.docx" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/623/623_texto_integral.docx" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/624/624_texto_integral.docx" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/641/641_texto_integral.docx" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/642/642_texto_integral.docx" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/651/651_texto_integral.docx" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/652/652_texto_integral.docx" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/653/653_texto_integral.docx" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/661/661_texto_integral.docx" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/662/662_texto_integral.docx" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/663/663_texto_integral.docx" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/684/684_texto_integral.docx" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/685/685_texto_integral.docx" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/686/686_texto_integral.docx" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/687/687_texto_integral.docx" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/699/699_texto_integral.docx" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/713/713_texto_integral.docx" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/759/759_texto_integral.docx" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/760/760_texto_integral.docx" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/761/761_texto_integral.doc" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/762/762_texto_integral.docx" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/763/763_texto_integral.docx" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/764/764_texto_integral.docx" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/765/765_texto_integral.docx" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/766/766_texto_integral.docx" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/781/781_texto_integral.docx" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/787/787_texto_integral.docx" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/790/790_texto_integral.docx" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/797/797_texto_integral.docx" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/798/798_texto_integral.docx" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/799/799_texto_integral.docx" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/800/800_texto_integral.docx" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/818/818_texto_integral.docx" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/819/819_texto_integral.docx" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/820/820_texto_integral.docx" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/826/826_texto_integral.docx" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/827/827_texto_integral.docx" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/830/830_texto_integral.docx" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/831/831_texto_integral.docx" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/832/832_texto_integral.docx" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/833/833_texto_integral.docx" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/834/834_texto_integral.docx" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/853/853_texto_integral.docx" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/854/854_texto_integral.docx" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/855/855_texto_integral.docx" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/856/856_texto_integral.docx" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/872/872_texto_integral.docx" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/887/887_texto_integral.docx" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/888/888_texto_integral.docx" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/889/889_texto_integral.docx" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/895/895_texto_integral.docx" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/896/896_texto_integral.docx" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/907/907_texto_integral.docx" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/908/908_texto_integral.docx" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/909/909_texto_integral.docx" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/915/915_texto_integral.docx" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/968/968_texto_integral.docx" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/969/969_texto_integral.docx" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/970/970_texto_integral.docx" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/971/971_texto_integral.docx" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/980/980_texto_integral.docx" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/981/981_texto_integral.docx" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/982/982_texto_integral.docx" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/983/983_texto_integral.docx" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/984/984_texto_integral.docx" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1007/1007_texto_integral.docx" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1008/1008_texto_integral.docx" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2017/1009/1009_texto_integral.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H635"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="255.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>