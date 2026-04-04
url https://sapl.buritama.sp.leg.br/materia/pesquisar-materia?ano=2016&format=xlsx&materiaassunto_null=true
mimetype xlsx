--- v0 (2026-01-16)
+++ v1 (2026-04-04)
@@ -54,3748 +54,3748 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>E-LOM</t>
   </si>
   <si>
     <t>Proposta de Emenda a Lei Orgânica</t>
   </si>
   <si>
     <t>RONALDO RAMOS FERNANDES</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/</t>
+    <t>http://sapl.buritama.sp.leg.br/media/</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS ARTIGOS 18 E 19 DA LEI ORGÂNICA DO MUNICÍPIO DE BURITAMA</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>ANTONIO CARLOS, ANTONIO ROMILDO DOS SANTOS, BETO DO JEROMINHO, CARLINHO DO DIVINO, EDILSON HONORATO DA SILVA - BOCA LETRAS, FEBEM, LIZE ROLDÃO, OSVALDINHO, RONALDO RAMOS FERNANDES, ROSELI NOBRE, RUBÃO DA FARMÁCIA</t>
   </si>
   <si>
     <t>QUE CRIA O PARÁGRAFO 2º E RENUMERA O PARÁGRAFO ÚNICO DO ARTIGO 35 DA LEI ORGÂNICA DO MUNICÍPIO</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Partido Popular Socialista</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/1/1_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/1/1_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 01/16 - AUTORIA: PODER EXECUTIVO MUNICIPAL, QUE DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$. 200.000,00, DESTINADOS À SUPLEMENTAÇÃO DE DOTAÇÃO DO ORÇAMENTO VIGENTE DO SAAEMB-SERVIÇO AUTÔNOMO DE ÁGUA, ESGOTO E MEIO AMBIENTE DO MUNICÍPIO DE BURITAMA, VISANDO O COMPLEMENTO DO PROJETO DE CONSTRUÇÃO DO BARRACÃO DO CENTRO DE RECICLAGEM MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/2/2_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/2/2_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 362.749,28, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/3/3_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/3/3_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE  ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 1.010.998,90, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/4/4_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/4/4_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 04/16 - QUE AUTORIZA O MUNICÍPIO DE BURITAMA A CELEBRAR ACORDO JUDICIAL OU ADMINISTRATIVO AO PROCESSO Nº 3000896-41.2013.8.26.0097 QUE TRAMITA PERANTE O PODER JUDICIÁRIO DO MUNICÍPIO, DANDO OUTRAS PROVIDÊNCIAS ADMINISTRATIVAS.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/11/11_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/11/11_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 05/16 - AUTORIA: PODER EXECUTIVO MUNICIPAL, QUE DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$. 120.000,00, VISANDO A SUPLEMENTAÇÃO DE DOTAÇÃO ORÇAMENTÁRIA PARA SUPORTAR DESPESAS CONTRATUAIS JUNTO AO DEPARTAMENTO MUNICIPAL DE EDUCAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS; </t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/12/12_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/12/12_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 06/16 - AUTORIA: PODER EXECUTIVO MUNICIPAL, QUE DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$. 10.964,00, VISANDO SUPORTAR DESPESAS COM AQUISIÇÃO DE MEDICAMENTOS PARA DISTRIBUIÇÃO A POPULAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS; </t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/13/13_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/13/13_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 07/16 - AUTORIA: PODER EXECUTIVO MUNICIPAL, QUE DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$. 141.525,00, VISANDO A AQUISIÇÃO DE UM VEÍCULO VAN 0 KM PARA ATENDER DEMANDA NA ÁREA DA SAÚDE PÚBLICA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS;  </t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/14/14_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/14/14_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">PROJETO DE LEI Nº 08/16 - AUTORIA: PODER EXECUTIVO MUNICIPAL, QUE DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$. 90.000,00, VISANDO A AQUISIÇÃO DE UM VEÍCULO AMBULÂNCIA 0 KM PARA ATENDER DEMANDA NA ÁREA DA SAÚDE PÚBLICA MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS; </t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/23/23_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/23/23_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$. 10.964,00, DESTINADOS À AQUISIÇÃO DE MEDICAMENTOS PARA DISTRIBUIÇÃO GRATUITA JUNTO A POPULAÇÃO DE BURITAMA, MEDIANTE REPASSE GOVERNAMENTAL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/24/24_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/24/24_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI MUNICIPAL Nº 3.124/2007 QUE  TRATA SOBRE A CRIAÇÃO DO FUNDEB</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/142/142_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/142/142_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">"DISPÕE SOBRE CONCESSÃO DE SUBVENÇÃO SOCIAL À ENTIDADE QUE ESPECIFICA"._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/143/143_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/143/143_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$ 170.000,00 (CENTO E SETENTA MIL REAIS), E DÁ OUTRAS PROVIDENCIAS&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/144/144_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/144/144_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;AUTORIZA O MUNICÍPIO A FIRMAR TERMO DE ADESÃO A CAMPANHA &amp;#8220;TODOS JUNTOS CONTRA O AEDES AEGYPTI&amp;#8221; DO PROGRAMA DE INCENTIVO AOS MUNICÍPIOS, DA SECRETARIA DO ESTADO DA SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/145/145_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/145/145_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DISPÕE SOBRE REVOGAÇÃO DA LEI MUNICIPAL Nº 3.315/2009 E 3.532/2010, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/146/146_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/146/146_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;AUTORIZA O MUNICÍPIO DE BURITAMA A CELEBRAR ACORDO JUDICIAL OU ADMINISTRATIVO AO PROCESSO Nº 0004531-62.2005.8.26.0097, EMBARGOS À EXECUÇÃO Nº 0002469-34.2014.8.26.0097 QUE TRAMITA PERANTE O PODER JUDICIÁRIO DO MUNICÍPIO, DANDO OUTRAS PROVIDÊNCIAS ADMINISTRATIVAS&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/147/147_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/147/147_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">"AUTORIZA O PODER EXECUTIVO MUNICIPAL A PERMUTAR PARTE DE IMÓVEIS DE PROPRIETÁRIOS DE ÁREAS RURAIS DO MUNICÍPIO, COM BENFEITORIAS QUE ESPECIFICAM E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/148/148_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/148/148_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">"ALTERA DISPOSITIVO DA LEI MUNICIPAL Nº 4.239/2016 QUE TRATA SOBRE CONCESSÃO DE SUBVENÇÃO A ENTIDADE, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/149/149_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/149/149_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">"REVOGA LEI MUNICIPAL Nº 4.229/2015, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER BENFEITORIAS, EM PERMUTA A ÁREA INSTITUCIONAL DA EMPRESA MIRANTE DAS AGUAS EMPREENDIMENTOS IMOBILIARIOS DE BURITAMA SPE LTDA., CADASTRADA NO CNPJ Nº 21.794.980/0001-11, RESPONSÁVEL PELA IMPLANTAÇÃO DE &amp;#8220;LOTEAMENTO MIRANTE DAS AGUAS&amp;#8221;, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/150/150_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/150/150_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DISPÕE SOBRE DOAÇÃO DE MATERIAL METÁLICO PERTENCENTE A ESTA MUNICIPALIDADE AO CLUBE DE CAMPO DOS FUNCIONÁRIOS PÚBLICOS DE BURITAMA, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;._x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/151/151_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/151/151_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;AUTORIZA A PERMISSÃO DE USO, DE BEM PÚBLICO MUNICIPAL, A TÍTULO PRECÁRIO, BEM COMO A FIRMAR CONTRATO DE PARCERIA COM A ASSOCIAÇÃO CULTURAL &amp;#8220;JOAQUIM DA MATA&amp;#8221; E DÁ OUTRAS PROVIDÊNCIAS. &amp;#8221;_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/152/152_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/152/152_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 50.000,00 (CINQUENTA MIL REAIS), E DÁ OUTRAS PROVIDENCIAS&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/153/153_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/153/153_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$ 879.000,00 (OITOCENTOS E SETENTA E NOVE MIL REAIS), E DÁ OUTRAS PROVIDENCIAS&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/154/154_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/154/154_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DISPÕE SOBRE AS DIRETRIZES GERAIS PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2017, E DÁ OUTRAS PROVIDÊNCIAS. &amp;#8221;_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/155/155_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/155/155_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 151.996,62 (CENTO E CINQUENTA E UM MIL, NOVECENTOS E NOVENTA E SEIS REAIS E SESSENTA E DOIS CENTAVOS), E DÁ OUTRAS PROVIDENCIAS&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/156/156_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/156/156_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;INSTITUI O "DIA MUNICIPAL DO UFÓLOGO EM BURITAMA&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/157/157_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/157/157_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">"DISPÕE SOBRE CONCESSÃO DE SUBVENÇÃO SOCIAL PARA O EXERCÍCIO DE 2016, À ENTIDADE QUE ESPECIFICA"._x000D_
 </t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/158/158_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/158/158_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DISPÕE SOBRE ALTERAÇÃO DA LEI MUNICIPAL Nº 4.073/2014, QUE AUTORIZA DESAPROPRIAÇÃO POR UTILIDADE PÚBLICA, DE FAIXA DE ÁREA DE TERRA SITUADA NA ZONA URBANA DESTE MUNICÍPIO, DE PROPRIEDADE DE ANTÔNIO SEVERINO DA SILVA, ALCIDES DE SOUZA NOBRE, CAROLINA SANCHES RODRIGUES, IZAIR DOS SANTOS TEIXEIRA, E FAIXA DE ÁREA DE TERRA SITUADA NA ZONA RURAL DESTE MUNICÍPIO, DE PROPRIEDADE DE MARIA DE FÁTIMA RIBEIRO GUIMARAES E IZAIR DOS SANTOS TEIXEIRA, TODAS DESTINADAS AO ALARGAMENTO DE VIA PÚBLICA, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/159/159_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/159/159_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 400.000,00 (QUATROCENTOS MIL REAIS), E DÁ OUTRAS PROVIDENCIAS&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/160/160_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/160/160_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 56.936,61 (CINQUENTA E SEIS MIL, NOVECENTOS E TRINTA E SEIS REAIS E SESSENTA E UM CENTAVOS), E DÁ OUTRAS PROVIDENCIAS&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/161/161_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/161/161_texto_integral.doc</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/162/162_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/162/162_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DISPÕE SOBRE A OBRIGATORIEDADE DA INSTALAÇÃO DE RECIPIENTES CONTENDO GEL SANITIZANTE (ÁLCOOL EM GEL) EM INSTALAÇÕES PÚBLICAS E PRIVADAS, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/163/163_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/163/163_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DISPÕE SOBRE ALTERAÇÃO NA DESCRIÇÃO DA ÁREA DE IMÓVEL, TRATADO NA LEI MUNICIPAL Nº 3.005 DE 28 DE SETEMBRO DE 2004._x000D_
 </t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/164/164_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/164/164_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 151.116,66 (CENTO E CINQUENTA E UM MIL, CENTO E ONZE REAIS E SESSENTA E SEIS CENTAVOS), E DÁ OUTRAS PROVIDENCIAS&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/165/165_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/165/165_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;REFORMULA A LEI MUNICIPAL Nº 3.187 DE 04 DE JULHO DE 2008, QUE DISPÕE SOBRE A PROIBIÇÃO DO TRÁFEGO DE VEÍCULOS PESADOS EM VIAS PÚBLICAS URBANAS DE NOSSA CIDADE&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/166/166_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/166/166_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DISPÕE SOBRE PERMISSÃO DE UTILIZAÇÃO DE BEM PÚBLICO &amp;#8211; ÁREA INSTITUCIONAL LOCALIZADA NO LOTEAMENTO PORTAL DA PRAIA, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/167/167_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/167/167_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 59.329,66 (CINQUENTA E NOVE MIL, TREZENTOS E VINTE E NOVE REAIS E SESSENTA E SEIS CENTAVOS), E DÁ OUTRAS PROVIDENCIAS&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/168/168_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/168/168_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$ 329.559,46 (TREZENTOS E VINTE E NOVE REAIS, QUINHENTOS E CINQUENTA E NOVE REAIS E QUARENTA E SEIS CENTAVOS), E DÁ OUTRAS PROVIDENCIAS&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/169/169_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/169/169_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$ 8.397,92 (OITO MIL, TREZENTOS E NOVENTA E SETE REAIS E NOVENTA E DOIS CENTAVOS), E DÁ OUTRAS PROVIDENCIAS&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/170/170_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/170/170_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 13.588,62 (TREZE MIL, QUINHENTOS E OITENTA E OITO REAIS E SESSENTA E DOIS CENTAVOS), E DÁ OUTRAS PROVIDENCIAS&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/171/171_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/171/171_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 213,34 (DUZENTOS E TREZE REAIS E TRINTA E QUATRO CENTAVOS), E DÁ OUTRAS PROVIDENCIAS&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/172/172_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/172/172_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$ 2.817,70 (DOIS MIL, OITOCENTOS E DEZESSETE REAIS E SETENTA CENTAVOS), E DÁ OUTRAS PROVIDENCIAS&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/173/173_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/173/173_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$ 54.108,87 (CINQUENTA E QUATRO MIL, CENTO E OITO REAIS E OITENTA E SETE CENTAVOS), E DÁ OUTRAS PROVIDENCIAS&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/174/174_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/174/174_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 1.600,00 (HUM MIL E SEISCENTOS REAIS), E DÁ OUTRAS PROVIDENCIAS&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/175/175_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/175/175_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$ 1.665.000,00 (HUM MILHÃO, SEISCENTOS E SESSENTA E CINCO MIL REAIS), E DÁ OUTRAS PROVIDENCIAS&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/176/176_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/176/176_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAÇÃO NA IMPORTÂNCIA DE R$ 105.000,00 (CENTO E CINCO MIL REAIS), E DÁ OUTRAS PROVIDENCIAS&amp;#8221;._x000D_
 </t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/178/178_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/178/178_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DISPÕE SOBRE DOAÇÃO DE BEM IMÓVEL DE PROPRIEDADE DO MUNICÍPIO DE BURITAMA, PARA A FAZENDA PÚBLICA ESTADUAL, COM AFETAÇÃO PARA O MINISTÉRIO PÚBLICO DO ESTADO DE SÃO PAULO, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/179/179_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/179/179_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DISPÕE SOBRE ALTERAÇÃO DA LEI MUNICIPAL Nº 3.802/2012 QUE TRATA SOBRE A CRIAÇÃO DA FUNÇÃO GRATIFICADA DE DENTISTA DO PSF &amp;#8211; PROGRAMA SAÚDE DA FAMÍLIA&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/180/180_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/180/180_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVENIO DE COOPERAÇÃO PARA INTERCÂMBIO DE INFORMAÇÕES POR MEIO ELETRÔNICO COM A ASSOCIAÇÃO DOS REGISTRADORES IMOBILIÁRIOS DE SÃO PAULO - ARISP, E DÁ OUTRAS PROVIDENCIAS&amp;#8221;._x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/215/215_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/215/215_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE ALTERAÇÃO DA LEI MUNICIPAL Nº 3.802/2012 QUE TRATA SOBRE A CRIAÇÃO DA FUNÇÃO GRATIFICADA DE DENTISTA DO PSF &amp;#8211; PROGRAMA SAÚDE DA FAMÍLIA&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/216/216_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/216/216_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 &amp;#8220;AUTORIZA O EXECUTIVO MUNICIPAL A FIRMAR CONVENIO COM O SISEMA &amp;#8211; SINDICATO DOS SERVIDORES MUNICIPAIS DE ARAÇATUBA E REGIÃO, E DÁ OUTRAS PROVIDENCIAS&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/217/217_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/217/217_texto_integral.doc</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE CONCESSÃO DE SUBVENÇÃO SOCIAL PARA O EXERCÍCIO DE 2016, À ENTIDADE QUE ESPECIFICA".</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/235/235_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/235/235_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$. 240.000,00, VISANDO SUPRIR DESPESAS COM CONTAS TELEFÔNICAS, FOLHA DE PAGAMENTO, IPREM, EM DIVERSOS DEPARTAMENTOS DA ADMINISTRAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/236/236_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/236/236_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$. 5000.000,00, VISANDO ATENDER DEMANDA DO SAAEMB, SOLICITADA POR AQUELA AUTARQUIA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/237/237_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/237/237_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$. 20.548,91, VISANDO ATENDER DEMANDA DO DEPARTAMENTO MUNICIPAL DA EDUCAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/238/238_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/238/238_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA  IMPORTÂNCIA DE R$. 157.740,00, VISANDO ATENDER DEMANDA DO DEPARTAMENTO MUNICIPAL DA EDUCAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/239/239_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/239/239_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$. 70.400,00, PARA CUSTEAR DESPESAS DO DEPARTAMENTO MUNICIPAL DA EDUCAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/240/240_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/240/240_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$. 490.000,00, VISANDO SUPRIR DESPESAS COM FOLHA DE PAGAMENTO DO DEPARTAMENTO MUNICIPAL DA EDUCAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/255/255_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/255/255_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PERMISSÃO DE USO DE EQUIPAMENTO A CASA DA AGRICULTURA LOCAL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/256/256_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/256/256_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL SUPLEMENTAR NA IMPORTÂNCIA DE R$ 88.818,23 (OITENTA E OITO MIL, OITOCENTOS E DEZOITO REAIS E VINTE E TRÊS CENTAVOS), E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/257/257_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/257/257_texto_integral.doc</t>
   </si>
   <si>
     <t>REFORMULA A LEI MUNICIPAL Nº 3.187 DE 04 DE JULHO DE 2008, QUE DISPÕE SOBRE A PROIBIÇÃO DO TRÁFEGO DE VEÍCULOS PESADOS EM VIAS PÚBLICAS URBANAS DE NOSSA CIDADE</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/258/258_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/258/258_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL SUPLEMENTAR NA IMPORTÂNCIA DE R$ 6.667,42 (SEIS MIL, SEISCENTOS E SESSENTA E SETE REAIS E QUARENTE E DOIS CENTAVOS), E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/259/259_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/259/259_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL SUPLEMENTAR NA IMPORTÂNCIA DE R$ 6.921,20 (SEIS MIL, NOVECENTOS E VINTE E UM REAIS E VINTE CENTAVOS), E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/272/272_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/272/272_texto_integral.doc</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER MUDAS DE ARVORES NATIVAS DA EMPRESA FLORA TIETE ASSOCIAÇÃO DE RECUPERAÇÃO FLORESTAL DE PENÁPOLIS - ESTADO DE SÃO PAULO, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/273/273_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/273/273_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPOE SOBRE ALTERAÇAO DA LEI MUNICIPAL Nº 3.956 QUE TRATA SOBRE ALTERA DESTINAÇAO ORIGINARIA DA AREA INSTITUCIONAL DO PARQUE INDUSTRIAL ELIZIARIO SEVERINO PEREIRA, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/284/284_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/284/284_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 147.420,00 (CENTO E QUARENTA E SETE MIL, QUATROCENTOS E VINTE REAIS), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/285/285_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/285/285_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 18.000,00 (DEZOITO  MIL REAIS), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/286/286_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/286/286_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$ 135.000,00 (CENTO E TRINTA E CINCO MIL REAIS), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/287/287_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/287/287_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$ 82.000,00 (OITENTA E DOIS MIL REAIS), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/288/288_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/288/288_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 9.576,94 (NOVE MIL, QUINHENTOS E SETENTA E SEIS REAIS E NOVENTA E QUATRO CENTAVOS), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/289/289_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/289/289_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 2.132,78 (DOIS MIL, CENTO E TRINTA E DOIS REAIS E SETENTA E OITO CENTAVOS), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/290/290_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/290/290_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 59.138,81 (CINQUENTA E NOVE MIL, CENTO E TRINTA E OITO REAIS E OITENTA E UM CENTAVOS), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/291/291_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/291/291_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 5.235,95 (CINCO MIL, DUZENTOS E TRINTA E CINCO REAIS E NOVENTA E CINCO CENTAVOS), E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/294/294_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/294/294_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE DISPÕE SOBRE PERMISSÃO DE UTILIZAÇÃO DE BEM PÚBLICO - ÁREA INSTITUCIONAL LOCALIZADA NO LOTEAMENTO RESIDENCIAL MARBELLA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/295/295_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/295/295_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR A EMPRESA NEGRISOLI COMÉRCIO E LOCAÇÃO DE TRATORES E IMPLEMENTOS AGRÍCOLAS EIRELI - ME., LOTE 08, DA QUADRA "A" DO PARQUE INDUSTRIAL ELIZIÁRIO SEVERINO PEREIRA, E A RECEBER EM DOAÇÃO RECURSOS FINANCEIROS EQUIVALENTES A AVALIAÇÃO DA BENFEITORIA NO REFERIDO LOTE, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE BURITAMA, PARA O EXERCÍCIO DE 2017.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/305/305_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/305/305_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 76/16 - AUTORIA: PODER EXECUTIVO MUNICIPAL, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER DA EMPRESA NEGRISOLI COMÉRCIO E LOCAÇÃO DE TRATORES E IMPLEMENTOS AGRÍCOLAS EIRELI-ME, RECURSOS FINANCEIROS EQUIVALENTES A AVALIAÇÃO DA BENFEITORIA CONSTRUÍDA NO LOTE 08, QUADRA &amp;#8220;A&amp;#8221; DO PARQUE INDUSTRIAL ELIZIÁRIO SEVERINO PEREIRA, E DÁ OUTRAS PROVIDÊNCIAS;</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/306/306_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/306/306_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 77/16 - AUTORIA:  PODER EXECUTIVO MUNICIPAL, QUE DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$. 275.000,00, E DÁ OUTRAS PROVIDÊNCIAS;</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/307/307_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/307/307_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 78/16 - AUTORIA: PODER EXECUTIVO MUNICIPAL, QUE DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$. 165.000,00, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/308/308_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/308/308_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 79/16 - AUTORIA: PODER EXECUTIVO MUNICIPAL, QUE DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$. 260.000,00, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/309/309_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/309/309_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 80/16 - AUTORIA: PODER EXECUTIVO MUNICIPAL, QUE DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR IMPORTÂNCIA DE R$. 100.000,00, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/333/333_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/333/333_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$. 26.640,00, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/334/334_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/334/334_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$. 15.000,00, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/335/335_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/335/335_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$. 500.000,00, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/349/349_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/349/349_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 84/16, QUE DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$. 110.000,00, E DÁ OUTRAS PROVIDÊNCIAS;</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/350/350_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/350/350_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve"> PROJETO DE LEI Nº 85/16, QUE DISPÕE SOBRE CONCESSÃO DE SUBVENÇÃO SOCIAL NA IMPORTÂNCIA DE R$. 20.000,00 À SOCIEDADE ESPÍRITA REDENÇÃO - REPASSE FEDERAL; </t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/351/351_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/351/351_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 86/16, QUE DISPÕE SOBRE CONCESSÃO DE SUBVENÇÃO SOCIAL NA IMPORTÂNCIA DE R$. 37.000,00 AO LAR DOS VELHOS SÃO CAMILO DE LELES DE BURITAMA E R$. 6.000,00 À ASSOCIAÇÃO DE PAIS E AMIGOS EXCEPCIONAIS DE ARAÇATUBA</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/352/352_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/352/352_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE DISPÕE SOBRE ALTERAÇÃO DA LEI MUNICIPAL Nº 4.073/14 QUE AUTORIZA DESAPROPRIAÇÃO POR UTILIDADE PÚBLICA, DE FAIXA DE TERRA SITUADA NA ZONA URBANA DESTE MUNICÍPIO, DE PROPRIEDADE DE ANTONIO SEVERINO DA SILVA, ALCIDES DE SOUZA NOBRE, CAROLINA SANCHES RODRIGUES, IZAIR DOS SANTOS TEIXEIRA, E FAIXA DE TERRA SITUADA NA ZONA RURAL DESTE MUNICÍPIO, DE PROPRIEDADE DE MARIA DE FÁTIMA RIBEIRO GUIMARÃES E IZAIR DOS SANTOS TEIXEIRA, TODAS DESTINADAS AO ALARGAMENTO DE VIA PÚBLICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/353/353_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/353/353_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$. 813.500,00, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/354/354_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/354/354_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$. 44.000,00, EM DOTAÇÕES CONSTANTES DO ORÇAMENTO EM VIGOR DE ACORDO COMA LEI FEDERAL Nº 4.320/64</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/355/355_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/355/355_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DOS ANEXOS DA LEI DE DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2017 E DO PLANO PLURIANUAL PARA QUADRIÊNIO DE 2014 A 2017.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/356/356_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/356/356_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE DISPÕE SOBRE REVOGAÇÃO DA LEI MUNICIPAL Nº 4.300, DE 09 DE SETEMBRO DE 2016, QUE TRATA SOBRE DENOMINAÇÃO DE VIAS PÚBLICAS DO LOTEAMENTO RESIDENCIAL JARDIM SÃO JOSÉ DE NOSSO MUNICÍPIO</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/357/357_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/357/357_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$. 160.000,00, VISANDO ATENDER DEMANDA DO SAAEMB-SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DO MUNICÍPIO DE BURITAMA</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/358/358_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/358/358_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE DISPÕE SOBRE SUPLEMENTAÇÃO DE DOTAÇÕES ORÇAMENTÁRIAS NO MÊS DE DEZEMBRO DE 2016, VISANDO SUPRIR DESPESAS COM FOLHA DE PAGAMENTO E ENCARGOS PREVIDENCIÁRIOS</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/360/360_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/360/360_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO NA DESCRIÇÃO DA ÁREA DE IMÓVEL, TRATADO NA LEI MUNICIPAL Nº 3.005 DE 28 DE SETEMBRO DE 2004.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>QUE DISPÕE SOBRE CONCESSÃO DE SUBVENÇÃO SOCIAL NA IMPORTÂNCIA DE R$. 2.500,00 À APAE-ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE ARAÇATUBA</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>PL-C</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária da Câmara</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/201/201_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/201/201_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE REVISÃO GERAL ANUAL DOS SUBSÍDIOS DOS VEREADORES E DO PRESIDENTE DA CÂMARA MUNICIPAL DE BURITAMA&amp;#8221;.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/202/202_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/202/202_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">"DISPÕE SOBRE A OBRIGATORIEDADE DA INSTALAÇÃO DE RECIPIENTES CONTENDO GEL SANITIZANTE (ÁLCOOL EM GEL) EM INSTALAÇÕES PÚBLICAS E PRIVADAS, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;._x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/203/203_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/203/203_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">      "DISPÕE SOBRE ALTERAÇÃO DA LEI MUNICIPAL Nº 3.791, DE 04 DE ABRIL DE 2012".</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/204/204_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/204/204_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE DENOMINAÇÃO DE VIA PÚBLICA DO LOTEAMENTO RESIDENCIAL CAMINHO DAS ÁGUAS DE NOSSO MUNICÍPIO&amp;#8221;.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/205/205_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/205/205_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;FIXA OS SUBSÍDIOS DO PREFEITO E DO VICE-PREFEITO DO MUNICÍPIO DE BURITAMA PARA O MANDATO COMPREENDIDO ENTRE 2017/2020&amp;#8221;.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/206/206_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/206/206_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE DENOMINAÇÃO DE PRÉDIO PÚHLICO MUNICIPAL, SEDE DO CRAS&amp;#8221;.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/207/207_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/207/207_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE RECONHECIMENTO OFICIAL DE DENOMINAÇÕES ANTIGAS DE DIVERSAS VIAS PÚBLICAS DE NOSSO MUNICÍPIO&amp;#8221;.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/208/208_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/208/208_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE DENOMINAÇÃO DE VIAS PÚBLICAS DO LOTEAMENTO RESIDENCIAL JARDIM PARIS DE NOSSO MUNICÍPIO&amp;#8221;.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/209/209_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/209/209_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DISPÕE SOBRE DENOMINAÇÃO DE PRÉDIO PÚBLICO MUNICIPAL &amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/210/210_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/210/210_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">                   &amp;#8220;DISPÕE SOBRE DENOMINAÇÃO DE PRÉDIO PÚBLICO MUNICIPAL &amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/226/226_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/226/226_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">"DISPÕE SOBRE DENOMINAÇÕES DE AVENIDA, ORLA E RUA LOCALIZADAS NO PARQUE TURÍSTICO JOÃO SIMÃO GARCIA, PRAINHA, DE NOSSO MUNICÍPIO&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>CARLINHO DO DIVINO, ANTONIO CARLOS, BETO DO JEROMINHO, LIZE ROLDÃO, RONALDO RAMOS FERNANDES, ROSELI NOBRE</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/241/241_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/241/241_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE DENOMINA OFICIALMENTE DE RUA BRAULINO BARBOSA DE SOUZA, A VIA PÚBLICA LOCALIZADA ENTRE AS RUAS JOSÉ BARBOSA DOS SANTOS, GUILHERME GUERBAS E ARAMIM CÂNDIDO DE PAIVA, NO LOTEAMENTO RESIDENCIAL BENEDITO GARCIA, A PARTIR DA RUA ALMIRO ANTONIO DOS SANTOS, SENTIDO CIDADE-BAIRRO, ATÉ O SEU FINAL</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/242/242_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/242/242_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE DISPÕE SOBRE ALTERAÇÃO DO ARTIGO 1º DA LEI MUNICIPAL Nº 4.075, DE 24 DE OUTUBRO DE 2014</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>CARLINHO DO DIVINO</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/243/243_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/243/243_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE DENOMINA OFICIALMENTE DE EDIFÍCIO CAMILO PIAZZALUNGA, O PRÉDIO LOCALIZADO À RUA CAPITÃO VICENTE GONÇALVES, Nº 434, ONDE FUNCIONA, PROVISORIAMENTE, A SEDE DO SAAEMB-SERVIÇO AUTÔNOMO DE ÁGUA, ESGOTO E MEIO AMBIENTE DO MUNICÍPIO DE BURITAMA, DEVENDO PERMANECER NO PRÉDIO ENQUANTO O MESMO ABRIGAR O SAAEMB, DEVENDO ACOMPANHAR ESTE NA EVENTUALIDADE DE SER TRANSFERIDO PARA OUTRO LOCAL DA CIDADE, INCLUSIVE, QUANDO FOR CONSTRUÍDA  A SUA SEDE PRÓPRIA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/274/274_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/274/274_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE VIAS PÚBLICAS DO LOTEAMENTO RESIDENCIAL JARDIM SÃO JOSÉ DE NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE ROTATÓRIA CONSTRUÍDA NA CONFLUÊNCIA DAS AVENIDAS BENEDITO VIEIRA GARCIA E ANTONIO ALVES TEIXEIRA.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE PISTA DE MOTOCROSS LOCALIZADA NO PARQUE TURISTICO JOÃO SIMÃO GARCIA, PRAINHA.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>QUE ALTERA O ARTIGO 1º DA LEI MUNICIPAL Nº 3.885, DE 24 DE ABRIL DE 2013 QUE INSTITUIU O &amp;#8220;DIA DO EVANGÉLICO" NO MUNICÍPIO DE BURITAMA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/25/25_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/25/25_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA ATRIBUIÇÕES DE CARGOS DE ASSISTENTE SOCIAL E PROFESSOR DE ENSINO FUNDAMENTAL II - EDUCAÇÃO FÍSICA, DE PROVIMENTO EFETIVO JUNTO AO QUADRO DE SERVIDORES PÚBLICOS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/26/26_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/26/26_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVISÃO ANUAL DOS SERVIDORES PÚBLICOS DO GOVERNO DO MUNICÍPIO DE BURITAMA E DAS AUTARQUIAS, PASSANDO PARA TODO 1º DE ABRIL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/27/27_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/27/27_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO E INCLUSÃO DE ITEM NO ANEXO II DA LEI COMPLEMENTAR MUNICIPAL Nº 06/2004</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t xml:space="preserve">"DISPÕE SOBRE EQUIPARAÇÃO DE VENCIMENTOS DE CARGOS EXISTENTES JUNTO A ESTRUTURA DO QUADRO DE PESSOAL DO DEPARTAMENTO MUNICIPAL DE EDUCAÇÃO, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;._x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/181/181_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/181/181_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DISPÕE REVISÃO ANUAL DOS SERVIDORES PÚBLICOS DO GOVERNO DO MUNICÍPIO DE BURITAMA E DAS AUTARQUIAS, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/182/182_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/182/182_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;ALTERA DISPOSITIVO DA LEI COMPLEMENTAR MUNICIPAL Nº 142 DE 13 DE NOVEMBRO DE 2015, E DÁ OUTRAS PROVIDENCIAS"_x000D_
 </t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/183/183_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/183/183_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">"DISPÕE CRIAÇÃO DE VAGAS A CARGO DE PROVIMENTO EFETIVO JUNTO AO QUADRO DE SERVIDORES DO SAAEMB &amp;#8211; SERVIÇO AUTÔNOMO DE AGUA, ESGOTO E MEIO AMBIENTE DO MUNICÍPIO DE BURITAMA, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/184/184_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/184/184_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR MUNICIPAL Nº 74 DE 24 DE NOVEMBRO DE 2011, QUE DISPÕE SOBRE A REORGANIZAÇÃO DO DEPARTAMENTO MUNICIPAL DE SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS.&amp;#8221;_x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/185/185_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/185/185_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">"DISPÕE CRIAÇÃO DE VAGAS A CARGOS DE CARÁTER EFETIVO JUNTO AO QUADRO DE PESSOAL DO GOVERNO DO MUNICÍPIO DE BURITAMA, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/218/218_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/218/218_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">"ALTERA DISPOSITIVO DA LEI COMPLEMENTAR MUNICIPAL Nº 135/2015 E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/260/260_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/260/260_texto_integral.doc</t>
   </si>
   <si>
     <t>DISPÕE CRIAÇÃO DE VAGAS A CARGOS DE CARÁTER EFETIVO JUNTO AO QUADRO DE PESSOAL DO GOVERNO DO MUNICÍPIO DE BURITAMA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/296/296_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/296/296_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE DISPÕE SOBRE DESCRIÇÃO DE ATRIBUIÇÕES DE CARGO QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/310/310_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/310/310_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 13/16 - AUTORIA: PODER EXECUTIVO MUNICIPAL, QUE ALTERA DISPOSITIVO DA LEI COMPLEMENTAR MUNICIPAL Nº 117, DE 25 DE NOVEMBRO DE 2014, QUE DISPÕE SOBRE USO E OCUPAÇÃO DO SOLO E REVOGAÇÃO DA LEI COMPLEMENTAR MUNICIPAL Nº 80/2012, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/311/311_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/311/311_texto_integral.doc</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR Nº 14/16 - AUTORIA: PODER EXECUTIVO MUNICIPAL, QUE APROVA ÁREAS DE INTERESSE SOCIAL NO MUNICÍPIO DE BURITAMA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/361/361_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/361/361_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE INSTITUI O PROGRAMA DE PARCELAMENTO INCENTIVADO-PPI, AUTORIZA A UTILIZAÇÃO DE PROTESTOS DE CRÉDITO EXTRAJUDICIAL DA FAZENDA MUNICIPAL E SAAEMB-SERVIÇO AUTÔNOMO DE ÁGUA, ESGOTO E MEIO AMBIENTE DO MUNICÍPIO DE BURITAMA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>PLCC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar da Câmara</t>
   </si>
   <si>
     <t>ANTONIO CARLOS, ANTONIO ROMILDO DOS SANTOS, CARLINHO DO DIVINO, RONALDO RAMOS FERNANDES</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVISÃO ANUAL DOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE BURITAMA, PASSANDO PARA TODO DIA 1º DE ABRIL DE CADA ANO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/186/186_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/186/186_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;DISPÕE SOBRE REVISÃO ANUAL DE SALÁRIOS DOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE BURITAMA, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;._x000D_
  _x000D_
 </t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/187/187_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/187/187_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;CONCEDE A MEDALHA 24 DE AGOSTO A CONCEITUADO COORDENADOR DE AÇÕES COMUNITÁRIAS DE NOSSO MUNICÍPIO&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/188/188_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/188/188_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;CONCEDE A MEDALHA 24 DE AGOSTO À EXÍMIO SERVIDOR PÚBLICO MUNICIPAL&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/189/189_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/189/189_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;CONCEDE A MEDALHA 24 DE AGOSTO À EXÍMIA SERVIDORA PÚBLICA MUNICIPAL&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/190/190_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/190/190_texto_integral.doc</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/191/191_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/191/191_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;CONCEDE A MEDALHA 24 DE AGOSTO A CARISMÁTICA PERSONALIDADE DO MUNICÍPIO&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/192/192_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/192/192_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;CONCEDE A MEDALHA 24 DE AGOSTO A CONCEITUADO COMERCIANTE DE NOSSO MUNICÍPIO&amp;#8221;.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/193/193_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/193/193_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;CONCEDE A MEDALHA 24 DE AGOSTO A CONCEITUADO EMPRESÁRIO DE NOSSO MUNICÍPIO&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/194/194_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/194/194_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;CONCEDE A MEDALHA 24 DE AGOSTO A EXÍMIA EX-SERVIDORA PÚBLICA MUNICIPAL&amp;#8221;.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/195/195_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/195/195_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">"APROVA AS CONTAS DA PREFEITURA MUNICIPAL DE BURITAMA RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2013&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/196/196_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/196/196_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;CONCEDE A MEDALHA 24 DE AGOSTO A EXÍMIA ADMINISTRADORA DE EMPRESAS&amp;#8221;.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/197/197_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/197/197_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;CONCEDE A MEDALHA 24 DE AGOSTO À EXÍMIA SERVIDORA PÚBLICA MUNICIPAL&amp;#8221;.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/198/198_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/198/198_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;CONCEDE A MEDALHA 24 DE AGOSTO À EXÍMIA SERVIDORA PÚBLICA ESTADUAL E MUNICIPAL&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/199/199_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/199/199_texto_integral.doc</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/200/200_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/200/200_texto_integral.doc</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/219/219_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/219/219_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">"REJEITA AS CONTAS DA PREFEITURA MUNICIPAL DE BURITAMA RELATIVAS AO EXERCÍCIO FINANCEIRO DE 2012&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/227/227_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/227/227_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;CONCEDE O TÍTULO DE CIDADÃO BURITAMENSE AO SENHOR CLEUDSON GARCIA MONTALI&amp;#8221;.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/244/244_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/244/244_texto_integral.doc</t>
   </si>
   <si>
     <t>QUE CONCEDE O TÍTULO DE CIDADÃO BURITAMENSE AO SENHOR GONÇALVES MARTIMIANO DE ANDRADE JÚNIOR, PELOS RELEVANTES SERVIÇOS RECONHECIDAMENTE PRESTADOS AO NOSSO MUNICÍPIO, CONCEITUADO PASTOR DA IGREJA ASSEMBLEIA DE DEUS, MINISTÉRIO DO BELÉM, QUE DURANTE HÁ 18 ANOS VEM ATUANDO DE MANEIRA EXEMPLAR NA FUNÇÃO DE PASTOR, EM NOSSA CIDADE HÁ CERCA DE DOIS ANOS, VEM DESENVOLVENDO UM BRILHANTE TRABALHO LEVANDO MENSAGENS DE FÉ, AMOR E ESPERANÇA AOS CORAÇÕES DE MUITOS IRMÃOS SEGUIDORES QUE NECESSITAM OUVIR A PALAVRA DE JESUS</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>RUBÃO DA FARMÁCIA</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/261/261_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/261/261_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ BURITAMENSE À SENHORA MARIA CRISTINA DOS SANTOS GOULARTE</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/264/264_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/264/264_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO BURITAMENSE AO JOVEM ANDRÉ LUIZ BATISTA</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>LIZE ROLDÃO</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/275/275_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/275/275_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO BURITAMENSE AO EXÍMIO SERVIDOR DO CARTÓRIO DE REGISTRO CIVIL DE PESSOAS NATURAIS DE NOSSO MUNICÍPIO SR. FLÁVIO LÚCIO FERREIRA.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>OSVALDINHO</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃ BURITAMENSE A SENHORA SILVINA LOPES DOS SANTOS.</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
     <t>ROSELI NOBRE</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/293/293_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/293/293_texto_integral.docx</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO BURITAMENSE AO SENHOR LUIS CARLOS DIAS.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃO BURITAMENSE AO SENHOR VALDAIR APARECIDO CHAVES</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>QUE CONCEDE O TITULO DE CIDADÃO BURITAMENSE AO SENHOR JOSE JORGE BONATO</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>QUE CONCEDE AO TITULO DE CIDADAO BENEMERITO BURITAMENSE AO SENHOR JOSE MOREIRA DUARTE</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>QUE CONCEDE O TITULO DE CIDADA BURITAMENSE À SENHORA OLIRDES DE OLIVEIRA FREITAS</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>QUE CONCEDE O TITULO DE CIDADAO BENEMERITO BURITAMENSE AO SENHOR SEBASTIAO ANGELO CINTRA</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/211/211_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/211/211_texto_integral.doc</t>
   </si>
   <si>
     <t>&amp;#8220;DISPÕE SOBRE ALTERAÇÃO DO INCISO II DO ARTIGO 1º, DA RESOLUÇÃO Nº 03, DE 14 DE ABRIL DE 2014 E ARTIGO 3º DA RESOLUÇÃO Nº 04, DE 06 DE NOVEMBRO DE 2012, E CRIA O PARÁGRAFO ÚNICO NO ARTIGO 3º DA RESOLUÇÃO Nº 04, DE 06 DE NOVEMBRO DE 2012".</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/212/212_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/212/212_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">FIXA OS SUBSÍDIOS DOS VEREADORES DA CÂMARA MUNICIPAL DE BURITAMA PARA A LEGISLATURA COMPREENDIDA ENTRE 2017/2020&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/213/213_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/213/213_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;ALTERA A REDAÇÃO DO INCISO VI, E SUPRIME AS ALÍNEAS &amp;#8220;A&amp;#8221;, "B", "C"  E "D" DO INCISO VI DO ARTIGO 307 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL, NO TOCANTE À DEVERES DO VEREADOR&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/214/214_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/214/214_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">&amp;#8220;FIXA OS SUBSÍDIOS DOS VEREADORES DA CÂMARA MUNICIPAL DE BURITAMA PARA A LEGISLATURA COMPREENDIDA ENTRE 2017/2020&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/223/223_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/223/223_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AUTORIZAÇÃO PARA A CÂMARA MUNICIPAL DE BURITAMA RECEBER, EM DOAÇÃO, DA FAMÍLIA DO SAUDOSO VEREADOR ANTONIO DE ALMEIDA FILHO, UMA FOTO SUA COM MOLDURA, E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;. </t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>CARLINHO DO DIVINO, ANTONIO CARLOS, ANTONIO ROMILDO DOS SANTOS, BETO DO JEROMINHO, EDILSON HONORATO DA SILVA - BOCA LETRAS, LIZE ROLDÃO, OSVALDINHO, RONALDO RAMOS FERNANDES, ROSELI NOBRE, RUBÃO DA FARMÁCIA</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/262/262_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/262/262_texto_integral.doc</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 155 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>EMEN</t>
   </si>
   <si>
     <t xml:space="preserve">Proposta de Emenda </t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/336/336_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/336/336_texto_integral.docx</t>
   </si>
   <si>
     <t>EMENDA A LEI ORÇAMENTÁRIA PARA O EXERCICIO DE 2017 OBJETIVANDO A CONSTRUÇÃO DE UMA ÁREA DE LAZER NA COHAB 2</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>NEGO BOMBEIRO</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/10/10_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/10/10_texto_integral.doc</t>
   </si>
   <si>
     <t>COM REFERÊNCIA AO PROJETO DE LEI Nº 127/15, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER BENFEITORIAS, EM PERMUTA A ÁREA INSTITUCIONAL DA EMPRESA MIRANTE DAS ÁGUAS EMPREENDIMENTOS IMOBILIÁRIOS DE BURITAMA SPE LTDA., CADASTRADA NO CNPJ Nº 21.794.980./0001-11, RESPONSÁVEL PELA IMPLANTAÇÃO DO LOTEAMENTO MIRANTE DAS ÁGUAS, E DÁ OUTRAS PROVIDÊNCIAS, REQUERENDO,  SEJAM ENCAMINHADOS AO MINISTÉRIO PÚBLICO TODO OS DOCUMENTOS QUE FAZEM PARTE INTEGRANTE DO REFERIDO PROJETO, PARA A TOMADA DAS PROVIDÊNCIAS CABÍVEIS, QUE POR VENTURA, ENTENDER NECESSÁRIAS, TENDO EM VISTA O RECEBIMENTO DE INÚMERAS RECLAMAÇÕES POR PARTE DE MUNÍCIPES, DANDO CONTA DE QUE OS VALORES ESTÃO MUITO ABAIXO DOS PRATICADOS NO MERCADO;</t>
   </si>
   <si>
     <t>BETO DO JEROMINHO</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/15/15_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/15/15_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER URGENCIA NO PL 05/16.</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/16/16_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/16/16_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER URGENCIA NO PL 06/16.</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/17/17_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/17/17_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER URGENCIA NO PL 07/16.</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/18/18_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/18/18_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER URGENCIA NO PL 08/16.</t>
   </si>
   <si>
     <t>ANTONIO CARLOS</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/19/19_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/19/19_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO Nº 06/16, DE AUTORIA DO VEREADOR ANTONIO CARLOS DE FREITAS, REQUERENDO, SEJA OFICIADO O SENHOR IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, QUAL FOI A ECONOMIA GERADA PARA O GOVERNO DO MUNICÍPIO DE BURITAMA EM QUE VÁRIAS REPARTIÇÕES PÚBLICAS MUNICIPAIS FICARAM FECHADAS NO PERÍODO DE 21 DE DEZEMBRO DE 2015 E 03 DE JANEIRO DE 2016, NOS TERMOS DO DECRETO Nº 3.445, DE 16 DE OUTUBRO DE 2015, A EXEMPLO DO PAÇO MUNICIPAL NÉSIO CARDOSO E DO GINÁSIO DE ESPORTES MARIA BASSAN FEROLDI, ENTRE OUTRAS; FAVOR INFORMAR DE QUANTO FOI REFERIDA ECONOMIA E SE FOI SATISFATÓRIA PARA O MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/29/29_texto_integral.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/29/29_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITANDO-LHES A  GENTILEZA, NO SENTIDO DE INFORMAREM À ESTA CASA LEGISLATIVA, QUAIS AS PROVIDÊNCIAS QUE  FORAM, ESTÃO, OU AINDA  SERÃO TOMADAS, À NÍVEL DAS DUAS PASTAS, COM RELAÇÃO AOS AUTOS DA CAR-COMISSÃO DE ASSUNTOS RELEVANTES Nº 01/13 DESTA CASA LEGISLATIVA, CRIADA COM O  OBJETIVO DE DESENVOLVER ESTUDOS COM REFERÊNCIA A NECESSIDADE  DE INSTALAR  REDE DE ESGOTOS NOS CONDOMÍNIOS  DO  MUNICÍPIO DE BURITAMA, UMA VEZ  QUE COM AS FOSSAS SÉPTICAS EXISTENTES PODERIA LEVAR A CONTAMINAÇÃO DE TODO O NOSSO LENÇOL  FREÁTICO, BEM  COMO AS ÁGUAS  DE NOSSOS RIOS, PARA CONHECIMENTO E PROVIDÊNCIAS CABÍVEIS, CUJA  DOCUMENTAÇÃO FOI ENCAMINHADA ÀS DUAS PASTAS PELOS OFÍCIOS  NºS 244 E 245, EM 07 DE NOVEMBRO DE  2013. </t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/30/30_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/30/30_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA PROJETO DE LEI 13/16.</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/31/31_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/31/31_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA AO PROJETO DE LEI Nº.14/16.</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/32/32_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/32/32_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA AO PROJETO DE DECRETO  LEGISLATIVO NR.º01/16</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/33/33_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/33/33_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE FORNECER À ESTA CASA LEGISLATIVA, INFORMAÇÕES SOBRE OS RECURSOS REPASSADOS PELO MUNICIPIO NOS EVENTOS DE FESTA DO PEÃO REALIZADOS NOS ANOS DE 2009, 2010, 2011, 2012, 2013, 2014 E 2015.</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/34/34_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/34/34_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE FORNECER À ESTA CASA LEGISLATIVA, TODOS OS BALANCETES E SALDO REMANESCENTES DAS PRESTAÇÕES DE CONTAS REFERENTES AS FESTAS DO PEÃO DE 2009, 2010, 2011, 2012, 2013, 2014 E 2015.   _x000D_
 _x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/35/35_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/35/35_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA  AO PROJETO DE LEI Nº01/16 DA MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/36/36_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/36/36_texto_integral.doc</t>
   </si>
   <si>
     <t>A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA EXPEDIDA UMA MOÇÃO DE APLAUSO EM FAVOR DA 1ª DAMA ALAIR DE ALMEIDA TEIXEIRA, EXTENSIVA ÀS SENHORAS ROSIMEIRE BATISTA  DA CONCEIÇÃO, CRISTIANE CANDIDO  LARGO, SUZANA MARIA DA SILVA SOUZA, IARA CRISTINA DE ANDRADE, KARINI PEREIRA FLORES ALFREDO, RITA CRISTINA  DE MATOS FEROLDI, EMÍLIA APARECIDA DE PAULA, EDNA APARECIDA DOS SANTOS MOURA, ANAYANA  DE OLIVEIRA FAVERÃO, ROSELI ANTÔNIA PEREIRA, ANDRÉIA WEDEKIN CHAVES, CAMILA SAMPAIO STELLA, SELMA MARIA MONTEIRO DE MELO MUNHÓZ, JOSEFA EVA SCACALOSSI ROSANTE, ELAINE CRISTINA DOS SANTOS, MARIA CLEONICE NOGUEIRA DO NASCIMENTO, MARIA DAS GRAÇAS VIEIRA, ROSA TEREZA GUERBAS, ERIKA DOMINGUES CALDEIRA, ROSÂNGELA  SILVA DA CRUZ, LEILA  MÁRCIA DA SILVA, CAMILA OLIVEIRA - ATELIÊ CAMILA ALIMAC, PATRÍCIA LOPES, SABRINY LOPES ALCÂNTARA, JOANA MARIA DE OLIVEIRA E AO SENHOR VALDIR PEREIRA DOS SANTOS, QUE COLABORARAM PARA A REALIZAÇÃO DO "DIA DA BELEZA", NA QUARTA-FEIRA, DIA 09 DE MARÇO DE 2016, DAS 09H00 ÀS 17H00, COM SORTEIO DE VÁRIOS BRINDES, EM COMEMORAÇÃO AO "DIA INTERNACIONAL DA MULHER", NUMA PROMOÇÃO DO FUNDO SOCIAL DE SOLIDARIEDADE DE BURITAMA EM PARCERIA COM A DIVISÃO MUNICIPAL DE ASSISTÊNCIA SOCIAL, QUE NÃO MEDIRAM ESFORÇOS PARA QUE O EVENTO MERECESSE ESPECIAL DESTAQUE E ALCANÇASSE UM TREMENDO SUCESSO.</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/37/37_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/37/37_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">, A GENTILEZA DE VOSSA EXCELÊNCIA, SEJA OFICIADO O SENHOR IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE ENCAMINHAR UMA RELAÇÃO À ESTA CASA LEGISLATIVA, CONSTANDO QUANTOS CARGOS CONSTANTES DO QUADRO DE SERVIDORES PÚBLICOS DO GOVERNO DO MUNICÍPIO DE BURITAMA TIVERAM AUMENTO DE REFERÊNCIAS, ESPECIFICANDO DENTRE ELES, QUAIS TIVERAM ALTERAÇÃO DE SUAS FUNÇÕES, QUANTOS E QUAIS CARGOS SOFRERAM ALTERAÇÃO EM SUAS NOMENCLATURAS, E QUANTOS CARGOS SOFRERAM RECLASSIFICAÇÃO, NO PERÍODO COMPREENDIDO ENTRE 01 DE JANEIRO DE 2009 E 23 DE MARÇO DE 2016, BEM COMO INFORMAR QUANTOS CARGOS FORAM CRIADOS PELO PODER EXECUTIVO NO ALUDIDO PERÍODO.  </t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/38/38_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/38/38_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO DE URGÊNCIA AO PROJETO DE LEI Nº15/16. </t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/39/39_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/39/39_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA AO PROJETO DE LEI NRº16/16.</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/40/40_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/40/40_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA AO PROJETO DE LEI NRº17/16.</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/41/41_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/41/41_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA AO PROJETO DE LEI NRº19/16.</t>
   </si>
   <si>
     <t>FEBEM</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/42/42_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/42/42_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, SEJA OFICIADO O SENHOR IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, QUAL O REAL MOTIVO QUE LEVOU O GOVERNO DO MUNICÍPIO DE BURITAMA A RESCINDIR O CONTRATO CELEBRADO COM O SENHOR ISAÍAS ALCÂNTARA CARVALHO, PROPRIETÁRIO DO JORNAL MANCHETE DA REGIÃO (ISAÍAS ALCÂNTARA CARVALHO-ME).   </t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/43/43_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/43/43_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO DE URGÊNCIA AO PROJETO DE LEI NRº02/16. </t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/44/44_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/44/44_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, SEJAM OFICIADOS OS SENHORES IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, E CHISLANI CRISTINA BATISTA DA CUNHA, DIRETORA MUNICIPAL DE SAÚDE DO GOVERNO DO MUNICÍPIO DE BURITAMA, SOLICITANDO-LHES A GENTILEZA, NO SENTIDO DE  INFORMAREM À ESTA CASA LEGISLATIVA, SE REALMENTE PROCEDEM AS INFORMAÇÕES DE QUE HÁ FALTA DOS PRODUTOS DE PRIMEIRA NECESSIDADE, TAIS COMO: PAPEL HIGIÊNICO, PAPEL TOALHA, SABONETE, COPOS DESCARTÁVEIS NAS DEPENDÊNCIAS DAS UNIDADES BÁSICAS DE SAÚDE DE NOSSO MUNICÍPIO.   _x000D_
 _x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/45/45_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/45/45_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, SEJAM OFICIADOS OS SENHORES IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, E CHISLANI CRISTINA BATISTA DA CUNHA, DIRETORA MUNICIPAL DE SAÚDE DO GOVERNO DO MUNICÍPIO DE BURITAMA, SOLICITANDO-LHES A GENTILEZA, NO SENTIDO DE  ENCAMINHAREM À ESTA CASA LEGISLATIVA, UMA RELAÇÃO DOS EXAMES MÉDICOS DE ROTINA QUE SÃO AUTORIZADOS PELO DEPARTAMENTO MUNICIPAL DE SAÚDE E QUE POR ALGUM MOTIVO AINDA ESTÃO PENDENTES DE AUTORIZAÇÃO PELA AUTORIDADE COMPETENTE, BEM COMO A QUANTIDADE DESSES PROCEDIMENTOS.  </t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/46/46_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/46/46_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, SEJAM OFICIADOS OS SENHORES IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, E ETTORE ZANIN, DIRETOR-EXECUTIVO DO SAAEMB-SERVIÇO AUTÔNOMO DE ÁGUA, ESGOTO E MEIO AMBIENTE DO MUNICÍPIO DE BURITAMA, SOLICITANDO-LHES A GENTILEZA, NO SENTIDO DE INFORMAREM À ESTA CASA LEGISLATIVA, SE AS MUDAS DE ÁRVORES QUE ESTAVAM DISPONÍVEIS JÁ FORAM DEVIDAMENTE PLANTADAS EM TODOS OS LOTEAMENTOS RESIDENCIAIS DO MUNICÍPIO, OU SE AINDA NÃO FORAM; EM CASO NEGATIVO, FAVOR EXPLICAR OS REAIS MOTIVOS QUE LEVARAM OS RESPONSÁVEIS A NÃO TOMAREM TAL PROCEDIMENTO.   </t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/47/requerimento_no_25.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/47/requerimento_no_25.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA EXPEDIDA UMA MOÇÃO DE CONGRATULAÇÃO EM FAVOR DA SERVIDORA PÚBLICA MUNICIPAL CHISLANI CRISTINA BATISTA DA CUNHA, DIRETORA MUNICIPAL DE SAÚDE DO GOVERNO DO MUNICÍPIO DE BURITAMA, EXTENSIVA AOS SEGUINTES FUNCIONÁRIOS PÚBLICOS MUNICIPAIS: 1.1. DA DIVISÃO DE VIGILÂNCIAS: NÚCLEO DE ZOONOSES/VETORES: KARINA ALCÂNTARA GALDÊNCIO, VANDERLEI BARBOSA E TEREZINHA ALVES DA SILVA, 1.2. VIGILÂNCIA SANITÁRIA: CLÁUDIA REGINA DE OLIVEIRA MOUTINHO, LUIZ CARLOS DIAS, LUCIANA SERAPHIN E ÂNGELO PEDRÃO JÚNIOR; 2 - UBS III - JAIME PINTO CUNHA: 2.1.- EQUIPE COORDENADA PELA ENFERMEIRA MARA: APARECIDA FERNANDA DA SILVA, JULIANE DA SILVA ALVES, JAQUELINA ALVES DE SOUZA, JENNIFER PERES, RAQUEL RIBEIRO CUNHA, SILVANA RENATA DOS SANTOS E MARA ANDRÉIA SIMONATTO; 2.2. EQUIPE COORDENADA PELA ENFERMEIRA AMANDA: SÔNIA CRISTINA DOS SANTOS LOPES, SÍLVIA SOUZA BORGES, DANIELE ALCÂNTARA DE O. PERASSOLI, MARIA DA LUZ MELO VIEIRA, ELAINE CRISTINA RIBEIRO DOS SANTOS SILVA, ADRIANA APARECIDA PALMA, REGIMARA APARECIDA DA SILVA SILVA, MARIA JOSÉ MAXIANO DOS SANTOS E IRACI MARIA NOBRE MORAES; 3 - UBS II - NICOLA LAVECCHIA: EQUIPE COORDENADA PELA ENFERMEIRA FABIANA: FABIANA GONÇALVES, ERIKA VERGÍLIO MARQUES, GISLAINE CRISTINA VIEIRA SIMÃO GONSALES, HELENA RODRIGUES, HELITON RIBEIRO, IRENE MARIA DE SOUZA DIAS, JOSILENE DE JESUS VIEIRA FERREIRA, MAÍSA RODRIGUES ALVES, ROSANGELA APARECIDA FERNANDES RODRIGUES E ROSANGELA BERG DE SOUZA, QUE PARTICIPARAM ATIVAMENTE DO ARRASTÃO CONTRA A DENGUE REALIZADO DE 22/02/16 À 26/02/16 E DE 29/02/16 À 03/03/16, QUANDO DEZESSEIS CAMINHÕES FORAM NECESSÁRIOS PARA RETIRAR 13 TONELADAS DE ENTULHOS POR DIA NA AÇÃO REALIZADA NO ALUDIDO PERÍODO, ONDE SERVIDORES E MORADORES SE UNIRAM NA LUTA PARA CONTER O MOSQUITO AEDES AEGYPTI, VISTORIANDO CASA A CASA A FIM DE ELIMINAR OS CRIADOUROS COM A RETIRADA DE MATERIAIS QUE ACUMULAM ÁGUA COMO LONAS, GARRAFAS, RECIPIENTES PLÁSTICOS E OUTROS.</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/48/48_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/48/48_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA AO PROJETO DE LEI NRº20/16.</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/49/49_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/49/49_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA AO PROJETO DE LEI NRº21/16.</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/50/50_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/50/50_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, SEJA OFICIADO O SENHOR IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, A REAL SITUAÇÃO EM QUE SE ENCONTRA A DOCUMENTAÇÃO REFERENTE AO ESTÁDIO DE FUTEBOL CARLOS GUERBACH (BRASIL FUTEBOL CLUBE).   _x000D_
 _x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/51/51_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/51/51_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, SEJA OFICIADO O SENHOR IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, A REAL SITUAÇÃO EM QUE SE ENCONTRA A DOCUMENTAÇÃO REFERENTE AO TERRENO PERTENCENTE À MUNICIPALIDADE LOCALIZADO NO CONJUNTO HABITACIONAL HORÁCIO RODRIGUES GOULART.   </t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/52/52_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/52/52_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA AO PROJETO DE LEI NRº22/16.</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/53/53_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/53/53_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA AO PROJETO DE  DECRETO LEGISLATIVO  NRº02/16.</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/54/54_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/54/54_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA AO PROJETO DE DECRETO LEGISLATIVO NRº03/16.</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/55/55_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/55/55_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA AO PROJETO DE DECRETO LEGISLATIVO NRº04/16.</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/56/56_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/56/56_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA AO PROJETO DE DECRETO LEGISLATIVO NRº05/16.</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/57/57_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/57/57_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA AO PROJETO DE DECRETO LEGISLATIVO NRº06/16.</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/58/58_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/58/58_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO DE URGÊNCIA AO PROJETO DE DECRETO LEGISLATIVO NRº 07/16._x000D_
 _x000D_
 _x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/59/59_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/59/59_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA AO PROJETO DE DECRETO LEGISLATIVO NRº08/16.</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/60/60_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/60/60_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, SEJA OFICIADO O SENHOR IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE ENCAMINHAR À ESTA CASA LEGISLATIVA, UMA CÓPIA COMPLETA DO PROCESSO LICITATÓRIO, MODALIDADE CARTA CONVITE Nº 15/2016, NO QUAL SAIU VENCEDORA A EMPRESA DE LUCIMEIRE FEROLDI ROCHA, NO VALOR DE R$. 50.410,00, PUBLICADO NO JORNAL FOLHA DA REGIÃO, EDIÇÃO DE SEXTA-FEIRA, DIA 15 DE ABRIL DE 2016.    </t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/61/61_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/61/61_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, SEJA OFICIADO O SENHOR IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, QUAL O REAL MOTIVO QUE TODAS AS INDICAÇÕES SUGERINDO REFORMAS OU MELHORIAS NO CONJUNTO POLIESPORTIVO FERNANDO RODRIGUES, LOCALIZADO NA GLEBA 10, NÃO FORAM ATENDIDAS PELO GOVERNO DO MUNICÍPIO DE BURITAMA, NEM TAMPOUCO FORAM RESPONDIDAS PELA ADMINISTRAÇÃO MUNICIPAL.   _x000D_
 _x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/62/62_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/62/62_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, SEJA OFICIADO A SENHORA CHISLANI CRISTINA BATISTA DA CUNHA, DIRETORA MUNICIPAL DE SAÚDE DO GOVERNO DO MUNICÍPIO DE BURITAMA, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, SE PROCEDEM AS INFORMAÇÕES DE QUE AS GESTANTES QUE ENTRAM EM TRABALHO DE PARTO DE NOSSA CIDADE QUE ESTÃO SENDO ATENDIDAS NA SANTA CASA DE MISERICÓRDIA SÃO FRANCISCO, ESTÃO SENDO TRANSFERIDAS PARA BIRIGUI OU OUTRAS CIDADES PARA DAR A LUZ.  _x000D_
 _x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/63/63_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/63/63_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO DE URGÊNCIA AO PROJETO DE LEI NR.º24/16.  </t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/64/64_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/64/64_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO DE URGÊNCIA AO PROJETO DE LEI NR.º25/16.  </t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/65/65_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/65/65_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO DE URGÊNCIA AO PROJETO DE LEI NR.º26/16.  </t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/66/66_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/66/66_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO DE URGÊNCIA AO PROJETO DE LEI NR.º27/16.  </t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO DE URGÊNCIA AO PROJETO DE LEI NR.º03/16, EDILIDADE.  </t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/68/68_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/68/68_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERIMENTO DE URGÊNCIA AO PROJETO DE DECRETO LEGISLATIVO NR.º11/16.  </t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/69/69_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/69/69_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, SEJA OFICIADO O SENHOR IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, A REAL SITUAÇÃO DE TODOS OS CONJUNTOS HABITACIONAIS NA QUESTÃO REFERENTE À ARBORIZAÇÃO DAS ÁREAS JÁ EXISTENTES E RESERVADAS PARA TAL FINALIDADE.   </t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/70/70_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/70/70_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, SEJA OFICIADO O SENHOR IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, SE O GOVERNO DO MUNICÍPIO DE BURITAMA VAI DISPONIBILIZAR ÔNIBUS PARA O TRANSPORTE DOS CANDIDATOS QUE IRÃO PRESTAR AS PROVAS DO EXAME NACIONAL DO ENSINO MÉDIO (ENEM), QUE OCORRERÃO NOS DIAS 05 E 06 DE NOVEMBRO DE 2016. </t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/71/71_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/71/71_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA AO PROJETO DE LEI NR.º28/16.</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/72/requerimento_no_50.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/72/requerimento_no_50.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA AO PROJETO DE LEI NR.º29/16.</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/73/requerimento_no_51.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/73/requerimento_no_51.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA AO PROJETO DE LEI NR.º04/16, EDILIDADE.</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/74/requerimento_no_52.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/74/requerimento_no_52.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA AO PROJETO DE DECRETO LEGISLATIVO NR.º12/16.</t>
   </si>
   <si>
     <t>CARLINHO DO DIVINO, ANTONIO CARLOS, ANTONIO ROMILDO DOS SANTOS, FEBEM</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/75/requerimento_no_53.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/75/requerimento_no_53.pdf</t>
   </si>
   <si>
     <t>, REQUEREMOS A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO BASSO DE ALMEIDA, DDª DIRETORA DA E.E. ÁLVARO ALVIM, EXTENSIVA AOS PROFESSORES JOSÉ RICARDO DE ALMEIDA E FÁBIO LUIZ DOS SANTOS MORAIS, CUJOS MESTRES ESTIVERAM ACOMPANHANDO UMA TURMA DE ESTUDANTES DAQUELA UNIDADE ESCOLAR NA QUINTA-FEIRA, DIA 19 DE MAIO DE 2016, EM VISITA ÀS DEPENDÊNCIAS DESTA CASA LEGISLATIVA, QUANDO ESTIVERAM REUNIDOS COM ALGUNS VEREADORES DISCUTINDO OS MAIS PLENÁRIO, SEJA EXPEDIDA UMA MOÇÃO DE APLAUSO EM FAVOR DA SENHORA NEUSA APARECIDA VARIADOS ASSUNTOS POLÍTICOS QUE DIZEM RESPEITO AO NOSSO MUNICÍPIO, E À MEDIDA EM QUE ERAM SUSCITADOS PELOS ALUNOS ERAM DEVIDAMENTE ESCLARECIDOS PELOS NOBRES PARLAMENTARES PRESENTES</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/76/76_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/76/76_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJAM OFICIADAS AS SENHORAS NÁDIA MARIA DOS SANTOS VULPINI, DIRETORA DA E.E. PROF. OSWALDO JANUZZI,  IDORETI DE DEUS, DIRETORA DA EMEF DO BAIRRO NOSSA SENHORA DO LIVRAMENTO, MARINÊS APARECIDA DOS SANTOS FARINA, DIRETORA DA EMEF MARIA DO CARMO CUNHA GUERBAS, GENOVIRGE ALVES DE ANDRADE, DIRETORA DA EMEI CASTRO ALVES, E ELIANA APARECIDA GOMES DOS SANTOS, DIRETORA DA EMEI PROFª ODETE DE OLIVEIRA FEROLDI PARA, CASO INTERESSEM, QUE ALUNOS DESSES ESTABELECIMENTOS DE ENSINO PARTICIPEM DE UMA REUNIÃO COM OS VEREADORES DESTA CASA LEGISLATIVA PARA DISCUSSÃO E ESCLARECIMENTOS DOS MAIS VARIADOS ASSUNTOS POLÍTICOS QUE DIZEM RESPEITO AO NOSSO MUNICÍPIO, QUE POR VENTURA SURGIREM POR PARTE DA CLASSE ESTUDANTIL, QUE TENHAM A GENTILEZA DE AGENDAR COM A SECRETARIA ADMINISTRATIVA DA MUNICIPAL PARA VIABILIZAR TAIS ENCONTROS QUE A NOSSO VER, SERÃO MUITO IMPORTANTES À EXEMPLO DO JÁ REALIZADO NO MÊS DE MAIO P. PASSADO COM ESTUDANTES DA E.E. ÁLVARO ALVIM QUE ESTIVERAM ACOMPANHADOS DE DOIS PROFESSORES DAQUELA CONCEITUADA UNIDADE ESCOLAR.    </t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/77/requerimento_no_55.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/77/requerimento_no_55.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA AO PROJETO DE LEI NR.º23/16.</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/78/requerimento_no_56.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/78/requerimento_no_56.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA AO PROJETO DE LEI NR.º31/16.</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/79/requerimento_no_57.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/79/requerimento_no_57.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA AO PROJETO DE DECRETO LEGISLATIVO NR.º13/16.</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/80/requerimento_no_58.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/80/requerimento_no_58.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA AO PROJETO DE LEI NR.º30/16.</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/81/requerimento_no_59.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/81/requerimento_no_59.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA AO PROJETO DE LEI NR.º33/16.</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/82/82_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/82/82_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, SEJA OFICIADO O SENHOR IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, QUAL É O ITINERÁRIO QUE OS VEÍCULOS LONGOS PESADOS, COMO BI-TRENS E TREMINHÕES, E OUTROS DA MESMA NATUREZA, PASSARÃO A USAR DEPOIS DA REUNIÃO QUE REALIZOU NAS DEPENDÊNCIAS DA PREFEITURA MUNICIPAL EM QUE FICOU TERMINANTEMENTE PROIBIDO O SEU TRÁFEGO NAS VIAS PÚBLICAS URBANAS DE NOSSA CIDADE; SE ESTÃO PROIBIDOS DE TRAFEGAR NAS VIAS PÚBLICAS URBANAS, COMO OS MOTORISTAS FARÃO PARA O ESCOAMENTO DA PRODUÇÃO DE CANA-DE-AÇÚCAR ATÉ O SEU DESTINO FINAL QUE É A USINA DE BENEFICIAMENTO; QUAL É A SOLUÇÃO QUE O GOVERNO DO MUNICÍPIO DE BURITAMA ENCONTROU PARA SANAR ESSA PARTICULAR SITUAÇÃO.  </t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/83/requerimento_no_61.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/83/requerimento_no_61.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA AO PROJETO DE LEI NRº18/16.</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/84/requerimento_no_62.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/84/requerimento_no_62.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA AO PROJETO DE LEI NRº32/16.</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/85/requerimento_no_63.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/85/requerimento_no_63.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA AO PROJETO DE LEI NRº34/16.</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/86/requerimento_no_64.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/86/requerimento_no_64.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA AO PROJETO DE LEI NRº05/16 COFC.</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/87/requerimento_no_65.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/87/requerimento_no_65.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA AO PROJETO DE LEI NRº06/16 - VEREADOR CARLOS ALBERTO DOS SANTOS .</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/88/requerimento_no_66.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/88/requerimento_no_66.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA AO PROJETO DE LEI NRº07/16 - EDILIDADE.</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/89/requerimento_no_67.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/89/requerimento_no_67.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA AO PROJETO DE RESOLUÇÃO  NRº02/16.</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/90/requerimento_no_68.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/90/requerimento_no_68.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA AO PROJETO DE RESOLUÇÃO NRº03/16.</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/91/requerimento_no_69.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/91/requerimento_no_69.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA AO PROJETO DE DECRETO LEGISLATIVO NRº14/16.</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/92/92_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/92/92_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO  DE INFORMAR À ESTA CASA LEGISLATIVA, O VALOR TOTAL DA FOLHA DE PAGAMENTO DOS SERVIDORES PÚBLICOS MUNICIPAIS, INFORMAR O NÚMERO DE SERVIDORES CONCURSADOS E COMISSIONADOS EXISTENTES ATUALMENTE LOTADOS NO QUADRO DE PESSOAL DO GOVERNO DO MUNICÍPIO DE BURITAMA, CONSTANDO AINDA, QUANTOS RECEBEM GRATIFICAÇÕES, DISCRIMINANDO QUAIS GRATIFICAÇÕES SÃO CONTEMPLADOS. _x000D_
   _x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/93/requerimento_no_71.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/93/requerimento_no_71.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA AO PROJETO DE LEI NRº08/16.</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/94/94_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/94/94_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJAM OFICIADOS OS SENHORES IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, E ELIZIANE DA SILVA SANCHES, DIRETORA MUNICIPAL DA EDUCAÇÃO, SOLICITANDO-LHES A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, QUAL O REAL MOTIVO QUE LEVOU O GOVERNO DO MUNICÍPIO DE BURITAMA A DISTRIBUIR UNIFORME AOS ESTUDANTES DO ENSINO FUNDAMENTAL  PRATICAMENTE NA METADE DO ANO LETIVO DE 2016 AO CONTRÁRIO DOS ANOS ANTERIORES QUE A ADMINISTRAÇÃO MUNICIPAL NÃO SE PREOCUPOU NEM UM POUCO EM TOMAR ESSA INICIATIVA QUE TÃO BEM AUXILIA AS FAMÍLIAS CARENTES DE NOSSO MUNICÍPIO QUE TÊM OS SEUS FILHOS MATRICULADOS NA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/95/95_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/95/95_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO  DE INFORMAR À ESTA CASA LEGISLATIVA, QUAL A MODALIDADE QUE SE ENQUADRA O LOTEAMENTO RIVIERA SANTA BÁRBARA I E II (FECHADO, ABERTO OU ÁREA DE EXPANSÃO URBANA), E SE PODE O MESMO RESTRINGIR O ACESSO DE QUALQUER CIDADÃO NO INTERIOR DAQUELE NÚCLEO HABITACIONAL. </t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>ANTONIO ROMILDO DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/96/requerimento_no_74.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/96/requerimento_no_74.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA EXPEDIDA UMA MOÇÃO DE APLAUSO EM FAVOR DA EQUIPE DE FUTEBOL ATLÉTICO CLUBE BURITAMA, FUNDADA EM 07 DE SETEMBRO DE 2002, REPRESENTADA PELO SEU PRESIDENTE JOÃO XAVIER PRATES, PELA BRILHANTE APRESENTAÇÃO DE SEUS JOGADORES DURANTE A 1ª COPA BATISTINHA DE FUTEBOL AMADOR DE 2016, CUJA FINAL ACONTECEU NO DOMINGO, DIA 12 DE JUNHO DE 2016, NA ARENA PLÍNIO MARIN NA ACOLHEDORA CIDADE DE VOTUPORANGA CONTRA A EQUIPE DE GASTÃO VIDIGAL, EMPATANDO EM 1 A 1 NO TEMPO REGULAMENTAR E SAGRANDO-SE VITORIOSA A EQUIPE DO ATLÉTICO CLUBE BURITAMA NAS COBRANÇAS DE PENALIDADES MÁXIMAS COM UM PLACAR DE 3X0, EM BELÍSSIMA PERFORMANCE E DESEMPENHO DE TODOS OS SEUS ATLETAS, E COM APOIO INCONDICIONAL DE TODA A EQUIPE TÉCNICA E DEMAIS COLABORADORES.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/97/requerimento_no_75.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/97/requerimento_no_75.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA AO PROJETO DE LEI NRº36/16.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/98/requerimento_no_76.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/98/requerimento_no_76.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA AO PROJETO DE LEI NRº37/16.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/99/requerimento_no_77.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/99/requerimento_no_77.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA AO PROJETO DE LEI NRº38/16.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/100/requerimento_no_78.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/100/requerimento_no_78.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA AO PROJETO DE LEI NRº39/16.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/101/requerimento_no_79.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/101/requerimento_no_79.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA AO PROJETO DE LEI NRº40/16.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/102/requerimento_no_80.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/102/requerimento_no_80.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA AO PROJETO DE LEI NRº41/16.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/103/requerimento_no_81.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/103/requerimento_no_81.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA AO PROJETO DE LEI NRº42/16.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/104/requerimento_no_82.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/104/requerimento_no_82.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA AO PROJETO DE LEI NRº43/16.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/105/requerimento_no_83.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/105/requerimento_no_83.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA AO PROJETO DE LEI NRº44/16.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/106/requerimento_no_84.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/106/requerimento_no_84.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA AO PROJETO DE RESOLUÇÃO NRº04/16.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/107/requerimento_no_85.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/107/requerimento_no_85.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE URGÊNCIA AO PROJETO DE LEI NRº45/16.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/222/222_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/222/222_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA EXPEDIDO UM CERTIFICADO AOS VEREADORES MIRINS QUE MAIS COMPARECEM ÀS SEGUNDAS-FEIRAS PARA ACOMPANHAR OS TRABALHOS DAS SESSÕES ORDINÁRIAS DESTA DOUTA CASA LEGISLATIVA, DEMONSTRANDO REAL INTERESSE PELA NOBRE CAUSA QUE ABRAÇARAM QUANDO FORAM ELEITOS EM SUAS RESPECTIVAS UNIDADES ESCOLARES PARA DESEMPENHAR O HONROSO E CÍVICO PAPEL DE PARLAMENTARES MIRINS DE NOSSA COMUNIDADE. </t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/224/224_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/224/224_texto_integral.doc</t>
   </si>
   <si>
     <t>SOLICITA URGÊNCIA NA VOTAÇÃO DO PROJETO DE LEI NR.   11/2016.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/225/requerimento_no88.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/225/requerimento_no88.pdf</t>
   </si>
   <si>
     <t>EU, ANTONIO CARLOS DE FREITAS, ABAIXO ASSINADO, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, SEJA OFICIADO O SENHOR CARLOS EDUARDO FIDÊNCIO RIBEIRO DOS SANTOS, GERENTE DO CTCE/05/SJO/SPI, DE SÃO JOSÉ DO RIO PRETO, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, O POR QUE OS FUNCIONÁRIOS DA AGÊNCIA DOS CORREIOS DE NOSSA CIDADE NÃO ESTÃO FAZENDO ENTREGA DE CORRESPONDÊNCIAS NOS LOTEAMENTOS RESIDENCIAIS INTERLAGOS E NOVA ALIANÇA.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/230/requerimento_no_89.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/230/requerimento_no_89.pdf</t>
   </si>
   <si>
     <t>REQUER URGENCIA NA DELIBERAÇÃO DO PROJETO DE RESOLUÇÃO N. 05/16.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/245/requerimento_no_90.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/245/requerimento_no_90.pdf</t>
   </si>
   <si>
     <t>REQUER URGENCIA  NA DELIBERAÇÃO DO PROJETO DE LEI Nº 52/16.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/246/requerimento_no_91.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/246/requerimento_no_91.pdf</t>
   </si>
   <si>
     <t>REQUER URGENCIA  NA DELIBERAÇÃO DO PROJETO DE LEI Nº 53/16.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/247/requerimento_no_92.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/247/requerimento_no_92.pdf</t>
   </si>
   <si>
     <t>REQUER URGENCIA  NA DELIBERAÇÃO DO PROJETO DE LEI Nº 54/16.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/248/requerimento_no_93.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/248/requerimento_no_93.pdf</t>
   </si>
   <si>
     <t>REQUER URGENCIA  NA DELIBERAÇÃO DO PROJETO DE LEI Nº 55/16.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/249/requerimento_no_94.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/249/requerimento_no_94.pdf</t>
   </si>
   <si>
     <t>REQUER URGENCIA  NA DELIBERAÇÃO DO PROJETO DE LEI Nº 56/16.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/250/requerimento_no_95.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/250/requerimento_no_95.pdf</t>
   </si>
   <si>
     <t>REQUER URGENCIA  NA DELIBERAÇÃO DO PROJETO DE LEI Nº 57/16.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/251/requerimento_no_96.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/251/requerimento_no_96.pdf</t>
   </si>
   <si>
     <t>REQUER URGENCIA  NA DELIBERAÇÃO DO PROJETO DE LEI Nº 12/16 DO LEGISLATIVO.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/252/requerimento_no_97.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/252/requerimento_no_97.pdf</t>
   </si>
   <si>
     <t>REQUER URGENCIA  NA DELIBERAÇÃO DO PROJETO DE LEI Nº 13/16 DO LEGISLATIVO.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/253/requerimentos-11-03-2021-140005907-26880.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/253/requerimentos-11-03-2021-140005907-26880.pdf</t>
   </si>
   <si>
     <t>REQUER URGENCIA  NA DELIBERAÇÃO DO PROJETO DE LEI Nº 14/16 DO LEGISLATIVO.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/254/requerimento_no_99_-_2016.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/254/requerimento_no_99_-_2016.pdf</t>
   </si>
   <si>
     <t>REQUER URGENCIA  NA DELIBERAÇÃO DO PROJETO DE DECRETO LEGISLATIVO Nº 17/16.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/263/263_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/263/263_texto_integral.doc</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO, EM FAVOR DOS SERVIDORES PÚBLICOS MUNICIPAIS LÍGIA MARIA SIMON FALLEIROS, MARCOS ROBERTO DUARTE, SULAIR ANTONIO DA SILVA, RAFAEL JÚNIOR DE ALMEIDA E APARECIDA DE FÁTIMA MACIEL DUARTE, LOTADOS NA DIVISÃO DE VIGILÂNCIAS DO GOVERNO DO MUNICÍPIO DE BURITAMA, SETOR DE ZOONOSES, EQUIPE COM TREINAMENTO PROFISSIONAL QUE PRESTA UM ATENDIMENTO DE QUALIDADE À POPULAÇÃO NO TRATO COM ANIMAIS, COM O PROJETO DE ESTERILIZAÇÃO E ATENDIMENTO CLÍNICO DE CÃES E GATOS, COLETA DE SANGUE DE CÃES PARA REALIZAÇÃO DE EXAMES DE LEISHMANIOSE, VACINAÇÃO ANTIRRÁBICA CANINA E FELINA PARA SE EVITAR A RAIVA ANIMAL, SEUS AGRAVOS, INCÔMODOS E MALES QUE CAUSAM DANOS À SAÚDE HUMANA</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/265/requerimento_no_101.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/265/requerimento_no_101.pdf</t>
   </si>
   <si>
     <t>REQUER URGENCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 58/16.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/266/requerimento_no_102.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/266/requerimento_no_102.pdf</t>
   </si>
   <si>
     <t>REQUER URGENCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 59/16.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/267/requerimento_no_103.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/267/requerimento_no_103.pdf</t>
   </si>
   <si>
     <t>REQUER URGENCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 60/16.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/268/requerimento_no_104.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/268/requerimento_no_104.pdf</t>
   </si>
   <si>
     <t>REQUER URGENCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 61/16.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/269/requerimento_no_105.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/269/requerimento_no_105.pdf</t>
   </si>
   <si>
     <t>REQUER URGENCIA NA DELIBERAÇÃO DO PROJETO DE LEI Nº 62/16.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/270/requerimento_no_106.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/270/requerimento_no_106.pdf</t>
   </si>
   <si>
     <t>REQUER URGENCIA NA DELIBERAÇÃO DO PROJETO DE DECRETO LEGISLATIVO Nº 18/16.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/271/requerimento_no_107.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/271/requerimento_no_107.pdf</t>
   </si>
   <si>
     <t>REQUER URGENCIA NA DELIBERAÇÃO DO PROJETO DE DECRETO LEGISLATIVO Nº 19/16</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/277/277_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/277/277_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NO PROJETO DE RESOLUÇÃO Nº 06/16.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/278/278_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/278/278_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER URGENCIA NO PROJETO DE LEI Nº 63/16</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/279/279_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/279/279_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER URGENCIA NO PROJETO DE LEI Nº 64/16.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/280/280_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/280/280_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">REQUER URGENCIA NO PROJETO DE LEI Nº 15/16 </t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/281/281_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/281/281_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER URGENCIA NO PROJETO DE DECRETO LEGISLATIVO Nº 20/16.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/312/312_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/312/312_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA EXPEDIDO UM OFÍCIO AO SENHOR IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE DETERMINAR O COMPARECIMENTO DE SERVIDOR DO SETOR COMPETENTE DE QUE TRATA A MATÉRIA CONSTANTE NOS PROJETOS DE LEI QUE SÃO ENCAMINHADOS PELO PODER EXECUTIVO, NAS REUNIÕES DAS COMISSÕES PERMANENTES QUE SÃO  REALIZADAS TODAS AS SEGUNDAS-FEIRAS, COM INÍCIO ÀS 13H00.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/313/313_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/313/313_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">EU, ABAIXO-ASSINADO, VEREADOR COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, POR INTERMÉDIO DESTE E COM PROJETO DE LEI Nº 16/16 - AUTORIA: VEREADOR CARLOS ROBERTO TEIXEIRA, QUE DENOMINA OFICIALMENTE DE "ROTATÓRIA RUBENS NICOLETTI" A ROTATÓRIA CONSTRUÍDA NA CONFLUÊNCIA DAS AVENIDAS BENEDITO VIEIRA GARCIA E ANTONIO ALVES TEIXEIRA, EM HOMENAGEM A PESSOA DESTE SENHOR QUE EM VIDA FOI UM EXÍMIO SERVIDOR PÚBLICO MUNICIPAL, LOTADO NO CARGO DE PEDREIRO JUNTO AO GOVERNO DO MUNICÍPIO DE BURITAMA, ONDE EXERCEU COM DEDICAÇÃO, CAPACIDADE E PROFISSIONALISMO AS SUAS FUNÇÕES POR QUASE DEZ ANOS;_x000D_
 REQUEIRO À V. EXª., DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA SUBMETIDO À DISCUSSÃO E VOTAÇÃO ÚNICAS EM REGIME DE URGÊNCIA._x000D_
 </t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/314/314_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/314/314_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">EU, ABAIXO-ASSINADO, VEREADOR COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, POR INTERMÉDIO DESTE E COM PROJETO DE LEI Nº 17/16 - AUTORIA: VEREADOR RONALDO RAMOS FERNANDES, QUE DENOMINA OFICIALMENTE DE "PISTA DE MOTOCROSS ABDIAS ALVES DA SILVA" A PISTA DE MOTOCROSS LOCALIZADA NO PARQUE TURÍSTICO JOÃO SIMÃO GARCIA, EM HOMENAGEM A PESSOA DESTE SENHOR QUE EM VIDA FOI UM VERDADEIRO APAIXONADO POR MOTOS, TENDO SIDO SE NÃO O PRIMEIRO, MAS UM DOS PRIMEIROS BURITAMENSES A POSSUIR UMA MÁQUINA DE GRANDE POTÊNCIA E VIAJAR COM ELA CORTANDO AS ESTRADAS DO PAÍS EM VISITA À SUA TERRA NATAL, A PEQUENA, PORÉM, ACOLHEDORA CATENDE, ENCRAVADA NA IMENSIDÃO DO QUERIDO ESTADO DE PERNAMBUCO;_x000D_
 REQUEIRO À V. EXª., DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA SUBMETIDO À DISCUSSÃO E VOTAÇÃO ÚNICAS EM REGIME DE URGÊNCIA._x000D_
 </t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/315/315_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/315/315_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 EU, ABAIXO-ASSINADO, VEREADOR COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, POR INTERMÉDIO DESTE E COM PROJETO DE LEI Nº 65/16 - AUTORIA: PODER EXECUTIVO MUNICIPAL, QUE DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 147.420,00 (CENTO E QUARENTA E SETE MIL, QUATROCENTOS E VINTE REAIS), E DÁ OUTRAS PROVIDÊNCIAS;_x000D_
 REQUEIRO À V. EXª., DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA SUBMETIDO À DISCUSSÃO E VOTAÇÃO ÚNICAS EM REGIME DE URGÊNCIA._x000D_
 </t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/316/316_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/316/316_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 EU, ABAIXO-ASSINADO, VEREADOR COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, POR INTERMÉDIO DESTE E COM PROJETO DE LEI Nº 66/16 - AUTORIA: PODER EXECUTIVO MUNICIPAL, QUE DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 18.000,00 (DEZOITO MIL REAIS), E DÁ OUTRAS PROVIDÊNCIAS;_x000D_
 REQUEIRO À V. EXª., DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA SUBMETIDO À DISCUSSÃO E VOTAÇÃO ÚNICAS EM REGIME DE URGÊNCIA._x000D_
 </t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/317/317_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/317/317_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">EU, ABAIXO-ASSINADO, VEREADOR COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, POR INTERMÉDIO DESTE E COM PROJETO DE LEI Nº 67/16 - AUTORIA: PODER EXECUTIVO MUNICIPAL, QUE DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$ 135.000,00 (CENTO E TRINTA E CINCO MIL REAIS), E DÁ OUTRAS PROVIDÊNCIAS;_x000D_
 REQUEIRO À V. EXª., DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA SUBMETIDO À DISCUSSÃO E VOTAÇÃO ÚNICAS EM REGIME DE URGÊNCIA._x000D_
 </t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/318/318_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/318/318_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">EU, ABAIXO-ASSINADO, VEREADOR COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, POR INTERMÉDIO DESTE E COM PROJETO DE LEI Nº 68/16 - AUTORIA: PODER EXECUTIVO MUNICIPAL, QUE DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$ 82.000,00 (OITENTA E DOIS MIL REAIS), E DÁ OUTRAS PROVIDÊNCIAS;_x000D_
 REQUEIRO À V. EXª., DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA SUBMETIDO À DISCUSSÃO E VOTAÇÃO ÚNICAS EM REGIME DE URGÊNCIA._x000D_
 </t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/319/319_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/319/319_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 EU, ABAIXO-ASSINADO, VEREADOR COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, POR INTERMÉDIO DESTE E COM PROJETO DE LEI Nº 69/16 - AUTORIA: PODER EXECUTIVO MUNICIPAL, QUE DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 9.576,94 (NOVE MIL, QUINHENTOS E SETENTA E SEIS REAIS E NOVENTA E QUATRO CENTAVOS), E DÁ OUTRAS PROVIDÊNCIAS;_x000D_
 REQUEIRO À V. EXª., DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA SUBMETIDO À DISCUSSÃO E VOTAÇÃO ÚNICAS EM REGIME DE URGÊNCIA._x000D_
 </t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/320/320_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/320/320_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">EU, ABAIXO-ASSINADO, VEREADOR COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, POR INTERMÉDIO DESTE E COM PROJETO DE LEI Nº 70/16 - AUTORIA: PODER EXECUTIVO MUNICIPAL, QUE DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 2.132,78 (DOIS MIL, CENTO E TRINTA E DOIS REAIS E SETENTA E OITO CENTAVOS), E DÁ OUTRAS PROVIDÊNCIAS;_x000D_
 REQUEIRO À V. EXª., DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA SUBMETIDO À DISCUSSÃO E VOTAÇÃO ÚNICAS EM REGIME DE URGÊNCIA._x000D_
 </t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/321/321_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/321/321_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">EU, ABAIXO-ASSINADO, VEREADOR COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, POR INTERMÉDIO DESTE E COM PROJETO DE LEI Nº 71/16 - AUTORIA: PODER EXECUTIVO MUNICIPAL, QUE DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 59.138,81 (CINQUENTA E NOVE MIL, CENTO E TRINTA E OITO REAIS E OITENTA E UM CENTAVOS), E DÁ OUTRAS PROVIDÊNCIAS;_x000D_
 REQUEIRO À V. EXª., DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA SUBMETIDO À DISCUSSÃO E VOTAÇÃO ÚNICAS EM REGIME DE URGÊNCIA._x000D_
 </t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/322/322_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/322/322_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">EU, ABAIXO-ASSINADO, VEREADOR COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, POR INTERMÉDIO DESTE E COM PROJETO DE LEI Nº 72/16 - AUTORIA: PODER EXECUTIVO MUNICIPAL, QUE DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NA IMPORTÂNCIA DE R$ 5.235,95 (CINCO MIL, DUZENTOS E TRINTA E CINCO REAIS E NOVENTA E CINCO CENTAVOS), E DÁ OUTRAS PROVIDÊNCIAS;_x000D_
 REQUEIRO À V. EXª., DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA SUBMETIDO À DISCUSSÃO E VOTAÇÃO ÚNICAS EM REGIME DE URGÊNCIA._x000D_
 </t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/323/323_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/323/323_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">EU, ABAIXO-ASSINADO, VEREADOR COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, POR INTERMÉDIO DESTE E COM PROJETO DE DECRETO LEGISLATIVO Nº 21/16 - AUTORIA: VEREADOR OSVALDO BENEDITO DOS SANTOS, QUE CONCEDE O TÍTULO DE CIDADÃ BURITAMENSE À SENHORA SILVINA LOPES DOS SANTOS, MÃE EXEMPLAR, TENDO VINDO DA PEQUENA, PORÉM ACOLHEDORA JACUÍ-MG PARA A NOSSA REGIÃO CRIANÇA, NOS ANOS 50, ONDE MOROU EM VÁRIOS MUNICÍPIOS, CONTRAINDO MATRIMÔNIO NA VIZINHA NHANDEARA, ONDE TEVE QUATRO FILHOS, E MAIS TARDE ESCOLHEU BURITAMA COMO SUA MORADA, MORANDO INICIALMENTE EM UMA PEQUENA BARRACA MONTADA, ENQUANTO INICIAVA A CONSTRUÇÃO DE DOIS CÔMODOS FEITOS COM PEDAÇOS DE TIJOLOS, ONDE NASCERAM MAIS DOIS FILHOS, AUMENTANDO, ASSIM, A SUA PROLE, QUE SE TORNARAM HOMENS DE BEM, TRABALHADORES, HONRADOS, DOTADOS DE ILIBADOS CARÁTER E PERSONALIDADE, GRAÇAS A EDUCAÇÃO ENÉRGICA QUE TIVERAM DO PULSO FORTE DE SUA AMÁVEL GENITORA;_x000D_
 REQUEIRO À V. EXª., DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA SUBMETIDO À DISCUSSÃO E VOTAÇÃO ÚNICAS EM REGIME DE URGÊNCIA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/324/324_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/324/324_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">EU, ABAIXO-ASSINADO, VEREADOR COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, POR INTERMÉDIO DESTE E COM PROJETO DE DECRETO LEGISLATIVO Nº 22/16 - AUTORIA: VEREADORA ROSELI APARECIDA NOBRE DIAS, QUE CONCEDE O TÍTULO DE CIDADÃO BURITAMENSE AO SENHOR LUIS CARLOS DIAS;_x000D_
 REQUEIRO À V. EXª., DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA SUBMETIDO À DISCUSSÃO E VOTAÇÃO ÚNICAS EM REGIME DE URGÊNCIA._x000D_
 </t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/325/325_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/325/325_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">EU, ABAIXO-ASSINADO, VEREADOR COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, POR INTERMÉDIO DESTE E COM PROJETO DE LEI Nº 73/16 - AUTORIA: PODER EXECUTIVO MUNICIPAL, QUE DISPÕE SOBRE PERMISSÃO DE UTILIZAÇÃO DE BEM PÚBLICO - ÁREA INSTITUCIONAL LOCALIZADA NO LOTEAMENTO RESIDENCIAL MARBELLA, E DÁ OUTRAS PROVIDÊNCIAS;_x000D_
 REQUEIRO À V. EXª., DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA SUBMETIDO À DISCUSSÃO E VOTAÇÃO ÚNICAS EM REGIME DE URGÊNCIA._x000D_
 </t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/326/326_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/326/326_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">EU, ABAIXO-ASSINADO, VEREADOR COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, POR INTERMÉDIO DESTE E COM PROJETO DE LEI Nº 74/16 - AUTORIA: PODER EXECUTIVO MUNICIPAL, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A DOAR A EMPRESA NEGRISOLI COMÉRCIO E LOCAÇÃO DE TRATORES E IMPLEMENTOS AGRÍCOLAS EIRELI - ME., LOTE 08, DA QUADRA "A" DO PARQUE INDUSTRIAL ELIZIÁRIO SEVERINO PEREIRA, E A RECEBER EM DOAÇÃO RECURSOS FINANCEIROS EQUIVALENTES A AVALIAÇÃO DA BENFEITORIA NO REFERIDO LOTE, E DÁ OUTRAS PROVIDÊNCIAS;_x000D_
 REQUEIRO À V. EXª., DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA SUBMETIDO À DISCUSSÃO E VOTAÇÃO ÚNICAS EM REGIME DE URGÊNCIA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/327/327_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/327/327_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">EU, ABAIXO-ASSINADO, VEREADOR COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, POR INTERMÉDIO DESTE E COM PROJETO DE LEI Nº 76/16 - AUTORIA: PODER EXECUTIVO MUNICIPAL, QUE AUTORIZA O PODER EXECUTIVO MUNICIPAL A RECEBER DA EMPRESA NEGRISOLI COMÉRCIO E LOCAÇÃO DE TRATORES E IMPLEMENTOS AGRÍCOLAS EIRELI-ME, RECURSOS FINANCEIROS EQUIVALENTES A AVALIAÇÃO DA BENFEITORIA CONSTRUÍDA NO LOTE 08, QUADRA &amp;#8220;A&amp;#8221; DO PARQUE INDUSTRIAL ELIZIÁRIO SEVERINO PEREIRA, E DÁ OUTRAS PROVIDÊNCIAS;_x000D_
 REQUEIRO À V. EXª., DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA SUBMETIDO À DISCUSSÃO E VOTAÇÃO ÚNICAS EM REGIME DE URGÊNCIA._x000D_
 </t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/328/328_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/328/328_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">EU, ABAIXO-ASSINADO, VEREADOR COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, POR INTERMÉDIO DESTE E COM PROJETO DE LEI Nº 77/16 - AUTORIA:  PODER EXECUTIVO MUNICIPAL, QUE DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$. 275.000,00, E DÁ OUTRAS PROVIDÊNCIAS;_x000D_
 REQUEIRO À V. EXª., DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA SUBMETIDO À DISCUSSÃO E VOTAÇÃO ÚNICAS EM REGIME DE URGÊNCIA._x000D_
 </t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/329/329_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/329/329_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">EU, ABAIXO-ASSINADO, VEREADOR COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, POR INTERMÉDIO DESTE E COM PROJETO DE LEI Nº 79/16 - AUTORIA: PODER EXECUTIVO MUNICIPAL, QUE DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$. 260.000,00, E DÁ OUTRAS PROVIDÊNCIAS;_x000D_
 REQUEIRO À V. EXª., DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA SUBMETIDO À DISCUSSÃO E VOTAÇÃO ÚNICAS EM REGIME DE URGÊNCIA._x000D_
 </t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/330/330_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/330/330_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">EU, ABAIXO-ASSINADO, VEREADOR COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, POR INTERMÉDIO DESTE E COM PROJETO DE LEI Nº 80/16 - AUTORIA: PODER EXECUTIVO MUNICIPAL, QUE DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR IMPORTÂNCIA DE R$. 100.000,00, E DÁ OUTRAS PROVIDÊNCIAS;_x000D_
 REQUEIRO À V. EXª., DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA SUBMETIDO À DISCUSSÃO E VOTAÇÃO ÚNICAS EM REGIME DE URGÊNCIA._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/331/331_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/331/331_texto_integral.doc</t>
   </si>
   <si>
     <t>EU, ABAIXO-ASSINADO, VEREADOR COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, POR INTERMÉDIO DESTE E COM PROJETO DE LEI Nº 78/16 - AUTORIA: PODER EXECUTIVO MUNICIPAL, QUE DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$. 165.000,00, E DÁ OUTRAS PROVIDÊNCIAS;</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/332/332_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/332/332_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">EU, RONALDO RAMOS FERNANDES, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO  DE ENCAMINHAR UM PROJETO DE LEI À CASA LEGISLATIVA, DISPONDO SOBRE A REGULARIZAÇÃO DA SITUAÇÃO DOS IMÓVEIS JÁ CONSTRUÍDOS E QUE NÃO RECEBERAM A FISCALIZAÇÃO DO SETOR DE ENGENHARIA DO GOVERNO DO MUNICÍPIO DE BURITAMA, UMA VEZ QUE, SEGUNDO O NOSSO PLANO DIRETOR, NÃO PERMITE QUE HAJA DESMEMBRAMENTO DE TERRENO.   </t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>EU, ABAIXO-ASSINADO, VEREADOR COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, POR INTERMÉDIO DESTE E COM PROJETO DE LEI Nº 81/16 - AUTORIA: PODER EXECUTIVO MUNICIPAL, QUE DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$. 26.640,00, E DÁ OUTRAS PROVIDÊNCIAS;</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/338/338_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/338/338_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 EU, ABAIXO-ASSINADO, VEREADOR COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, POR INTERMÉDIO DESTE E COM PROJETO DE LEI Nº 82/16 - AUTORIA: PODER EXECUTIVO MUNICIPAL, QUE DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$. 15.000,00, E DÁ OUTRAS PROVIDÊNCIAS;_x000D_
 </t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/339/339_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/339/339_texto_integral.doc</t>
   </si>
   <si>
     <t>EU, ABAIXO-ASSINADO, VEREADOR COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, POR INTERMÉDIO DESTE E COM PROJETO DE LEI Nº 83/16 - AUTORIA: PODER EXECUTIVO MUNICIPAL, QUE DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NA IMPORTÂNCIA DE R$. 500.000,00, E DÁ OUTRAS PROVIDÊNCIAS;</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/340/340_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/340/340_texto_integral.doc</t>
   </si>
   <si>
     <t>EU, ABAIXO-ASSINADO, VEREADOR COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, POR INTERMÉDIO DESTE E COM PROJETO DE DECRETO LEGISLATIVO Nº 23/16 - AUTORIA: VEREADOR EDILSON HONORATO DA SILVA, QUE CONCEDE O TÍTULO DE CIDADÃO BURITAMENSE AO SENHOR VALDAIR APARECIDO CHAVES, POPULAR &amp;#8220;NENÃO&amp;#8221;, PELOS RELEVANTES SERVIÇOS RECONHECIDAMENTE PRESTADOS AO NOSSO MUNICÍPIO, DE FAMÍLIA TRADICIONAL, CONCEITUADO PROFISSIONAL DA CONSTRUÇÃO CIVIL, EXERCENDO COM CONHECIMENTO, DEDICAÇÃO E PRÁTICA, HÁ QUASE TRÊS DÉCADAS A HONROSA PROFISSÃO DE PEDREIRO EDIFICANDO OBRAS, E  DENTRE TANTAS JÁ CONSTRUÍDAS POR ELE EM NOSSA CIDADE E EM OUTRAS DA REGIÃO, DESTACA-SE O EDIFÍCIO DO PODER LEGISLATIVO, DO QUAL ELE SE ENCHE DE ORGULHO EM TER PARTICIPADO DA COMPETENTE EQUIPE DE PROFISSIONAIS DA EMPRESA VICON CONSTRUTORA LTDA, DESDE O ALICERCE ATÉ A FINALIZAÇÃO TOTAL DO IMPONENTE E MAJESTOSO PRÉDIO ERGUIDO NA AINDA QUASE INABITADA AVENIDA BENEDITO ALVES RANGEL NOS IDOS DE 2002;</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/341/341_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/341/341_texto_integral.doc</t>
   </si>
   <si>
     <t>EU, ABAIXO-ASSINADO, VEREADOR COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, POR INTERMÉDIO DESTE E COM PROJETO DE DECRETO LEGISLATIVO Nº 24/16 - AUTORIA: VEREADOR ANTONIO ROMILDO DOS SANTOS, QUE CONCEDE O TÍTULO DE CIDADÃO BURITAMENSE AO SENHOR JOSÉ JORGE BONATO, DE FAMÍLIA TRADICIONAL, CONCEITUADO PROFESSOR DE ARTES INDUSTRIAIS DA REDE ESTADUAL DE ENSINO DE 1974 A 1977, DEDICADO INVESTIGADOR DE POLÍCIA DE 1978 A 1991, COMPETENTE DELEGADO DE POLÍCIA, CUJA FUNÇÃO EXERCEU COM BRAVURA, PROFISSIONALISMO E AUSTERIDADE ATÉ MAIO DE 2011, QUANDO, ENTÃO, CONQUISTOU A SUA MERECIDA APOSENTADORIA, E ATUANTE VEREADOR DESTA CASA LEGISLATIVA ONDE DESEMPENHOU COM BRILHANTISMO E MUITA DEDICAÇÃO O MANDATO DE PARLAMENTAR POR TRÊS LEGISLATURAS, A SABER: 11ª LEGISLATURA, PERÍODO COMPREENDIDO ENTRE 01.01.93 A 31.12.96, 12ª LEGISLATURA, PERÍODO COMPREENDIDO ENTRE 10.10.97 A 31.12.00 E 14ª LEGISLATURA, PERÍODO COMPREENDIDO ENTRE 01.01.05 A 31.12.08, TENDO ESCOLHIDO BURITAMA COMO MORADA DESDE QUE AQUI CHEGOU NA DÉCADA DE 70, ONDE PERMANECEU E CONSTITUIU FAMÍLIA;</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/342/342_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/342/342_texto_integral.doc</t>
   </si>
   <si>
     <t>EU, ABAIXO-ASSINADO, VEREADOR COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, POR INTERMÉDIO DESTE E COM PROJETO DE DECRETO LEGISLATIVO Nº 25/16 - AUTORIA: VEREADOR CARLOS ALBERTO TEIXEIRA ROSA, QUE CONCEDE O TÍTULO DE CIDADÃO BENEMÉRITO BURITAMENSE AO SENHOR JOSÉ MOREIRA DUARTE, EXÍMIO CARPINTEIRO, DE FAMÍLIA TRADICIONAL, COLABORADOR ATIVO E GRACIOSAMENTE EM VÁRIAS CAMPANHAS BENEFICENTES, ENTRE AS QUAIS, QUERMESSES EM GERAL E OS TRADICIONAIS LEILÕES DE GADO EM PROL ÀS MAIS DIVERSAS ENTIDADES ASSISTENCIAIS DE NOSSA CIDADE, BEM COMO À FUNDAÇÃO PIO XII, HOSPITAL DE CÂNCER DE BARRETOS;</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/343/343_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/343/343_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EU, CARLOS ALBERTO DOS SANTOS, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO  DE INFORMAR À ESTA CASA LEGISLATIVA, O VALOR TOTAL DA FOLHA DE PAGAMENTO DOS SERVIDORES PÚBLICOS MUNICIPAIS REFERENTE AO MÊS DE AGOSTO DE 2016, INFORMAR O NÚMERO E O NOME DE SERVIDORES CONCURSADOS E COMISSIONADOS EXISTENTES ATUALMENTE LOTADOS NO QUADRO DE PESSOAL DO GOVERNO DO MUNICÍPIO DE BURITAMA, CONSTANDO AINDA, QUANTOS RECEBEM GRATIFICAÇÕES, DISCRIMINANDO QUAIS GRATIFICAÇÕES SÃO CONTEMPLADOS, DISCRIMINANDO-OS NOMINALMENTE. </t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/344/344_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/344/344_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EU, CARLOS ALBERTO DOS SANTOS, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR SIDNEY JÚNIOR DE MOURA, PRESIDENTE DA COMISSÃO ORGANIZADORA DA FESTA DO PEÃO DE BOIADEIRO DE BURITAMA DE 2016, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE ENCAMINHAR À ESTA CASA LEGISLATIVA, O COMPETENTE BALANCETE DE RECEITAS E  DESPESAS DA 31ª EDIÇÃO DO EVENTO LEVADO A EFEITO DE 17 A 21 DE AGOSTO DE 2016 NAS DEPENDÊNCIAS DO RECINTO ODILON FERREIRA DE ALMEIDA.  </t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/345/345_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/345/345_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EU, RONALDO RAMOS FERNANDES, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE ENCAMINHAR À ESTA CASA LEGISLATIVA, UMA CÓPIA DO PROJETO DE CONSTRUÇÃO DA DEPRESSÃO CONSTRUÍDA NA CONFLUÊNCIA DAS RUAS BARÃO DO RIO BRANCO E FRANCISCO CARDOSO, ELABORADO PELO SETOR COMPETENTE DO GOVERNO DO MUNICÍPIO DE BURITAMA.  </t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/346/346_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/346/346_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">EU, RONALDO RAMOS FERNANDES, VEREADOR, COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE_x000D_
 INFORMAR À ESTA CASA LEGISLATIVA, SE O MUNICÍPIO DE BURITAMA RECEBEU O EMPREENDIMENTO IMOBILIÁRIO DENOMINADO LOTEAMENTO RESIDENCIAL NOVA ALIANÇA; EM CASO POSITIVO, FAVOR INFORMAR O POR QUE FOI RECEBIDO SEM A DEVIDA VIA DE ACESSO LEGAL.   _x000D_
 </t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/347/347_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/347/347_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">_x000D_
 EU, ABAIXO-ASSINADO, VEREADOR COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, POR INTERMÉDIO DESTE E COM PROJETO DE DECRETO LEGISLATIVO Nº 26/16 - AUTORIA: VEREADOR ANTONIO CARLOS DE FREITAS, QUE CONCEDE O TÍTULO DE CIDADÃO BURITAMENSE À SENHORA OLIRDES DE OLIVEIRA FREITAS, DE FAMÍLIA TRADICIONAL, TRABALHADORA, MÃE EXEMPLAR, MULHER DE FIBRA E CORAGEM, QUE AO PERDER O COMPANHEIRO COM OS FILHOS AINDA CRIANÇAS, SE DESDOBROU AO MÁXIMO PARA PODER, SOZINHA, CRIAR, EDUCAR E FORMAR A SUA PROLE, TORNANDO-OS CIDADÃOS DE BEM, DE CARÁTER E MORAL ILIBADOS, PRONTOS PARA ENFRENTAR CADA QUAL A SUA VIDA PROFISSIONAL GRAÇAS À RETIDÃO BASILAR HERDADA DE SUA GENITORA;_x000D_
 </t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/348/348_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/348/348_texto_integral.doc</t>
   </si>
   <si>
     <t>EU, ABAIXO-ASSINADO, VEREADOR COM ASSENTO NA CÂMARA MUNICIPAL DE BURITAMA, ESTADO DE SÃO PAULO, POR INTERMÉDIO DESTE E COM PROJETO DE DECRETO LEGISLATIVO Nº 27/16 - AUTORIA: VEREADOR CARLOS ALBERTO DOS SANTOS, QUE CONCEDE O TÍTULO DE CIDADÃO BENEMÉRITO BURITAMENSE AO SENHOR SEBASTIÃO ÂNGELO CINTRA, DE FAMÍLIA TRADICIONAL, EXÍMIO FUNCIONÁRIO DO BANCO DO BRASIL, EM CUJA INSTITUIÇÃO FINANCEIRA TRABALHOU POR 30 LONGOS ANOS ATÉ CONSEGUIR A SUA MERECIDA APOSENTADORIA QUE SE DEU NO ANO DE 1996, EXERCEU, VOLUNTARIAMENTE, O CARGO DE 1º TESOUREIRO DA DIRETORIA DA SANTA CASA DE MISERICÓRDIA SÃO FRANCISCO DE BURITAMA, NO PERÍODO COMPREENDIDO ENTRE MARÇO DE 2009 E MARÇO DE 2011 E  PROVEDOR DA REFERIDA ENTIDADE ENTRE MARÇO DE 2011 E DEZEMBRO DE 2012, PARTICIPA ATIVAMENTE COMO MEMBRO DA DIRETORIA DO CENTRO ESPÍRITA &amp;#8220;DISCÍPULOS DE JESUS&amp;#8221;, E INTEGRA DIVERSOS GRUPOS DE ESTUDOS FILOSÓFICOS DA DOUTRINA ESPÍRITA EM NOSSA CIDADE E OUTRAS CIRCUNVIZINHAS, MINISTRANDO PALESTRAS, E ATUANDO, TAMBÉM, EM COMISSÕES FILANTRÓPICAS NA ARRECADAÇÃO DE RECURSOS PARA FAMÍLIAS CARENTES;</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/363/363_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/363/363_texto_integral.docx</t>
   </si>
   <si>
     <t>SEJA OFICIADO O SENHOR IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, PARA QUE VIA DEPARTAMENTO DE ENGENHARIA DO GOVERNO DO MUNICÍPIO DE BURITAMA, FORNEÇA  À ESTA CASA LEGISLATIVA, CÓPIA DO PROCESSO, CAPA A CAPA, O QUAL SE ENCONTRA EM FASE FINAL DE APROVAÇÃO, DO EMPREENDIMENTO IMOBILIÁRIO FLORAIS DAS PALMEIRAS.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/364/364_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/364/364_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NO PROJETO DE LEI Nº 84/16</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/365/365_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/365/365_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NO PROJETO DE LEI Nº 85/16</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/366/366_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/366/366_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER URGÊNCIA NO PROJETO DE LEI Nº 86/16</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/367/367_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/367/367_texto_integral.docx</t>
   </si>
   <si>
     <t>SEJA OFICIADO O SENHOR IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE FORNECER UMA RELAÇÃO COM OS NOMES DOS MUNÍCIPES QUE TIVERAM OS SERVIÇOS DE CALÇAMENTO DE SEUS IMÓVEIS EXECUTADOS PELO SETOR COMPETENTE DO GOVERNO DO MUNICÍPIO DE BURITAMA, DEVIDAMENTE AUTORIZADO PELA LEGISLAÇÃO VIGENTE, BEM COMO INFORMAR SE OS SERVIÇOS EXECUTADOS PELA ADMINISTRAÇÃO PÚBLICA JÁ FORAM OU ESTÃO SENDO COBRADOS, INFORMANDO OS NOMES DOS PROPRIETÁRIOS QUE ESTÃO EM DIA COM A FAZENDA PÚBLICA E OS DOS QUE ESTÃO INADIMPLENTES COM O ERÁRIO, CONSTANDO, TAMBÉM, OS SEUS RESPECTIVOS ENDEREÇOS.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/368/368_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/368/368_texto_integral.docx</t>
   </si>
   <si>
     <t>SEJA OFICIADO O SENHOR IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE FORNECER UMA RELAÇÃO CONSTANDO OS NOMES DOS SERVIDORES PÚBLICOS MUNICIPAIS QUE ESTÃO LOTADOS NOS CARGOS DE FISCAIS DO GOVERNO DO MUNICÍPIO DE BURITAMA, NOMENCLATURA DE CADA CARGO, ATRIBUIÇÕES DE CADA PROFISSIONAL, LOCAL ONDE SE ENCONTRAM DESEMPENHANDO AS SUAS FUNÇÕES, INFORMANDO, AINDA, SE EXISTE ALGUM FUNCIONÁRIO DESSA CATEGORIA EM DESVIO DE FUNÇÃO.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/369/369_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/369/369_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER URGENCIA NO PROJETO DE LEI Nº 87/16</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/370/370_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/370/370_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER URGENCIA NO PROJETO DE LEI Nº 88/16</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/371/371_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/371/371_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER URGENCIA NO PROJETO DE LEI Nº 89/16</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/372/372_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/372/372_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">COM REFERÊNCIA À PLENA VIGÊNCIA DA LEI COMPLEMENTAR MUNICIPAL Nº 124, DE 29 DE DEZEMBRO DE 2014 QUE DISPÕE SOBRE A CRIAÇÃO DA CONTRIBUIÇÃO PARA CUSTEIO DOS SERVIÇOS DE ILUMINAÇÃO PÚBLICA, E DÁ OUTRAS PROVIDÊNCIAS, REQUEIRO, A GENTILEZA DE VOSSA EXCELÊNCIA, DEPOIS DE OUVIDO O DOUTO PLENÁRIO, SEJA OFICIADO O SENHOR IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE INFORMAR À ESTA CASA LEGISLATIVA, QUAL O VALOR GLOBAL ARRECADADO COM ESSA CONTRIBUIÇÃO DESDE QUE A LEI ENTROU EM VIGOR ATÉ A PRESENTE DATA, 30 DE NOVEMBRO DE 2016, QUAIS OS SERVIÇOS QUE FORAM EXECUTADOS COM O USO DOS RECURSOS FINANCEIROS PROVENIENTES DESSA FONTE DE ARRECADAÇÃO, BEM COMO INFORMAR O VALOR DO SALDO BANCÁRIO ATUAL  (30 DE NOVEMBRO DE 2016) DA CONTA ESPECÍFICA QUE RECEBE MENCIONADA CONTRIBUIÇÃO MENSAL. </t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/373/373_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/373/373_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER URGENCIA NO PROJETO DE LEI Nº 90/16.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/374/374_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/374/374_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER URGENCIA NO PROJETO DE LEI Nº 91/16.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/375/375_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/375/375_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER URGENCIA NO PROJETO DE LEI Nº 92/16.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/376/376_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/376/376_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER URGENCIA NO PROJETO DE LEI Nº 93/16.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/377/377_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/377/377_texto_integral.doc</t>
   </si>
   <si>
     <t>REQUER URGENCIA NO PROJETO DE LEI Nº 18/16.</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/5/5_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/5/5_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA, AO SENHOR IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS COM VISTAS A TAPAR UM IMENSO BURACO ABERTO NA CONFLUÊNCIA DAS RUAS JOAQUIM ANTONIO DOS SANTOS E FRANCISCO MARANGONI. </t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/6/6_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/6/6_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA, AOS SENHORES IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, E CHISLANI CRISTINA BATISTA DA CUNHA, DIRETORA MUNICIPAL DA SAÚDE, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE DETERMINAR A COLOCAÇÃO DE ACOLCHOADO COM ESPUMA NO LEITO DAS MACAS DAS AMBULÂNCIAS QUE COMPÕEM A FROTA DA SAÚDE DE NOSSO MUNICÍPIO. </t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/7/7_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/7/7_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA, AO SENHOR IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, A ELABORAÇÃO DE NOVO PROJETO DE LEI DISPONDO SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR, DESTINADO À CONTRATAÇÃO DE UMA EMPRESA PARA TRANSFORMAÇÃO DE UM VEÍCULO EM AMBULÂNCIA E REENCAMINHADO À ESTA CÂMARA MUNICIPAL PARA SER NOVAMENTE DELIBERADO. </t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/8/8_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/8/8_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA, AO SENHOR IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A COLOCAÇÃO DE BANCOS NA PRAÇA ANA RITA MENDES DEFRONTE PARA AS RUAS GUILHERME GUERBAS, FLORIANO PEIXOTO, FRANCISCO MARANGONI E RUI BARBOSA, BEM COMO EM VÁRIOS PONTOS DISPONÍVEIS NO INTERIOR DAQUELE ESPAÇO PÚBLICO.</t>
   </si>
   <si>
     <t>OSVALDINHO, ROSELI NOBRE</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/9/9_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/9/9_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM, AO SENHOR IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE RECAPEAMENTO ASFÁLTICO NA RUA HENRIQUE CRUZ, NO CRUZAMENTO COM A RUA XV DE NOVEMBRO, RUA JOAQUIM ANTONIO DOS SANTOS, NO CRUZAMENTO COM A RUA AYRTON SENNA DA SILVA E OPERAÇÃO TAPA-BURACOS NAS RUAS CHAFIC JOSÉ ABDO E VEREADOR APARECIDO ANTONIO DA SILVA. </t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/20/20_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/20/20_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAÇÃO Nº 06/16 - AUTORIA: VEREADOR ANTONIO ROMILDO DOS SANTOS, INDICANDO AO ILUSTRE DEPUTADO ESTADUAL ROQUE BARBIERI, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE APRESENTAR UM PROJETO DE LEI NA ASSEMBLEIA LEGISLATIVA DE SÃO PAULO, DENOMINANDO DE &amp;#8220;EDIFÍCIO DR. JOSÉ ABDO ABEID&amp;#8221;, O PRÉDIO ONDE ESTÁ INSTALADO O FÓRUM DA COMARCA DE BURITAMA, PRÓPRIO PÚBLICO ESTADUAL, CONSTRUÍDO NA AVENIDA FREI MARCELO MANÍLIA, Nº 739, ESQUINA COM A RUA RUI BARBOSA, SIGNIFICANDO UMA HOMENAGEM A ESTE SENHOR, DE FAMÍLIA TRADICIONAL, QUE EXERCEU COM MUITA SABEDORIA E CAPACIDADE A PROFISSÃO DE ADVOGADO EM NOSSA COMUNIDADE, E NESSE MISTER, DAVA TUDO DE SI EM DEFESA DOS INTERESSES DE NOSSA GENTE, TENDO SIDO O PRIMEIRO ADVOGADO FORMADO DE NOSSA CIDADE, O PRIMEIRO ADVOGADO CONTRATADO PELA PREFEITURA MUNICIPAL, OU SEJA, O PRIMEIRO PROCURADOR JURÍDICO DA MUNICIPALIDADE;  </t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/21/21_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/21/21_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 07/16 - AUTORIA: VEREADOR ANTONIO ROMILDO DOS SANTOS, INDICANDO AO ILUSTRE DEPUTADO ESTADUAL ROQUE BARBIERI, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE APRESENTAR UM PROJETO DE LEI NA ASSEMBLEIA LEGISLATIVA DE SÃO PAULO, DENOMINANDO DE &amp;#8220;EDIFÍCIO ANTONIO GAUDÊNCIO FALLEIROS&amp;#8221;, O PRÉDIO ONDE ESTÁ INSTALADA A DELEGACIA DE POLÍCIA DE BURITAMA, PRÓPRIO PÚBLICO ESTADUAL, CONSTRUÍDO NA RUA FLORIANO PEIXOTO, Nº 1520, SIGNIFICANDO UMA HOMENAGEM A ESTE SENHOR, DE FAMÍLIA TRADICIONAL QUE, SEGUNDO OS MORADORES MAIS ANTIGOS, EM VIDA EXERCEU O CARGO DE PRIMEIRO SUBDELEGADO DE POLÍCIA DE NOSSA CIDADE POR VÁRIOS ANOS, QUANDO AINDA ERA DISTRITO DE MONTE APRAZÍVEL, E DEPOIS NOMEADO, CUJA PUBLICAÇÃO SE DEU NO D.O.E. DO DIA 15 DE SETEMBRO DE 1949, PRESTANDO COMPROMISSO ÀS FOLHAS 23, LIVRO 1, E ASSUMINDO O CARGO EM 27 DE SETEMBRO DE 1949,  QUANDO BURITAMA, ENTÃO, JÁ ERA MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/22/22_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/22/22_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICAÇÃO Nº 08/16 - AUTORIA: VEREADOR RONALDO RAMOS FERNANDES, INDICANDO AO SENHOR IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, A EXECUÇÃO DOS SERVIÇOS DE RECAPEAMENTO ASFÁLTICO NAS RUAS DAVID ANTONIO, EUGÊNIO PREVIDELLI E JOÃO POLIZEL, SALIENTANDO QUE TAL SUGESTÃO SE JUSTIFICA E SE FUNDAMENTA, TENDO EM VISTA O RECEBIMENTO DE INÚMERAS RECLAMAÇÕES DE MUNÍCIPES, NOS COBRANDO PROVIDÊNCIAS JUNTO AO GOVERNO DO MUNICÍPIO DE BURITAMA NO SENTIDO DE DETERMINAR A EXECUÇÃO DOS SERVIÇOS DE RECAPEAMENTO ASFÁLTICO NAS VIAS PÚBLICAS ACIMA RELACIONADAS, POR APRESENTAREM UMA PAVIMENTAÇÃO ASFÁLTICA DE PÉSSIMA QUALIDADE E POR CONTAREM COM DIVERSOS BURACOS AO LONGO DE SEU LEITO CARROÇÁVEL, NECESSITANDO, URGENTEMENTE, DE UMA AÇÃO EFETIVA DA ADMINISTRAÇÃO MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/108/108_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/108/108_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE RECAPEAMENTO ASFÁLTICO NA RUA AURÉLIO FERNANDES. </t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/109/109_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/109/109_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICAM, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A COLOCAÇÃO DE MAIS PLACAS DE DENOMINAÇÃO AO LONGO DA RUA MARIA DO CARMO COSTA DE ANDRADE. </t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/110/110_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/110/110_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE LIMPEZA DE TERRA EXISTENTE EM DIVERSOS PONTOS AO LONGO DE TODA A PISTA DA CICLOVIA MÁRIO BIANCHINI. </t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/111/111_texto_integral.pdf</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/111/111_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR IZAIR DOS SANTOS TEIXEIRA, PREFEITO  MUNICIPAL, SOLICITAND0-LHE A GENTILEZA, NO SENTIDO DE TOMAR AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A COLOCAÇÃO DE UM POSTE PADRÃO DE ENERGIA ELÉTRICA, DOTADO DO RESPECTIVO PAINEL  COM VÁRIAS TOMADAS, JUNTO ÀS BARRACAS DA FEIRA-LIVRE QUE FUNCIONA NA RUA GUILHERME GUERBAS, ENTRE AS PRAÇAS ANA RITA MENDES E LAFAYETTE LIBÂNIO.  </t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/112/112_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/112/112_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE DETERMINAR AO SERVIDOR PÚBLICO MUNICIPAL, OCUPANTE NO CARGO DE CHEFE DO SETOR DE LIMPEZA PÚBLICA PARA QUE PROCEDA O RECOLHIMENTO DO LIXO HOSPITALAR PRODUZIDO NO PAS II NICOLA LAVECCHIA (LEI MUNICIPAL Nº 1880, DE 23 DE MARÇO DE 1990), LOCALIZADO À RUA MARECHAL DEODORO, Nº 877, QUE É DEPOSITADO NA RUA E NÃO ESTÁ SENDO RECOLHIDO DA FORMA CORRETA NOS DIAS OFICIALMENTE DETERMINADOS. </t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/113/113_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/113/113_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE DETERMINAR AO SETOR COMPETENTE DO GOVERNO DO MUNICÍPIO DE BURITAMA, NO SENTIDO DE ATENDER A JUSTA E OPORTUNA SUGESTÃO A MIM ENCAMINHADA PELO MEU AFILHADO POLÍTICO, O VEREADOR MIRIM JOÃO GABRIEL DA SILVA RIBEIRO.  </t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/114/114_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/114/114_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICO AO SENHOR IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, A INSTALAÇÃO DE CINCO CÂMERAS DE SEGURANÇA, SENDO UMA INSTALADA JUNTO A PORTARIA PARA VER QUEM ENTRA E QUEM SAI DO LOCAL, E UMA EM CADA CANTO DAQUELE CAMPO SANTO, BEM COMO A COLOCAÇÃO DE CERCA ELÉTRICA SOBRE O SEU MURO.     </t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/115/115_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/115/115_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO PROVIDENCIAR A COLOCAÇÃO DE LÂMPADAS NOS POSTINHOS DE ILUMINAÇÃO PÚBLICA EXISTENTES NO INTERIOR DA PRAÇA JOÃO ROBERTO ROSA, LOCALIZADA NO LOTEAMENTO RESIDENCIAL CIDADE NOVA I._x000D_
 _x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/116/116_texto_integral.doc</t>
-[...2 lines deleted...]
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/117/117_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/116/116_texto_integral.doc</t>
+  </si>
+  <si>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/117/117_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, NO SENTIDO DE FAZER GESTÕES JUNTO A EMPRESA RESPONSÁVEL,  OBJETIVANDO A COLOCAÇÃO DE POSTES DE ILUMINAÇÃO PÚBLICA, COM BRAÇOS DE LUZ, COM LUMINÁRIAS, EM APENAS UM QUARTEIRÃO DA AVENIDA WALDEVINO ISMAEL DE SOUZA.</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/118/118_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/118/118_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A COLOCAÇÃO DE BANCOS NA PRAÇA ANA RITA MENDES DEFRONTE PARA AS RUAS GUILHERME GUERBAS, FLORIANO PEIXOTO, FRANCISCO MARANGONI E RUI BARBOSA, BEM COMO EM VÁRIOS PONTOS DISPONÍVEIS NO INTERIOR DAQUELE ESPAÇO PÚBLICO.</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/119/119_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/119/119_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A COLOCAÇÃO DE GUIAS E SARJETAS E A EXECUÇÃO DO SERVIÇOS DE PAVIMENTAÇÃO ASFÁLTICA NA RUA ANTONIO LUIZ ALVES.</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/120/120_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/120/120_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO PROVIDENCIAR A COLOCAÇÃO DE LÂMPADAS NOS POSTINHOS DE ILUMINAÇÃO PÚBLICA EXISTENTES NO INTERIOR DAS PRAÇAS DA BÍBLIA, JOÃO ROBERTO ROSA, DA CRIANÇA E APARECIDO RODRIGUES MOUTINHO.</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/121/121_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/121/121_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE REFORMA GERAL NA QUADRA ESPORTIVA LOCALIZADA NA RUA AYRTON SENNA DA SILVA.</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/122/122_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/122/122_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A COLOCAÇÃO DE MAIS SINALIZAÇÃO DE TRÂNSITO, TANTO AÉREAS QUANTO DE SOLO, EM TODAS AS VIAS PÚBLICAS DE NOSSA CIDADE.</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/123/123_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/123/123_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE REFORMA GERAL NO GINÁSIO DE ESPORTES MARIA BASSAN FEROLDI</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/124/124_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/124/124_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE RECAPEAMENTO ASFÁLTICO NA RUA RUBIÃO JÚNIOR.</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/125/125_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/125/125_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS E DESENVOLVIDOS OS DEVIDOS ESTUDOS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE REFORMA GERAL DA QUADRA DE ESPORTES LOCALIZADA NA RUA AYRTON SENNA DA SILVA.</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/126/126_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/126/126_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE PAVIMENTAÇÃO ASFÁLTICA NA RUA RIO PRETO, NO TRECHO COMPREENDIDO ENTRE AS RUAS CHAIM ELIAS E ELÓI MUNIZ DE FREITAS.</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/127/127_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/127/127_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE PAVIMENTAÇÃO ASFÁLTICA NA RUA MARIA DO CARMO COSTA DE ANDRADE, NO TRECHO COMPREENDIDO ENTRE AS RUAS SANTOS REIS E CUNHA BUENO.</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/128/128_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/128/128_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE REFORMA GERAL NO CAMPO DE BOCHA DO CONJUNTO POLIESPORTIVO FERNANDO RODRIGUES (GLEBA 10), INCLUINDO OS BANHEIROS, BRINQUEDOS, BEM COMO A ILUMINAÇÃO DAQUELE LOCAL. </t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/129/129_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/129/129_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE TAPA-BURACOS NA RUA GENERAL GLICÉRIO, MAIS PRECISAMENTE EM FRENTE AO NÚMERO 1590.  </t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/130/130_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/130/130_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE LIMPEZA DE VEGETAÇÃO EXISTENTE NA CALÇADA DA RUA LUIZ ROBERTO GÂMBERA, MAIS PRECISAMENTE NO QUARTEIRÃO DO RESERVATÓRIO DE ÁGUA DO SAAEMB-SERVIÇO AUTÔNOMO DE ÁGUA, ESGOTO E MEIO AMBIENTE DO MUNICÍPIO DE BURITAMA, RETIRADA DO LIXO ACUMULADO NA ESQUINA, BEM COMO A COLOCAÇÃO DE UMA PLACA EDUCATIVA COM OS DIZERES "PROIBIDO JOGAR LIXO NESTE LOCAL".  </t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/131/131_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/131/131_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AOS SENHORES IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, E ANTONIO LUIZ PELEGRINI, PRESIDENTE DO CONSEG-CONSELHO COMUNITÁRIO DE SEGURANÇA DO MUNICÍPIO DE BURITAMA, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE CONSTRUÇÃO DE UMA LOMBADA OU DE QUALQUER UM OUTRO TIPO DE REDUTOR DE VELOCIDADE NA RUA GUILHERME GUERBAS, SENTIDO BURITAMA-SERINGAL PAULISTA, A CERCA DE 50 METROS ANTES DO FINAL DO ASFALTO DA CITADA VIA PÚBLICA, MAIS PRECISAMENTE EM FRENTE AO ESTABELECIMENTO COMERCIAL DENOMINADO AMARAL MÓVEIS USADOS.  </t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/132/132_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/132/132_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AOS SENHORES IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, E ETTORE ZANIN, DIRETOR-EXECUTIVO DO SAAEMB-SERVIÇO AUTÔNOMO DE ÁGUA, ESGOTO E MEIO AMBIENTE DO MUNICÍPIO DE BURITAMA, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A AQUISIÇÃO DE CAÇAMBAS DE MENOR PORTE PARA LOCAÇÃO, OU QUE SEJA FEITA A COBRANÇA DOS USUÁRIOS POR DIA DE USO DAS JÁ EXISTENTES PERTENCENTES ÀQUELA AUTARQUIA.  </t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/133/133_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/133/133_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO DISPONIBILIZAR UMA SALA NA SANTA CASA DE MISERICÓRDIA SÃO FRANCISCO OU EM UMA UNIDADE BÁSICA DE SAÚDE, NOS FINAIS DE SEMANA, UM CIRURGIÃO DENTISTA DO QUADRO DE SERVIDORES DO GOVERNO DO MUNICÍPIO DE BURITAMA, DE PLANTÃO, À DISPOSIÇÃO, PARA ATENDIMENTO DA POPULAÇÃO QUE NECESSITAR DOS SERVIÇOS DE UM PROFISSIONAL DA ÁREA.   </t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/134/134_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/134/134_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AOS SENHORES IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, E ANTONIO LUIZ PELEGRINI, PRESIDENTE DO CONSEG-CONSELHO COMUNITÁRIO DE SEGURANÇA DO MUNICÍPIO DE BURITAMA, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE CONSTRUÇÃO DE UMA LOMBADA OU DE QUALQUER UM OUTRO TIPO DE REDUTOR DE VELOCIDADE NA AVENIDA WALDEVINO ISMAEL DE SOUZA, MAIS PRECISAMENTE NA ALTURA DO NÚMERO 540.  </t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/135/135_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/135/135_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO DETERMINAR A CONSTRUÇÃO DE UM ABRIGO PARA ESTUDANTES NA PRAÇA ANA RITA MENDES</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/136/136_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/136/136_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A TROCA DAS CAIXAS D'ÁGUA DE AMIANTO INSTALADAS NAS DEPENDÊNCIAS DO ALMOXARIFADO MUNICIPAL E EM OUTRAS REPARTIÇÕES PÚBLICAS QUE AINDA CONTAREM COM ESSE TIPO DE MATERIAL</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/137/137_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/137/137_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, VIA SETOR COMPETENTE, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE PODA DAS ÁRVORES EXISTENTES NA RUA SÉTIMO CROCHÍQUIA, VIA PÚBLICA LOCALIZADA ATRÁS DO ESTÁDIO DE FUTEBOL CARLOS GUERBACH, BEM COMO FAZER GESTÕES JUNTO À EMPRESA ELEKTRO-ELETRICIDADE E SERVIÇOS S.A., NO SENTIDO DE SE COLOCAR POSTES DE ILUMINAÇÃO PÚBLICA, BRAÇOS DE LUZ, COM LUMINÁRIAS AO LONGO DA CITADA RUA.    </t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/138/138_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/138/138_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, VIA SETOR COMPETENTE, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO RESOLVER O PROBLEMA DE INFILTRAÇÃO EXISTENTE EM ALGUMAS DEPENDÊNCIAS NO CENTRO COMUNITÁRIO LOCALIZADO NO FINAL DA RUA JUSTINO PEREIRA DOS SANTOS NO CONJUNTO HABITACIONAL HILTON GÂMBERA, BEM COMO DISPONIBILIZAR UM FREEZER E UM FOGÃO A GÁS PARA USO NA COZINHA DAQUELE PRÓPRIO PÚBLICO MUNICIPAL. </t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/139/139_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/139/139_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO RESOLVER DE UMA VEZ POR TODAS O PROBLEMA DE UM IMENSO BURACO, UMA VERDADEIRA CRATERA, EXISTENTE NA CONFLUÊNCIA DAS RUAS AYRTON SENNA DA SILVA E JOAQUIM ANTONIO DOS SANTOS.     _x000D_
 _x000D_
 </t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/140/140_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/140/140_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO RESOLVER DOIS PONTOS CRÍTICOS AO LONGO DA ESTRADA MUNICIPAL SEBASTIÃO PREVIDELLI (BTM-060), SENDO QUE O PRIMEIRO FICA EM FRENTE À PROPRIEDADE DO SENHOR JOAQUIM DIAS SALES FILHO, ONDE HÁ MUITA LAMA, E O SEGUNDO ESTÁ NAS PROXIMIDADES DA FAZENDA DE PROPRIEDADE DO ESPÓLIO DO SENHOR ANTERO JOSÉ PEREIRA, ONDE, TAMBÉM, HÁ MUITA LAMA E UM IMENSO BURACO, DIFICULTANDO A PASSAGEM DE VEÍCULOS AUTOMOTORES. </t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/141/141_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/141/141_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AOS SENHORES IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, E ANTONIO LUIZ PELEGRINI, PRESIDENTE DO CONSEG-CONSELHO COMUNITÁRIO DE SEGURANÇA DO MUNICÍPIO DE BURITAMA, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE CONSTRUÇÃO DE UMA LOMBADA OU DE QUALQUER UM OUTRO TIPO DE REDUTOR DE VELOCIDADE NA AVENIDA WALDEVINO ISMAEL DE SOUZA, NAS PROXIMIDADES DO CONJUNTO HABITACIONAL RECÉM-INAUGURADO (ANTIGO CAMPO DE AVIAÇÃO).  </t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/220/220_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/220/220_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AOS SENHORES IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, E ANTONIO LUIZ PELEGRINI, PRESIDENTE DO CONSEG-CONSELHO COMUNITÁRIO DE SEGURANÇA DO MUNICÍPIO DE BURITAMA, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE CONSTRUÇÃO DE UMA LOMBADA OU DE QUALQUER UM OUTRO TIPO DE REDUTOR DE VELOCIDADE NA RUA GUILHERME GUERBAS, MAIS PRECISAMENTE EM FRENTE AO NÚMERO 1875, ONDE FUNCIONA O ESTABELECIMENTO COMERCIAL AMARAL MÓVEIS USADOS.  </t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/221/221_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/221/221_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, PARA QUE VIA SETOR DE OBRAS DO GOVERNO DO MUNICÍPIO DE BURITAMA,  SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE CONSTRUÇÃO DE UM SARJETÃO, OU OUTRA OBRA EQUIVALENTE, MAS QUE RESOLVA O PROBLEMA, NA CONFLUÊNCIA DAS RUAS JOÃO PADRE DO NASCIMENTO COM LIBERATO ALVES TEIXEIRA, NO LOTEAMENTO RESIDENCIAL CIDADE NOVA.  </t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/228/228_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/228/228_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO CONTATAR COM OS ÓRGÃOS GOVERNAMENTAIS COMPETENTES, NO SENTIDO DE SE CONSEGUIR UMA REFORMA GERAL NO PRÉDIO ONDE FUNCIONAVA A ANTIGA DELEGACIA DE POLÍCIA DE NOSSA CIDADE E A SUA TRANSFORMAÇÃO EM UMA ESCOLA TÉCNICA PROFISSIONALIZANTE.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/229/229_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/229/229_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL,  SEJA CONTATADO O SENHOR JÚLIO ISAQUE DA SILVA, CAPITÃO DE CORVETA AJUDANTE, DA CAPITANIA FLUVIAL DO TIETÊ-PARANÁ, MARINHA DO BRASIL, DE BARRA BONITA-SP, SOLICITANDO-LHE A GENTILEZA, NO SENTIDO DE VER A POSSIBILIDADE DE AQUELA UNIDADE DA MARINHA REALIZAR UM CURSO GRATUITO DESTINADO AOS PESCADORES AMADORES DE NOSSO MUNICÍPIO QUE UTILIZAM EMBARCAÇÕES DE PEQUENO PORTE, OBJETIVANDO CONSEGUIR A ARRAIS, PARA MAIOR SEGURANÇA DOS MESMOS E TAMBÉM DOS BANHISTAS</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/231/231_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/231/231_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO DISPONIBILIZAR UMA SALA DE UM PRÉDIO PÚBLICO MUNICIPAL, DESTINADA A OCUPAÇÃO POR SENHORAS QUE SÃO MÃES E QUE POR ALGUM MOTIVO PASSAM POR UMA FASE DEPRESSIVA, BAIXA AUTO-ESTIMA, PARA PREENCHER O TEMPO COM BORDADO, TRICÔ, CROCHÊ, PINTURA, ARTESANATO E OUTROS TIPOS DE ARTE, COM A CESSÃO DE UM PSICÓLOGO OU NUTRICIONISTA PARA PROCEDER PALESTRAS A ESSAS PARTICIPANTES, DE FORMA A ESTIMULAREM E A LEVANTAREM O SEU ASTRAL E O SEU "EU" INTERIOR, ENCONTRANDO A DOSAGEM EXATA DO SEU EQUILÍBRIO EMOCIONAL.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>EDILSON HONORATO DA SILVA - BOCA LETRAS</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/232/232_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/232/232_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE TAPA-BURACOS EM VÁRIAS RUAS DO CONJUNTO HABITACIONAL HORÁCIO RODRIGUES GOULART, CALÇADA EM FRENTE A UM TERRENO DE PROPRIEDADE DA MUNICIPALIDADE LOCALIZADO NA RUA JOSÉ HENRIQUE GOULART, PODA DE ÁRVORES NAS IMEDIAÇÕES DO CAMPINHO DE FUTEBOL, BEM COMO A COLOCAÇÃO DE UM CAMINHÃO DE TERRA NAQUELA ÁREA DE LAZER DA GAROTADA DAQUELE POPULOSO CONJUNTO HABITACIONAL</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/233/233_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/233/233_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AOS SENHORES IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, E ANTONIO LUIZ PELEGRINI, PRESIDENTE DO CONSEG-CONSELHO COMUNITÁRIO DE SEGURANÇA DO MUNICÍPIO DE BURITAMA, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE CONSTRUÇÃO DE UMA LOMBADA OU DE QUALQUER UM OUTRO TIPO DE REDUTOR DE VELOCIDADE NA AVENIDA BENEDITO VIEIRA GARCIA, Nº 514, MAIS PRECISAMENTE EM FRENTE AO ESTABELECIMENTO COMERCIAL DENOMINADO JACK PNEUS, DE PROPRIEDADE DE JACHSELY ALDILEI DE OLIVEIRA</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/234/234_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/234/234_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AOS SENHORES IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, E ANTONIO LUIZ PELEGRINI, PRESIDENTE DO CONSEG-CONSELHO COMUNITÁRIO DE SEGURANÇA DO MUNICÍPIO DE BURITAMA, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE CONSTRUÇÃO DE UMA LOMBADA OU DE QUALQUER UM OUTRO TIPO DE REDUTOR DE VELOCIDADE NA RUA AFONSO PENA, MAIS PRECISAMENTE EM FRENTE À RESIDÊNCIA DE NÚMERO 991.  _x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/276/276_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/276/276_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICANDO AO SENHOR IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE TROCA DE LÂMPADAS NOS POSTES DE ILUMINAÇÃO PÚBLICA DA RUA ARCANJO SEVERINO GONÇALVES NO CONJUNTO HABITACIONAL HORÁCIO RODRIGUES GOULART.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/282/282_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/282/282_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AOS SENHORES IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, E ANTONIO LUIZ PELEGRINI, PRESIDENTE DO CONSEG-CONSELHO COMUNITÁRIO DE SEGURANÇA DO MUNICÍPIO DE BURITAMA, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE CONSTRUÇÃO DE UMA LOMBADA OU DE QUALQUER UM OUTRO TIPO DE REDUTOR DE VELOCIDADE NA RUA MARIA LUIZA SANTOS ROSA, MAIS PRECISAMENTE EM FRENTE À RESIDÊNCIA DE NÚMERO 388, NO LOTEAMENTO RESIDENCIAL CIDADE NOVA.  </t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/283/283_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/283/283_texto_integral.doc</t>
   </si>
   <si>
     <t>INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AOS SENHORES IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, E GISELDA ELIAS DA CUNHA, AUTORIDADE DE TRÂNSITO DO GOVERNO DO MUNICÍPIO DE BURITAMA, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO DETERMINAR A COLOCAÇÃO DE UM SEMÁFORO PARA ORIENTAÇÃO DE PEDESTRES, JUNTAMENTE COM O SEMÁFORO PARA CONTROLE DO FLUXO DE VEÍCULOS JÁ INSTALADO NA CONFLUÊNCIA DA AVENIDA FREI MARCELO MANÍLIA E RUA FLORIANO PEIXOTO.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/299/299_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/299/299_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AOS SENHORES IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, E ANTONIO LUIZ PELEGRINI, PRESIDENTE DO CONSEG-CONSELHO COMUNITÁRIO DE SEGURANÇA DO MUNICÍPIO DE BURITAMA, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE CONSTRUÇÃO DE UMA LOMBADA OU DE QUALQUER UM OUTRO TIPO DE REDUTOR DE VELOCIDADE NA RUA JOAQUIM  PEREIRA ROSA, MAIS PRECISAMENTE EM FRENTE À RESIDÊNCIA DE NÚMERO 1296.  </t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/300/300_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/300/300_texto_integral.doc</t>
   </si>
   <si>
     <t xml:space="preserve">O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO ENCAMINHAR À ESTA CASA LEGISLATIVA UM PROJETO DE LEI DISPONDO SOBRE A PERMISSÃO DE UTILIZAÇÃO DE BEM PÚBLICO, ÁREAS INSTITUCIONAIS LOCALIZADAS NOS DEMAIS LOTEAMENTOS RESIDENCIAIS DE NOSSO MUNICÍPIO, DESTINADAS À CONSTRUÇÃO DE UM CENTRO COMUNITÁRIO OU DE OUTRAS OBRAS QUE OS SEUS MORADORES AS ELEJAM COMO PRIORIDADES._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/301/301_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/301/301_texto_integral.docx</t>
   </si>
   <si>
     <t xml:space="preserve">                 A VEREADORA QUE ESTA SUBSCREVE, NOS TERMOS REGIMENTAIS, INDICA, POR INTERMÉDIO DE VOSSA EXCELÊNCIA, AO SENHOR IZAIR DOS SANTOS TEIXEIRA, PREFEITO MUNICIPAL, SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DA RETIRADA DE ENTULHOS  (PEDAÇOS DE BLOCOS, TIJOLOS E TELHAS), QUE ESTÃO DEPOSITADOS JUNTO AO CEMITÉRIO &amp;#8220;JOSÉ ANTONIO CARDOSO&amp;#8221;._x000D_
 _x000D_
 </t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/378/378_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/378/378_texto_integral.doc</t>
   </si>
   <si>
     <t>SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO ENCAMINHAR UM PROJETO DE LEI COMPLEMENTAR À ESTA CASA LEGISLATIVA, DISPONDO SOBRE A REVOGAÇÃO EM SEU INTEIRO TEOR DA LEI COMPLEMENTAR Nº 124, DE 29 DE DEZEMBRO DE 2014 QUE DISPÕE SOBRE A CRIAÇÃO DA CONTRIBUIÇÃO PARA CUSTEIO DOS SERVIÇOS DE ILUMINAÇÃO PÚBLICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/379/379_texto_integral.doc</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/379/379_texto_integral.doc</t>
   </si>
   <si>
     <t>SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO DETERMINAR AO SETOR COMPETENTE DO GOVERNO DO MUNICÍPIO DE BURITAMA, NO SENTIDO DE PROCEDER UMA LIMPEZA GERAL NO ENTORNO DA CAIXA D&amp;#8217;ÁGUA LOCALIZADA NAS PROXIMIDADES DO VELÓRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>RONALDO RAMOS FERNANDES, ANTONIO ROMILDO DOS SANTOS, BETO DO JEROMINHO, CARLINHO DO DIVINO, FEBEM, LIZE ROLDÃO, OSVALDINHO, ROSELI NOBRE, RUBÃO DA FARMÁCIA</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/380/380_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/380/380_texto_integral.docx</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/381/381_texto_integral.docx</t>
+    <t>http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/381/381_texto_integral.docx</t>
   </si>
   <si>
     <t>SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS TAPA-BURACOS AO LONGO DE TODO O LEITO CARROÇÁVEL DA RUA AURÉLIO FERNANDES</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t xml:space="preserve">SEJAM TOMADAS AS PROVIDÊNCIAS NECESSÁRIAS, OBJETIVANDO A EXECUÇÃO DOS SERVIÇOS DE REFORMA DAS PRAÇAS PÚBLICAS DE NOSSA CIDADE ONDE COMPORTEM APARELHOS METÁLICOS, TANTO DE GINÁSTICA QUANTO DE BRINQUEDOS, E QUE TENHAM BANCOS EM CONCRETO, BEM COMO ILUMINAÇÃO PÚBLICA QUE SE ENCONTRA DANIFICADA OU DEFICIENTE. </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
@@ -4108,68 +4108,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/1/1_texto_integral.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/2/2_texto_integral.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/3/3_texto_integral.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/4/4_texto_integral.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/11/11_texto_integral.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/12/12_texto_integral.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/13/13_texto_integral.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/14/14_texto_integral.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/23/23_texto_integral.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/24/24_texto_integral.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/142/142_texto_integral.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/143/143_texto_integral.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/144/144_texto_integral.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/145/145_texto_integral.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/146/146_texto_integral.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/147/147_texto_integral.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/148/148_texto_integral.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/149/149_texto_integral.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/150/150_texto_integral.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/151/151_texto_integral.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/152/152_texto_integral.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/153/153_texto_integral.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/154/154_texto_integral.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/155/155_texto_integral.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/156/156_texto_integral.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/157/157_texto_integral.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/158/158_texto_integral.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/159/159_texto_integral.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/160/160_texto_integral.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/161/161_texto_integral.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/162/162_texto_integral.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/163/163_texto_integral.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/164/164_texto_integral.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/165/165_texto_integral.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/166/166_texto_integral.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/167/167_texto_integral.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/168/168_texto_integral.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/169/169_texto_integral.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/170/170_texto_integral.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/171/171_texto_integral.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/172/172_texto_integral.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/173/173_texto_integral.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/174/174_texto_integral.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/175/175_texto_integral.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/176/176_texto_integral.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/178/178_texto_integral.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/179/179_texto_integral.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/180/180_texto_integral.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/215/215_texto_integral.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/216/216_texto_integral.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/217/217_texto_integral.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/235/235_texto_integral.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/236/236_texto_integral.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/237/237_texto_integral.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/238/238_texto_integral.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/239/239_texto_integral.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/240/240_texto_integral.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/255/255_texto_integral.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/256/256_texto_integral.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/257/257_texto_integral.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/258/258_texto_integral.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/259/259_texto_integral.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/272/272_texto_integral.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/273/273_texto_integral.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/284/284_texto_integral.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/285/285_texto_integral.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/286/286_texto_integral.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/287/287_texto_integral.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/288/288_texto_integral.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/289/289_texto_integral.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/290/290_texto_integral.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/291/291_texto_integral.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/294/294_texto_integral.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/295/295_texto_integral.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/305/305_texto_integral.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/306/306_texto_integral.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/307/307_texto_integral.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/308/308_texto_integral.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/309/309_texto_integral.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/333/333_texto_integral.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/334/334_texto_integral.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/335/335_texto_integral.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/349/349_texto_integral.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/350/350_texto_integral.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/351/351_texto_integral.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/352/352_texto_integral.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/353/353_texto_integral.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/354/354_texto_integral.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/355/355_texto_integral.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/356/356_texto_integral.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/357/357_texto_integral.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/358/358_texto_integral.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/360/360_texto_integral.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/201/201_texto_integral.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/202/202_texto_integral.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/203/203_texto_integral.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/204/204_texto_integral.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/205/205_texto_integral.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/206/206_texto_integral.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/207/207_texto_integral.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/208/208_texto_integral.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/209/209_texto_integral.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/210/210_texto_integral.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/226/226_texto_integral.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/241/241_texto_integral.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/242/242_texto_integral.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/243/243_texto_integral.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/274/274_texto_integral.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/25/25_texto_integral.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/26/26_texto_integral.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/27/27_texto_integral.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/181/181_texto_integral.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/182/182_texto_integral.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/183/183_texto_integral.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/184/184_texto_integral.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/185/185_texto_integral.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/218/218_texto_integral.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/260/260_texto_integral.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/296/296_texto_integral.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/310/310_texto_integral.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/311/311_texto_integral.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/361/361_texto_integral.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/186/186_texto_integral.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/187/187_texto_integral.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/188/188_texto_integral.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/189/189_texto_integral.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/190/190_texto_integral.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/191/191_texto_integral.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/192/192_texto_integral.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/193/193_texto_integral.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/194/194_texto_integral.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/195/195_texto_integral.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/196/196_texto_integral.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/197/197_texto_integral.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/198/198_texto_integral.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/199/199_texto_integral.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/200/200_texto_integral.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/219/219_texto_integral.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/227/227_texto_integral.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/244/244_texto_integral.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/261/261_texto_integral.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/264/264_texto_integral.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/275/275_texto_integral.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/293/293_texto_integral.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/211/211_texto_integral.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/212/212_texto_integral.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/213/213_texto_integral.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/214/214_texto_integral.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/223/223_texto_integral.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/262/262_texto_integral.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/336/336_texto_integral.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/10/10_texto_integral.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/15/15_texto_integral.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/16/16_texto_integral.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/17/17_texto_integral.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/18/18_texto_integral.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/19/19_texto_integral.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/30/30_texto_integral.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/31/31_texto_integral.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/32/32_texto_integral.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/33/33_texto_integral.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/34/34_texto_integral.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/35/35_texto_integral.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/36/36_texto_integral.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/37/37_texto_integral.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/38/38_texto_integral.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/39/39_texto_integral.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/40/40_texto_integral.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/41/41_texto_integral.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/42/42_texto_integral.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/43/43_texto_integral.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/44/44_texto_integral.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/45/45_texto_integral.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/46/46_texto_integral.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/47/requerimento_no_25.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/48/48_texto_integral.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/49/49_texto_integral.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/50/50_texto_integral.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/51/51_texto_integral.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/52/52_texto_integral.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/53/53_texto_integral.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/54/54_texto_integral.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/55/55_texto_integral.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/56/56_texto_integral.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/57/57_texto_integral.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/58/58_texto_integral.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/59/59_texto_integral.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/60/60_texto_integral.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/61/61_texto_integral.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/62/62_texto_integral.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/63/63_texto_integral.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/64/64_texto_integral.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/65/65_texto_integral.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/66/66_texto_integral.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/68/68_texto_integral.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/69/69_texto_integral.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/70/70_texto_integral.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/71/71_texto_integral.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/72/requerimento_no_50.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/73/requerimento_no_51.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/74/requerimento_no_52.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/75/requerimento_no_53.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/76/76_texto_integral.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/77/requerimento_no_55.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/78/requerimento_no_56.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/79/requerimento_no_57.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/80/requerimento_no_58.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/81/requerimento_no_59.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/82/82_texto_integral.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/83/requerimento_no_61.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/84/requerimento_no_62.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/85/requerimento_no_63.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/86/requerimento_no_64.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/87/requerimento_no_65.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/88/requerimento_no_66.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/89/requerimento_no_67.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/90/requerimento_no_68.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/91/requerimento_no_69.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/92/92_texto_integral.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/93/requerimento_no_71.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/94/94_texto_integral.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/95/95_texto_integral.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/96/requerimento_no_74.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/97/requerimento_no_75.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/98/requerimento_no_76.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/99/requerimento_no_77.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/100/requerimento_no_78.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/101/requerimento_no_79.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/102/requerimento_no_80.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/103/requerimento_no_81.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/104/requerimento_no_82.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/105/requerimento_no_83.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/106/requerimento_no_84.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/107/requerimento_no_85.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/222/222_texto_integral.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/224/224_texto_integral.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/225/requerimento_no88.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/230/requerimento_no_89.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/245/requerimento_no_90.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/246/requerimento_no_91.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/247/requerimento_no_92.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/248/requerimento_no_93.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/249/requerimento_no_94.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/250/requerimento_no_95.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/251/requerimento_no_96.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/252/requerimento_no_97.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/253/requerimentos-11-03-2021-140005907-26880.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/254/requerimento_no_99_-_2016.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/263/263_texto_integral.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/265/requerimento_no_101.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/266/requerimento_no_102.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/267/requerimento_no_103.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/268/requerimento_no_104.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/269/requerimento_no_105.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/270/requerimento_no_106.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/271/requerimento_no_107.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/277/277_texto_integral.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/278/278_texto_integral.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/279/279_texto_integral.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/280/280_texto_integral.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/281/281_texto_integral.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/312/312_texto_integral.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/313/313_texto_integral.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/314/314_texto_integral.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/315/315_texto_integral.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/316/316_texto_integral.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/317/317_texto_integral.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/318/318_texto_integral.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/319/319_texto_integral.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/320/320_texto_integral.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/321/321_texto_integral.doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/322/322_texto_integral.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/323/323_texto_integral.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/324/324_texto_integral.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/325/325_texto_integral.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/326/326_texto_integral.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/327/327_texto_integral.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/328/328_texto_integral.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/329/329_texto_integral.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/330/330_texto_integral.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/331/331_texto_integral.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/332/332_texto_integral.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/338/338_texto_integral.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/339/339_texto_integral.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/340/340_texto_integral.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/341/341_texto_integral.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/342/342_texto_integral.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/343/343_texto_integral.docx" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/344/344_texto_integral.docx" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/345/345_texto_integral.docx" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/346/346_texto_integral.docx" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/347/347_texto_integral.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/348/348_texto_integral.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/363/363_texto_integral.docx" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/364/364_texto_integral.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/365/365_texto_integral.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/366/366_texto_integral.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/367/367_texto_integral.docx" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/368/368_texto_integral.docx" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/369/369_texto_integral.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/370/370_texto_integral.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/371/371_texto_integral.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/372/372_texto_integral.docx" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/373/373_texto_integral.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/374/374_texto_integral.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/375/375_texto_integral.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/376/376_texto_integral.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/377/377_texto_integral.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/5/5_texto_integral.doc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/6/6_texto_integral.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/7/7_texto_integral.doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/8/8_texto_integral.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/9/9_texto_integral.doc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/20/20_texto_integral.doc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/21/21_texto_integral.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/22/22_texto_integral.doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/108/108_texto_integral.doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/109/109_texto_integral.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/110/110_texto_integral.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/112/112_texto_integral.doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/113/113_texto_integral.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/114/114_texto_integral.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/115/115_texto_integral.doc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/116/116_texto_integral.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/117/117_texto_integral.doc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/118/118_texto_integral.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/119/119_texto_integral.doc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/120/120_texto_integral.doc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/121/121_texto_integral.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/122/122_texto_integral.doc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/123/123_texto_integral.doc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/124/124_texto_integral.doc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/125/125_texto_integral.doc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/126/126_texto_integral.doc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/127/127_texto_integral.doc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/128/128_texto_integral.doc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/129/129_texto_integral.doc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/130/130_texto_integral.doc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/131/131_texto_integral.doc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/132/132_texto_integral.doc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/133/133_texto_integral.doc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/134/134_texto_integral.doc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/135/135_texto_integral.doc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/136/136_texto_integral.doc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/137/137_texto_integral.doc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/138/138_texto_integral.doc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/139/139_texto_integral.doc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/140/140_texto_integral.doc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/141/141_texto_integral.doc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/220/220_texto_integral.doc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/221/221_texto_integral.doc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/228/228_texto_integral.doc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/229/229_texto_integral.doc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/231/231_texto_integral.doc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/232/232_texto_integral.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/233/233_texto_integral.doc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/234/234_texto_integral.doc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/276/276_texto_integral.doc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/282/282_texto_integral.doc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/283/283_texto_integral.doc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/299/299_texto_integral.doc" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/300/300_texto_integral.doc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/301/301_texto_integral.docx" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/378/378_texto_integral.doc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/379/379_texto_integral.doc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/380/380_texto_integral.docx" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/381/381_texto_integral.docx" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.buritama.sp.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/1/1_texto_integral.doc" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/2/2_texto_integral.doc" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/3/3_texto_integral.doc" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/4/4_texto_integral.doc" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/11/11_texto_integral.doc" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/12/12_texto_integral.doc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/13/13_texto_integral.doc" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/14/14_texto_integral.doc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/23/23_texto_integral.doc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/24/24_texto_integral.doc" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/142/142_texto_integral.doc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/143/143_texto_integral.doc" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/144/144_texto_integral.doc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/145/145_texto_integral.doc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/146/146_texto_integral.doc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/147/147_texto_integral.doc" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/148/148_texto_integral.doc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/149/149_texto_integral.doc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/150/150_texto_integral.doc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/151/151_texto_integral.doc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/152/152_texto_integral.doc" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/153/153_texto_integral.doc" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/154/154_texto_integral.doc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/155/155_texto_integral.doc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/156/156_texto_integral.doc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/157/157_texto_integral.doc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/158/158_texto_integral.doc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/159/159_texto_integral.doc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/160/160_texto_integral.doc" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/161/161_texto_integral.doc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/162/162_texto_integral.doc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/163/163_texto_integral.doc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/164/164_texto_integral.doc" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/165/165_texto_integral.doc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/166/166_texto_integral.doc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/167/167_texto_integral.doc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/168/168_texto_integral.doc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/169/169_texto_integral.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/170/170_texto_integral.doc" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/171/171_texto_integral.doc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/172/172_texto_integral.doc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/173/173_texto_integral.doc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/174/174_texto_integral.doc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/175/175_texto_integral.doc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/176/176_texto_integral.doc" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/178/178_texto_integral.doc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/179/179_texto_integral.doc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/180/180_texto_integral.doc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/215/215_texto_integral.doc" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/216/216_texto_integral.doc" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/217/217_texto_integral.doc" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/235/235_texto_integral.doc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/236/236_texto_integral.doc" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/237/237_texto_integral.doc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/238/238_texto_integral.doc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/239/239_texto_integral.doc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/240/240_texto_integral.doc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/255/255_texto_integral.doc" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/256/256_texto_integral.doc" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/257/257_texto_integral.doc" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/258/258_texto_integral.doc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/259/259_texto_integral.doc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/272/272_texto_integral.doc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/273/273_texto_integral.doc" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/284/284_texto_integral.doc" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/285/285_texto_integral.doc" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/286/286_texto_integral.doc" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/287/287_texto_integral.doc" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/288/288_texto_integral.doc" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/289/289_texto_integral.doc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/290/290_texto_integral.doc" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/291/291_texto_integral.doc" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/294/294_texto_integral.doc" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/295/295_texto_integral.doc" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/305/305_texto_integral.doc" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/306/306_texto_integral.doc" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/307/307_texto_integral.doc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/308/308_texto_integral.doc" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/309/309_texto_integral.doc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/333/333_texto_integral.doc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/334/334_texto_integral.doc" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/335/335_texto_integral.doc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/349/349_texto_integral.doc" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/350/350_texto_integral.doc" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/351/351_texto_integral.doc" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/352/352_texto_integral.doc" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/353/353_texto_integral.doc" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/354/354_texto_integral.doc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/355/355_texto_integral.doc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/356/356_texto_integral.doc" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/357/357_texto_integral.doc" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/358/358_texto_integral.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/360/360_texto_integral.doc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/201/201_texto_integral.doc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/202/202_texto_integral.doc" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/203/203_texto_integral.doc" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/204/204_texto_integral.doc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/205/205_texto_integral.doc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/206/206_texto_integral.doc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/207/207_texto_integral.doc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/208/208_texto_integral.doc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/209/209_texto_integral.doc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/210/210_texto_integral.doc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/226/226_texto_integral.doc" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/241/241_texto_integral.doc" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/242/242_texto_integral.doc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/243/243_texto_integral.doc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/274/274_texto_integral.doc" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/25/25_texto_integral.doc" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/26/26_texto_integral.doc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/27/27_texto_integral.doc" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/181/181_texto_integral.doc" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/182/182_texto_integral.doc" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/183/183_texto_integral.doc" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/184/184_texto_integral.doc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/185/185_texto_integral.doc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/218/218_texto_integral.doc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/260/260_texto_integral.doc" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/296/296_texto_integral.doc" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/310/310_texto_integral.doc" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/311/311_texto_integral.doc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/361/361_texto_integral.doc" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/186/186_texto_integral.doc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/187/187_texto_integral.docx" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/188/188_texto_integral.doc" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/189/189_texto_integral.doc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/190/190_texto_integral.doc" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/191/191_texto_integral.doc" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/192/192_texto_integral.doc" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/193/193_texto_integral.doc" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/194/194_texto_integral.doc" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/195/195_texto_integral.doc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/196/196_texto_integral.doc" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/197/197_texto_integral.doc" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/198/198_texto_integral.doc" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/199/199_texto_integral.doc" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/200/200_texto_integral.doc" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/219/219_texto_integral.doc" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/227/227_texto_integral.doc" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/244/244_texto_integral.doc" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/261/261_texto_integral.doc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/264/264_texto_integral.doc" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/275/275_texto_integral.doc" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/293/293_texto_integral.docx" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/211/211_texto_integral.doc" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/212/212_texto_integral.doc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/213/213_texto_integral.doc" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/214/214_texto_integral.doc" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/223/223_texto_integral.doc" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/262/262_texto_integral.doc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/336/336_texto_integral.docx" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/10/10_texto_integral.doc" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/15/15_texto_integral.doc" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/16/16_texto_integral.doc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/17/17_texto_integral.doc" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/18/18_texto_integral.doc" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/19/19_texto_integral.doc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/29/29_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/30/30_texto_integral.doc" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/31/31_texto_integral.doc" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/32/32_texto_integral.doc" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/33/33_texto_integral.doc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/34/34_texto_integral.doc" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/35/35_texto_integral.doc" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/36/36_texto_integral.doc" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/37/37_texto_integral.doc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/38/38_texto_integral.doc" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/39/39_texto_integral.doc" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/40/40_texto_integral.doc" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/41/41_texto_integral.doc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/42/42_texto_integral.doc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/43/43_texto_integral.doc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/44/44_texto_integral.doc" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/45/45_texto_integral.doc" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/46/46_texto_integral.doc" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/47/requerimento_no_25.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/48/48_texto_integral.doc" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/49/49_texto_integral.doc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/50/50_texto_integral.doc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/51/51_texto_integral.doc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/52/52_texto_integral.doc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/53/53_texto_integral.doc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/54/54_texto_integral.doc" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/55/55_texto_integral.doc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/56/56_texto_integral.doc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/57/57_texto_integral.doc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/58/58_texto_integral.doc" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/59/59_texto_integral.doc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/60/60_texto_integral.doc" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/61/61_texto_integral.doc" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/62/62_texto_integral.doc" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/63/63_texto_integral.doc" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/64/64_texto_integral.doc" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/65/65_texto_integral.doc" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/66/66_texto_integral.doc" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/68/68_texto_integral.doc" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/69/69_texto_integral.doc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/70/70_texto_integral.doc" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/71/71_texto_integral.doc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/72/requerimento_no_50.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/73/requerimento_no_51.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/74/requerimento_no_52.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/75/requerimento_no_53.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/76/76_texto_integral.doc" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/77/requerimento_no_55.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/78/requerimento_no_56.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/79/requerimento_no_57.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/80/requerimento_no_58.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/81/requerimento_no_59.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/82/82_texto_integral.doc" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/83/requerimento_no_61.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/84/requerimento_no_62.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/85/requerimento_no_63.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/86/requerimento_no_64.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/87/requerimento_no_65.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/88/requerimento_no_66.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/89/requerimento_no_67.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/90/requerimento_no_68.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/91/requerimento_no_69.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/92/92_texto_integral.doc" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/93/requerimento_no_71.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/94/94_texto_integral.doc" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/95/95_texto_integral.doc" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/96/requerimento_no_74.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/97/requerimento_no_75.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/98/requerimento_no_76.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/99/requerimento_no_77.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/100/requerimento_no_78.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/101/requerimento_no_79.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/102/requerimento_no_80.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/103/requerimento_no_81.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/104/requerimento_no_82.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/105/requerimento_no_83.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/106/requerimento_no_84.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/107/requerimento_no_85.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/222/222_texto_integral.doc" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/224/224_texto_integral.doc" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/225/requerimento_no88.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/230/requerimento_no_89.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/245/requerimento_no_90.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/246/requerimento_no_91.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/247/requerimento_no_92.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/248/requerimento_no_93.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/249/requerimento_no_94.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/250/requerimento_no_95.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/251/requerimento_no_96.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/252/requerimento_no_97.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/253/requerimentos-11-03-2021-140005907-26880.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/254/requerimento_no_99_-_2016.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/263/263_texto_integral.doc" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/265/requerimento_no_101.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/266/requerimento_no_102.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/267/requerimento_no_103.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/268/requerimento_no_104.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/269/requerimento_no_105.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/270/requerimento_no_106.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/271/requerimento_no_107.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/277/277_texto_integral.doc" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/278/278_texto_integral.doc" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/279/279_texto_integral.doc" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/280/280_texto_integral.doc" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/281/281_texto_integral.doc" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/312/312_texto_integral.doc" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/313/313_texto_integral.doc" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/314/314_texto_integral.doc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/315/315_texto_integral.doc" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/316/316_texto_integral.doc" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/317/317_texto_integral.doc" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/318/318_texto_integral.doc" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/319/319_texto_integral.doc" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/320/320_texto_integral.doc" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/321/321_texto_integral.doc" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/322/322_texto_integral.doc" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/323/323_texto_integral.doc" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/324/324_texto_integral.doc" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/325/325_texto_integral.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/326/326_texto_integral.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/327/327_texto_integral.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/328/328_texto_integral.doc" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/329/329_texto_integral.doc" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/330/330_texto_integral.doc" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/331/331_texto_integral.doc" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/332/332_texto_integral.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/338/338_texto_integral.doc" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/339/339_texto_integral.doc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/340/340_texto_integral.doc" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/341/341_texto_integral.doc" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/342/342_texto_integral.doc" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/343/343_texto_integral.docx" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/344/344_texto_integral.docx" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/345/345_texto_integral.docx" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/346/346_texto_integral.docx" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/347/347_texto_integral.doc" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/348/348_texto_integral.doc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/363/363_texto_integral.docx" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/364/364_texto_integral.doc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/365/365_texto_integral.doc" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/366/366_texto_integral.doc" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/367/367_texto_integral.docx" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/368/368_texto_integral.docx" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/369/369_texto_integral.doc" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/370/370_texto_integral.doc" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/371/371_texto_integral.doc" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/372/372_texto_integral.docx" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/373/373_texto_integral.doc" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/374/374_texto_integral.doc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/375/375_texto_integral.doc" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/376/376_texto_integral.doc" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/377/377_texto_integral.doc" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/5/5_texto_integral.doc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/6/6_texto_integral.doc" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/7/7_texto_integral.doc" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/8/8_texto_integral.doc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/9/9_texto_integral.doc" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/20/20_texto_integral.doc" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/21/21_texto_integral.doc" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/22/22_texto_integral.doc" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/108/108_texto_integral.doc" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/109/109_texto_integral.doc" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/110/110_texto_integral.doc" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/111/111_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/112/112_texto_integral.doc" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/113/113_texto_integral.doc" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/114/114_texto_integral.doc" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/115/115_texto_integral.doc" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/116/116_texto_integral.doc" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/117/117_texto_integral.doc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/118/118_texto_integral.doc" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/119/119_texto_integral.doc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/120/120_texto_integral.doc" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/121/121_texto_integral.doc" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/122/122_texto_integral.doc" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/123/123_texto_integral.doc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/124/124_texto_integral.doc" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/125/125_texto_integral.doc" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/126/126_texto_integral.doc" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/127/127_texto_integral.doc" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/128/128_texto_integral.doc" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/129/129_texto_integral.doc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/130/130_texto_integral.doc" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/131/131_texto_integral.doc" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/132/132_texto_integral.doc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/133/133_texto_integral.doc" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/134/134_texto_integral.doc" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/135/135_texto_integral.doc" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/136/136_texto_integral.doc" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/137/137_texto_integral.doc" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/138/138_texto_integral.doc" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/139/139_texto_integral.doc" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/140/140_texto_integral.doc" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/141/141_texto_integral.doc" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/220/220_texto_integral.doc" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/221/221_texto_integral.doc" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/228/228_texto_integral.doc" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/229/229_texto_integral.doc" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/231/231_texto_integral.doc" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/232/232_texto_integral.doc" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/233/233_texto_integral.doc" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/234/234_texto_integral.doc" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/276/276_texto_integral.doc" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/282/282_texto_integral.doc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/283/283_texto_integral.doc" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/299/299_texto_integral.doc" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/300/300_texto_integral.doc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/301/301_texto_integral.docx" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/378/378_texto_integral.doc" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/379/379_texto_integral.doc" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/380/380_texto_integral.docx" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/sapl/public/materialegislativa/2016/381/381_texto_integral.docx" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.buritama.sp.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H388"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="221.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="114.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="113.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>